--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4253,51 +4253,53 @@
       <c r="AZ6"/>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>332602000.0</v>
+      </c>
       <c r="C7">
         <v>334886000.0</v>
       </c>
       <c r="D7">
         <v>343175000.0</v>
       </c>
       <c r="E7">
         <v>355547000.0</v>
       </c>
       <c r="F7">
         <v>362432000.0</v>
       </c>
       <c r="G7">
         <v>356550000.0</v>
       </c>
       <c r="H7">
         <v>362320000.0</v>
       </c>
       <c r="I7">
         <v>368151000.0</v>
       </c>
       <c r="J7">
         <v>364242000.0</v>
       </c>
       <c r="K7">
@@ -4384,51 +4386,53 @@
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>390000.0</v>
+      </c>
       <c r="C8">
         <v>386000.0</v>
       </c>
       <c r="D8">
         <v>385000.0</v>
       </c>
       <c r="E8">
         <v>384000.0</v>
       </c>
       <c r="F8">
         <v>383000.0</v>
       </c>
       <c r="G8">
         <v>380000.0</v>
       </c>
       <c r="H8">
         <v>379000.0</v>
       </c>
       <c r="I8">
         <v>378000.0</v>
       </c>
       <c r="J8">
         <v>376000.0</v>
       </c>
       <c r="K8">
@@ -5554,51 +5558,53 @@
         <v>400000.0</v>
       </c>
       <c r="BD15">
         <v>415000.0</v>
       </c>
       <c r="BE15">
         <v>415000.0</v>
       </c>
       <c r="BF15">
         <v>330000.0</v>
       </c>
       <c r="BG15">
         <v>22000.0</v>
       </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15">
         <v>22000.0</v>
       </c>
       <c r="BK15"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>38780000.0</v>
+      </c>
       <c r="C16">
         <v>42080000.0</v>
       </c>
       <c r="D16">
         <v>31787000.0</v>
       </c>
       <c r="E16">
         <v>32514000.0</v>
       </c>
       <c r="F16">
         <v>34083000.0</v>
       </c>
       <c r="G16">
         <v>36600000.0</v>
       </c>
       <c r="H16">
         <v>34080000.0</v>
       </c>
       <c r="I16">
         <v>34603000.0</v>
       </c>
       <c r="J16">
         <v>36022000.0</v>
       </c>
       <c r="K16">
@@ -6726,51 +6732,53 @@
       </c>
       <c r="BE23">
         <v>224229000.0</v>
       </c>
       <c r="BF23">
         <v>264993000.0</v>
       </c>
       <c r="BG23">
         <v>264993000.0</v>
       </c>
       <c r="BH23">
         <v>-41844000.0</v>
       </c>
       <c r="BI23">
         <v>166563000.0</v>
       </c>
       <c r="BJ23">
         <v>166563000.0</v>
       </c>
       <c r="BK23"/>
     </row>
     <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>44323000.0</v>
+      </c>
       <c r="C24">
         <v>44165000.0</v>
       </c>
       <c r="D24">
         <v>44007000.0</v>
       </c>
       <c r="E24">
         <v>43851000.0</v>
       </c>
       <c r="F24">
         <v>24146000.0</v>
       </c>
       <c r="G24">
         <v>24067000.0</v>
       </c>
       <c r="H24">
         <v>23969000.0</v>
       </c>
       <c r="I24">
         <v>24032000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -7109,51 +7117,51 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>436703000.0</v>
+        <v>481656000.0</v>
       </c>
       <c r="C28">
         <v>424916000.0</v>
       </c>
       <c r="D28">
         <v>550842000.0</v>
       </c>
       <c r="E28">
         <v>548809000.0</v>
       </c>
       <c r="F28">
         <v>524882000.0</v>
       </c>
       <c r="G28">
         <v>452439000.0</v>
       </c>
       <c r="H28">
         <v>513665000.0</v>
       </c>
       <c r="I28">
         <v>520677000.0</v>
       </c>
       <c r="J28">
         <v>526109000.0</v>
       </c>
@@ -7297,51 +7305,53 @@
       </c>
       <c r="BE28">
         <v>258830000.0</v>
       </c>
       <c r="BF28">
         <v>288505000.0</v>
       </c>
       <c r="BG28">
         <v>300168000.0</v>
       </c>
       <c r="BH28">
         <v>36515000.0</v>
       </c>
       <c r="BI28">
         <v>88293000.0</v>
       </c>
       <c r="BJ28">
         <v>88293000.0</v>
       </c>
       <c r="BK28"/>
     </row>
     <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>317682000.0</v>
+      </c>
       <c r="C29">
         <v>280249000.0</v>
       </c>
       <c r="D29">
         <v>391427000.0</v>
       </c>
       <c r="E29">
         <v>403953000.0</v>
       </c>
       <c r="F29">
         <v>381067000.0</v>
       </c>
       <c r="G29">
         <v>334425000.0</v>
       </c>
       <c r="H29">
         <v>397581000.0</v>
       </c>
       <c r="I29">
         <v>398121000.0</v>
       </c>
       <c r="J29">
         <v>411567000.0</v>
       </c>
       <c r="K29">
@@ -7744,51 +7754,53 @@
       <c r="AZ31"/>
       <c r="BA31">
         <v>-37061000.0</v>
       </c>
       <c r="BB31">
         <v>-41199000.0</v>
       </c>
       <c r="BC31">
         <v>-51088000.0</v>
       </c>
       <c r="BD31">
         <v>-59228000.0</v>
       </c>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
     </row>
     <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>61949000.0</v>
+      </c>
       <c r="C32">
         <v>88712000.0</v>
       </c>
       <c r="D32">
         <v>75515000.0</v>
       </c>
       <c r="E32">
         <v>75477000.0</v>
       </c>
       <c r="F32">
         <v>62854000.0</v>
       </c>
       <c r="G32">
         <v>82039000.0</v>
       </c>
       <c r="H32">
         <v>75825000.0</v>
       </c>
       <c r="I32">
         <v>69506000.0</v>
       </c>
       <c r="J32">
         <v>47159000.0</v>
       </c>
       <c r="K32">
@@ -7864,51 +7876,51 @@
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
     </row>
     <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>427299000.0</v>
+        <v>427383000.0</v>
       </c>
       <c r="C33">
         <v>424841000.0</v>
       </c>
       <c r="D33">
         <v>467926000.0</v>
       </c>
       <c r="E33">
         <v>480545000.0</v>
       </c>
       <c r="F33">
         <v>488315000.0</v>
       </c>
       <c r="G33">
         <v>486100000.0</v>
       </c>
       <c r="H33">
         <v>505168000.0</v>
       </c>
       <c r="I33">
         <v>516583000.0</v>
       </c>
       <c r="J33">
         <v>515264000.0</v>
       </c>
@@ -8130,51 +8142,51 @@
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
     </row>
     <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>277721000.0</v>
+        <v>322044000.0</v>
       </c>
       <c r="C35">
         <v>324993000.0</v>
       </c>
       <c r="D35">
         <v>333923000.0</v>
       </c>
       <c r="E35">
         <v>347135000.0</v>
       </c>
       <c r="F35">
         <v>336112000.0</v>
       </c>
       <c r="G35">
         <v>332435000.0</v>
       </c>
       <c r="H35">
         <v>337423000.0</v>
       </c>
       <c r="I35">
         <v>343054000.0</v>
       </c>
       <c r="J35">
         <v>314891000.0</v>
       </c>
@@ -8885,51 +8897,51 @@
         <v>7855000.0</v>
       </c>
       <c r="BE39">
         <v>9982000.0</v>
       </c>
       <c r="BF39">
         <v>7169000.0</v>
       </c>
       <c r="BG39">
         <v>7169000.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39">
         <v>7679000.0</v>
       </c>
       <c r="BJ39">
         <v>7679000.0</v>
       </c>
       <c r="BK39"/>
     </row>
     <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>110709000.0</v>
+        <v>71929000.0</v>
       </c>
       <c r="C40">
         <v>60370000.0</v>
       </c>
       <c r="D40">
         <v>55997000.0</v>
       </c>
       <c r="E40">
         <v>66488000.0</v>
       </c>
       <c r="F40">
         <v>56727000.0</v>
       </c>
       <c r="G40">
         <v>53722000.0</v>
       </c>
       <c r="H40">
         <v>47976000.0</v>
       </c>
       <c r="I40">
         <v>33777000.0</v>
       </c>
       <c r="J40">
         <v>48422000.0</v>
       </c>
@@ -9209,51 +9221,51 @@
         <v>28171000.0</v>
       </c>
       <c r="BC41">
         <v>28672000.0</v>
       </c>
       <c r="BD41">
         <v>23480000.0</v>
       </c>
       <c r="BE41"/>
       <c r="BF41">
         <v>22953000.0</v>
       </c>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41">
         <v>22492000.0</v>
       </c>
       <c r="BK41"/>
     </row>
     <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>166814000.0</v>
+        <v>89399000.0</v>
       </c>
       <c r="C42">
         <v>88911000.0</v>
       </c>
       <c r="D42">
         <v>88138000.0</v>
       </c>
       <c r="E42">
         <v>87516000.0</v>
       </c>
       <c r="F42">
         <v>86604000.0</v>
       </c>
       <c r="G42">
         <v>86000000.0</v>
       </c>
       <c r="H42">
         <v>85144000.0</v>
       </c>
       <c r="I42">
         <v>84246000.0</v>
       </c>
       <c r="J42">
         <v>82839000.0</v>
       </c>
@@ -9559,51 +9571,53 @@
       <c r="AZ44"/>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
     </row>
     <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>713821000.0</v>
+      </c>
       <c r="C45">
         <v>702763000.0</v>
       </c>
       <c r="D45">
         <v>736154000.0</v>
       </c>
       <c r="E45">
         <v>739193000.0</v>
       </c>
       <c r="F45">
         <v>737035000.0</v>
       </c>
       <c r="G45">
         <v>724971000.0</v>
       </c>
       <c r="H45">
         <v>726869000.0</v>
       </c>
       <c r="I45">
         <v>728807000.0</v>
       </c>
       <c r="J45">
         <v>722263000.0</v>
       </c>
       <c r="K45">
@@ -9711,51 +9725,51 @@
       <c r="BC45">
         <v>47900000.0</v>
       </c>
       <c r="BD45"/>
       <c r="BE45">
         <v>38889000.0</v>
       </c>
       <c r="BF45">
         <v>31494000.0</v>
       </c>
       <c r="BG45">
         <v>28055000.0</v>
       </c>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45">
         <v>11339000.0</v>
       </c>
       <c r="BK45"/>
     </row>
     <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>425606000.0</v>
+        <v>425690000.0</v>
       </c>
       <c r="C46">
         <v>423134000.0</v>
       </c>
       <c r="D46">
         <v>466205000.0</v>
       </c>
       <c r="E46">
         <v>478810000.0</v>
       </c>
       <c r="F46">
         <v>486566000.0</v>
       </c>
       <c r="G46">
         <v>484337000.0</v>
       </c>
       <c r="H46">
         <v>495910000.0</v>
       </c>
       <c r="I46">
         <v>506752000.0</v>
       </c>
       <c r="J46">
         <v>507484000.0</v>
       </c>
@@ -10042,51 +10056,53 @@
       <c r="BB47">
         <v>49849000.0</v>
       </c>
       <c r="BC47">
         <v>47917000.0</v>
       </c>
       <c r="BD47">
         <v>38889000.0</v>
       </c>
       <c r="BE47"/>
       <c r="BF47">
         <v>31494000.0</v>
       </c>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47">
         <v>11339000.0</v>
       </c>
       <c r="BK47"/>
     </row>
     <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>62</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>77415000.0</v>
+      </c>
       <c r="C48">
         <v>99263000.0</v>
       </c>
       <c r="D48">
         <v>120995000.0</v>
       </c>
       <c r="E48">
         <v>120987000.0</v>
       </c>
       <c r="F48">
         <v>128070000.0</v>
       </c>
       <c r="G48">
         <v>149324000.0</v>
       </c>
       <c r="H48">
         <v>158047000.0</v>
       </c>
       <c r="I48">
         <v>158411000.0</v>
       </c>
       <c r="J48">
         <v>164317000.0</v>
       </c>
       <c r="K48">
@@ -10338,51 +10354,53 @@
       <c r="AZ49"/>
       <c r="BA49">
         <v>-108007000.0</v>
       </c>
       <c r="BB49">
         <v>-111180000.0</v>
       </c>
       <c r="BC49">
         <v>-120096000.0</v>
       </c>
       <c r="BD49">
         <v>-125159000.0</v>
       </c>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
     </row>
     <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>106155000.0</v>
+      </c>
       <c r="C50">
         <v>47524000.0</v>
       </c>
       <c r="D50">
         <v>137902000.0</v>
       </c>
       <c r="E50">
         <v>151215000.0</v>
       </c>
       <c r="F50">
         <v>141864000.0</v>
       </c>
       <c r="G50">
         <v>74654000.0</v>
       </c>
       <c r="H50">
         <v>130042000.0</v>
       </c>
       <c r="I50">
         <v>131054000.0</v>
       </c>
       <c r="J50">
         <v>164035000.0</v>
       </c>
       <c r="K50">
@@ -10492,51 +10510,51 @@
       <c r="AW50"/>
       <c r="AX50">
         <v>33946000.0</v>
       </c>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50">
         <v>43232000.0</v>
       </c>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
     </row>
     <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>438757000.0</v>
+        <v>483710000.0</v>
       </c>
       <c r="C51">
         <v>426575000.0</v>
       </c>
       <c r="D51">
         <v>553088000.0</v>
       </c>
       <c r="E51">
         <v>550613000.0</v>
       </c>
       <c r="F51">
         <v>528442000.0</v>
       </c>
       <c r="G51">
         <v>455271000.0</v>
       </c>
       <c r="H51">
         <v>516331000.0</v>
       </c>
       <c r="I51">
         <v>523237000.0</v>
       </c>
       <c r="J51">
         <v>528277000.0</v>
       </c>
@@ -11058,51 +11076,51 @@
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
     </row>
     <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>838003000.0</v>
+        <v>838087000.0</v>
       </c>
       <c r="C55">
         <v>762582000.0</v>
       </c>
       <c r="D55">
         <v>913867000.0</v>
       </c>
       <c r="E55">
         <v>948853000.0</v>
       </c>
       <c r="F55">
         <v>929669000.0</v>
       </c>
       <c r="G55">
         <v>852102000.0</v>
       </c>
       <c r="H55">
         <v>967685000.0</v>
       </c>
       <c r="I55">
         <v>901904000.0</v>
       </c>
       <c r="J55">
         <v>930377000.0</v>
       </c>
@@ -11621,51 +11639,51 @@
         <v>142891000.0</v>
       </c>
       <c r="BE57">
         <v>93100000.0</v>
       </c>
       <c r="BF57">
         <v>141104000.0</v>
       </c>
       <c r="BG57">
         <v>141104000.0</v>
       </c>
       <c r="BH57"/>
       <c r="BI57">
         <v>64655000.0</v>
       </c>
       <c r="BJ57">
         <v>64655000.0</v>
       </c>
       <c r="BK57"/>
     </row>
     <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>322044000.0</v>
+        <v>670799000.0</v>
       </c>
       <c r="C58">
         <v>574022000.0</v>
       </c>
       <c r="D58">
         <v>704349000.0</v>
       </c>
       <c r="E58">
         <v>739966000.0</v>
       </c>
       <c r="F58">
         <v>714612000.0</v>
       </c>
       <c r="G58">
         <v>616398000.0</v>
       </c>
       <c r="H58">
         <v>724115000.0</v>
       </c>
       <c r="I58">
         <v>658869000.0</v>
       </c>
       <c r="J58">
         <v>682845000.0</v>
       </c>
@@ -13797,51 +13815,51 @@
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>14</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>156</v>
       </c>
       <c r="BL1" t="s">
         <v>124</v>
       </c>
       <c r="BM1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2">
-        <v>180295000.0</v>
+        <v>188928000.0</v>
       </c>
       <c r="C2">
         <v>239646000.0</v>
       </c>
       <c r="D2">
         <v>222604000.0</v>
       </c>
       <c r="E2">
         <v>199950000.0</v>
       </c>
       <c r="F2">
         <v>173460000.0</v>
       </c>
       <c r="G2">
         <v>236824000.0</v>
       </c>
       <c r="H2">
         <v>221173000.0</v>
       </c>
       <c r="I2">
         <v>198716000.0</v>
       </c>
       <c r="J2">
         <v>170454000.0</v>
       </c>
@@ -13993,51 +14011,53 @@
         <v>103665000.0</v>
       </c>
       <c r="BH2">
         <v>93589000.0</v>
       </c>
       <c r="BI2">
         <v>130550000.0</v>
       </c>
       <c r="BJ2">
         <v>89723000.0</v>
       </c>
       <c r="BK2">
         <v>89723000.0</v>
       </c>
       <c r="BL2">
         <v>76387000.0</v>
       </c>
       <c r="BM2">
         <v>67666000.0</v>
       </c>
     </row>
     <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>126</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>8633000.0</v>
+      </c>
       <c r="C3">
         <v>9699000.0</v>
       </c>
       <c r="D3">
         <v>9619000.0</v>
       </c>
       <c r="E3">
         <v>9922000.0</v>
       </c>
       <c r="F3">
         <v>9860000.0</v>
       </c>
       <c r="G3">
         <v>9962000.0</v>
       </c>
       <c r="H3">
         <v>9984000.0</v>
       </c>
       <c r="I3">
         <v>10160000.0</v>
       </c>
       <c r="J3">
         <v>10392000.0</v>
       </c>
       <c r="K3">
@@ -14299,51 +14319,53 @@
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>128</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-18181000.0</v>
+      </c>
       <c r="C5">
         <v>-18797000.0</v>
       </c>
       <c r="D5">
         <v>4267000.0</v>
       </c>
       <c r="E5">
         <v>-3217000.0</v>
       </c>
       <c r="F5">
         <v>-19613000.0</v>
       </c>
       <c r="G5">
         <v>3441000.0</v>
       </c>
       <c r="H5">
         <v>3115000.0</v>
       </c>
       <c r="I5">
         <v>-4780000.0</v>
       </c>
       <c r="J5">
         <v>-20627000.0</v>
       </c>
       <c r="K5">
@@ -14495,51 +14517,51 @@
       </c>
       <c r="BH5">
         <v>12841000.0</v>
       </c>
       <c r="BI5">
         <v>26734000.0</v>
       </c>
       <c r="BJ5">
         <v>12938000.0</v>
       </c>
       <c r="BK5">
         <v>12288000.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
-        <v>-18104000.0</v>
+        <v>-9548000.0</v>
       </c>
       <c r="C6">
         <v>-9098000.0</v>
       </c>
       <c r="D6">
         <v>13886000.0</v>
       </c>
       <c r="E6">
         <v>6705000.0</v>
       </c>
       <c r="F6">
         <v>-9753000.0</v>
       </c>
       <c r="G6">
         <v>13403000.0</v>
       </c>
       <c r="H6">
         <v>13099000.0</v>
       </c>
       <c r="I6">
         <v>5380000.0</v>
       </c>
       <c r="J6">
         <v>-10235000.0</v>
       </c>
@@ -14922,51 +14944,51 @@
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>132</v>
       </c>
       <c r="B9">
-        <v>75783000.0</v>
+        <v>67150000.0</v>
       </c>
       <c r="C9">
         <v>95211000.0</v>
       </c>
       <c r="D9">
         <v>108719000.0</v>
       </c>
       <c r="E9">
         <v>93949000.0</v>
       </c>
       <c r="F9">
         <v>75643000.0</v>
       </c>
       <c r="G9">
         <v>103574000.0</v>
       </c>
       <c r="H9">
         <v>103088000.0</v>
       </c>
       <c r="I9">
         <v>90018000.0</v>
       </c>
       <c r="J9">
         <v>73786000.0</v>
       </c>
@@ -16255,51 +16277,53 @@
         <v>2223000.0</v>
       </c>
       <c r="BH16">
         <v>7656000.0</v>
       </c>
       <c r="BI16">
         <v>4459000.0</v>
       </c>
       <c r="BJ16">
         <v>13970000.0</v>
       </c>
       <c r="BK16">
         <v>7369000.0</v>
       </c>
       <c r="BL16">
         <v>5525000.0</v>
       </c>
       <c r="BM16">
         <v>1210000.0</v>
       </c>
     </row>
     <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>140</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-21848000.0</v>
+      </c>
       <c r="C17">
         <v>-21732000.0</v>
       </c>
       <c r="D17">
         <v>8000.0</v>
       </c>
       <c r="E17">
         <v>-7083000.0</v>
       </c>
       <c r="F17">
         <v>-21254000.0</v>
       </c>
       <c r="G17">
         <v>-8723000.0</v>
       </c>
       <c r="H17">
         <v>-364000.0</v>
       </c>
       <c r="I17">
         <v>-5906000.0</v>
       </c>
       <c r="J17">
         <v>-18066000.0</v>
       </c>
       <c r="K17">
@@ -16438,51 +16462,53 @@
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>141</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-2624000.0</v>
+      </c>
       <c r="C18">
         <v>-2993000.0</v>
       </c>
       <c r="D18">
         <v>-4053000.0</v>
       </c>
       <c r="E18">
         <v>-3769000.0</v>
       </c>
       <c r="F18">
         <v>-2971000.0</v>
       </c>
       <c r="G18">
         <v>-2870000.0</v>
       </c>
       <c r="H18">
         <v>-3317000.0</v>
       </c>
       <c r="I18">
         <v>-3183000.0</v>
       </c>
       <c r="J18">
         <v>-2908000.0</v>
       </c>
       <c r="K18">
@@ -16760,51 +16786,51 @@
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>144</v>
       </c>
       <c r="B21">
-        <v>-18104000.0</v>
+        <v>-17461000.0</v>
       </c>
       <c r="C21">
         <v>-729000.0</v>
       </c>
       <c r="D21">
         <v>8611000.0</v>
       </c>
       <c r="E21">
         <v>-3217000.0</v>
       </c>
       <c r="F21">
         <v>-19613000.0</v>
       </c>
       <c r="G21">
         <v>6981000.0</v>
       </c>
       <c r="H21">
         <v>3115000.0</v>
       </c>
       <c r="I21">
         <v>-4323000.0</v>
       </c>
       <c r="J21">
         <v>-20627000.0</v>
       </c>
@@ -17074,51 +17100,51 @@
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
-        <v>274182000.0</v>
+        <v>273539000.0</v>
       </c>
       <c r="C23">
         <v>335586000.0</v>
       </c>
       <c r="D23">
         <v>322712000.0</v>
       </c>
       <c r="E23">
         <v>297116000.0</v>
       </c>
       <c r="F23">
         <v>268716000.0</v>
       </c>
       <c r="G23">
         <v>333417000.0</v>
       </c>
       <c r="H23">
         <v>321146000.0</v>
       </c>
       <c r="I23">
         <v>293057000.0</v>
       </c>
       <c r="J23">
         <v>264867000.0</v>
       </c>
@@ -17339,51 +17365,53 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>148</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>8633000.0</v>
+      </c>
       <c r="C25">
         <v>9699000.0</v>
       </c>
       <c r="D25">
         <v>9619000.0</v>
       </c>
       <c r="E25">
         <v>9922000.0</v>
       </c>
       <c r="F25">
         <v>9860000.0</v>
       </c>
       <c r="G25">
         <v>9962000.0</v>
       </c>
       <c r="H25">
         <v>9984000.0</v>
       </c>
       <c r="I25">
         <v>10160000.0</v>
       </c>
       <c r="J25">
         <v>10392000.0</v>
       </c>
       <c r="K25">
@@ -17724,51 +17752,53 @@
       <c r="AZ27"/>
       <c r="BA27">
         <v>4629000.0</v>
       </c>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27">
         <v>4685000.0</v>
       </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27">
         <v>3773000.0</v>
       </c>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
     </row>
     <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>151</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>93887000.0</v>
+      </c>
       <c r="C28">
         <v>63192000.0</v>
       </c>
       <c r="D28">
         <v>67216000.0</v>
       </c>
       <c r="E28">
         <v>97166000.0</v>
       </c>
       <c r="F28">
         <v>95256000.0</v>
       </c>
       <c r="G28">
         <v>81265000.0</v>
       </c>
       <c r="H28">
         <v>99973000.0</v>
       </c>
       <c r="I28">
         <v>94341000.0</v>
       </c>
       <c r="J28">
         <v>94413000.0</v>
       </c>
       <c r="K28">
@@ -17919,51 +17949,53 @@
         <v>38233000.0</v>
       </c>
       <c r="BH28">
         <v>35988000.0</v>
       </c>
       <c r="BI28">
         <v>28606000.0</v>
       </c>
       <c r="BJ28">
         <v>108449000.0</v>
       </c>
       <c r="BK28">
         <v>0.0</v>
       </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>152</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1043000.0</v>
+      </c>
       <c r="C29">
         <v>-58000.0</v>
       </c>
       <c r="D29">
         <v>206000.0</v>
       </c>
       <c r="E29">
         <v>97000.0</v>
       </c>
       <c r="F29">
         <v>-1330000.0</v>
       </c>
       <c r="G29">
         <v>9294000.0</v>
       </c>
       <c r="H29">
         <v>162000.0</v>
       </c>
       <c r="I29">
         <v>-2057000.0</v>
       </c>
       <c r="J29">
         <v>-5469000.0</v>
       </c>
       <c r="K29">
@@ -18055,51 +18087,51 @@
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
     </row>
     <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>153</v>
       </c>
       <c r="B30">
-        <v>93887000.0</v>
+        <v>84611000.0</v>
       </c>
       <c r="C30">
         <v>95940000.0</v>
       </c>
       <c r="D30">
         <v>100108000.0</v>
       </c>
       <c r="E30">
         <v>97166000.0</v>
       </c>
       <c r="F30">
         <v>95256000.0</v>
       </c>
       <c r="G30">
         <v>96593000.0</v>
       </c>
       <c r="H30">
         <v>99973000.0</v>
       </c>
       <c r="I30">
         <v>94341000.0</v>
       </c>
       <c r="J30">
         <v>94413000.0</v>
       </c>
@@ -18252,51 +18284,51 @@
       </c>
       <c r="BH30">
         <v>32260000.0</v>
       </c>
       <c r="BI30">
         <v>32379000.0</v>
       </c>
       <c r="BJ30">
         <v>27019000.0</v>
       </c>
       <c r="BK30">
         <v>27019000.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>154</v>
       </c>
       <c r="B31">
-        <v>-2701000.0</v>
+        <v>-3344000.0</v>
       </c>
       <c r="C31">
         <v>-21061000.0</v>
       </c>
       <c r="D31">
         <v>-8397000.0</v>
       </c>
       <c r="E31">
         <v>-3769000.0</v>
       </c>
       <c r="F31">
         <v>-2971000.0</v>
       </c>
       <c r="G31">
         <v>-6410000.0</v>
       </c>
       <c r="H31">
         <v>-3317000.0</v>
       </c>
       <c r="I31">
         <v>-3640000.0</v>
       </c>
       <c r="J31">
         <v>-2908000.0</v>
       </c>
@@ -18449,51 +18481,51 @@
       </c>
       <c r="BH31">
         <v>-3228000.0</v>
       </c>
       <c r="BI31">
         <v>-2077000.0</v>
       </c>
       <c r="BJ31">
         <v>-834000.0</v>
       </c>
       <c r="BK31">
         <v>-742000.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>155</v>
       </c>
       <c r="B32">
-        <v>256078000.0</v>
+        <v>256077999.0</v>
       </c>
       <c r="C32">
         <v>334857000.0</v>
       </c>
       <c r="D32">
         <v>331323000.0</v>
       </c>
       <c r="E32">
         <v>293899000.0</v>
       </c>
       <c r="F32">
         <v>249103000.0</v>
       </c>
       <c r="G32">
         <v>340398000.0</v>
       </c>
       <c r="H32">
         <v>324261000.0</v>
       </c>
       <c r="I32">
         <v>288734000.0</v>
       </c>
       <c r="J32">
         <v>244240000.0</v>
       </c>
@@ -21023,62 +21055,64 @@
         <v>949000.0</v>
       </c>
       <c r="BE6">
         <v>-809000.0</v>
       </c>
       <c r="BF6">
         <v>800000.0</v>
       </c>
       <c r="BG6">
         <v>-36101000.0</v>
       </c>
       <c r="BH6">
         <v>32465000.0</v>
       </c>
       <c r="BI6">
         <v>32465000.0</v>
       </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
     </row>
     <row r="7" spans="1:64">
       <c r="A7" t="s">
         <v>163</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>-43608000.0</v>
+      </c>
       <c r="C7">
         <v>95158000.0</v>
       </c>
       <c r="D7">
         <v>5700000.0</v>
       </c>
       <c r="E7">
         <v>-41622000.0</v>
       </c>
       <c r="F7">
-        <v>-37645000.0</v>
+        <v>-48887000.0</v>
       </c>
       <c r="G7">
         <v>37036000.0</v>
       </c>
       <c r="H7">
         <v>-20195000.0</v>
       </c>
       <c r="I7">
         <v>14454000.0</v>
       </c>
       <c r="J7">
         <v>-19550000.0</v>
       </c>
       <c r="K7">
         <v>76888000.0</v>
       </c>
       <c r="L7">
         <v>23749000.0</v>
       </c>
       <c r="M7">
         <v>-35910000.0</v>
       </c>
       <c r="N7">
         <v>-33914000.0</v>
       </c>
@@ -23083,51 +23117,53 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
     </row>
     <row r="21" spans="1:64">
       <c r="A21" t="s">
         <v>177</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>58561000.0</v>
+      </c>
       <c r="C21">
         <v>-96522000.0</v>
       </c>
       <c r="D21">
         <v>-8141000.0</v>
       </c>
       <c r="E21">
         <v>30254000.0</v>
       </c>
       <c r="F21">
         <v>67210000.0</v>
       </c>
       <c r="G21">
         <v>-57058000.0</v>
       </c>
       <c r="H21">
         <v>6575000.0</v>
       </c>
       <c r="I21">
         <v>-13898000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-22378000.0</v>
@@ -23436,108 +23472,108 @@
       </c>
       <c r="BG22">
         <v>4459000.0</v>
       </c>
       <c r="BH22">
         <v>13970000.0</v>
       </c>
       <c r="BI22">
         <v>13970000.0</v>
       </c>
       <c r="BJ22">
         <v>7369000.0</v>
       </c>
       <c r="BK22">
         <v>5525000.0</v>
       </c>
       <c r="BL22">
         <v>1210000.0</v>
       </c>
     </row>
     <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>178</v>
       </c>
       <c r="B23">
-        <v>60000000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="C23">
         <v>-9712000.0</v>
       </c>
       <c r="D23">
-        <v>-160000.0</v>
+        <v>-157000.0</v>
       </c>
       <c r="E23">
         <v>2248000.0</v>
       </c>
       <c r="F23">
-        <v>-2444000.0</v>
+        <v>64952000.0</v>
       </c>
       <c r="G23">
         <v>7842000.0</v>
       </c>
       <c r="H23">
-        <v>-311000.0</v>
+        <v>-148000.0</v>
       </c>
       <c r="I23">
         <v>-16000.0</v>
       </c>
       <c r="J23">
         <v>-132000.0</v>
       </c>
       <c r="K23">
         <v>-5762000.0</v>
       </c>
       <c r="L23">
         <v>-92000.0</v>
       </c>
       <c r="M23">
         <v>-112000.0</v>
       </c>
       <c r="N23">
         <v>-1445000.0</v>
       </c>
       <c r="O23">
         <v>494000.0</v>
       </c>
       <c r="P23">
         <v>-149000.0</v>
       </c>
       <c r="Q23">
         <v>-507000.0</v>
       </c>
       <c r="R23">
         <v>-1845000.0</v>
       </c>
       <c r="S23">
         <v>67000.0</v>
       </c>
       <c r="T23">
         <v>-87000.0</v>
       </c>
       <c r="U23">
-        <v>-12321000.0</v>
+        <v>18994000.0</v>
       </c>
       <c r="V23">
         <v>-2269000.0</v>
       </c>
       <c r="W23">
         <v>307000.0</v>
       </c>
       <c r="X23">
         <v>47000.0</v>
       </c>
       <c r="Y23">
         <v>273000.0</v>
       </c>
       <c r="Z23">
         <v>-330000.0</v>
       </c>
       <c r="AA23">
         <v>-330000.0</v>
       </c>
       <c r="AB23">
         <v>15315000.0</v>
       </c>
       <c r="AC23">
         <v>229000.0</v>
       </c>
@@ -23760,63 +23796,63 @@
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>-53625000.0</v>
       </c>
       <c r="BD24"/>
       <c r="BE24">
         <v>124000.0</v>
       </c>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
     </row>
     <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>180</v>
       </c>
       <c r="B25">
-        <v>-43342000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="C25">
         <v>18035000.0</v>
       </c>
       <c r="D25">
         <v>197000.0</v>
       </c>
       <c r="E25">
         <v>11391000.0</v>
       </c>
       <c r="F25">
-        <v>-11042000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="G25">
         <v>5328000.0</v>
       </c>
       <c r="H25">
         <v>6431000.0</v>
       </c>
       <c r="I25">
         <v>659000.0</v>
       </c>
       <c r="J25">
         <v>41984000.0</v>
       </c>
       <c r="K25">
         <v>-7354000.0</v>
       </c>
       <c r="L25">
         <v>11916000.0</v>
       </c>
       <c r="M25">
         <v>9105000.0</v>
       </c>
       <c r="N25">
         <v>3586000.0</v>
       </c>
@@ -23955,51 +23991,53 @@
       <c r="BG25">
         <v>323000.0</v>
       </c>
       <c r="BH25">
         <v>1185000.0</v>
       </c>
       <c r="BI25">
         <v>1185000.0</v>
       </c>
       <c r="BJ25">
         <v>-7369000.0</v>
       </c>
       <c r="BK25"/>
       <c r="BL25"/>
     </row>
     <row r="26" spans="1:64">
       <c r="A26" t="s">
         <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>209000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>-186000.0</v>
+      </c>
       <c r="G26">
         <v>-30000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-16000.0</v>
       </c>
       <c r="J26">
         <v>-132000.0</v>
       </c>
       <c r="K26">
         <v>-196000.0</v>
       </c>
       <c r="L26">
         <v>-92000.0</v>
       </c>
       <c r="M26">
         <v>-2052000.0</v>
       </c>
       <c r="N26">
         <v>-696000.0</v>
       </c>
       <c r="O26">