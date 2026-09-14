--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -3467,441 +3470,447 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>71400000.0</v>
+      </c>
+      <c r="C2">
         <v>75892000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44933000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>63271000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>90122000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88119000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64041000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>112690000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55250000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>70056000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>56122000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>83296000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75435000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>112659000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61948000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>130119000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98845000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>100618000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>58916000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>123510000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>114138000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>113045000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77441000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>135949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128054000.0</v>
       </c>
       <c r="Z2">
         <v>128054000.0</v>
       </c>
       <c r="AA2">
-        <v>86111000.0</v>
+        <v>128054000.0</v>
       </c>
       <c r="AB2">
         <v>86111000.0</v>
       </c>
       <c r="AC2">
-        <v>38157000.0</v>
+        <v>86111000.0</v>
       </c>
       <c r="AD2">
         <v>38157000.0</v>
       </c>
       <c r="AE2">
-        <v>105527000.0</v>
+        <v>38157000.0</v>
       </c>
       <c r="AF2">
         <v>105527000.0</v>
       </c>
       <c r="AG2">
-        <v>64891000.0</v>
+        <v>105527000.0</v>
       </c>
       <c r="AH2">
         <v>64891000.0</v>
       </c>
       <c r="AI2">
+        <v>64891000.0</v>
+      </c>
+      <c r="AJ2">
         <v>49982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24953000.0</v>
       </c>
       <c r="AK2">
         <v>24953000.0</v>
       </c>
       <c r="AL2">
+        <v>24953000.0</v>
+      </c>
+      <c r="AM2">
         <v>91511000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>74271000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64012000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36788000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>69453000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>60761000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74176000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31549000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>71408000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>70525000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>58611000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>46698000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>61908000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>60212000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>53995000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>62112000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>49687000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>51027000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43382000.0</v>
       </c>
       <c r="BG2">
         <v>43382000.0</v>
       </c>
-      <c r="BH2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH2">
+        <v>43382000.0</v>
+      </c>
+      <c r="BI2"/>
       <c r="BJ2">
         <v>26331000.0</v>
       </c>
-      <c r="BK2"/>
+      <c r="BK2">
+        <v>26331000.0</v>
+      </c>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3923,52 +3932,53 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3990,854 +4000,867 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
       <c r="U5"/>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
+      <c r="V5"/>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-111919000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-106231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100903000.0</v>
       </c>
       <c r="Z5">
         <v>-100903000.0</v>
       </c>
       <c r="AA5">
-        <v>-95633000.0</v>
+        <v>-100903000.0</v>
       </c>
       <c r="AB5">
         <v>-95633000.0</v>
       </c>
       <c r="AC5">
-        <v>-90654000.0</v>
+        <v>-95633000.0</v>
       </c>
       <c r="AD5">
         <v>-90654000.0</v>
       </c>
       <c r="AE5">
-        <v>-90087000.0</v>
+        <v>-90654000.0</v>
       </c>
       <c r="AF5">
         <v>-90087000.0</v>
       </c>
       <c r="AG5">
-        <v>-85261000.0</v>
+        <v>-90087000.0</v>
       </c>
       <c r="AH5">
         <v>-85261000.0</v>
       </c>
       <c r="AI5">
+        <v>-85261000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-80640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76052000.0</v>
       </c>
       <c r="AK5">
         <v>-76052000.0</v>
       </c>
       <c r="AL5">
+        <v>-76052000.0</v>
+      </c>
+      <c r="AM5">
         <v>-71423000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-67000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-62600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-58200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-53900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-49700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-45800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-42300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-39000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-32854000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-30200000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-27620000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-25000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22600000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-20410000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-18200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-16200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-14467000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-13066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11606000.0</v>
       </c>
       <c r="BG5">
         <v>-11606000.0</v>
       </c>
       <c r="BH5">
+        <v>-11606000.0</v>
+      </c>
+      <c r="BI5">
         <v>-41844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8412000.0</v>
       </c>
       <c r="BJ5">
         <v>-8412000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>-8412000.0</v>
+      </c>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
+      <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
-      <c r="AR6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6"/>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
+      <c r="AW6"/>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6"/>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>320548000.0</v>
+      </c>
+      <c r="C7">
         <v>332602000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>334886000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>343175000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>355547000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>362432000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>356550000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>362320000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>368151000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>364242000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>355693000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>347633000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>346638000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>343271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305944000.0</v>
       </c>
       <c r="P7">
         <v>305944000.0</v>
       </c>
       <c r="Q7">
+        <v>305944000.0</v>
+      </c>
+      <c r="R7">
         <v>304535000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>285791000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>274310000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>277151000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>271288000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>274768000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>262606000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>264310000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>263063000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>247705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246550000.0</v>
       </c>
       <c r="AB7">
         <v>246550000.0</v>
       </c>
       <c r="AC7">
         <v>246550000.0</v>
       </c>
       <c r="AD7">
-        <v>251741000.0</v>
+        <v>246550000.0</v>
       </c>
       <c r="AE7">
         <v>251741000.0</v>
       </c>
       <c r="AF7">
+        <v>251741000.0</v>
+      </c>
+      <c r="AG7">
         <v>240139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213600000.0</v>
       </c>
       <c r="AH7">
         <v>213600000.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>213600000.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>391000.0</v>
+      </c>
+      <c r="C8">
         <v>390000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>386000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>385000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>384000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>383000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>380000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>379000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>378000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>376000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000.0</v>
       </c>
       <c r="M8">
         <v>374000.0</v>
       </c>
       <c r="N8">
+        <v>374000.0</v>
+      </c>
+      <c r="O8">
         <v>377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375000.0</v>
       </c>
       <c r="P8">
         <v>375000.0</v>
       </c>
       <c r="Q8">
+        <v>375000.0</v>
+      </c>
+      <c r="R8">
         <v>377000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>442000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>441000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="V8">
         <v>438000.0</v>
       </c>
       <c r="W8">
         <v>438000.0</v>
       </c>
-      <c r="X8"/>
+      <c r="X8">
+        <v>438000.0</v>
+      </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>88823000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>86850000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>86806000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>86041000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>84753000.0</v>
       </c>
-      <c r="AI9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ9"/>
       <c r="AK9">
         <v>84671000.0</v>
       </c>
       <c r="AL9">
+        <v>84671000.0</v>
+      </c>
+      <c r="AM9">
         <v>84131000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>83068000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>82197000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>81224000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>80839000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>80154000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>80146000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>78343000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>77152000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>77757000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>76099000.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>76257000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>75744000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>75222000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>72600000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>1977000.0</v>
+      </c>
+      <c r="C10">
         <v>2054000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1659000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2246000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1804000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3560000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2832000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2666000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2168000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3141000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2915000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2893000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3040000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2389000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2560000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6018000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57705000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57018000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2532000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2620000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>59719000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>65525000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12288000.0</v>
       </c>
       <c r="Z10">
         <v>12288000.0</v>
       </c>
       <c r="AA10">
-        <v>22090000.0</v>
+        <v>12288000.0</v>
       </c>
       <c r="AB10">
         <v>22090000.0</v>
       </c>
       <c r="AC10">
-        <v>1685000.0</v>
+        <v>22090000.0</v>
       </c>
       <c r="AD10">
         <v>1685000.0</v>
       </c>
       <c r="AE10">
-        <v>1737000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="AF10">
         <v>1737000.0</v>
       </c>
       <c r="AG10">
-        <v>1475000.0</v>
+        <v>1737000.0</v>
       </c>
       <c r="AH10">
         <v>1475000.0</v>
       </c>
       <c r="AI10">
+        <v>1475000.0</v>
+      </c>
+      <c r="AJ10">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547000.0</v>
       </c>
       <c r="AK10">
         <v>1547000.0</v>
       </c>
       <c r="AL10">
+        <v>1547000.0</v>
+      </c>
+      <c r="AM10">
         <v>1892000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2734000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2379000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1769000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2155000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1821000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2269000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1911000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2691000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2578000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2404000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2109000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1941000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>583000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2006000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1751000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1738000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1652000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1752000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BG10">
         <v>405000.0</v>
       </c>
       <c r="BH10">
+        <v>405000.0</v>
+      </c>
+      <c r="BI10">
         <v>-36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36515000.0</v>
       </c>
       <c r="BJ10">
         <v>36515000.0</v>
       </c>
-      <c r="BK10"/>
+      <c r="BK10">
+        <v>36515000.0</v>
+      </c>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4859,1137 +4882,1151 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>1977000.0</v>
+      </c>
+      <c r="C12">
         <v>2054000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1659000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2246000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1804000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3560000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2832000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2666000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2560000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2168000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3141000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2915000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2893000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3040000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2389000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2560000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6018000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>57705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57018000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2532000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2620000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59719000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>65525000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12288000.0</v>
       </c>
       <c r="Z12">
         <v>12288000.0</v>
       </c>
       <c r="AA12">
-        <v>22090000.0</v>
+        <v>12288000.0</v>
       </c>
       <c r="AB12">
         <v>22090000.0</v>
       </c>
       <c r="AC12">
-        <v>1685000.0</v>
+        <v>22090000.0</v>
       </c>
       <c r="AD12">
         <v>1685000.0</v>
       </c>
       <c r="AE12">
-        <v>1737000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="AF12">
         <v>1737000.0</v>
       </c>
       <c r="AG12">
-        <v>1475000.0</v>
+        <v>1737000.0</v>
       </c>
       <c r="AH12">
         <v>1475000.0</v>
       </c>
       <c r="AI12">
+        <v>1475000.0</v>
+      </c>
+      <c r="AJ12">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547000.0</v>
       </c>
       <c r="AK12">
         <v>1547000.0</v>
       </c>
       <c r="AL12">
+        <v>1547000.0</v>
+      </c>
+      <c r="AM12">
         <v>1892000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2734000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2379000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1769000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2155000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1821000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2269000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1911000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2691000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2578000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2404000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2109000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1941000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>583000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2006000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1751000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1738000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1652000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1752000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BG12">
         <v>405000.0</v>
       </c>
       <c r="BH12">
-        <v>36515000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BI12">
         <v>36515000.0</v>
       </c>
       <c r="BJ12">
         <v>36515000.0</v>
       </c>
-      <c r="BK12"/>
+      <c r="BK12">
+        <v>36515000.0</v>
+      </c>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>391000.0</v>
+      </c>
+      <c r="C13">
         <v>390000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>386000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>385000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>384000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>383000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>380000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>379000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>378000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>376000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000.0</v>
       </c>
       <c r="M13">
         <v>374000.0</v>
       </c>
       <c r="N13">
+        <v>374000.0</v>
+      </c>
+      <c r="O13">
         <v>377000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>375000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>377000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>442000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>441000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="U13">
         <v>438000.0</v>
       </c>
       <c r="V13">
         <v>438000.0</v>
       </c>
       <c r="W13">
-        <v>436000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="X13">
         <v>436000.0</v>
       </c>
       <c r="Y13">
         <v>436000.0</v>
       </c>
       <c r="Z13">
         <v>436000.0</v>
       </c>
       <c r="AA13">
         <v>436000.0</v>
       </c>
       <c r="AB13">
         <v>436000.0</v>
       </c>
       <c r="AC13">
-        <v>433000.0</v>
+        <v>436000.0</v>
       </c>
       <c r="AD13">
         <v>433000.0</v>
       </c>
       <c r="AE13">
-        <v>432000.0</v>
+        <v>433000.0</v>
       </c>
       <c r="AF13">
         <v>432000.0</v>
       </c>
       <c r="AG13">
         <v>432000.0</v>
       </c>
       <c r="AH13">
         <v>432000.0</v>
       </c>
       <c r="AI13">
         <v>432000.0</v>
       </c>
       <c r="AJ13">
-        <v>430000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="AK13">
         <v>430000.0</v>
       </c>
       <c r="AL13">
-        <v>429000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="AM13">
         <v>429000.0</v>
       </c>
       <c r="AN13">
+        <v>429000.0</v>
+      </c>
+      <c r="AO13">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="AP13">
         <v>426000.0</v>
       </c>
       <c r="AQ13">
         <v>426000.0</v>
       </c>
       <c r="AR13">
+        <v>426000.0</v>
+      </c>
+      <c r="AS13">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422000.0</v>
       </c>
       <c r="AT13">
         <v>422000.0</v>
       </c>
       <c r="AU13">
         <v>422000.0</v>
       </c>
       <c r="AV13">
         <v>422000.0</v>
       </c>
       <c r="AW13">
-        <v>420000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="AX13">
         <v>420000.0</v>
       </c>
       <c r="AY13">
         <v>420000.0</v>
       </c>
       <c r="AZ13">
         <v>420000.0</v>
       </c>
       <c r="BA13">
-        <v>418000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="BB13">
         <v>418000.0</v>
       </c>
       <c r="BC13">
         <v>418000.0</v>
       </c>
       <c r="BD13">
+        <v>418000.0</v>
+      </c>
+      <c r="BE13">
         <v>415000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="BG13">
         <v>22000.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BH13">
         <v>22000.0</v>
       </c>
+      <c r="BI13"/>
       <c r="BJ13">
         <v>22000.0</v>
       </c>
-      <c r="BK13"/>
+      <c r="BK13">
+        <v>22000.0</v>
+      </c>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>39044000.0</v>
+      </c>
+      <c r="C14">
         <v>38764000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38568000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39155000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38376000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38144000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38045000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37869000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37751000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37567000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37457000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37393000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37498000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37610000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37944000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38681000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42194000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44582000.0</v>
       </c>
       <c r="T14">
         <v>44582000.0</v>
       </c>
       <c r="U14">
+        <v>44582000.0</v>
+      </c>
+      <c r="V14">
         <v>44716000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44514000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44681000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44368000.0</v>
       </c>
       <c r="Z14">
         <v>44368000.0</v>
       </c>
       <c r="AA14">
-        <v>43327000.0</v>
+        <v>44368000.0</v>
       </c>
       <c r="AB14">
         <v>43327000.0</v>
       </c>
       <c r="AC14">
-        <v>43796000.0</v>
+        <v>43327000.0</v>
       </c>
       <c r="AD14">
         <v>43796000.0</v>
       </c>
       <c r="AE14">
-        <v>43559000.0</v>
+        <v>43796000.0</v>
       </c>
       <c r="AF14">
         <v>43559000.0</v>
       </c>
       <c r="AG14">
-        <v>43155000.0</v>
+        <v>43559000.0</v>
       </c>
       <c r="AH14">
         <v>43155000.0</v>
       </c>
       <c r="AI14">
+        <v>43155000.0</v>
+      </c>
+      <c r="AJ14">
         <v>43003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43079000.0</v>
       </c>
       <c r="AK14">
         <v>43079000.0</v>
       </c>
       <c r="AL14">
+        <v>43079000.0</v>
+      </c>
+      <c r="AM14">
         <v>43094000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42921000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>42727000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42699000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42611000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42587000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>42277000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42557000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42558000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42490000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42334000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>42404000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>42362000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>42336000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>41851000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>41968000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>41931000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>41966000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>34441000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>41519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41534000.0</v>
       </c>
       <c r="BG14">
         <v>41534000.0</v>
       </c>
       <c r="BH14">
         <v>41534000.0</v>
       </c>
       <c r="BI14">
+        <v>41534000.0</v>
+      </c>
+      <c r="BJ14">
         <v>41519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41534000.0</v>
       </c>
       <c r="BK14">
         <v>41534000.0</v>
       </c>
+      <c r="BL14">
+        <v>41534000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>438000.0</v>
       </c>
       <c r="W15">
-        <v>436000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="X15">
         <v>436000.0</v>
       </c>
       <c r="Y15">
         <v>436000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="Z15">
         <v>436000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AA15"/>
+      <c r="AB15">
+        <v>436000.0</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>433000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>432000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>432000.0</v>
       </c>
-      <c r="AI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>430000.0</v>
       </c>
       <c r="AL15">
+        <v>430000.0</v>
+      </c>
+      <c r="AM15">
         <v>429000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>400000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>400000.0</v>
       </c>
       <c r="AQ15">
         <v>400000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
         <v>400000.0</v>
       </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>400000.0</v>
       </c>
       <c r="AU15">
         <v>400000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AV15">
         <v>400000.0</v>
       </c>
+      <c r="AW15"/>
       <c r="AX15">
+        <v>400000.0</v>
+      </c>
+      <c r="AY15">
         <v>420000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>400000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BC15">
         <v>400000.0</v>
       </c>
       <c r="BD15">
-        <v>415000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BE15">
         <v>415000.0</v>
       </c>
       <c r="BF15">
+        <v>415000.0</v>
+      </c>
+      <c r="BG15">
         <v>330000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>22000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>22000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>38780000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>42080000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31787000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32514000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34083000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34080000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34603000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36022000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38044000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34459000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33407000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36845000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>41203000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37603000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37902000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39477000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42058000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41413000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36109000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39202000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>38454000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>29928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32405000.0</v>
       </c>
       <c r="Z16">
         <v>32405000.0</v>
       </c>
       <c r="AA16">
-        <v>28956000.0</v>
+        <v>32405000.0</v>
       </c>
       <c r="AB16">
         <v>28956000.0</v>
       </c>
       <c r="AC16">
-        <v>25705000.0</v>
+        <v>28956000.0</v>
       </c>
       <c r="AD16">
         <v>25705000.0</v>
       </c>
       <c r="AE16">
+        <v>25705000.0</v>
+      </c>
+      <c r="AF16">
         <v>140000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20906000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20399000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>412000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20616000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2997000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21836000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>16924000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16876000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18226000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>22874000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>17261000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17413000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17556000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18019000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14622000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14272000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14001000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14787000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10810000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11024000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10984000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11663000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6747000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7083000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7436000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5727000.0</v>
       </c>
       <c r="BG16">
         <v>5727000.0</v>
       </c>
-      <c r="BH16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH16">
+        <v>5727000.0</v>
+      </c>
+      <c r="BI16"/>
       <c r="BJ16">
         <v>6561000.0</v>
       </c>
-      <c r="BK16"/>
+      <c r="BK16">
+        <v>6561000.0</v>
+      </c>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ17"/>
       <c r="AK17">
         <v>2997000.0</v>
       </c>
       <c r="AL17">
+        <v>2997000.0</v>
+      </c>
+      <c r="AM17">
         <v>1517000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3474000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>4595000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4485000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4350000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>4212000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5097000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4976000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>4631000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2263000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5398000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>5398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6051000.0</v>
       </c>
       <c r="BC17">
         <v>6051000.0</v>
       </c>
       <c r="BD17">
         <v>6051000.0</v>
       </c>
-      <c r="BE17"/>
+      <c r="BE17">
+        <v>6051000.0</v>
+      </c>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>535000.0</v>
       </c>
-      <c r="AI18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ18"/>
       <c r="AK18">
         <v>41854000.0</v>
       </c>
       <c r="AL18">
+        <v>41854000.0</v>
+      </c>
+      <c r="AM18">
         <v>41244000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>41204000.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>41963000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>42793000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>36131000.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>35673000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>35307000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>33178000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>30664000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>29133000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>27528000.0</v>
       </c>
-      <c r="AZ18"/>
-      <c r="BA18">
+      <c r="BA18"/>
+      <c r="BB18">
         <v>28117000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>28171000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>28672000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>23480000.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6011,52 +6048,53 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>1496000.0</v>
       </c>
       <c r="C20">
         <v>1496000.0</v>
       </c>
       <c r="D20">
         <v>1496000.0</v>
       </c>
       <c r="E20">
         <v>1496000.0</v>
       </c>
       <c r="F20">
         <v>1496000.0</v>
       </c>
       <c r="G20">
         <v>1496000.0</v>
       </c>
       <c r="H20">
         <v>1496000.0</v>
       </c>
       <c r="I20">
@@ -6104,925 +6142,941 @@
       <c r="W20">
         <v>1496000.0</v>
       </c>
       <c r="X20">
         <v>1496000.0</v>
       </c>
       <c r="Y20">
         <v>1496000.0</v>
       </c>
       <c r="Z20">
         <v>1496000.0</v>
       </c>
       <c r="AA20">
         <v>1496000.0</v>
       </c>
       <c r="AB20">
         <v>1496000.0</v>
       </c>
       <c r="AC20">
         <v>1496000.0</v>
       </c>
       <c r="AD20">
         <v>1496000.0</v>
       </c>
       <c r="AE20">
-        <v>1749000.0</v>
+        <v>1496000.0</v>
       </c>
       <c r="AF20">
         <v>1749000.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>1749000.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20"/>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>183000.0</v>
+      </c>
+      <c r="C21">
         <v>197000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>211000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>225000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>239000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>253000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>267000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>282000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>297000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>312000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>327000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>344000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>359000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>374000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>389000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>404000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>419000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>252000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>264000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>267000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>270000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>280000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>289000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="Z21">
         <v>207000.0</v>
       </c>
       <c r="AA21">
-        <v>213000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="AB21">
         <v>213000.0</v>
       </c>
       <c r="AC21">
-        <v>220000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="AD21">
         <v>220000.0</v>
       </c>
       <c r="AE21">
-        <v>226000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="AF21">
         <v>226000.0</v>
       </c>
       <c r="AG21">
-        <v>233000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AH21">
         <v>233000.0</v>
       </c>
       <c r="AI21">
+        <v>233000.0</v>
+      </c>
+      <c r="AJ21">
         <v>239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="AK21">
         <v>246000.0</v>
       </c>
       <c r="AL21">
+        <v>246000.0</v>
+      </c>
+      <c r="AM21">
         <v>252000.0</v>
       </c>
-      <c r="AM21">
-[...3 lines deleted...]
-      <c r="AO21">
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>276000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>763000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1215000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1666000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2118000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2569000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3021000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3472000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3923000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4375000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4827000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5278000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5729000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6181000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6632000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7084000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7998000.0</v>
       </c>
       <c r="BG21">
         <v>7998000.0</v>
       </c>
-      <c r="BH21"/>
+      <c r="BH21">
+        <v>7998000.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>398973000.0</v>
+      </c>
+      <c r="C22">
         <v>387149000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>312858000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>423968000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>443499000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>412268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>341958000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>438136000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>363435000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>391643000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>354710000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>446324000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>457160000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>469489000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>399128000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>485156000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>437382000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>436438000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>386560000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>428497000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>367351000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>287077000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>243434000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>322078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296765000.0</v>
       </c>
       <c r="Z22">
         <v>296765000.0</v>
       </c>
       <c r="AA22">
-        <v>300851000.0</v>
+        <v>296765000.0</v>
       </c>
       <c r="AB22">
         <v>300851000.0</v>
       </c>
       <c r="AC22">
-        <v>275505000.0</v>
+        <v>300851000.0</v>
       </c>
       <c r="AD22">
         <v>275505000.0</v>
       </c>
       <c r="AE22">
-        <v>337894000.0</v>
+        <v>275505000.0</v>
       </c>
       <c r="AF22">
         <v>337894000.0</v>
       </c>
       <c r="AG22">
-        <v>289311000.0</v>
+        <v>337894000.0</v>
       </c>
       <c r="AH22">
         <v>289311000.0</v>
       </c>
       <c r="AI22">
+        <v>289311000.0</v>
+      </c>
+      <c r="AJ22">
         <v>291462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276600000.0</v>
       </c>
       <c r="AK22">
         <v>276600000.0</v>
       </c>
       <c r="AL22">
+        <v>276600000.0</v>
+      </c>
+      <c r="AM22">
         <v>369057000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>329068000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>306201000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>270594000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>318323000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>302229000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>288308000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>246289000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>304044000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>265718000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>250965000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>217794000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>253882000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>235446000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>216730000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>185909000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>230602000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>207381000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>202340000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>161334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208489000.0</v>
       </c>
       <c r="BG22">
         <v>208489000.0</v>
       </c>
-      <c r="BH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH22">
+        <v>208489000.0</v>
+      </c>
+      <c r="BI22"/>
       <c r="BJ22">
         <v>98970000.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>98970000.0</v>
+      </c>
+      <c r="BL22"/>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>836102000.0</v>
+      </c>
+      <c r="C23">
         <v>838003000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>762582000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>913867000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>948853000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>929669000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>852102000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>967685000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>901904000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>930377000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>886205000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>980304000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>996304000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>981697000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>858960000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>925356000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>856169000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>897755000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>840581000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>814714000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>757004000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>705874000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>660818000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>696962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646780000.0</v>
       </c>
       <c r="Z23">
         <v>646780000.0</v>
       </c>
       <c r="AA23">
-        <v>662329000.0</v>
+        <v>646780000.0</v>
       </c>
       <c r="AB23">
         <v>662329000.0</v>
       </c>
       <c r="AC23">
-        <v>616641000.0</v>
+        <v>662329000.0</v>
       </c>
       <c r="AD23">
         <v>616641000.0</v>
       </c>
       <c r="AE23">
-        <v>673012000.0</v>
+        <v>616641000.0</v>
       </c>
       <c r="AF23">
         <v>673012000.0</v>
       </c>
       <c r="AG23">
-        <v>584461000.0</v>
+        <v>673012000.0</v>
       </c>
       <c r="AH23">
         <v>584461000.0</v>
       </c>
       <c r="AI23">
+        <v>584461000.0</v>
+      </c>
+      <c r="AJ23">
         <v>584348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388897000.0</v>
       </c>
       <c r="AK23">
         <v>388897000.0</v>
       </c>
       <c r="AL23">
+        <v>388897000.0</v>
+      </c>
+      <c r="AM23">
         <v>480119000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>446182000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>416428000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>379661000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>429025000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>421722000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>405634000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>346248000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>402846000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>365843000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>338786000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>301328000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>343423000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>325925000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>305849000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>270723000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>315666000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>292332000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>272734000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>224229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264993000.0</v>
       </c>
       <c r="BG23">
         <v>264993000.0</v>
       </c>
       <c r="BH23">
+        <v>264993000.0</v>
+      </c>
+      <c r="BI23">
         <v>-41844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166563000.0</v>
       </c>
       <c r="BJ23">
         <v>166563000.0</v>
       </c>
-      <c r="BK23"/>
+      <c r="BK23">
+        <v>166563000.0</v>
+      </c>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>43909000.0</v>
+      </c>
+      <c r="C24">
         <v>44323000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>44165000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>44007000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>43851000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24146000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>24067000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23969000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24032000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>7950000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23760000.0</v>
       </c>
       <c r="AB24">
         <v>23760000.0</v>
       </c>
       <c r="AC24">
         <v>23760000.0</v>
       </c>
       <c r="AD24">
+        <v>23760000.0</v>
+      </c>
+      <c r="AE24">
         <v>23781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21781000.0</v>
       </c>
       <c r="AF24">
         <v>21781000.0</v>
       </c>
       <c r="AG24">
+        <v>21781000.0</v>
+      </c>
+      <c r="AH24">
         <v>23760000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>25739000.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>27717000.0</v>
       </c>
       <c r="AL24">
+        <v>27717000.0</v>
+      </c>
+      <c r="AM24">
         <v>29696000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>132142000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>132349000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>132656000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>132931000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>133455000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>133721000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>134028000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>134274000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>147679000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>156379000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>156713000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>154577000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>155042000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>158507000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>229272000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>121260000.0</v>
       </c>
-      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>23760000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>23781000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>21781000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>25739000.0</v>
       </c>
-      <c r="AI25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ25"/>
       <c r="AK25">
         <v>27717000.0</v>
       </c>
       <c r="AL25">
+        <v>27717000.0</v>
+      </c>
+      <c r="AM25">
         <v>29696000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>132142000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>132349000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>132656000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>132931000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>133455000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>133721000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>134028000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>134274000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>147679000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>156379000.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>156713000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>154577000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>155042000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>158507000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -7044,52 +7098,53 @@
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7111,2343 +7166,2377 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>507221000.0</v>
+      </c>
+      <c r="C28">
         <v>481656000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>424916000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>550842000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>548809000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>524882000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>452439000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>513665000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>520677000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>526109000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>478595000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>530106000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>546804000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>490481000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>391058000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>407039000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>370553000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>315110000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>286187000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>326307000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>292339000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>222421000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>212230000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>272085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254176000.0</v>
       </c>
       <c r="Z28">
         <v>254176000.0</v>
       </c>
       <c r="AA28">
-        <v>368622000.0</v>
+        <v>254176000.0</v>
       </c>
       <c r="AB28">
         <v>368622000.0</v>
       </c>
       <c r="AC28">
-        <v>395851000.0</v>
+        <v>368622000.0</v>
       </c>
       <c r="AD28">
         <v>395851000.0</v>
       </c>
       <c r="AE28">
+        <v>395851000.0</v>
+      </c>
+      <c r="AF28">
         <v>164862000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>398863000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>370926000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>160027000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>393048000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>180773000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>178391000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>217285000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>210677000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>197597000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>191562000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>209890000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>233750000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>210236000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>193765000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>217575000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>198504000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>196192000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>178170000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>204781000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>205155000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>207962000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>198194000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>217593000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>218165000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>208582000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>258830000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>288505000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>300168000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88293000.0</v>
       </c>
       <c r="BJ28">
         <v>88293000.0</v>
       </c>
-      <c r="BK28"/>
+      <c r="BK28">
+        <v>88293000.0</v>
+      </c>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>332818000.0</v>
+      </c>
+      <c r="C29">
         <v>317682000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>280249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>391427000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>403953000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>381067000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>334425000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>397581000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>398121000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>411567000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>390599000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>457644000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>475773000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>426833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380616000.0</v>
       </c>
       <c r="P29">
         <v>380616000.0</v>
       </c>
       <c r="Q29">
+        <v>380616000.0</v>
+      </c>
+      <c r="R29">
         <v>388370000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>370632000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>414185000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>380223000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>312127000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>252798000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>233391000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>204660000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>202437000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>181835000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>266499000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>271890000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>2665000.0</v>
+      </c>
+      <c r="C30">
         <v>1644000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4390000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5064000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2666000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2934000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2410000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1970000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2319000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2102000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2119000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3727000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8020000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5915000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2053000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1685000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1911000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1254000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1937000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>684000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>616000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>574000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>581000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551000.0</v>
       </c>
       <c r="Z30">
         <v>551000.0</v>
       </c>
       <c r="AA30">
-        <v>5145000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="AB30">
         <v>5145000.0</v>
       </c>
       <c r="AC30">
-        <v>1716000.0</v>
+        <v>5145000.0</v>
       </c>
       <c r="AD30">
         <v>1716000.0</v>
       </c>
       <c r="AE30">
-        <v>620000.0</v>
+        <v>1716000.0</v>
       </c>
       <c r="AF30">
         <v>620000.0</v>
       </c>
       <c r="AG30">
-        <v>1319000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="AH30">
         <v>1319000.0</v>
       </c>
       <c r="AI30">
+        <v>1319000.0</v>
+      </c>
+      <c r="AJ30">
         <v>886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000.0</v>
       </c>
       <c r="AK30">
         <v>249000.0</v>
       </c>
       <c r="AL30">
+        <v>249000.0</v>
+      </c>
+      <c r="AM30">
         <v>2036000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1478000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>382000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>319000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>404000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1158000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2745000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>411000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>469000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>309000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2501000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>469000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>393000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4082000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7505000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5615000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7298000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8920000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6084000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095000.0</v>
       </c>
       <c r="BG30">
         <v>1095000.0</v>
       </c>
-      <c r="BH30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH30">
+        <v>1095000.0</v>
+      </c>
+      <c r="BI30"/>
       <c r="BJ30">
         <v>347000.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BK30">
+        <v>347000.0</v>
+      </c>
+      <c r="BL30"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>270416000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>270859000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
-[...1 lines deleted...]
-      </c>
+      <c r="P31"/>
       <c r="Q31">
         <v>281406000.0</v>
       </c>
       <c r="R31">
+        <v>281406000.0</v>
+      </c>
+      <c r="S31">
         <v>277937000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>313932000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>312409000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>252813000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>212081000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>202875000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>172306000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>141034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107476000.0</v>
       </c>
       <c r="AB31">
         <v>107476000.0</v>
       </c>
       <c r="AC31">
-        <v>108552000.0</v>
+        <v>107476000.0</v>
       </c>
       <c r="AD31">
         <v>108552000.0</v>
       </c>
       <c r="AE31">
-        <v>97844000.0</v>
+        <v>108552000.0</v>
       </c>
       <c r="AF31">
         <v>97844000.0</v>
       </c>
       <c r="AG31">
+        <v>97844000.0</v>
+      </c>
+      <c r="AH31">
         <v>88474000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>82301000.0</v>
       </c>
-      <c r="AI31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ31"/>
       <c r="AK31">
         <v>78414000.0</v>
       </c>
       <c r="AL31">
+        <v>78414000.0</v>
+      </c>
+      <c r="AM31">
         <v>67238000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>47477000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>49522000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>42171000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>31527000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>23837000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>27883000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>4123000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>-5823000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5982000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-38126000.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31">
         <v>-37061000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-41199000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-51088000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-59228000.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>60936000.0</v>
+      </c>
+      <c r="C32">
         <v>61949000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>88712000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>75515000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>75477000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62854000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82039000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>75825000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>69506000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47159000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>65399000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>76792000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>77023000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>99965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130072000.0</v>
       </c>
       <c r="P32">
         <v>130072000.0</v>
       </c>
       <c r="Q32">
+        <v>130072000.0</v>
+      </c>
+      <c r="R32">
         <v>131922000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>138454000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>172326000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>183064000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>118779000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>105788000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>97908000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>97225000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>72994000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32">
+      <c r="AA32"/>
+      <c r="AB32">
         <v>53252000.0</v>
       </c>
-      <c r="AB32"/>
-      <c r="AC32">
+      <c r="AC32"/>
+      <c r="AD32">
         <v>28634000.0</v>
       </c>
-      <c r="AD32"/>
-      <c r="AE32">
+      <c r="AE32"/>
+      <c r="AF32">
         <v>26862000.0</v>
       </c>
-      <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
+      <c r="BL32"/>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>411804000.0</v>
+      </c>
+      <c r="C33">
         <v>427383000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>424841000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>467926000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>480545000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>488315000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>486100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>505168000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>516583000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>515264000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>506157000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>497723000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>501616000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>481752000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>433064000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>416773000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>390003000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>381480000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>373111000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>367295000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>363042000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>342547000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>336165000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>340544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320707000.0</v>
       </c>
       <c r="Z33">
         <v>320707000.0</v>
       </c>
       <c r="AA33">
-        <v>319304000.0</v>
+        <v>320707000.0</v>
       </c>
       <c r="AB33">
         <v>319304000.0</v>
       </c>
       <c r="AC33">
-        <v>325003000.0</v>
+        <v>319304000.0</v>
       </c>
       <c r="AD33">
         <v>325003000.0</v>
       </c>
       <c r="AE33">
-        <v>321699000.0</v>
+        <v>325003000.0</v>
       </c>
       <c r="AF33">
         <v>321699000.0</v>
       </c>
       <c r="AG33">
+        <v>321699000.0</v>
+      </c>
+      <c r="AH33">
         <v>281704000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>281703000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>280719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95327000.0</v>
       </c>
       <c r="AK33">
         <v>95327000.0</v>
       </c>
       <c r="AL33">
+        <v>95327000.0</v>
+      </c>
+      <c r="AM33">
         <v>95041000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>99440000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>98283000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>98906000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>104138000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>109413000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>100818000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>90324000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>90917000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>90393000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>78117000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>68618000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>78907000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>79229000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>73216000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>67052000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>64452000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>63125000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>54703000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>47913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47835000.0</v>
       </c>
       <c r="BG33">
         <v>47835000.0</v>
       </c>
       <c r="BH33">
+        <v>47835000.0</v>
+      </c>
+      <c r="BI33">
         <v>-36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23052000.0</v>
       </c>
       <c r="BJ33">
         <v>23052000.0</v>
       </c>
-      <c r="BK33"/>
+      <c r="BK33">
+        <v>23052000.0</v>
+      </c>
+      <c r="BL33"/>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>239437000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>238753000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>241597000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>204688000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
-      <c r="AH34">
+      <c r="AH34"/>
+      <c r="AI34">
         <v>187570000.0</v>
       </c>
-      <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
+      <c r="BL34"/>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>308949000.0</v>
+      </c>
+      <c r="C35">
         <v>322044000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>324993000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>333923000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>347135000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>336112000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>332435000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>337423000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>343054000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>314891000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>307000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>302259000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>305925000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>305134000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>270023000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>265389000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>248605000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>238126000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>242006000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>231498000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>236223000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>226598000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>228730000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>239437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231222000.0</v>
       </c>
       <c r="Z35">
         <v>231222000.0</v>
       </c>
       <c r="AA35">
-        <v>238753000.0</v>
+        <v>231222000.0</v>
       </c>
       <c r="AB35">
         <v>238753000.0</v>
       </c>
       <c r="AC35">
-        <v>241597000.0</v>
+        <v>238753000.0</v>
       </c>
       <c r="AD35">
         <v>241597000.0</v>
       </c>
       <c r="AE35">
-        <v>226469000.0</v>
+        <v>241597000.0</v>
       </c>
       <c r="AF35">
         <v>226469000.0</v>
       </c>
       <c r="AG35">
-        <v>205289000.0</v>
+        <v>226469000.0</v>
       </c>
       <c r="AH35">
         <v>205289000.0</v>
       </c>
       <c r="AI35">
+        <v>205289000.0</v>
+      </c>
+      <c r="AJ35">
         <v>213844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69571000.0</v>
       </c>
       <c r="AK35">
         <v>69571000.0</v>
       </c>
       <c r="AL35">
+        <v>69571000.0</v>
+      </c>
+      <c r="AM35">
         <v>70940000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>72617000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>173346000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>174312000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>175449000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>169062000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>169128000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>169028000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>167845000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>167206000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>164938000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>175466000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>184779000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>184775000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>183907000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>184830000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>182748000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>183714000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>181987000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>252225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252459000.0</v>
       </c>
       <c r="BG35">
         <v>252459000.0</v>
       </c>
-      <c r="BH35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH35">
+        <v>252459000.0</v>
+      </c>
+      <c r="BI35"/>
       <c r="BJ35">
         <v>143752000.0</v>
       </c>
-      <c r="BK35"/>
+      <c r="BK35">
+        <v>143752000.0</v>
+      </c>
+      <c r="BL35"/>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>312000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>505000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2880000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-7151000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-8494000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-433064000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-4294000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-5009000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-5513000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>783563000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>124000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-196000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-434000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-4154000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>239254000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-3470000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-3524000.0</v>
       </c>
-      <c r="AB36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC36"/>
       <c r="AD36">
         <v>-562000.0</v>
       </c>
       <c r="AE36">
-        <v>140000.0</v>
+        <v>-562000.0</v>
       </c>
       <c r="AF36">
         <v>140000.0</v>
       </c>
       <c r="AG36">
-        <v>-412000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="AH36">
         <v>-412000.0</v>
       </c>
       <c r="AI36">
+        <v>-412000.0</v>
+      </c>
+      <c r="AJ36">
         <v>-535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997000.0</v>
       </c>
       <c r="AK36">
         <v>2997000.0</v>
       </c>
       <c r="AL36">
+        <v>2997000.0</v>
+      </c>
+      <c r="AM36">
         <v>1517000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3700000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="AQ36">
         <v>4400000.0</v>
       </c>
       <c r="AR36">
+        <v>4400000.0</v>
+      </c>
+      <c r="AS36">
         <v>4200000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AU36">
         <v>4900000.0</v>
       </c>
       <c r="AV36">
+        <v>4900000.0</v>
+      </c>
+      <c r="AW36">
         <v>4631000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1347000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1511000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1442000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1525000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1608000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2371000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2525000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2679000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2935000.0</v>
       </c>
       <c r="BG36">
         <v>2935000.0</v>
       </c>
       <c r="BH36">
+        <v>2935000.0</v>
+      </c>
+      <c r="BI36">
         <v>-36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786000.0</v>
       </c>
       <c r="BJ36">
         <v>2786000.0</v>
       </c>
-      <c r="BK36"/>
+      <c r="BK36">
+        <v>2786000.0</v>
+      </c>
+      <c r="BL36"/>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
+      <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37"/>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
-      <c r="AR37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37"/>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37"/>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
-      <c r="AZ37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37"/>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
+      <c r="BL37"/>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>124000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
-[...1 lines deleted...]
-      </c>
+      <c r="AE38"/>
       <c r="AF38">
         <v>140000.0</v>
       </c>
-      <c r="AG38"/>
+      <c r="AG38">
+        <v>140000.0</v>
+      </c>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>2997000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1517000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3474000.0</v>
       </c>
-      <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>4871000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5248000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>5565000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>5878000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>7215000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>7997000.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>8103000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>7533000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12201000.0</v>
       </c>
-      <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>12735000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>14603000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>15208000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>15814000.0</v>
       </c>
-      <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>16419000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>11713000.0</v>
       </c>
-      <c r="BK38"/>
+      <c r="BL38"/>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>20683000.0</v>
+      </c>
+      <c r="C39">
         <v>19857000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18834000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14663000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20339000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22592000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18802000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19745000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17007000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>19200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20078000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29615000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26615000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21501000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22326000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19182000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>20855000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>20878000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21955000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15706000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>23375000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15957000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>15113000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16469000.0</v>
       </c>
       <c r="Z39">
         <v>16469000.0</v>
       </c>
       <c r="AA39">
-        <v>14939000.0</v>
+        <v>16469000.0</v>
       </c>
       <c r="AB39">
         <v>14939000.0</v>
       </c>
       <c r="AC39">
-        <v>12732000.0</v>
+        <v>14939000.0</v>
       </c>
       <c r="AD39">
         <v>12732000.0</v>
       </c>
       <c r="AE39">
-        <v>11062000.0</v>
+        <v>12732000.0</v>
       </c>
       <c r="AF39">
         <v>11062000.0</v>
       </c>
       <c r="AG39">
-        <v>10653000.0</v>
+        <v>11062000.0</v>
       </c>
       <c r="AH39">
         <v>10653000.0</v>
       </c>
       <c r="AI39">
+        <v>10653000.0</v>
+      </c>
+      <c r="AJ39">
         <v>9566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15174000.0</v>
       </c>
       <c r="AK39">
         <v>15174000.0</v>
       </c>
       <c r="AL39">
+        <v>15174000.0</v>
+      </c>
+      <c r="AM39">
         <v>12092000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13462000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9183000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8073000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4005000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7101000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>11494000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7313000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4725000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6845000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4799000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>12338000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>8300000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4071000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>6392000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>10396000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11576000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>11254000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>7855000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>9982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7169000.0</v>
       </c>
       <c r="BG39">
         <v>7169000.0</v>
       </c>
-      <c r="BH39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH39">
+        <v>7169000.0</v>
+      </c>
+      <c r="BI39"/>
       <c r="BJ39">
         <v>7679000.0</v>
       </c>
-      <c r="BK39"/>
+      <c r="BK39">
+        <v>7679000.0</v>
+      </c>
+      <c r="BL39"/>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>90895000.0</v>
+      </c>
+      <c r="C40">
         <v>71929000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>60370000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55997000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66488000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>56727000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53722000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>47976000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33777000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>48422000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45621000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40534000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>51525000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47601000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52877000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>47597000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>53138000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>53561000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>66954000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>55789000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>76744000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>49380000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>57157000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46982000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>58171000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>66359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37867000.0</v>
       </c>
       <c r="AB40">
         <v>37867000.0</v>
       </c>
       <c r="AC40">
-        <v>39244000.0</v>
+        <v>37867000.0</v>
       </c>
       <c r="AD40">
         <v>39244000.0</v>
       </c>
       <c r="AE40">
+        <v>39244000.0</v>
+      </c>
+      <c r="AF40">
         <v>93371000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>37624000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>37651000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>87420000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>35912000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>56275000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39818000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>43773000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>45972000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>40494000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>32321000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>35110000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>35010000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>36829000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>34717000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>42837000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>37475000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>39265000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>30711000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>46684000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>44390000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>33324000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>30122000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>30774000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>28457000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>30143000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>23668000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>27948000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>91995000.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>14215000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>31763000.0</v>
       </c>
-      <c r="BK40"/>
+      <c r="BL40"/>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2880000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>7151000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
-[...1 lines deleted...]
-      </c>
+      <c r="P41"/>
       <c r="Q41">
         <v>4294000.0</v>
       </c>
       <c r="R41">
+        <v>4294000.0</v>
+      </c>
+      <c r="S41">
         <v>5009000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5513000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5779000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>378000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3470000.0</v>
       </c>
       <c r="Z41">
         <v>3470000.0</v>
       </c>
       <c r="AA41">
-        <v>3524000.0</v>
+        <v>3470000.0</v>
       </c>
       <c r="AB41">
         <v>3524000.0</v>
       </c>
       <c r="AC41">
-        <v>562000.0</v>
+        <v>3524000.0</v>
       </c>
       <c r="AD41">
         <v>562000.0</v>
       </c>
-      <c r="AE41"/>
+      <c r="AE41">
+        <v>562000.0</v>
+      </c>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>412000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>535000.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>41854000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>41244000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>41204000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>41963000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>42793000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>36131000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>35673000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>35307000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>33178000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>30664000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>29133000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>27528000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>28117000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>28171000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>28672000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>23480000.0</v>
       </c>
-      <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>22953000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>22492000.0</v>
       </c>
-      <c r="BK41"/>
+      <c r="BL41"/>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>90412000.0</v>
+      </c>
+      <c r="C42">
         <v>89399000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>88911000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>88138000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>87516000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>86604000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>86000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>85144000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>84246000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>82839000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>81798000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>80760000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>79887000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>79340000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>79743000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>79169000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>39919000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>90362000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>90851000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>89693000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>89587000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>88560000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>89815000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>88823000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>188844000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>87941000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>182483000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>86850000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>177460000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>86806000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>176128000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>86041000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>85422000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>170683000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>84753000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>160723000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>84671000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>84131000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>150750000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>83068000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>82197000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>81224000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>80839000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>80154000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>80146000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>79249000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>78343000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>77152000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>77757000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>77173000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>101579000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>76099000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>76257000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>75744000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>75222000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>72600000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11606000.0</v>
       </c>
       <c r="BG42">
         <v>11606000.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BH42">
+        <v>11606000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>-311000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>8412000.0</v>
       </c>
-      <c r="BK42"/>
+      <c r="BL42"/>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9469,2786 +9558,2827 @@
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
+      <c r="BL43"/>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
+      <c r="AL44"/>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44"/>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
-      <c r="AR44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44"/>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44"/>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
-      <c r="AZ44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44"/>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
+      <c r="BL44"/>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>706914000.0</v>
+      </c>
+      <c r="C45">
         <v>713821000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>702763000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>736154000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>739193000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>737035000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>724971000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>726869000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>728807000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>722263000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>708244000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>495883000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>499761000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>479882000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>431179000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>414873000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>361276000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>340771000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>334380000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>338749000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>319004000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>317595000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45">
         <v>323287000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>319584000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>281470000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>92084000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>93273000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>95800000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>94000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>98900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>103800000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>83100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>83400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>82400000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>62400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>69163000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>69100000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>54317000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>49800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>47900000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>38889000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>31494000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>28055000.0</v>
       </c>
-      <c r="BH45"/>
       <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>11339000.0</v>
       </c>
-      <c r="BK45"/>
+      <c r="BL45"/>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:64">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>410125000.0</v>
+      </c>
+      <c r="C46">
         <v>425690000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>423134000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>466205000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>478810000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>486566000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>484337000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>495910000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>506752000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>507484000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>503829000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>495883000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>499761000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>479882000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>431179000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>414873000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>388088000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>379732000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>371351000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>365408000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>361276000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>340771000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>334380000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>338749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319004000.0</v>
       </c>
       <c r="Z46">
         <v>319004000.0</v>
       </c>
       <c r="AA46">
-        <v>317595000.0</v>
+        <v>319004000.0</v>
       </c>
       <c r="AB46">
         <v>317595000.0</v>
       </c>
       <c r="AC46">
-        <v>323287000.0</v>
+        <v>317595000.0</v>
       </c>
       <c r="AD46">
         <v>323287000.0</v>
       </c>
       <c r="AE46">
-        <v>319584000.0</v>
+        <v>323287000.0</v>
       </c>
       <c r="AF46">
         <v>319584000.0</v>
       </c>
       <c r="AG46">
-        <v>281470000.0</v>
+        <v>319584000.0</v>
       </c>
       <c r="AH46">
         <v>281470000.0</v>
       </c>
       <c r="AI46">
+        <v>281470000.0</v>
+      </c>
+      <c r="AJ46">
         <v>280480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92084000.0</v>
       </c>
       <c r="AK46">
         <v>92084000.0</v>
       </c>
       <c r="AL46">
+        <v>92084000.0</v>
+      </c>
+      <c r="AM46">
         <v>93273000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>95849000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>94809000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>94035000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>98890000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>103848000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>94940000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>83109000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>83446000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>82396000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>70014000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>62432000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>69163000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>69102000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>61015000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>54317000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>49849000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>47917000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>38889000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>31494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28055000.0</v>
       </c>
       <c r="BG46">
         <v>28055000.0</v>
       </c>
-      <c r="BH46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH46">
+        <v>28055000.0</v>
+      </c>
+      <c r="BI46"/>
       <c r="BJ46">
         <v>11339000.0</v>
       </c>
-      <c r="BK46"/>
+      <c r="BK46">
+        <v>11339000.0</v>
+      </c>
+      <c r="BL46"/>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:64">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>495883000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>499761000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
-[...1 lines deleted...]
-      </c>
+      <c r="P47"/>
       <c r="Q47">
         <v>414873000.0</v>
       </c>
       <c r="R47">
+        <v>414873000.0</v>
+      </c>
+      <c r="S47">
         <v>388088000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>379732000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>371351000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>365408000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>340771000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47">
+      <c r="X47"/>
+      <c r="Y47">
         <v>334380000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>99495000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>319004000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>95924000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>317595000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>98767000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>323287000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>107627000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>319584000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>281470000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>91049000.0</v>
       </c>
-      <c r="AI47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ47"/>
       <c r="AK47">
         <v>92084000.0</v>
       </c>
       <c r="AL47">
+        <v>92084000.0</v>
+      </c>
+      <c r="AM47">
         <v>93273000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>94809000.0</v>
       </c>
-      <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>94035000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>98890000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>103848000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>94940000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>83109000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>82396000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>70014000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>62432000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>61015000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>54317000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>49849000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>47917000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>38889000.0</v>
       </c>
-      <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>31494000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>11339000.0</v>
       </c>
-      <c r="BK47"/>
+      <c r="BL47"/>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:64">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>72988000.0</v>
+      </c>
+      <c r="C48">
         <v>77415000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>99263000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>120995000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>120987000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>128070000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>149324000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>158047000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>158411000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>164317000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>182383000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>191122000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>192453000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>196866000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>212995000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>203760000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>239491000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>224877000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>222879000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>164445000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>142582000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>124859000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>114409000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>84842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54360000.0</v>
       </c>
       <c r="Z48">
         <v>54360000.0</v>
       </c>
       <c r="AA48">
-        <v>21899000.0</v>
+        <v>54360000.0</v>
       </c>
       <c r="AB48">
         <v>21899000.0</v>
       </c>
       <c r="AC48">
-        <v>23029000.0</v>
+        <v>21899000.0</v>
       </c>
       <c r="AD48">
         <v>23029000.0</v>
       </c>
       <c r="AE48">
-        <v>13346000.0</v>
+        <v>23029000.0</v>
       </c>
       <c r="AF48">
         <v>13346000.0</v>
       </c>
       <c r="AG48">
-        <v>2853000.0</v>
+        <v>13346000.0</v>
       </c>
       <c r="AH48">
         <v>2853000.0</v>
       </c>
       <c r="AI48">
+        <v>2853000.0</v>
+      </c>
+      <c r="AJ48">
         <v>-2645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6441000.0</v>
       </c>
       <c r="AK48">
         <v>-6441000.0</v>
       </c>
       <c r="AL48">
+        <v>-6441000.0</v>
+      </c>
+      <c r="AM48">
         <v>-17070000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-29469000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-36019000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-32825000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-38716000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-48523000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-55076000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-50567000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-61109000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-71621000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-79353000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-80236000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-91626000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-101167000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-109367000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-108007000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-111180000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-120096000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-125159000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-121791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128592000.0</v>
       </c>
       <c r="BG48">
         <v>-128592000.0</v>
       </c>
-      <c r="BH48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH48">
+        <v>-128592000.0</v>
+      </c>
+      <c r="BI48"/>
       <c r="BJ48">
         <v>-41866000.0</v>
       </c>
-      <c r="BK48"/>
+      <c r="BK48">
+        <v>-41866000.0</v>
+      </c>
+      <c r="BL48"/>
     </row>
-    <row r="49" spans="1:63">
+    <row r="49" spans="1:64">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>84842000.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>21899000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>23029000.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>13346000.0</v>
       </c>
-      <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
+      <c r="AH49"/>
+      <c r="AI49">
         <v>-2645000.0</v>
       </c>
-      <c r="AI49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ49"/>
       <c r="AK49">
         <v>-6441000.0</v>
       </c>
       <c r="AL49">
+        <v>-6441000.0</v>
+      </c>
+      <c r="AM49">
         <v>-17070000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-36019000.0</v>
       </c>
-      <c r="AN49"/>
-      <c r="AO49">
+      <c r="AO49"/>
+      <c r="AP49">
         <v>-32825000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-38716000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-48523000.0</v>
       </c>
-      <c r="AR49"/>
-      <c r="AS49">
+      <c r="AS49"/>
+      <c r="AT49">
         <v>-55076000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-50567000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-71621000.0</v>
       </c>
-      <c r="AV49"/>
-      <c r="AW49">
+      <c r="AW49"/>
+      <c r="AX49">
         <v>-79925000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-80236000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-109367000.0</v>
       </c>
-      <c r="AZ49"/>
-      <c r="BA49">
+      <c r="BA49"/>
+      <c r="BB49">
         <v>-108007000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-111180000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-120096000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-125159000.0</v>
       </c>
-      <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
+      <c r="BL49"/>
     </row>
-    <row r="50" spans="1:63">
+    <row r="50" spans="1:64">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>125118000.0</v>
+      </c>
+      <c r="C50">
         <v>106155000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>47524000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>137902000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>151215000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>141864000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>74654000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>130042000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>131054000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>164035000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>126043000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>185388000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>203059000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>150250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87503000.0</v>
       </c>
       <c r="P50">
         <v>87503000.0</v>
       </c>
       <c r="Q50">
+        <v>87503000.0</v>
+      </c>
+      <c r="R50">
         <v>105064000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>90780000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>98505000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>66054000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>57551000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>20191000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>19534000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>13445000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>20386000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>23197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133554000.0</v>
       </c>
       <c r="AB50">
         <v>133554000.0</v>
       </c>
       <c r="AC50">
         <v>133554000.0</v>
       </c>
       <c r="AD50">
-        <v>137841000.0</v>
+        <v>133554000.0</v>
       </c>
       <c r="AE50">
         <v>137841000.0</v>
       </c>
       <c r="AF50">
+        <v>137841000.0</v>
+      </c>
+      <c r="AG50">
         <v>152733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145657000.0</v>
       </c>
       <c r="AH50">
         <v>145657000.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>145657000.0</v>
+      </c>
       <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>162518000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>189481000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>67834000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>60982000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>79389000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>251031000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>79050000.0</v>
       </c>
-      <c r="AT50">
+      <c r="AU50">
         <v>61955000.0</v>
       </c>
-      <c r="AU50">
+      <c r="AV50">
         <v>67054000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>33946000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
-      <c r="BA50">
+      <c r="BA50"/>
+      <c r="BB50">
         <v>43232000.0</v>
       </c>
-      <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
+      <c r="BL50"/>
     </row>
-    <row r="51" spans="1:63">
+    <row r="51" spans="1:64">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>509198000.0</v>
+      </c>
+      <c r="C51">
         <v>483710000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>426575000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>553088000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>550613000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>528442000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>455271000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>516331000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>523237000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>528277000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>481736000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>533021000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>549697000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>493521000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>393447000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>409599000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>376571000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>372815000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>343205000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>328839000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>294959000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>282140000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>277755000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>291399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266464000.0</v>
       </c>
       <c r="Z51">
         <v>266464000.0</v>
       </c>
       <c r="AA51">
-        <v>390712000.0</v>
+        <v>266464000.0</v>
       </c>
       <c r="AB51">
         <v>390712000.0</v>
       </c>
       <c r="AC51">
-        <v>397536000.0</v>
+        <v>390712000.0</v>
       </c>
       <c r="AD51">
         <v>397536000.0</v>
       </c>
       <c r="AE51">
+        <v>397536000.0</v>
+      </c>
+      <c r="AF51">
         <v>166599000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>400600000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>372401000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>163481000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>394763000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>182320000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>179938000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>219177000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>313878000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>199976000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>193331000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>212045000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>235571000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>212505000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>195676000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>220266000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>201082000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>198596000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>180279000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>206722000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>206071000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>209968000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>199945000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>219331000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>219817000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>210334000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>260184000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>288910000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>300573000.0</v>
       </c>
-      <c r="BH51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI51"/>
       <c r="BJ51">
         <v>124808000.0</v>
       </c>
-      <c r="BK51"/>
+      <c r="BK51">
+        <v>124808000.0</v>
+      </c>
+      <c r="BL51"/>
     </row>
-    <row r="52" spans="1:63">
+    <row r="52" spans="1:64">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>200600000.0</v>
+      </c>
+      <c r="C52">
         <v>161444000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>101582000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>219165000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>203478000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>192330000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>123782000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>178908000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>180183000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>213386000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>174736000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>233642000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>250923000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>196881000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>132968000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>148504000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>132975000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>140202000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>106978000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>97341000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>58932000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>55920000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>49459000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>56116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38712000.0</v>
       </c>
       <c r="Z52">
         <v>38712000.0</v>
       </c>
       <c r="AA52">
-        <v>155483000.0</v>
+        <v>38712000.0</v>
       </c>
       <c r="AB52">
         <v>155483000.0</v>
       </c>
       <c r="AC52">
-        <v>156501000.0</v>
+        <v>155483000.0</v>
       </c>
       <c r="AD52">
         <v>156501000.0</v>
       </c>
       <c r="AE52">
+        <v>156501000.0</v>
+      </c>
+      <c r="AF52">
         <v>144818000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>174131000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>167524000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>137742000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>181454000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>154603000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>152221000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>189481000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>181736000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>67834000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>60982000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>79389000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>102640000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>79050000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>61955000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>86296000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>67054000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>64322000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>33946000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>51009000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>49692000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>53589000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>43232000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>64754000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>64775000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>51827000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>30912000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>59173000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>3548000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
+      <c r="BL52"/>
     </row>
-    <row r="53" spans="1:63">
+    <row r="53" spans="1:64">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
+      <c r="AL53"/>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53"/>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
-      <c r="AR53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53"/>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53"/>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
-      <c r="AZ53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53"/>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53"/>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
       <c r="BF53"/>
       <c r="BG53"/>
-      <c r="BH53">
+      <c r="BH53"/>
+      <c r="BI53">
         <v>73030000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
+      <c r="BL53"/>
     </row>
-    <row r="54" spans="1:63">
+    <row r="54" spans="1:64">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-      <c r="AL54">
-[...1 lines deleted...]
-      </c>
+      <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54"/>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
-      <c r="AR54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54"/>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54"/>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54"/>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
+      <c r="BL54"/>
     </row>
-    <row r="55" spans="1:63">
+    <row r="55" spans="1:64">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>836102000.0</v>
+      </c>
+      <c r="C55">
         <v>838087000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>762582000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>913867000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>948853000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>929669000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>852102000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>967685000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>901904000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>930377000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>886205000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>980304000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>996304000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>981697000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>858960000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>925356000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>856169000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>897755000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>840581000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>814714000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>757004000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>705874000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>660818000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>696962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646780000.0</v>
       </c>
       <c r="Z55">
         <v>646780000.0</v>
       </c>
       <c r="AA55">
-        <v>662329000.0</v>
+        <v>646780000.0</v>
       </c>
       <c r="AB55">
         <v>662329000.0</v>
       </c>
       <c r="AC55">
-        <v>616641000.0</v>
+        <v>662329000.0</v>
       </c>
       <c r="AD55">
         <v>616641000.0</v>
       </c>
       <c r="AE55">
-        <v>673012000.0</v>
+        <v>616641000.0</v>
       </c>
       <c r="AF55">
         <v>673012000.0</v>
       </c>
       <c r="AG55">
-        <v>584461000.0</v>
+        <v>673012000.0</v>
       </c>
       <c r="AH55">
         <v>584461000.0</v>
       </c>
       <c r="AI55">
+        <v>584461000.0</v>
+      </c>
+      <c r="AJ55">
         <v>584348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388897000.0</v>
       </c>
       <c r="AK55">
         <v>388897000.0</v>
       </c>
       <c r="AL55">
+        <v>388897000.0</v>
+      </c>
+      <c r="AM55">
         <v>480119000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>446182000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>416428000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>379661000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>429025000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>421722000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>405634000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>346248000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>402846000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>365843000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>338786000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>301328000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>343423000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>325925000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>305849000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>270723000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>315666000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>292332000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>272734000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>224229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264993000.0</v>
       </c>
       <c r="BG55">
         <v>264993000.0</v>
       </c>
-      <c r="BH55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH55">
+        <v>264993000.0</v>
+      </c>
+      <c r="BI55"/>
       <c r="BJ55">
         <v>166563000.0</v>
       </c>
-      <c r="BK55"/>
+      <c r="BK55">
+        <v>166563000.0</v>
+      </c>
+      <c r="BL55"/>
     </row>
-    <row r="56" spans="1:63">
+    <row r="56" spans="1:64">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>424298000.0</v>
+      </c>
+      <c r="C56">
         <v>410704000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>337741000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>445941000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>468308000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>441354000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>366002000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>462517000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>385321000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>415113000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>380048000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>482581000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>494688000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>499945000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>425896000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>508583000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>466166000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>516275000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>467470000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>447419000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>393962000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>363327000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>324653000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>356418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326073000.0</v>
       </c>
       <c r="Z56">
         <v>326073000.0</v>
       </c>
       <c r="AA56">
-        <v>343025000.0</v>
+        <v>326073000.0</v>
       </c>
       <c r="AB56">
         <v>343025000.0</v>
       </c>
       <c r="AC56">
-        <v>291638000.0</v>
+        <v>343025000.0</v>
       </c>
       <c r="AD56">
         <v>291638000.0</v>
       </c>
       <c r="AE56">
-        <v>351313000.0</v>
+        <v>291638000.0</v>
       </c>
       <c r="AF56">
         <v>351313000.0</v>
       </c>
       <c r="AG56">
-        <v>302758000.0</v>
+        <v>351313000.0</v>
       </c>
       <c r="AH56">
         <v>302758000.0</v>
       </c>
       <c r="AI56">
+        <v>302758000.0</v>
+      </c>
+      <c r="AJ56">
         <v>303629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293570000.0</v>
       </c>
       <c r="AK56">
         <v>293570000.0</v>
       </c>
       <c r="AL56">
+        <v>293570000.0</v>
+      </c>
+      <c r="AM56">
         <v>385077000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>346742000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>318145000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>280755000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>324887000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>312309000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>304816000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>255924000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>311929000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>275450000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>260669000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>233059000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>264516000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>246696000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>232633000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>203671000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>251214000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>229207000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>218031000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>176316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217158000.0</v>
       </c>
       <c r="BG56">
         <v>217158000.0</v>
       </c>
       <c r="BH56">
+        <v>217158000.0</v>
+      </c>
+      <c r="BI56">
         <v>36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143511000.0</v>
       </c>
       <c r="BJ56">
         <v>143511000.0</v>
       </c>
-      <c r="BK56"/>
+      <c r="BK56">
+        <v>143511000.0</v>
+      </c>
+      <c r="BL56"/>
     </row>
-    <row r="57" spans="1:63">
+    <row r="57" spans="1:64">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>363362000.0</v>
+      </c>
+      <c r="C57">
         <v>348755000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>249029000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>370426000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>392831000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>378500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>283963000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>386692000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>315815000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>367954000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>314649000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>405789000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>417665000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>399980000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>295824000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>376661000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>327712000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>343949000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>284406000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>328640000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>288174000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>265419000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>227428000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>283424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272821000.0</v>
       </c>
       <c r="Z57">
         <v>272821000.0</v>
       </c>
       <c r="AA57">
-        <v>314391000.0</v>
+        <v>272821000.0</v>
       </c>
       <c r="AB57">
         <v>314391000.0</v>
       </c>
       <c r="AC57">
-        <v>264776000.0</v>
+        <v>314391000.0</v>
       </c>
       <c r="AD57">
         <v>264776000.0</v>
       </c>
       <c r="AE57">
-        <v>346724000.0</v>
+        <v>264776000.0</v>
       </c>
       <c r="AF57">
         <v>346724000.0</v>
       </c>
       <c r="AG57">
-        <v>290465000.0</v>
+        <v>346724000.0</v>
       </c>
       <c r="AH57">
         <v>290465000.0</v>
       </c>
       <c r="AI57">
+        <v>290465000.0</v>
+      </c>
+      <c r="AJ57">
         <v>287964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240666000.0</v>
       </c>
       <c r="AK57">
         <v>240666000.0</v>
       </c>
       <c r="AL57">
+        <v>240666000.0</v>
+      </c>
+      <c r="AM57">
         <v>341689000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>318855000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>195605000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>155551000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>210642000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>219918000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>211003000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>147219000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>216439000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>191493000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>176199000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>127921000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>172677000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>165318000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>154790000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>117225000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>167936000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>153074000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>142891000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>93100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141104000.0</v>
       </c>
       <c r="BG57">
         <v>141104000.0</v>
       </c>
-      <c r="BH57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH57">
+        <v>141104000.0</v>
+      </c>
+      <c r="BI57"/>
       <c r="BJ57">
         <v>64655000.0</v>
       </c>
-      <c r="BK57"/>
+      <c r="BK57">
+        <v>64655000.0</v>
+      </c>
+      <c r="BL57"/>
     </row>
-    <row r="58" spans="1:63">
+    <row r="58" spans="1:64">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>672311000.0</v>
+      </c>
+      <c r="C58">
         <v>670799000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>574022000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>704349000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>739966000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>714612000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>616398000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>724115000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>658869000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>682845000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>621649000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>708048000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>723590000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>705114000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>565847000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>642050000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>576317000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>582075000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>526412000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>560138000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>524397000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>492017000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>456158000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>522861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504043000.0</v>
       </c>
       <c r="Z58">
         <v>504043000.0</v>
       </c>
       <c r="AA58">
-        <v>553144000.0</v>
+        <v>504043000.0</v>
       </c>
       <c r="AB58">
         <v>553144000.0</v>
       </c>
       <c r="AC58">
-        <v>506373000.0</v>
+        <v>553144000.0</v>
       </c>
       <c r="AD58">
         <v>506373000.0</v>
       </c>
       <c r="AE58">
-        <v>573193000.0</v>
+        <v>506373000.0</v>
       </c>
       <c r="AF58">
         <v>573193000.0</v>
       </c>
       <c r="AG58">
-        <v>495754000.0</v>
+        <v>573193000.0</v>
       </c>
       <c r="AH58">
         <v>495754000.0</v>
       </c>
       <c r="AI58">
+        <v>495754000.0</v>
+      </c>
+      <c r="AJ58">
         <v>501808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310237000.0</v>
       </c>
       <c r="AK58">
         <v>310237000.0</v>
       </c>
       <c r="AL58">
+        <v>310237000.0</v>
+      </c>
+      <c r="AM58">
         <v>412629000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>391472000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>368951000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>329863000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>386091000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>388980000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>380131000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>316247000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>384284000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>358699000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>341137000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>303387000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>357456000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>350093000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>338697000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>302055000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>350684000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>336788000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>324878000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>345325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393563000.0</v>
       </c>
       <c r="BG58">
         <v>393563000.0</v>
       </c>
-      <c r="BH58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH58">
+        <v>393563000.0</v>
+      </c>
+      <c r="BI58"/>
       <c r="BJ58">
         <v>208407000.0</v>
       </c>
-      <c r="BK58"/>
+      <c r="BK58">
+        <v>208407000.0</v>
+      </c>
+      <c r="BL58"/>
     </row>
-    <row r="59" spans="1:63">
+    <row r="59" spans="1:64">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
+      <c r="AL59"/>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59"/>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
-      <c r="AR59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59"/>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59"/>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59"/>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
+      <c r="BL59"/>
     </row>
-    <row r="60" spans="1:63">
+    <row r="60" spans="1:64">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>163791000.0</v>
+      </c>
+      <c r="C60">
         <v>167204000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>188560000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>209518000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>208887000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>215057000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>235704000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>243570000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>243035000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>247532000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>264556000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272256000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>272714000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>276583000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>293113000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>283306000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>279852000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>315680000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>314169000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>254576000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>232607000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>213857000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>204660000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>174101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142737000.0</v>
       </c>
       <c r="Z60">
         <v>142737000.0</v>
       </c>
       <c r="AA60">
-        <v>109185000.0</v>
+        <v>142737000.0</v>
       </c>
       <c r="AB60">
         <v>109185000.0</v>
       </c>
       <c r="AC60">
-        <v>110268000.0</v>
+        <v>109185000.0</v>
       </c>
       <c r="AD60">
         <v>110268000.0</v>
       </c>
       <c r="AE60">
-        <v>99819000.0</v>
+        <v>110268000.0</v>
       </c>
       <c r="AF60">
         <v>99819000.0</v>
       </c>
       <c r="AG60">
-        <v>88707000.0</v>
+        <v>99819000.0</v>
       </c>
       <c r="AH60">
         <v>88707000.0</v>
       </c>
       <c r="AI60">
+        <v>88707000.0</v>
+      </c>
+      <c r="AJ60">
         <v>82540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78660000.0</v>
       </c>
       <c r="AK60">
         <v>78660000.0</v>
       </c>
       <c r="AL60">
+        <v>78660000.0</v>
+      </c>
+      <c r="AM60">
         <v>67490000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>54710000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>47477000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>49798000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>42934000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>32742000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>25503000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>30001000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>18562000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7144000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-2351000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-2059000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-14033000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-24168000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-32848000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-31332000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-35018000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-44456000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-52144000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-121096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128570000.0</v>
       </c>
       <c r="BG60">
         <v>-128570000.0</v>
       </c>
       <c r="BH60">
-        <v>-41844000.0</v>
+        <v>-128570000.0</v>
       </c>
       <c r="BI60">
         <v>-41844000.0</v>
       </c>
       <c r="BJ60">
         <v>-41844000.0</v>
       </c>
-      <c r="BK60"/>
+      <c r="BK60">
+        <v>-41844000.0</v>
+      </c>
+      <c r="BL60"/>
     </row>
-    <row r="61" spans="1:63">
+    <row r="61" spans="1:64">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
-[...1 lines deleted...]
-      </c>
+      <c r="AL61"/>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61"/>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
-      <c r="AR61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61"/>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61"/>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61"/>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61"/>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
+      <c r="BL61"/>
     </row>
-    <row r="62" spans="1:63">
+    <row r="62" spans="1:64">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12270,50 +12400,51 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12370,1213 +12501,1213 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>835660000.0</v>
       </c>
       <c r="C2">
         <v>827167000.0</v>
       </c>
       <c r="D2">
         <v>904574000.0</v>
       </c>
       <c r="E2">
         <v>939275000.0</v>
       </c>
       <c r="F2">
         <v>1015775000.0</v>
       </c>
       <c r="G2">
         <v>975313000.0</v>
       </c>
       <c r="H2">
         <v>589768000.0</v>
       </c>
       <c r="I2">
         <v>564199000.0</v>
       </c>
       <c r="J2">
         <v>535811000.0</v>
       </c>
       <c r="K2">
         <v>516726000.0</v>
       </c>
       <c r="L2">
         <v>491382000.0</v>
       </c>
       <c r="M2">
         <v>444796000.0</v>
       </c>
       <c r="N2">
         <v>435933000.0</v>
       </c>
       <c r="O2">
         <v>364326000.0</v>
       </c>
       <c r="P2">
         <v>259354000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>39100000.0</v>
       </c>
       <c r="C3">
         <v>40498000.0</v>
       </c>
       <c r="D3">
         <v>39009000.0</v>
       </c>
       <c r="E3">
         <v>31776000.0</v>
       </c>
       <c r="F3">
         <v>57762000.0</v>
       </c>
       <c r="G3">
         <v>47136000.0</v>
       </c>
       <c r="H3">
         <v>46329000.0</v>
       </c>
       <c r="I3">
         <v>18250000.0</v>
       </c>
       <c r="J3">
         <v>17706000.0</v>
       </c>
       <c r="K3">
         <v>13974000.0</v>
       </c>
       <c r="L3">
         <v>11569000.0</v>
       </c>
       <c r="M3">
         <v>9150000.0</v>
       </c>
       <c r="N3">
         <v>13229000.0</v>
       </c>
       <c r="O3">
         <v>3431000.0</v>
       </c>
       <c r="P3">
         <v>3816000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>-37435000.0</v>
       </c>
       <c r="C5">
         <v>-18851000.0</v>
       </c>
       <c r="D5">
         <v>-25337000.0</v>
       </c>
       <c r="E5">
         <v>58063000.0</v>
       </c>
       <c r="F5">
         <v>145619000.0</v>
       </c>
       <c r="G5">
         <v>124966000.0</v>
       </c>
       <c r="H5">
         <v>33464000.0</v>
       </c>
       <c r="I5">
         <v>44019000.0</v>
       </c>
       <c r="J5">
         <v>46568000.0</v>
       </c>
       <c r="K5">
         <v>60687000.0</v>
       </c>
       <c r="L5">
         <v>59312000.0</v>
       </c>
       <c r="M5">
         <v>44892000.0</v>
       </c>
       <c r="N5">
         <v>53083000.0</v>
       </c>
       <c r="O5">
         <v>53208000.0</v>
       </c>
       <c r="P5">
         <v>25911000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>1665000.0</v>
       </c>
       <c r="C6">
         <v>21647000.0</v>
       </c>
       <c r="D6">
         <v>13672000.0</v>
       </c>
       <c r="E6">
         <v>89839000.0</v>
       </c>
       <c r="F6">
         <v>203381000.0</v>
       </c>
       <c r="G6">
         <v>172102000.0</v>
       </c>
       <c r="H6">
         <v>79793000.0</v>
       </c>
       <c r="I6">
         <v>62269000.0</v>
       </c>
       <c r="J6">
         <v>64274000.0</v>
       </c>
       <c r="K6">
         <v>74661000.0</v>
       </c>
       <c r="L6">
         <v>70881000.0</v>
       </c>
       <c r="M6">
         <v>54042000.0</v>
       </c>
       <c r="N6">
         <v>66312000.0</v>
       </c>
       <c r="O6">
         <v>56639000.0</v>
       </c>
       <c r="P6">
         <v>29727000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2153000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>373522000.0</v>
       </c>
       <c r="C9">
         <v>370466000.0</v>
       </c>
       <c r="D9">
         <v>383413000.0</v>
       </c>
       <c r="E9">
         <v>460240000.0</v>
       </c>
       <c r="F9">
         <v>490297000.0</v>
       </c>
       <c r="G9">
         <v>476454000.0</v>
       </c>
       <c r="H9">
         <v>296633000.0</v>
       </c>
       <c r="I9">
         <v>284930000.0</v>
       </c>
       <c r="J9">
         <v>273860000.0</v>
       </c>
       <c r="K9">
         <v>263230000.0</v>
       </c>
       <c r="L9">
         <v>238530000.0</v>
       </c>
       <c r="M9">
         <v>215207000.0</v>
       </c>
       <c r="N9">
         <v>207230000.0</v>
       </c>
       <c r="O9">
         <v>162616000.0</v>
       </c>
       <c r="P9">
         <v>117197000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-51146000.0</v>
       </c>
       <c r="C10">
         <v>-31129000.0</v>
       </c>
       <c r="D10">
         <v>-38206000.0</v>
       </c>
       <c r="E10">
         <v>53868000.0</v>
       </c>
       <c r="F10">
         <v>144239000.0</v>
       </c>
       <c r="G10">
         <v>121460000.0</v>
       </c>
       <c r="H10">
         <v>25469000.0</v>
       </c>
       <c r="I10">
         <v>30813000.0</v>
       </c>
       <c r="J10">
         <v>32830000.0</v>
       </c>
       <c r="K10">
         <v>47285000.0</v>
       </c>
       <c r="L10">
         <v>45156000.0</v>
       </c>
       <c r="M10">
         <v>22412000.0</v>
       </c>
       <c r="N10">
         <v>34588000.0</v>
       </c>
       <c r="O10">
         <v>47150000.0</v>
       </c>
       <c r="P10">
         <v>22227000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>-1085000.0</v>
       </c>
       <c r="C11">
         <v>1930000.0</v>
       </c>
       <c r="D11">
         <v>-9209000.0</v>
       </c>
       <c r="E11">
         <v>13350000.0</v>
       </c>
       <c r="F11">
         <v>35769000.0</v>
       </c>
       <c r="G11">
         <v>30080000.0</v>
       </c>
       <c r="H11">
         <v>5254000.0</v>
       </c>
       <c r="I11">
         <v>7063000.0</v>
       </c>
       <c r="J11">
         <v>15088000.0</v>
       </c>
       <c r="K11">
         <v>17616000.0</v>
       </c>
       <c r="L11">
         <v>17385000.0</v>
       </c>
       <c r="M11">
         <v>8628000.0</v>
       </c>
       <c r="N11">
         <v>12838000.0</v>
       </c>
       <c r="O11">
         <v>19076000.0</v>
       </c>
       <c r="P11">
         <v>-11467000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>13711000.0</v>
       </c>
       <c r="C12">
         <v>12278000.0</v>
       </c>
       <c r="D12">
         <v>12869000.0</v>
       </c>
       <c r="E12">
         <v>4195000.0</v>
       </c>
       <c r="F12">
         <v>1380000.0</v>
       </c>
       <c r="G12">
         <v>3506000.0</v>
       </c>
       <c r="H12">
         <v>7995000.0</v>
       </c>
       <c r="I12">
         <v>13206000.0</v>
       </c>
       <c r="J12">
         <v>13738000.0</v>
       </c>
       <c r="K12">
         <v>13402000.0</v>
       </c>
       <c r="L12">
         <v>14156000.0</v>
       </c>
       <c r="M12">
         <v>22480000.0</v>
       </c>
       <c r="N12">
         <v>25447000.0</v>
       </c>
       <c r="O12">
         <v>6321000.0</v>
       </c>
       <c r="P12">
         <v>4392000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>14156000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>-50061000.0</v>
       </c>
       <c r="C15">
         <v>-33059000.0</v>
       </c>
       <c r="D15">
         <v>-28997000.0</v>
       </c>
       <c r="E15">
         <v>40518000.0</v>
       </c>
       <c r="F15">
         <v>108470000.0</v>
       </c>
       <c r="G15">
         <v>91380000.0</v>
       </c>
       <c r="H15">
         <v>20215000.0</v>
       </c>
       <c r="I15">
         <v>23750000.0</v>
       </c>
       <c r="J15">
         <v>17742000.0</v>
       </c>
       <c r="K15">
         <v>29669000.0</v>
       </c>
       <c r="L15">
         <v>27771000.0</v>
       </c>
       <c r="M15">
         <v>13784000.0</v>
       </c>
       <c r="N15">
         <v>21750000.0</v>
       </c>
       <c r="O15">
         <v>28074000.0</v>
       </c>
       <c r="P15">
         <v>33694000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>108470000.0</v>
       </c>
       <c r="G16">
         <v>91380000.0</v>
       </c>
       <c r="H16">
         <v>20215000.0</v>
       </c>
       <c r="I16">
         <v>23750000.0</v>
       </c>
       <c r="J16">
         <v>17742000.0</v>
       </c>
       <c r="K16">
         <v>29669000.0</v>
       </c>
       <c r="L16">
         <v>27771000.0</v>
       </c>
       <c r="M16">
         <v>13784000.0</v>
       </c>
       <c r="N16">
         <v>21750000.0</v>
       </c>
       <c r="O16">
         <v>28074000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>-50061000.0</v>
       </c>
       <c r="C17">
         <v>-33059000.0</v>
       </c>
       <c r="D17">
         <v>-28997000.0</v>
       </c>
       <c r="E17">
         <v>40518000.0</v>
       </c>
       <c r="F17">
         <v>108470000.0</v>
       </c>
       <c r="G17">
         <v>91380000.0</v>
       </c>
       <c r="H17">
         <v>20215000.0</v>
       </c>
       <c r="I17">
         <v>23750000.0</v>
       </c>
       <c r="J17">
         <v>17742000.0</v>
       </c>
       <c r="K17">
         <v>29669000.0</v>
       </c>
       <c r="L17">
         <v>27771000.0</v>
       </c>
       <c r="M17">
         <v>13784000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-13711000.0</v>
       </c>
       <c r="C18">
         <v>-12278000.0</v>
       </c>
       <c r="D18">
         <v>-12869000.0</v>
       </c>
       <c r="E18">
         <v>-4195000.0</v>
       </c>
       <c r="F18">
         <v>-1380000.0</v>
       </c>
       <c r="G18">
         <v>-3506000.0</v>
       </c>
       <c r="H18">
         <v>-7995000.0</v>
       </c>
       <c r="I18">
         <v>-13206000.0</v>
       </c>
       <c r="J18">
         <v>-13738000.0</v>
       </c>
       <c r="K18">
         <v>-13402000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-13939000.0</v>
       </c>
       <c r="C21">
         <v>-18239000.0</v>
       </c>
       <c r="D21">
         <v>-12891000.0</v>
       </c>
       <c r="E21">
         <v>58063000.0</v>
       </c>
       <c r="F21">
         <v>90619000.0</v>
       </c>
       <c r="G21">
         <v>122748000.0</v>
       </c>
       <c r="H21">
         <v>33464000.0</v>
       </c>
       <c r="I21">
         <v>44019000.0</v>
       </c>
       <c r="J21">
         <v>46568000.0</v>
       </c>
       <c r="K21">
         <v>60687000.0</v>
       </c>
       <c r="L21">
         <v>59312000.0</v>
       </c>
       <c r="M21">
         <v>44892000.0</v>
       </c>
       <c r="N21">
         <v>60035000.0</v>
       </c>
       <c r="O21">
         <v>53471000.0</v>
       </c>
       <c r="P21">
         <v>26619000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>1223121000.0</v>
       </c>
       <c r="C23">
         <v>1215872000.0</v>
       </c>
       <c r="D23">
         <v>1300878000.0</v>
       </c>
       <c r="E23">
         <v>1341452000.0</v>
       </c>
       <c r="F23">
         <v>1415453000.0</v>
       </c>
       <c r="G23">
         <v>1329019000.0</v>
       </c>
       <c r="H23">
         <v>852937000.0</v>
       </c>
       <c r="I23">
         <v>805110000.0</v>
       </c>
       <c r="J23">
         <v>763103000.0</v>
       </c>
       <c r="K23">
         <v>719269000.0</v>
       </c>
       <c r="L23">
         <v>670600000.0</v>
       </c>
       <c r="M23">
         <v>615111000.0</v>
       </c>
       <c r="N23">
         <v>583073000.0</v>
       </c>
       <c r="O23">
         <v>473734000.0</v>
       </c>
       <c r="P23">
         <v>349013000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>39100000.0</v>
       </c>
       <c r="C25">
         <v>40498000.0</v>
       </c>
       <c r="D25">
         <v>39009000.0</v>
       </c>
       <c r="E25">
         <v>31776000.0</v>
       </c>
       <c r="F25">
         <v>26226000.0</v>
       </c>
       <c r="G25">
         <v>21829000.0</v>
       </c>
       <c r="H25">
         <v>19320000.0</v>
       </c>
       <c r="I25">
         <v>18250000.0</v>
       </c>
       <c r="J25">
         <v>17706000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>17430000.0</v>
       </c>
       <c r="D27">
         <v>20883000.0</v>
       </c>
       <c r="E27">
         <v>23816000.0</v>
       </c>
       <c r="F27">
         <v>20537000.0</v>
       </c>
       <c r="G27">
         <v>15663000.0</v>
       </c>
       <c r="H27">
         <v>11493000.0</v>
       </c>
       <c r="I27">
         <v>8437000.0</v>
       </c>
       <c r="J27">
         <v>7760000.0</v>
       </c>
       <c r="K27">
         <v>7513000.0</v>
       </c>
       <c r="L27">
         <v>6634000.0</v>
       </c>
       <c r="M27">
         <v>4629000.0</v>
       </c>
       <c r="N27">
         <v>4685000.0</v>
       </c>
       <c r="O27">
         <v>3773000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>261709000.0</v>
       </c>
       <c r="C28">
         <v>367533000.0</v>
       </c>
       <c r="D28">
         <v>269344000.0</v>
       </c>
       <c r="E28">
         <v>378361000.0</v>
       </c>
       <c r="F28">
         <v>379141000.0</v>
       </c>
       <c r="G28">
         <v>338043000.0</v>
       </c>
       <c r="H28">
         <v>251676000.0</v>
       </c>
       <c r="I28">
         <v>229827000.0</v>
       </c>
       <c r="J28">
         <v>216372000.0</v>
       </c>
       <c r="K28">
         <v>195234000.0</v>
       </c>
       <c r="L28">
         <v>176703000.0</v>
       </c>
       <c r="M28">
         <v>162519000.0</v>
       </c>
       <c r="N28">
         <v>142455000.0</v>
       </c>
       <c r="O28">
         <v>105635000.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-1085000.0</v>
       </c>
       <c r="C29">
         <v>1930000.0</v>
       </c>
       <c r="D29">
         <v>-9209000.0</v>
       </c>
       <c r="E29">
         <v>13350000.0</v>
       </c>
       <c r="F29">
         <v>35769000.0</v>
       </c>
       <c r="G29">
         <v>30080000.0</v>
       </c>
       <c r="H29">
         <v>5254000.0</v>
       </c>
       <c r="I29">
         <v>7063000.0</v>
       </c>
       <c r="J29">
         <v>15088000.0</v>
       </c>
       <c r="K29">
         <v>17616000.0</v>
       </c>
       <c r="L29">
         <v>17385000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>387461000.0</v>
       </c>
       <c r="C30">
         <v>388705000.0</v>
       </c>
       <c r="D30">
         <v>396304000.0</v>
       </c>
       <c r="E30">
         <v>402177000.0</v>
       </c>
       <c r="F30">
         <v>399678000.0</v>
       </c>
       <c r="G30">
         <v>353706000.0</v>
       </c>
       <c r="H30">
         <v>263169000.0</v>
       </c>
       <c r="I30">
         <v>240911000.0</v>
       </c>
       <c r="J30">
         <v>227292000.0</v>
       </c>
       <c r="K30">
         <v>202543000.0</v>
       </c>
       <c r="L30">
         <v>179218000.0</v>
       </c>
       <c r="M30">
         <v>170315000.0</v>
       </c>
       <c r="N30">
         <v>147140000.0</v>
       </c>
       <c r="O30">
         <v>109408000.0</v>
       </c>
       <c r="P30">
         <v>89659000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>-37207000.0</v>
       </c>
       <c r="C31">
         <v>-12890000.0</v>
       </c>
       <c r="D31">
         <v>-25315000.0</v>
       </c>
       <c r="E31">
         <v>-4195000.0</v>
       </c>
       <c r="F31">
         <v>53620000.0</v>
       </c>
       <c r="G31">
         <v>-1288000.0</v>
       </c>
       <c r="H31">
         <v>-7995000.0</v>
       </c>
       <c r="I31">
         <v>-13206000.0</v>
       </c>
       <c r="J31">
         <v>-13738000.0</v>
       </c>
       <c r="K31">
         <v>-13402000.0</v>
       </c>
       <c r="L31">
         <v>-14156000.0</v>
       </c>
       <c r="M31">
         <v>-22480000.0</v>
       </c>
       <c r="N31">
         <v>-25447000.0</v>
       </c>
       <c r="O31">
         <v>-6321000.0</v>
       </c>
       <c r="P31">
         <v>-4392000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>1209182000.0</v>
       </c>
       <c r="C32">
         <v>1197633000.0</v>
       </c>
       <c r="D32">
         <v>1287987000.0</v>
       </c>
       <c r="E32">
         <v>1399515000.0</v>
       </c>
       <c r="F32">
         <v>1506072000.0</v>
       </c>
       <c r="G32">
         <v>1451767000.0</v>
       </c>
       <c r="H32">
         <v>886401000.0</v>
       </c>
       <c r="I32">
         <v>849129000.0</v>
       </c>
@@ -13601,2179 +13732,2209 @@
       <c r="P32">
         <v>376551000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>14</v>
       </c>
-      <c r="BJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BK1" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="BL1" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="BM1" t="s">
-        <v>157</v>
+        <v>125</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>199573000.0</v>
+      </c>
+      <c r="C2">
         <v>188928000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>239646000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222604000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>199950000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>173460000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>236824000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>221173000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>198716000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170454000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>271027000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>237384000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>208678000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>187485000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>256481000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>238898000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>233482000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>210414000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>279714000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>271392000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>241724000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222945000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>296190000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>255166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251896000.0</v>
       </c>
       <c r="Z2">
         <v>251896000.0</v>
       </c>
       <c r="AA2">
-        <v>172061000.0</v>
+        <v>251896000.0</v>
       </c>
       <c r="AB2">
         <v>172061000.0</v>
       </c>
       <c r="AC2">
+        <v>172061000.0</v>
+      </c>
+      <c r="AD2">
         <v>173124000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>173125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158256000.0</v>
       </c>
       <c r="AF2">
         <v>158256000.0</v>
       </c>
       <c r="AG2">
-        <v>138544000.0</v>
+        <v>158256000.0</v>
       </c>
       <c r="AH2">
         <v>138544000.0</v>
       </c>
       <c r="AI2">
+        <v>138544000.0</v>
+      </c>
+      <c r="AJ2">
         <v>119844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163177000.0</v>
       </c>
       <c r="AK2">
         <v>163177000.0</v>
       </c>
       <c r="AL2">
+        <v>163177000.0</v>
+      </c>
+      <c r="AM2">
         <v>145518000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>131011000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>124493000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>163501000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>141152000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>122875000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>108283000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>147068000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>142896000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>123619000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>103143000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>141918000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>133139000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>114983000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>101342000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>123977000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121881000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>106641000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>92297000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>118844000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>119836000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>103665000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>93589000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>130550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89723000.0</v>
       </c>
       <c r="BK2">
         <v>89723000.0</v>
       </c>
       <c r="BL2">
+        <v>89723000.0</v>
+      </c>
+      <c r="BM2">
         <v>76387000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>67666000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>8589000.0</v>
+      </c>
+      <c r="C3">
         <v>8633000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9699000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9619000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9922000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9860000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9962000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9984000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10160000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10392000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10597000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22541000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8967000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8782000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8764000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7839000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7762000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7411000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17757000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19907000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12935000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7163000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5816000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5347000.0</v>
       </c>
       <c r="Z3">
         <v>5347000.0</v>
       </c>
       <c r="AA3">
-        <v>5333000.0</v>
+        <v>5347000.0</v>
       </c>
       <c r="AB3">
         <v>5333000.0</v>
       </c>
       <c r="AC3">
-        <v>5230000.0</v>
+        <v>5333000.0</v>
       </c>
       <c r="AD3">
         <v>5230000.0</v>
       </c>
       <c r="AE3">
-        <v>4832000.0</v>
+        <v>5230000.0</v>
       </c>
       <c r="AF3">
         <v>4832000.0</v>
       </c>
       <c r="AG3">
-        <v>4645000.0</v>
+        <v>4832000.0</v>
       </c>
       <c r="AH3">
         <v>4645000.0</v>
       </c>
       <c r="AI3">
+        <v>4645000.0</v>
+      </c>
+      <c r="AJ3">
         <v>4613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4650000.0</v>
       </c>
       <c r="AK3">
         <v>4650000.0</v>
       </c>
       <c r="AL3">
+        <v>4650000.0</v>
+      </c>
+      <c r="AM3">
         <v>4437000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4500000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4663000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4800000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4572000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4392000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3942000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3812000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3695000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3335000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3132000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3005000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3033000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2909000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2622000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2613000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1793000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2892000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1852000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8613000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2190000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1515000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>911000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>760000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>92000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
+      <c r="AK4"/>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AN4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4"/>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AR4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4"/>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-      <c r="AV4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4"/>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4"/>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-      <c r="BE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4"/>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-858000.0</v>
+      </c>
+      <c r="C5">
         <v>-18181000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18797000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4267000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3217000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19613000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3441000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3115000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4780000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-20627000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7933000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3072000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1517000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-18959000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16041000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>18500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>20516000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3006000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>78159000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>29648000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24184000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13628000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39375000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>40627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45487000.0</v>
       </c>
       <c r="Z5">
         <v>45487000.0</v>
       </c>
       <c r="AA5">
-        <v>-445000.0</v>
+        <v>45487000.0</v>
       </c>
       <c r="AB5">
         <v>-445000.0</v>
       </c>
       <c r="AC5">
-        <v>13185000.0</v>
+        <v>-445000.0</v>
       </c>
       <c r="AD5">
         <v>13185000.0</v>
       </c>
       <c r="AE5">
-        <v>15874000.0</v>
+        <v>13185000.0</v>
       </c>
       <c r="AF5">
         <v>15874000.0</v>
       </c>
       <c r="AG5">
-        <v>9762000.0</v>
+        <v>15874000.0</v>
       </c>
       <c r="AH5">
         <v>9762000.0</v>
       </c>
       <c r="AI5">
+        <v>9762000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-5357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16968000.0</v>
       </c>
       <c r="AK5">
         <v>16968000.0</v>
       </c>
       <c r="AL5">
+        <v>16968000.0</v>
+      </c>
+      <c r="AM5">
         <v>17511000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13189000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3650000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16579000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19520000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>14235000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3767000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>21114000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>20546000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16671000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2356000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22109000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19169000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16786000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1248000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14145000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16832000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9451000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-221000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>16385000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16983000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>16204000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>12841000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>26734000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>12938000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>12288000.0</v>
       </c>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
+      <c r="BN5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>7731000.0</v>
+      </c>
+      <c r="C6">
         <v>-9548000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9098000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13886000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6705000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9753000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13403000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13099000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5380000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10235000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2664000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25613000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7450000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10177000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24805000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26339000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28278000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10417000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>95916000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>49555000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>37119000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20791000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>45191000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50834000.0</v>
       </c>
       <c r="Z6">
         <v>50834000.0</v>
       </c>
       <c r="AA6">
-        <v>4888000.0</v>
+        <v>50834000.0</v>
       </c>
       <c r="AB6">
         <v>4888000.0</v>
       </c>
       <c r="AC6">
-        <v>18415000.0</v>
+        <v>4888000.0</v>
       </c>
       <c r="AD6">
         <v>18415000.0</v>
       </c>
       <c r="AE6">
-        <v>20706000.0</v>
+        <v>18415000.0</v>
       </c>
       <c r="AF6">
         <v>20706000.0</v>
       </c>
       <c r="AG6">
-        <v>14407000.0</v>
+        <v>20706000.0</v>
       </c>
       <c r="AH6">
         <v>14407000.0</v>
       </c>
       <c r="AI6">
+        <v>14407000.0</v>
+      </c>
+      <c r="AJ6">
         <v>-744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21618000.0</v>
       </c>
       <c r="AK6">
         <v>21618000.0</v>
       </c>
       <c r="AL6">
+        <v>21618000.0</v>
+      </c>
+      <c r="AM6">
         <v>21948000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17689000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1013000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>21379000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>24092000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>18627000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>175000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24926000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>24241000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20006000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5488000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25114000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22202000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>19695000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3870000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>16758000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18625000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12343000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1631000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>24998000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19173000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17719000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>13752000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>27494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13030000.0</v>
       </c>
       <c r="BK6">
         <v>13030000.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>13030000.0</v>
+      </c>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
+      <c r="AK7"/>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7"/>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7"/>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-      <c r="AV7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7"/>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7"/>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-      <c r="BE7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7"/>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-      <c r="AK8">
-[...1 lines deleted...]
-      </c>
+      <c r="AK8"/>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8"/>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8"/>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-      <c r="AV8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8"/>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8"/>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-      <c r="BE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8"/>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>96010000.0</v>
+      </c>
+      <c r="C9">
         <v>67150000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95211000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108719000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>93949000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>75643000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>103574000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>103088000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>90018000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>73786000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>99367000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>103185000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>100817000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80044000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>122788000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>120822000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>117539000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>99091000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>136574000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>129622000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>120054000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>104047000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>142005000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>130582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129093000.0</v>
       </c>
       <c r="Z9">
         <v>129093000.0</v>
       </c>
       <c r="AA9">
-        <v>74774000.0</v>
+        <v>129093000.0</v>
       </c>
       <c r="AB9">
         <v>74774000.0</v>
       </c>
       <c r="AC9">
+        <v>74774000.0</v>
+      </c>
+      <c r="AD9">
         <v>85028000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>85027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84210000.0</v>
       </c>
       <c r="AF9">
         <v>84210000.0</v>
       </c>
       <c r="AG9">
-        <v>73222000.0</v>
+        <v>84210000.0</v>
       </c>
       <c r="AH9">
         <v>73222000.0</v>
       </c>
       <c r="AI9">
+        <v>73222000.0</v>
+      </c>
+      <c r="AJ9">
         <v>54173000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>79505000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>79506000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>77581000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>72277000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>55566000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>79664000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>76963000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>68618000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48615000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>74308000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>74265000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>66185000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48472000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>70812000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>66565000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>58002000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>43151000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>61601000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>60651000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>52827000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>40128000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>56884000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>55223000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>52192000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>42931000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>58465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40141000.0</v>
       </c>
       <c r="BK9">
         <v>40141000.0</v>
       </c>
       <c r="BL9">
-        <v>0.0</v>
+        <v>40141000.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-4438000.0</v>
+      </c>
+      <c r="C10">
         <v>-20805000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-21790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>214000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6986000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-22584000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>571000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-202000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7963000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23535000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11284000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-872000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5044000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-21006000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14367000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17313000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19749000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2439000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>77684000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29235000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>23918000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13402000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>38956000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>40012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44470000.0</v>
       </c>
       <c r="Z10">
         <v>44470000.0</v>
       </c>
       <c r="AA10">
-        <v>-1979000.0</v>
+        <v>44470000.0</v>
       </c>
       <c r="AB10">
         <v>-1979000.0</v>
       </c>
       <c r="AC10">
-        <v>11742000.0</v>
+        <v>-1979000.0</v>
       </c>
       <c r="AD10">
         <v>11742000.0</v>
       </c>
       <c r="AE10">
-        <v>13780000.0</v>
+        <v>11742000.0</v>
       </c>
       <c r="AF10">
         <v>13780000.0</v>
       </c>
       <c r="AG10">
-        <v>7409000.0</v>
+        <v>13780000.0</v>
       </c>
       <c r="AH10">
         <v>7409000.0</v>
       </c>
       <c r="AI10">
+        <v>7409000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-7462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14286000.0</v>
       </c>
       <c r="AK10">
         <v>14286000.0</v>
       </c>
       <c r="AL10">
+        <v>14286000.0</v>
+      </c>
+      <c r="AM10">
         <v>14878000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8855000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7207000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12923000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16026000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10799000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6917000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17843000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17144000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13530000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1232000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18520000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15510000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13338000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2212000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5152000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14503000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8236000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-5479000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10832000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3681000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12685000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7388000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12288000.0</v>
       </c>
       <c r="BK10">
         <v>12288000.0</v>
       </c>
       <c r="BL10">
-        <v>0.0</v>
+        <v>12288000.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>-11000.0</v>
+      </c>
+      <c r="C11">
         <v>1043000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-58000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>206000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>97000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1330000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9294000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>162000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2057000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5469000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2545000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>459000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1756000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5367000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3338000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4436000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5135000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>441000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>19250000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7372000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6195000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2952000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9389000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12009000.0</v>
       </c>
       <c r="Z11">
         <v>12009000.0</v>
       </c>
       <c r="AA11">
-        <v>-849000.0</v>
+        <v>12009000.0</v>
       </c>
       <c r="AB11">
         <v>-849000.0</v>
       </c>
       <c r="AC11">
-        <v>2059000.0</v>
+        <v>-849000.0</v>
       </c>
       <c r="AD11">
         <v>2059000.0</v>
       </c>
       <c r="AE11">
-        <v>3287000.0</v>
+        <v>2059000.0</v>
       </c>
       <c r="AF11">
         <v>3287000.0</v>
       </c>
       <c r="AG11">
-        <v>1911000.0</v>
+        <v>3287000.0</v>
       </c>
       <c r="AH11">
         <v>1911000.0</v>
       </c>
       <c r="AI11">
+        <v>1911000.0</v>
+      </c>
+      <c r="AJ11">
         <v>-2003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3657000.0</v>
       </c>
       <c r="AK11">
         <v>3657000.0</v>
       </c>
       <c r="AL11">
+        <v>3657000.0</v>
+      </c>
+      <c r="AM11">
         <v>2480000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2304000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1379000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7035000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6218000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4245000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2410000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7303000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6630000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5226000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1543000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7130000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5969000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5138000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-852000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1979000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5587000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3173000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2111000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3421000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1459000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5029000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2929000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4919000.0</v>
       </c>
       <c r="BK11">
         <v>4919000.0</v>
       </c>
       <c r="BL11">
-        <v>0.0</v>
+        <v>4919000.0</v>
       </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>3305000.0</v>
+      </c>
+      <c r="C12">
         <v>2624000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2918000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4053000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3769000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2971000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2870000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3317000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3183000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2908000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3351000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3944000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3527000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1674000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1187000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>767000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>567000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>475000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>413000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>266000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>226000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>419000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017000.0</v>
       </c>
       <c r="Z12">
         <v>1017000.0</v>
       </c>
       <c r="AA12">
-        <v>1534000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="AB12">
         <v>1534000.0</v>
       </c>
       <c r="AC12">
-        <v>1443000.0</v>
+        <v>1534000.0</v>
       </c>
       <c r="AD12">
         <v>1443000.0</v>
       </c>
       <c r="AE12">
-        <v>2094000.0</v>
+        <v>1443000.0</v>
       </c>
       <c r="AF12">
         <v>2094000.0</v>
       </c>
       <c r="AG12">
-        <v>2353000.0</v>
+        <v>2094000.0</v>
       </c>
       <c r="AH12">
         <v>2353000.0</v>
       </c>
       <c r="AI12">
+        <v>2353000.0</v>
+      </c>
+      <c r="AJ12">
         <v>2105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682000.0</v>
       </c>
       <c r="AK12">
         <v>2682000.0</v>
       </c>
       <c r="AL12">
+        <v>2682000.0</v>
+      </c>
+      <c r="AM12">
         <v>2633000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4334000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3557000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3658000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3494000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3436000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3150000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3271000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3402000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3141000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3588000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3589000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3659000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3448000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3460000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8993000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4122000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4107000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5258000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5553000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13302000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3365000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3228000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>742000.0</v>
       </c>
       <c r="BK12">
         <v>742000.0</v>
       </c>
       <c r="BL12">
-        <v>0.0</v>
+        <v>742000.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -15795,1550 +15956,1571 @@
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
+      <c r="AK14"/>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AN14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14"/>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-      <c r="AR14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14"/>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
-      <c r="AV14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14"/>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
-      <c r="AZ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14"/>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-      <c r="BE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14"/>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-4427000.0</v>
+      </c>
+      <c r="C15">
         <v>-21848000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21732000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7083000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-21254000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8723000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-364000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5906000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-18066000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-8739000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1331000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3288000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-15639000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11029000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12877000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14614000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1998000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>58434000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21863000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17723000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10450000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>29567000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>30482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32461000.0</v>
       </c>
       <c r="Z15">
         <v>32461000.0</v>
       </c>
       <c r="AA15">
-        <v>-1130000.0</v>
+        <v>32461000.0</v>
       </c>
       <c r="AB15">
         <v>-1130000.0</v>
       </c>
       <c r="AC15">
-        <v>9683000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="AD15">
         <v>9683000.0</v>
       </c>
       <c r="AE15">
-        <v>10493000.0</v>
+        <v>9683000.0</v>
       </c>
       <c r="AF15">
         <v>10493000.0</v>
       </c>
       <c r="AG15">
-        <v>5498000.0</v>
+        <v>10493000.0</v>
       </c>
       <c r="AH15">
         <v>5498000.0</v>
       </c>
       <c r="AI15">
+        <v>5498000.0</v>
+      </c>
+      <c r="AJ15">
         <v>-5459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10629000.0</v>
       </c>
       <c r="AK15">
         <v>10629000.0</v>
       </c>
       <c r="AL15">
+        <v>10629000.0</v>
+      </c>
+      <c r="AM15">
         <v>12398000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6551000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-5828000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5888000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9808000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6554000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4507000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10540000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10514000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8304000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>311000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>11390000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9541000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1360000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3173000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8916000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5063000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-3368000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7411000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2222000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>7656000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4459000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>13970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7369000.0</v>
       </c>
       <c r="BK15">
         <v>7369000.0</v>
       </c>
       <c r="BL15">
+        <v>7369000.0</v>
+      </c>
+      <c r="BM15">
         <v>5525000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1210000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3288000.0</v>
       </c>
       <c r="N16">
         <v>-3288000.0</v>
       </c>
       <c r="O16">
         <v>-3288000.0</v>
       </c>
       <c r="P16">
-        <v>12877000.0</v>
+        <v>-3288000.0</v>
       </c>
       <c r="Q16">
         <v>12877000.0</v>
       </c>
       <c r="R16">
+        <v>12877000.0</v>
+      </c>
+      <c r="S16">
         <v>14614000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1998000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>58434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21863000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10450000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>29567000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30482000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1130000.0</v>
       </c>
       <c r="AB16">
         <v>-1130000.0</v>
       </c>
       <c r="AC16">
-        <v>9683000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="AD16">
         <v>9683000.0</v>
       </c>
       <c r="AE16">
-        <v>10493000.0</v>
+        <v>9683000.0</v>
       </c>
       <c r="AF16">
         <v>10493000.0</v>
       </c>
       <c r="AG16">
+        <v>10493000.0</v>
+      </c>
+      <c r="AH16">
         <v>5498000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5459000.0</v>
       </c>
-      <c r="AI16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ16"/>
       <c r="AK16">
         <v>10629000.0</v>
       </c>
       <c r="AL16">
+        <v>10629000.0</v>
+      </c>
+      <c r="AM16">
         <v>12398000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-5828000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>5887000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9808000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6554000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-4507000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10540000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8304000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>311000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11390000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1360000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>3173000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8916000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5063000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-3368000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>7412000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2223000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7656000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4459000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13970000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7369000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5525000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1210000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-4427000.0</v>
+      </c>
+      <c r="C17">
         <v>-21848000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21732000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7083000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21254000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8723000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-364000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5906000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-18066000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8739000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1331000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3288000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-15639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11029000.0</v>
       </c>
       <c r="P17">
         <v>11029000.0</v>
       </c>
       <c r="Q17">
+        <v>11029000.0</v>
+      </c>
+      <c r="R17">
         <v>12877000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14614000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1998000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>58434000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21863000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17723000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10450000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>29567000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>30482000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>32461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1130000.0</v>
       </c>
       <c r="AB17">
         <v>-1130000.0</v>
       </c>
       <c r="AC17">
-        <v>9683000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="AD17">
         <v>9683000.0</v>
       </c>
       <c r="AE17">
-        <v>10493000.0</v>
+        <v>9683000.0</v>
       </c>
       <c r="AF17">
         <v>10493000.0</v>
       </c>
       <c r="AG17">
+        <v>10493000.0</v>
+      </c>
+      <c r="AH17">
         <v>5498000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5459000.0</v>
       </c>
-      <c r="AI17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ17"/>
       <c r="AK17">
         <v>10629000.0</v>
       </c>
       <c r="AL17">
+        <v>10629000.0</v>
+      </c>
+      <c r="AM17">
         <v>12398000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-5828000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>5887000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>9808000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>6554000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-4507000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>10540000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8304000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>311000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>11390000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-1360000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>3173000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>8916000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5063000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-3368000.0</v>
       </c>
-      <c r="BE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF17"/>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-3305000.0</v>
+      </c>
+      <c r="C18">
         <v>-2624000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2993000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4053000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3769000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2971000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2870000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3317000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3183000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2908000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3351000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3944000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3527000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1674000.0</v>
       </c>
       <c r="P18">
         <v>-1674000.0</v>
       </c>
       <c r="Q18">
+        <v>-1674000.0</v>
+      </c>
+      <c r="R18">
         <v>-1187000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-767000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-567000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-475000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-413000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-266000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-226000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-419000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-536000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1534000.0</v>
       </c>
       <c r="AB18">
         <v>-1534000.0</v>
       </c>
       <c r="AC18">
         <v>-1534000.0</v>
       </c>
       <c r="AD18">
-        <v>-1443000.0</v>
+        <v>-1534000.0</v>
       </c>
       <c r="AE18">
         <v>-1443000.0</v>
       </c>
       <c r="AF18">
+        <v>-1443000.0</v>
+      </c>
+      <c r="AG18">
         <v>-2094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2353000.0</v>
       </c>
       <c r="AH18">
         <v>-2353000.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>-2353000.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>2218000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
+      <c r="AK20"/>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20"/>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20"/>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-858000.0</v>
+      </c>
+      <c r="C21">
         <v>-17461000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-729000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8611000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3217000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19613000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6981000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3115000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4323000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-20627000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7933000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3072000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1517000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18959000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16041000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20516000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3006000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23159000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29648000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24184000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13628000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39375000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45487000.0</v>
       </c>
       <c r="Z21">
         <v>45487000.0</v>
       </c>
       <c r="AA21">
-        <v>-445000.0</v>
+        <v>45487000.0</v>
       </c>
       <c r="AB21">
         <v>-445000.0</v>
       </c>
       <c r="AC21">
-        <v>13185000.0</v>
+        <v>-445000.0</v>
       </c>
       <c r="AD21">
         <v>13185000.0</v>
       </c>
       <c r="AE21">
-        <v>15874000.0</v>
+        <v>13185000.0</v>
       </c>
       <c r="AF21">
         <v>15874000.0</v>
       </c>
       <c r="AG21">
-        <v>9762000.0</v>
+        <v>15874000.0</v>
       </c>
       <c r="AH21">
         <v>9762000.0</v>
       </c>
       <c r="AI21">
+        <v>9762000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-5357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16968000.0</v>
       </c>
       <c r="AK21">
         <v>16968000.0</v>
       </c>
       <c r="AL21">
+        <v>16968000.0</v>
+      </c>
+      <c r="AM21">
         <v>17511000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13189000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3650000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>16581000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19520000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>14235000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3767000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>21114000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>20546000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16671000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2356000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>22109000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>19169000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16786000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1248000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14145000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18625000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>12343000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-221000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16385000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16983000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16050000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>10616000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>26734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13030000.0</v>
       </c>
       <c r="BK21">
         <v>13030000.0</v>
       </c>
       <c r="BL21">
-        <v>0.0</v>
+        <v>13030000.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
+      <c r="AK22"/>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22"/>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22"/>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22"/>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22"/>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22"/>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>296716000.0</v>
+      </c>
+      <c r="C23">
         <v>273539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>335586000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>322712000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>297116000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>268716000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>333417000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>321146000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>293057000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>264867000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>378327000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>337497000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>311012000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>286488000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>363228000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>341220000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>330505000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>306499000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>393129000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>371366000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>337594000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>313364000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>398820000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>347418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335502000.0</v>
       </c>
       <c r="Z23">
         <v>335502000.0</v>
       </c>
       <c r="AA23">
-        <v>247280000.0</v>
+        <v>335502000.0</v>
       </c>
       <c r="AB23">
         <v>247280000.0</v>
       </c>
       <c r="AC23">
-        <v>244967000.0</v>
+        <v>247280000.0</v>
       </c>
       <c r="AD23">
         <v>244967000.0</v>
       </c>
       <c r="AE23">
-        <v>226592000.0</v>
+        <v>244967000.0</v>
       </c>
       <c r="AF23">
         <v>226592000.0</v>
       </c>
       <c r="AG23">
-        <v>202004000.0</v>
+        <v>226592000.0</v>
       </c>
       <c r="AH23">
         <v>202004000.0</v>
       </c>
       <c r="AI23">
+        <v>202004000.0</v>
+      </c>
+      <c r="AJ23">
         <v>179374000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>225714000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>225715000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>205588000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>190099000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>183709000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>226584000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>198595000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>177258000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>160665000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>200262000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>196615000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>173133000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>149259000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>190621000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>180535000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>156199000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>143245000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>171433000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>163907000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>147125000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>132646000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>159343000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>158076000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>139807000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>125849000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>162929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116742000.0</v>
       </c>
       <c r="BK23">
         <v>116742000.0</v>
       </c>
       <c r="BL23">
-        <v>0.0</v>
+        <v>116742000.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
+      <c r="BN23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17360,1360 +17542,1381 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>8588000.0</v>
+      </c>
+      <c r="C25">
         <v>8633000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9699000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9619000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9922000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9860000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9962000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9984000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10160000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10392000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10597000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10663000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8967000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8782000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7839000.0</v>
       </c>
       <c r="Q25">
         <v>7839000.0</v>
       </c>
       <c r="R25">
+        <v>7839000.0</v>
+      </c>
+      <c r="S25">
         <v>7762000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7411000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7425000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6665000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6359000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5777000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5816000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5333000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>5347000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>5333000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>5230000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>4645000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>4650000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>4430000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4500000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>4800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11508000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4392000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>3812000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5208000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3335000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>3005000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3033000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2909000.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>2613000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2467000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2218000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>1852000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8613000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2190000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1515000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>911000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>760000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-      <c r="AR26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26"/>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26"/>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26"/>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>17430000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>20883000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>23816000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>20537000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>15663000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>119484000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>1000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>1000.0</v>
       </c>
-      <c r="AN27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO27"/>
       <c r="AP27">
         <v>2000.0</v>
       </c>
       <c r="AQ27">
+        <v>2000.0</v>
+      </c>
+      <c r="AR27">
         <v>1000.0</v>
       </c>
-      <c r="AR27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27">
         <v>1000.0</v>
       </c>
-      <c r="AU27"/>
+      <c r="AU27">
+        <v>1000.0</v>
+      </c>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>6634000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>4629000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>4685000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>3773000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>66526000.0</v>
+      </c>
+      <c r="C28">
         <v>93887000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63192000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>67216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>97166000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>95256000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>81265000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>99973000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>94341000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>94413000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72908000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>100113000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>102334000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>99003000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>82931000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>106747000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>102322000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>97023000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>92878000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>113415000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>99974000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>95870000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>86967000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>102630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83600000.0</v>
       </c>
       <c r="Z28">
         <v>83600000.0</v>
       </c>
       <c r="AA28">
+        <v>83600000.0</v>
+      </c>
+      <c r="AB28">
         <v>74528000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>92252000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>71843000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>191326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68336000.0</v>
       </c>
       <c r="AF28">
         <v>68336000.0</v>
       </c>
       <c r="AG28">
-        <v>63460000.0</v>
+        <v>68336000.0</v>
       </c>
       <c r="AH28">
         <v>63460000.0</v>
       </c>
       <c r="AI28">
+        <v>63460000.0</v>
+      </c>
+      <c r="AJ28">
         <v>59530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62537000.0</v>
       </c>
       <c r="AK28">
         <v>62537000.0</v>
       </c>
       <c r="AL28">
+        <v>62537000.0</v>
+      </c>
+      <c r="AM28">
         <v>60070000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>59089000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>59216000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>63085000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>57441000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>54384000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>52382000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>53195000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>53718000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>49514000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>46116000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>48703000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>47396000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>41216000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>41903000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>47456000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>42026000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>40484000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>40349000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>35814000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>40498000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>38233000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>35988000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>28606000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>108449000.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
+      <c r="BN28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-11000.0</v>
+      </c>
+      <c r="C29">
         <v>1043000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-58000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>206000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>97000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1330000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9294000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>162000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2057000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5469000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2545000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>459000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1756000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338000.0</v>
       </c>
       <c r="P29">
         <v>3338000.0</v>
       </c>
       <c r="Q29">
+        <v>3338000.0</v>
+      </c>
+      <c r="R29">
         <v>4436000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5135000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>441000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19250000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7372000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6195000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2952000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9389000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9530000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-849000.0</v>
       </c>
       <c r="AB29">
         <v>-849000.0</v>
       </c>
       <c r="AC29">
         <v>-849000.0</v>
       </c>
       <c r="AD29">
-        <v>2059000.0</v>
+        <v>-849000.0</v>
       </c>
       <c r="AE29">
         <v>2059000.0</v>
       </c>
       <c r="AF29">
+        <v>2059000.0</v>
+      </c>
+      <c r="AG29">
         <v>3287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911000.0</v>
       </c>
       <c r="AH29">
         <v>1911000.0</v>
       </c>
-      <c r="AI29"/>
+      <c r="AI29">
+        <v>1911000.0</v>
+      </c>
       <c r="AJ29"/>
-      <c r="AK29">
+      <c r="AK29"/>
+      <c r="AL29">
         <v>3657000.0</v>
       </c>
-      <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>97143000.0</v>
+      </c>
+      <c r="C30">
         <v>84611000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95940000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100108000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>97166000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>95256000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>96593000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>99973000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>94341000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>94413000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>107300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>100113000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>102334000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>99003000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>106747000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102322000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>97023000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>96085000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>113415000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>99974000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>95870000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>90419000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>102630000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>92252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83606000.0</v>
       </c>
       <c r="Z30">
         <v>83606000.0</v>
       </c>
       <c r="AA30">
-        <v>75219000.0</v>
+        <v>83606000.0</v>
       </c>
       <c r="AB30">
         <v>75219000.0</v>
       </c>
       <c r="AC30">
+        <v>75219000.0</v>
+      </c>
+      <c r="AD30">
         <v>71843000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>71842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68336000.0</v>
       </c>
       <c r="AF30">
         <v>68336000.0</v>
       </c>
       <c r="AG30">
-        <v>63460000.0</v>
+        <v>68336000.0</v>
       </c>
       <c r="AH30">
         <v>63460000.0</v>
       </c>
       <c r="AI30">
+        <v>63460000.0</v>
+      </c>
+      <c r="AJ30">
         <v>59530000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>62537000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>62538000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>60070000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59088000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>59216000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>63083000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>57443000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>54383000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>52382000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>53194000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>53719000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>49514000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>46116000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>48703000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>47396000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41216000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>41903000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>47456000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>42026000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>40484000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>40349000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>40499000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>38240000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>36142000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>32260000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>32379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27019000.0</v>
       </c>
       <c r="BK30">
         <v>27019000.0</v>
       </c>
       <c r="BL30">
-        <v>0.0</v>
+        <v>27019000.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
+      <c r="BN30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-3580000.0</v>
+      </c>
+      <c r="C31">
         <v>-3344000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-21061000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8397000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3769000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2971000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6410000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3317000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3640000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2908000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3351000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3944000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3527000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2047000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1674000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1187000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-767000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-567000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>54525000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-413000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-266000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-226000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-418000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1017000.0</v>
       </c>
       <c r="Z31">
         <v>-1017000.0</v>
       </c>
       <c r="AA31">
-        <v>-1534000.0</v>
+        <v>-1017000.0</v>
       </c>
       <c r="AB31">
         <v>-1534000.0</v>
       </c>
       <c r="AC31">
-        <v>-1443000.0</v>
+        <v>-1534000.0</v>
       </c>
       <c r="AD31">
         <v>-1443000.0</v>
       </c>
       <c r="AE31">
-        <v>-2094000.0</v>
+        <v>-1443000.0</v>
       </c>
       <c r="AF31">
         <v>-2094000.0</v>
       </c>
       <c r="AG31">
-        <v>-2353000.0</v>
+        <v>-2094000.0</v>
       </c>
       <c r="AH31">
         <v>-2353000.0</v>
       </c>
       <c r="AI31">
+        <v>-2353000.0</v>
+      </c>
+      <c r="AJ31">
         <v>-2105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2682000.0</v>
       </c>
       <c r="AK31">
         <v>-2682000.0</v>
       </c>
       <c r="AL31">
+        <v>-2682000.0</v>
+      </c>
+      <c r="AM31">
         <v>-2633000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4334000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3557000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3657000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3494000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3436000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3150000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3271000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3402000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3141000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3588000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3589000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3659000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3448000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3460000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-8993000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4122000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4107000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5258000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5553000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-13302000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3365000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3228000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2077000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-834000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-742000.0</v>
       </c>
-      <c r="BL31">
-[...1 lines deleted...]
-      </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>295583000.0</v>
+      </c>
+      <c r="C32">
         <v>256077999.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>334857000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>331323000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>293899000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>249103000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>340398000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>324261000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>288734000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>244240000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>370394000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>340569000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>309495000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>267529000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>379269000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>359720000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>351021000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>309505000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>416288000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>401014000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>361778000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>326992000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>438195000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>385748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380989000.0</v>
       </c>
       <c r="Z32">
         <v>380989000.0</v>
       </c>
       <c r="AA32">
-        <v>246835000.0</v>
+        <v>380989000.0</v>
       </c>
       <c r="AB32">
         <v>246835000.0</v>
       </c>
       <c r="AC32">
-        <v>258152000.0</v>
+        <v>246835000.0</v>
       </c>
       <c r="AD32">
         <v>258152000.0</v>
       </c>
       <c r="AE32">
-        <v>242466000.0</v>
+        <v>258152000.0</v>
       </c>
       <c r="AF32">
         <v>242466000.0</v>
       </c>
       <c r="AG32">
-        <v>211766000.0</v>
+        <v>242466000.0</v>
       </c>
       <c r="AH32">
         <v>211766000.0</v>
       </c>
       <c r="AI32">
+        <v>211766000.0</v>
+      </c>
+      <c r="AJ32">
         <v>174017000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>242682000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>242683000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>223099000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>203288000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>180059000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>243165000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>218115000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>191493000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>156898000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>221376000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>217161000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>189804000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>151615000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>212730000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>199704000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>172985000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>144493000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>185578000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>182532000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>159468000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>132425000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>175728000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>175059000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>155857000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>136520000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>189015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129864000.0</v>
       </c>
       <c r="BK32">
         <v>129864000.0</v>
       </c>
       <c r="BL32">
+        <v>129864000.0</v>
+      </c>
+      <c r="BM32">
         <v>113005000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>95058000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -18772,1261 +18975,1261 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>2832000.0</v>
       </c>
       <c r="C2">
         <v>3141000.0</v>
       </c>
       <c r="D2">
         <v>2389000.0</v>
       </c>
       <c r="E2">
         <v>57018000.0</v>
       </c>
       <c r="F2">
         <v>65525000.0</v>
       </c>
       <c r="G2">
         <v>1685000.0</v>
       </c>
       <c r="H2">
         <v>1547000.0</v>
       </c>
       <c r="I2">
         <v>1769000.0</v>
       </c>
       <c r="J2">
         <v>1911000.0</v>
       </c>
       <c r="K2">
         <v>2109000.0</v>
       </c>
       <c r="L2">
         <v>1751000.0</v>
       </c>
       <c r="M2">
         <v>1354000.0</v>
       </c>
       <c r="N2">
         <v>36515000.0</v>
       </c>
       <c r="O2">
         <v>243000.0</v>
       </c>
       <c r="P2">
         <v>1558000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>22442000</v>
       </c>
       <c r="C3">
         <v>14556000</v>
       </c>
       <c r="D3">
         <v>79895000</v>
       </c>
       <c r="E3">
         <v>63511000</v>
       </c>
       <c r="F3">
         <v>53452000</v>
       </c>
       <c r="G3">
         <v>19754000</v>
       </c>
       <c r="H3">
         <v>30372000</v>
       </c>
       <c r="I3">
         <v>18195000</v>
       </c>
       <c r="J3">
         <v>41172000</v>
       </c>
       <c r="K3">
         <v>39417000</v>
       </c>
       <c r="L3">
         <v>33957000</v>
       </c>
       <c r="M3">
         <v>30167000</v>
       </c>
       <c r="N3">
         <v>20416000</v>
       </c>
       <c r="O3">
         <v>6856000</v>
       </c>
       <c r="P3">
         <v>6651000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>138000.0</v>
       </c>
       <c r="I4">
         <v>-222000.0</v>
       </c>
       <c r="J4">
         <v>-142000.0</v>
       </c>
       <c r="K4">
         <v>-198000.0</v>
       </c>
       <c r="L4">
         <v>358000.0</v>
       </c>
       <c r="M4">
         <v>397000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>-2936000.0</v>
       </c>
       <c r="I5">
         <v>-5339000.0</v>
       </c>
       <c r="J5">
         <v>-681000.0</v>
       </c>
       <c r="K5">
         <v>-1064000.0</v>
       </c>
       <c r="L5">
         <v>-5196000.0</v>
       </c>
       <c r="M5">
         <v>-21000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>-1173000.0</v>
       </c>
       <c r="C6">
         <v>-309000.0</v>
       </c>
       <c r="D6">
         <v>752000.0</v>
       </c>
       <c r="E6">
         <v>-54629000.0</v>
       </c>
       <c r="F6">
         <v>-8507000.0</v>
       </c>
       <c r="G6">
         <v>63840000.0</v>
       </c>
       <c r="H6">
         <v>138000.0</v>
       </c>
       <c r="I6">
         <v>-222000.0</v>
       </c>
       <c r="J6">
         <v>-142000.0</v>
       </c>
       <c r="K6">
         <v>-198000.0</v>
       </c>
       <c r="L6">
         <v>358000.0</v>
       </c>
       <c r="M6">
         <v>397000.0</v>
       </c>
       <c r="N6">
         <v>-35161000.0</v>
       </c>
       <c r="O6">
         <v>36272000.0</v>
       </c>
       <c r="P6">
         <v>-1315000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>21591000.0</v>
       </c>
       <c r="C7">
         <v>11745000.0</v>
       </c>
       <c r="D7">
         <v>30813000.0</v>
       </c>
       <c r="E7">
         <v>-62704000.0</v>
       </c>
       <c r="F7">
         <v>-196782000.0</v>
       </c>
       <c r="G7">
         <v>98796000.0</v>
       </c>
       <c r="H7">
         <v>8480000.0</v>
       </c>
       <c r="I7">
         <v>-16011000.0</v>
       </c>
       <c r="J7">
         <v>-16791000.0</v>
       </c>
       <c r="K7">
         <v>-38494000.0</v>
       </c>
       <c r="L7">
         <v>-10689000.0</v>
       </c>
       <c r="M7">
         <v>-17602000.0</v>
       </c>
       <c r="N7">
         <v>-37799000.0</v>
       </c>
       <c r="O7">
         <v>25122000.0</v>
       </c>
       <c r="P7">
         <v>-11504000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-655000.0</v>
       </c>
       <c r="I8">
         <v>70000.0</v>
       </c>
       <c r="J8">
         <v>92000.0</v>
       </c>
       <c r="K8">
         <v>58000.0</v>
       </c>
       <c r="L8">
         <v>-44000.0</v>
       </c>
       <c r="M8">
         <v>-12000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>-1981000.0</v>
       </c>
       <c r="C9">
         <v>-290000.0</v>
       </c>
       <c r="D9">
         <v>-67000.0</v>
       </c>
       <c r="E9">
         <v>-116000.0</v>
       </c>
       <c r="F9">
         <v>-1356000.0</v>
       </c>
       <c r="G9">
         <v>323000.0</v>
       </c>
       <c r="H9">
         <v>-655000.0</v>
       </c>
       <c r="I9">
         <v>70000.0</v>
       </c>
       <c r="J9">
         <v>92000.0</v>
       </c>
       <c r="K9">
         <v>58000.0</v>
       </c>
       <c r="L9">
         <v>-44000.0</v>
       </c>
       <c r="M9">
         <v>-12000.0</v>
       </c>
       <c r="N9">
         <v>1052000.0</v>
       </c>
       <c r="O9">
         <v>53000.0</v>
       </c>
       <c r="P9">
         <v>-32000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>29100000.0</v>
       </c>
       <c r="C10">
         <v>12752000.0</v>
       </c>
       <c r="D10">
         <v>44418000.0</v>
       </c>
       <c r="E10">
         <v>-12568000.0</v>
       </c>
       <c r="F10">
         <v>-143126000.0</v>
       </c>
       <c r="G10">
         <v>39938000.0</v>
       </c>
       <c r="H10">
         <v>20247000.0</v>
       </c>
       <c r="I10">
         <v>-6006000.0</v>
       </c>
       <c r="J10">
         <v>-24305000.0</v>
       </c>
       <c r="K10">
         <v>-28495000.0</v>
       </c>
       <c r="L10">
         <v>-31885000.0</v>
       </c>
       <c r="M10">
         <v>-24575000.0</v>
       </c>
       <c r="N10">
         <v>-28344000.0</v>
       </c>
       <c r="O10">
         <v>6948000.0</v>
       </c>
       <c r="P10">
         <v>-18109000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>-20382000.0</v>
       </c>
       <c r="G11">
         <v>37812000.0</v>
       </c>
       <c r="H11">
         <v>18833000.0</v>
       </c>
       <c r="I11">
         <v>-4736000.0</v>
       </c>
       <c r="J11">
         <v>8103000.0</v>
       </c>
       <c r="K11">
         <v>-8993000.0</v>
       </c>
       <c r="L11">
         <v>26436000.0</v>
       </c>
       <c r="M11">
         <v>7006000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>40209000.0</v>
       </c>
       <c r="G12">
         <v>26276000.0</v>
       </c>
       <c r="H12">
         <v>2503000.0</v>
       </c>
       <c r="I12">
         <v>3573000.0</v>
       </c>
       <c r="J12">
         <v>3312000.0</v>
       </c>
       <c r="K12">
         <v>2904000.0</v>
       </c>
       <c r="L12">
         <v>6194000.0</v>
       </c>
       <c r="M12">
         <v>8644000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-36501000.0</v>
       </c>
       <c r="G13">
         <v>14994000.0</v>
       </c>
       <c r="H13">
         <v>-21171000.0</v>
       </c>
       <c r="I13">
         <v>2400000.0</v>
       </c>
       <c r="J13">
         <v>-1721000.0</v>
       </c>
       <c r="K13">
         <v>5824000.0</v>
       </c>
       <c r="L13">
         <v>-4452000.0</v>
       </c>
       <c r="M13">
         <v>8106000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>39100000.0</v>
       </c>
       <c r="C14">
         <v>40498000.0</v>
       </c>
       <c r="D14">
         <v>56108000.0</v>
       </c>
       <c r="E14">
         <v>31776000.0</v>
       </c>
       <c r="F14">
         <v>26226000.0</v>
       </c>
       <c r="G14">
         <v>21829000.0</v>
       </c>
       <c r="H14">
         <v>19320000.0</v>
       </c>
       <c r="I14">
         <v>18250000.0</v>
       </c>
       <c r="J14">
         <v>17706000.0</v>
       </c>
       <c r="K14">
         <v>13974000.0</v>
       </c>
       <c r="L14">
         <v>11569000.0</v>
       </c>
       <c r="M14">
         <v>9150000.0</v>
       </c>
       <c r="N14">
         <v>13229000.0</v>
       </c>
       <c r="O14">
         <v>3431000.0</v>
       </c>
       <c r="P14">
         <v>3816000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>26814000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>580000.0</v>
       </c>
       <c r="H15">
         <v>5899000.0</v>
       </c>
       <c r="I15">
         <v>125370000.0</v>
       </c>
       <c r="J15">
         <v>5224000.0</v>
       </c>
       <c r="K15">
         <v>36937000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>176449000.0</v>
       </c>
       <c r="N15">
         <v>101065000.0</v>
       </c>
       <c r="O15">
         <v>120250000.0</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>1659000.0</v>
       </c>
       <c r="C16">
         <v>2832000.0</v>
       </c>
       <c r="D16">
         <v>3141000.0</v>
       </c>
       <c r="E16">
         <v>2389000.0</v>
       </c>
       <c r="F16">
         <v>57018000.0</v>
       </c>
       <c r="G16">
         <v>65525000.0</v>
       </c>
       <c r="H16">
         <v>1685000.0</v>
       </c>
       <c r="I16">
         <v>1547000.0</v>
       </c>
       <c r="J16">
         <v>1769000.0</v>
       </c>
       <c r="K16">
         <v>1911000.0</v>
       </c>
       <c r="L16">
         <v>2109000.0</v>
       </c>
       <c r="M16">
         <v>1751000.0</v>
       </c>
       <c r="N16">
         <v>1354000.0</v>
       </c>
       <c r="O16">
         <v>36515000.0</v>
       </c>
       <c r="P16">
         <v>243000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>8884000.0</v>
       </c>
       <c r="C18">
         <v>19593000.0</v>
       </c>
       <c r="D18">
         <v>-27629000.0</v>
       </c>
       <c r="E18">
         <v>-16717000.0</v>
       </c>
       <c r="F18">
         <v>-75078000.0</v>
       </c>
       <c r="G18">
         <v>219062000.0</v>
       </c>
       <c r="H18">
         <v>47494000.0</v>
       </c>
       <c r="I18">
         <v>13978000.0</v>
       </c>
       <c r="J18">
         <v>-10397000.0</v>
       </c>
       <c r="K18">
         <v>-23935000.0</v>
       </c>
       <c r="L18">
         <v>1705000.0</v>
       </c>
       <c r="M18">
         <v>-9694000.0</v>
       </c>
       <c r="N18">
         <v>-20382000.0</v>
       </c>
       <c r="O18">
         <v>55043000.0</v>
       </c>
       <c r="P18">
         <v>8404000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-14480000.0</v>
       </c>
       <c r="D19">
         <v>-79895000.0</v>
       </c>
       <c r="E19">
         <v>-60588000.0</v>
       </c>
       <c r="F19">
         <v>-53452000.0</v>
       </c>
       <c r="G19">
         <v>-26227000.0</v>
       </c>
       <c r="H19">
         <v>-49064000.0</v>
       </c>
       <c r="I19">
         <v>1717000.0</v>
       </c>
       <c r="J19">
         <v>9022000.0</v>
       </c>
       <c r="K19">
         <v>11923000.0</v>
       </c>
       <c r="L19">
         <v>19006000.0</v>
       </c>
       <c r="M19">
         <v>19006000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>403000.0</v>
       </c>
       <c r="I20">
         <v>351000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>-7199000.0</v>
       </c>
       <c r="C21">
         <v>-26389000.0</v>
       </c>
       <c r="D21">
         <v>38540000.0</v>
       </c>
       <c r="E21">
         <v>21449000.0</v>
       </c>
       <c r="F21">
         <v>68860000.0</v>
       </c>
       <c r="G21">
         <v>-148459000.0</v>
       </c>
       <c r="H21">
         <v>-28698000.0</v>
       </c>
       <c r="I21">
         <v>-15791000.0</v>
       </c>
       <c r="J21">
         <v>1458000.0</v>
       </c>
       <c r="K21">
         <v>12609000.0</v>
       </c>
       <c r="L21">
         <v>-19598000.0</v>
       </c>
       <c r="M21">
         <v>-60996000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>-50061000.0</v>
       </c>
       <c r="C22">
         <v>-33059000.0</v>
       </c>
       <c r="D22">
         <v>-28997000.0</v>
       </c>
       <c r="E22">
         <v>40518000.0</v>
       </c>
       <c r="F22">
         <v>108470000.0</v>
       </c>
       <c r="G22">
         <v>91380000.0</v>
       </c>
       <c r="H22">
         <v>20215000.0</v>
       </c>
       <c r="I22">
         <v>23750000.0</v>
       </c>
       <c r="J22">
         <v>17742000.0</v>
       </c>
       <c r="K22">
         <v>29669000.0</v>
       </c>
       <c r="L22">
         <v>27771000.0</v>
       </c>
       <c r="M22">
         <v>13784000.0</v>
       </c>
       <c r="N22">
         <v>21750000.0</v>
       </c>
       <c r="O22">
         <v>28074000.0</v>
       </c>
       <c r="P22">
         <v>33694000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-3078000.0</v>
       </c>
       <c r="C23">
         <v>6107000.0</v>
       </c>
       <c r="D23">
         <v>-7411000.0</v>
       </c>
       <c r="E23">
         <v>2464000.0</v>
       </c>
       <c r="F23">
         <v>2806000.0</v>
       </c>
       <c r="G23">
         <v>-3251000.0</v>
       </c>
       <c r="H23">
         <v>11429000.0</v>
       </c>
       <c r="I23">
         <v>-980000.0</v>
       </c>
       <c r="J23">
         <v>4434000.0</v>
       </c>
       <c r="K23">
         <v>433000.0</v>
       </c>
       <c r="L23">
         <v>-837000.0</v>
       </c>
       <c r="M23">
         <v>-1924000.0</v>
       </c>
       <c r="N23">
         <v>-6898000.0</v>
       </c>
       <c r="O23">
         <v>-3766000.0</v>
       </c>
       <c r="P23">
         <v>-283000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>11000.0</v>
       </c>
       <c r="C24">
         <v>76000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>2923000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-18692000.0</v>
       </c>
       <c r="I24">
         <v>1943000.0</v>
       </c>
       <c r="J24">
         <v>9036000.0</v>
       </c>
       <c r="K24">
         <v>11923000.0</v>
       </c>
       <c r="L24">
         <v>19006000.0</v>
       </c>
       <c r="M24">
         <v>19006000.0</v>
       </c>
       <c r="N24">
         <v>124000.0</v>
       </c>
       <c r="O24">
         <v>45199000.0</v>
       </c>
       <c r="P24">
         <v>10000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>18581000.0</v>
       </c>
       <c r="C25">
         <v>9285000.0</v>
       </c>
       <c r="D25">
         <v>-60000.0</v>
       </c>
       <c r="E25">
         <v>28766000.0</v>
       </c>
       <c r="F25">
         <v>31787000.0</v>
       </c>
       <c r="G25">
         <v>24428000.0</v>
       </c>
       <c r="H25">
         <v>27037000.0</v>
       </c>
       <c r="I25">
         <v>2641000.0</v>
       </c>
       <c r="J25">
         <v>9322000.0</v>
       </c>
       <c r="K25">
         <v>6980000.0</v>
       </c>
       <c r="L25">
         <v>1692000.0</v>
       </c>
       <c r="M25">
         <v>11894000.0</v>
       </c>
       <c r="N25">
         <v>320000.0</v>
       </c>
       <c r="O25">
         <v>3980000.0</v>
       </c>
       <c r="P25">
         <v>790000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
         <v>209000.0</v>
       </c>
       <c r="C26">
         <v>304000.0</v>
       </c>
       <c r="D26">
         <v>-2748000.0</v>
       </c>
       <c r="E26">
         <v>-64748000.0</v>
       </c>
       <c r="F26">
         <v>-2289000.0</v>
       </c>
       <c r="G26">
         <v>403000.0</v>
       </c>
       <c r="H26">
         <v>-369000.0</v>
       </c>
       <c r="I26">
         <v>-703000.0</v>
       </c>
       <c r="J26">
         <v>-635000.0</v>
       </c>
       <c r="K26">
         <v>-1228000.0</v>
       </c>
       <c r="L26">
         <v>-1041000.0</v>
       </c>
       <c r="M26">
         <v>-993000.0</v>
       </c>
       <c r="N26">
         <v>-302000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>3061000.0</v>
       </c>
       <c r="C27">
         <v>4229000.0</v>
       </c>
       <c r="D27">
         <v>4451000.0</v>
       </c>
       <c r="E27">
         <v>4673000.0</v>
       </c>
       <c r="F27">
         <v>3328000.0</v>
       </c>
       <c r="G27">
         <v>3302000.0</v>
       </c>
       <c r="H27">
         <v>2104000.0</v>
       </c>
       <c r="I27">
         <v>2829000.0</v>
       </c>
       <c r="J27">
         <v>2294000.0</v>
       </c>
       <c r="K27">
         <v>3186000.0</v>
       </c>
       <c r="L27">
         <v>2257000.0</v>
       </c>
       <c r="M27">
         <v>3293000.0</v>
       </c>
       <c r="N27">
         <v>365000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>-10068000.0</v>
       </c>
       <c r="C28">
         <v>-19978000.0</v>
       </c>
       <c r="D28">
         <v>28381000.0</v>
       </c>
       <c r="E28">
         <v>-40835000.0</v>
       </c>
       <c r="F28">
         <v>66571000.0</v>
       </c>
       <c r="G28">
         <v>-148749000.0</v>
       </c>
       <c r="H28">
         <v>-28664000.0</v>
       </c>
       <c r="I28">
         <v>-16143000.0</v>
       </c>
       <c r="J28">
         <v>1219000.0</v>
       </c>
       <c r="K28">
         <v>11814000.0</v>
       </c>
       <c r="L28">
         <v>-20353000.0</v>
       </c>
       <c r="M28">
         <v>10091000.0</v>
       </c>
       <c r="N28">
         <v>32864000.0</v>
       </c>
       <c r="O28">
         <v>-63970000.0</v>
       </c>
       <c r="P28">
         <v>-9729000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>31326000.0</v>
       </c>
       <c r="C29">
         <v>34149000.0</v>
       </c>
       <c r="D29">
         <v>52266000.0</v>
       </c>
       <c r="E29">
         <v>46794000.0</v>
       </c>
       <c r="F29">
         <v>-21626000.0</v>
       </c>
       <c r="G29">
         <v>238816000.0</v>
       </c>
       <c r="H29">
         <v>77866000.0</v>
       </c>
       <c r="I29">
         <v>32173000.0</v>
       </c>
       <c r="J29">
         <v>30775000.0</v>
       </c>
       <c r="K29">
         <v>15482000.0</v>
       </c>
       <c r="L29">
         <v>35662000.0</v>
       </c>
       <c r="M29">
         <v>20473000.0</v>
       </c>
       <c r="N29">
         <v>34000.0</v>
       </c>
       <c r="O29">
         <v>61899000.0</v>
       </c>
       <c r="P29">
         <v>15055000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-22431000.0</v>
       </c>
       <c r="C30">
         <v>-14480000.0</v>
       </c>
       <c r="D30">
         <v>-79895000.0</v>
       </c>
       <c r="E30">
         <v>-60588000.0</v>
       </c>
       <c r="F30">
         <v>-53452000.0</v>
       </c>
       <c r="G30">
         <v>-26227000.0</v>
       </c>
       <c r="H30">
         <v>-49064000.0</v>
       </c>
       <c r="I30">
         <v>-16252000.0</v>
       </c>
@@ -20051,2639 +20254,2673 @@
       <c r="P30">
         <v>-6641000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>14</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>187</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
-        <v>157</v>
+        <v>125</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>2053999.0</v>
+      </c>
+      <c r="C2">
         <v>1659000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2246000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1804000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3560000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2832000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2666000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2560000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2168000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3141000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2915000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2893000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3040000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2389000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2560000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6018000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57705000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57018000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2532000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2620000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59719000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65525000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19314000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12288000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685000.0</v>
       </c>
       <c r="AA2">
         <v>1685000.0</v>
       </c>
       <c r="AB2">
-        <v>1737000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="AC2">
         <v>1737000.0</v>
       </c>
       <c r="AD2">
-        <v>1475000.0</v>
+        <v>1737000.0</v>
       </c>
       <c r="AE2">
         <v>1475000.0</v>
       </c>
       <c r="AF2">
-        <v>1715000.0</v>
+        <v>1475000.0</v>
       </c>
       <c r="AG2">
         <v>1715000.0</v>
       </c>
       <c r="AH2">
+        <v>1715000.0</v>
+      </c>
+      <c r="AI2">
         <v>1547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892000.0</v>
       </c>
       <c r="AJ2">
         <v>1892000.0</v>
       </c>
       <c r="AK2">
+        <v>1892000.0</v>
+      </c>
+      <c r="AL2">
         <v>2734000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2379000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1769000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2155000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1821000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2269000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1911000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2691000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2578000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2404000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2109000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1941000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>583000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2006000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1751000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1738000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1652000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1752000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1354000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>405000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1214000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>414000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4050000.0</v>
       </c>
       <c r="BI2">
         <v>4050000.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BJ2">
+        <v>4050000.0</v>
+      </c>
       <c r="BK2"/>
       <c r="BL2"/>
+      <c r="BM2"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>3461000</v>
+      </c>
+      <c r="C3">
         <v>4243000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3701000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7561000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7365000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3815000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3251000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3619000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4374000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3312000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8725000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19199000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29214000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22757000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25034000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15889000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10587000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12001000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14989000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20527000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12321000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5615000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4360000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6815000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3746000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833000</v>
       </c>
       <c r="AA3">
         <v>4833000</v>
       </c>
       <c r="AB3">
-        <v>7458000</v>
+        <v>4833000</v>
       </c>
       <c r="AC3">
         <v>7458000</v>
       </c>
       <c r="AD3">
-        <v>8153000</v>
+        <v>7458000</v>
       </c>
       <c r="AE3">
         <v>8153000</v>
       </c>
       <c r="AF3">
-        <v>11359000</v>
+        <v>8153000</v>
       </c>
       <c r="AG3">
         <v>11359000</v>
       </c>
       <c r="AH3">
+        <v>11359000</v>
+      </c>
+      <c r="AI3">
         <v>3402000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753000</v>
       </c>
       <c r="AJ3">
         <v>2753000</v>
       </c>
       <c r="AK3">
+        <v>2753000</v>
+      </c>
+      <c r="AL3">
         <v>4857000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6111000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4474000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1952000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7356000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18660000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13204000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8660000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7362000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14675000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8720000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4137000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10406000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10545000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8869000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6629000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3948000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10794000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8796000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4637000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3894000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6027000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5858000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185000</v>
       </c>
       <c r="BI3">
         <v>1185000</v>
       </c>
       <c r="BJ3">
-        <v>0</v>
+        <v>1185000</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>7026000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>20405000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-52000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>262000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
+      <c r="AG4"/>
+      <c r="AH4">
         <v>168000.0</v>
       </c>
-      <c r="AH4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI4"/>
       <c r="AJ4">
         <v>-345000.0</v>
       </c>
       <c r="AK4">
+        <v>-345000.0</v>
+      </c>
+      <c r="AL4">
         <v>-842000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>610000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-386000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>334000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-448000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>358000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-780000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>174000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>295000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>168000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>255000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>13000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>86000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-100000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>398000.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>841000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3515000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-2662000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-15000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>883000.0</v>
       </c>
-      <c r="AH5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5">
         <v>-2864000.0</v>
       </c>
       <c r="AK5">
+        <v>-2864000.0</v>
+      </c>
+      <c r="AL5">
         <v>194000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-727000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-3883000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3070000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4353000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>-4221000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5556000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2086000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>4498000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6852000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3374000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>1317000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-147000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3594000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2403000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-76999.0</v>
+      </c>
+      <c r="C6">
         <v>395000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-587000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>442000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1756000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>728000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>166000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>106000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>392000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-973000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>226000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>22000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-147000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>651000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-171000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3458000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-51687000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>687000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>54486000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-88000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-57099000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5806000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>46211000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7026000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20405000.0</v>
       </c>
       <c r="AA6">
         <v>20405000.0</v>
       </c>
       <c r="AB6">
-        <v>-52000.0</v>
+        <v>20405000.0</v>
       </c>
       <c r="AC6">
         <v>-52000.0</v>
       </c>
       <c r="AD6">
-        <v>262000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="AE6">
         <v>262000.0</v>
       </c>
       <c r="AF6">
-        <v>-240000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="AG6">
         <v>-240000.0</v>
       </c>
       <c r="AH6">
+        <v>-240000.0</v>
+      </c>
+      <c r="AI6">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-345000.0</v>
       </c>
       <c r="AJ6">
         <v>-345000.0</v>
       </c>
       <c r="AK6">
+        <v>-345000.0</v>
+      </c>
+      <c r="AL6">
         <v>-842000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>355000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>610000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-386000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>334000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-448000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>358000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-780000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>113000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>174000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>295000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>168000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1358000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1423000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>255000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>13000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>86000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>398000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>949000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-809000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-36101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32465000.0</v>
       </c>
       <c r="BI6">
         <v>32465000.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>32465000.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>-17311000.0</v>
+      </c>
+      <c r="C7">
         <v>-43608000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>95158000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-41622000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-48887000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37036000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20195000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14454000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-19550000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>76888000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>23749000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-35910000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-33914000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1357000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19715000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10690000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-30942000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-26532000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-52266000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-95335000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-22649000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>27024000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-12602000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>67957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16417000.0</v>
       </c>
       <c r="AA7">
         <v>16417000.0</v>
       </c>
       <c r="AB7">
-        <v>-1350000.0</v>
+        <v>16417000.0</v>
       </c>
       <c r="AC7">
         <v>-1350000.0</v>
       </c>
       <c r="AD7">
-        <v>-1191000.0</v>
+        <v>-1350000.0</v>
       </c>
       <c r="AE7">
         <v>-1191000.0</v>
       </c>
       <c r="AF7">
+        <v>-1191000.0</v>
+      </c>
+      <c r="AG7">
         <v>14106000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>14999000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31469000.0</v>
       </c>
       <c r="AJ7">
         <v>31469000.0</v>
       </c>
       <c r="AK7">
+        <v>31469000.0</v>
+      </c>
+      <c r="AL7">
         <v>-23209000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-15035000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-9236000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>11246000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4133000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-21551000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10619000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14263000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-32243000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1624000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-22138000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>15761000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9247000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11536000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5667000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>21905000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7333000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-11770000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-20404000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>27217000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-29045000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-18814000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-17157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39424000.0</v>
       </c>
       <c r="BI7">
         <v>39424000.0</v>
       </c>
-      <c r="BJ7"/>
+      <c r="BJ7">
+        <v>39424000.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>89000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>323000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-284000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-381000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
+      <c r="AG8"/>
+      <c r="AH8">
         <v>-40000.0</v>
       </c>
-      <c r="AH8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI8"/>
       <c r="AJ8">
         <v>170000.0</v>
       </c>
       <c r="AK8">
+        <v>170000.0</v>
+      </c>
+      <c r="AL8">
         <v>-31000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-63000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>85000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>37000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-59000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>29000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-102000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>137000.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>23000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-76000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-129000.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>45000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-98000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>65000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-24000.0</v>
       </c>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-1018999.0</v>
+      </c>
+      <c r="C9">
         <v>2747000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>673000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2397000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>266000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-523000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-963000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>849000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-194000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>984000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-331000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-357000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-363000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-368000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>226000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-657000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>683000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1253000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-68000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-42000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-119000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>89000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323000.0</v>
       </c>
       <c r="AA9">
         <v>323000.0</v>
       </c>
       <c r="AB9">
-        <v>-284000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="AC9">
         <v>-284000.0</v>
       </c>
       <c r="AD9">
-        <v>-381000.0</v>
+        <v>-284000.0</v>
       </c>
       <c r="AE9">
         <v>-381000.0</v>
       </c>
       <c r="AF9">
-        <v>50000.0</v>
+        <v>-381000.0</v>
       </c>
       <c r="AG9">
         <v>50000.0</v>
       </c>
       <c r="AH9">
+        <v>50000.0</v>
+      </c>
+      <c r="AI9">
         <v>-40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="AJ9">
         <v>170000.0</v>
       </c>
       <c r="AK9">
+        <v>170000.0</v>
+      </c>
+      <c r="AL9">
         <v>-31000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-63000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>85000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>37000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-59000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>29000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-111953000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-90299000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>137000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-76000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>26000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>135000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-129000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>45000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-98000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>65000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-24000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-214000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1563000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>980000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="BI9">
         <v>18000.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>18000.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-11824000.0</v>
+      </c>
+      <c r="C10">
         <v>-74291000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>111110000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19531000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31231000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-70310000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>96178000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-74701000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28208000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-36933000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>91614000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10836000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12329000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-70361000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>86028000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-47774000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-944000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-49878000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41937000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-50144000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-80274000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-43643000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78825000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-21944000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23298000.0</v>
       </c>
       <c r="AA10">
         <v>-23298000.0</v>
       </c>
       <c r="AB10">
-        <v>62389000.0</v>
+        <v>-23298000.0</v>
       </c>
       <c r="AC10">
         <v>62389000.0</v>
       </c>
       <c r="AD10">
-        <v>-29432000.0</v>
+        <v>62389000.0</v>
       </c>
       <c r="AE10">
         <v>-29432000.0</v>
       </c>
       <c r="AF10">
-        <v>2152000.0</v>
+        <v>-29432000.0</v>
       </c>
       <c r="AG10">
         <v>2152000.0</v>
       </c>
       <c r="AH10">
+        <v>2152000.0</v>
+      </c>
+      <c r="AI10">
         <v>-14862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92457000.0</v>
       </c>
       <c r="AJ10">
         <v>92457000.0</v>
       </c>
       <c r="AK10">
+        <v>92457000.0</v>
+      </c>
+      <c r="AL10">
         <v>-39989000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-22867000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-35607000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>47732000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-16097000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-13921000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-42019000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>57755000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-38326000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-14753000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-33171000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>36088000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-18436000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-18716000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-30821000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>44693000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-23221000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5041000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-41006000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>46873000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-30448000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-21663000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-23106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="BI10">
         <v>43000000.0</v>
       </c>
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>43000000.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
+      <c r="BM10"/>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>14249000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-38340000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
-        <v>30058000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
         <v>30058000.0</v>
       </c>
       <c r="R11">
+        <v>30058000.0</v>
+      </c>
+      <c r="S11">
         <v>-2972000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>41241000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-62105000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9372000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>34128000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-57088000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12385000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>48983000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>46645000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-55916000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-57561000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>36767000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>31230000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17651000.0</v>
       </c>
-      <c r="AH11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI11"/>
       <c r="AJ11">
         <v>-58014000.0</v>
       </c>
       <c r="AK11">
+        <v>-58014000.0</v>
+      </c>
+      <c r="AL11">
         <v>17202000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>26512000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>-32688000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>17123000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-11924000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>35592000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-37994000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>18326000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>6512000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-13399000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>21909000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>-24150000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>16133000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3540000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>18563000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>8572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8850000.0</v>
       </c>
       <c r="N12">
         <v>8850000.0</v>
       </c>
       <c r="O12">
         <v>8850000.0</v>
       </c>
       <c r="P12">
-        <v>5503000.0</v>
+        <v>8850000.0</v>
       </c>
       <c r="Q12">
         <v>5503000.0</v>
       </c>
       <c r="R12">
+        <v>5503000.0</v>
+      </c>
+      <c r="S12">
         <v>13079000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4627000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17327000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13115000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2346000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>4560000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1309000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4501000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10577000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1492000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28940000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>67000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-372000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7239000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>573000.0</v>
       </c>
-      <c r="AH12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI12"/>
       <c r="AJ12">
         <v>-1086000.0</v>
       </c>
       <c r="AK12">
+        <v>-1086000.0</v>
+      </c>
+      <c r="AL12">
         <v>2485000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1809000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>1277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AP12">
         <v>250000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AQ12">
+        <v>250000.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12">
         <v>1535000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>528000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1297000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>2694000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1385000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1304000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>1015000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5231000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2386000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-5629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7796000.0</v>
       </c>
       <c r="N13">
         <v>-7796000.0</v>
       </c>
       <c r="O13">
         <v>-7796000.0</v>
       </c>
       <c r="P13">
-        <v>-2357000.0</v>
+        <v>-7796000.0</v>
       </c>
       <c r="Q13">
         <v>-2357000.0</v>
       </c>
       <c r="R13">
+        <v>-2357000.0</v>
+      </c>
+      <c r="S13">
         <v>-878000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-23579000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12111000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-11675000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-16096000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>5804000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3501000.0</v>
       </c>
       <c r="AA13">
         <v>-3501000.0</v>
       </c>
       <c r="AB13">
-        <v>-2214000.0</v>
+        <v>-3501000.0</v>
       </c>
       <c r="AC13">
         <v>-2214000.0</v>
       </c>
       <c r="AD13">
-        <v>-6556000.0</v>
+        <v>-2214000.0</v>
       </c>
       <c r="AE13">
         <v>-6556000.0</v>
       </c>
       <c r="AF13">
+        <v>-6556000.0</v>
+      </c>
+      <c r="AG13">
         <v>-420000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11981000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>2318000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1534000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>552000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>-1721000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6993000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1467000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-4221000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>5824000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>-2086000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-4452000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
-      <c r="AZ13">
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>8106000.0</v>
       </c>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>8589000.0</v>
+      </c>
+      <c r="C14">
         <v>8633000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9699000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9619000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9922000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9860000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9962000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9984000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10160000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10392000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10597000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10663000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8967000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8782000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8764000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7839000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7762000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7411000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7425000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6665000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6359000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5777000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5816000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5333000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5333000.0</v>
       </c>
       <c r="AA14">
         <v>5333000.0</v>
       </c>
       <c r="AB14">
-        <v>5230000.0</v>
+        <v>5333000.0</v>
       </c>
       <c r="AC14">
         <v>5230000.0</v>
       </c>
       <c r="AD14">
-        <v>4832000.0</v>
+        <v>5230000.0</v>
       </c>
       <c r="AE14">
         <v>4832000.0</v>
       </c>
       <c r="AF14">
-        <v>4645000.0</v>
+        <v>4832000.0</v>
       </c>
       <c r="AG14">
         <v>4645000.0</v>
       </c>
       <c r="AH14">
+        <v>4645000.0</v>
+      </c>
+      <c r="AI14">
         <v>4613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4650000.0</v>
       </c>
       <c r="AJ14">
         <v>4650000.0</v>
       </c>
       <c r="AK14">
+        <v>4650000.0</v>
+      </c>
+      <c r="AL14">
         <v>4437000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4663000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4572000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4392000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3942000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3812000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3695000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3335000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3132000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3005000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3033000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2909000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2622000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2613000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1793000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2892000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1852000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8613000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2190000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1515000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760000.0</v>
       </c>
       <c r="BI14">
         <v>760000.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>760000.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
+      <c r="BM14"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>456000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>369000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>772000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>42327000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15"/>
+      <c r="AO15">
         <v>23053000.0</v>
       </c>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
-      <c r="AQ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15"/>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
-      <c r="AU15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15"/>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
-      <c r="AY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15"/>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15">
         <v>101065000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
+      <c r="BH15"/>
       <c r="BI15">
         <v>99250000.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>99250000.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
+      <c r="BM15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>1977000.0</v>
+      </c>
+      <c r="C16">
         <v>2054000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1659000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2246000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1804000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3560000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2832000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2666000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2560000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2168000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3141000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2915000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2893000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3040000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2389000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2560000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6018000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>57705000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57018000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2532000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2620000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59719000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65525000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19314000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22090000.0</v>
       </c>
       <c r="AA16">
         <v>22090000.0</v>
       </c>
       <c r="AB16">
-        <v>1685000.0</v>
+        <v>22090000.0</v>
       </c>
       <c r="AC16">
         <v>1685000.0</v>
       </c>
       <c r="AD16">
-        <v>1737000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="AE16">
         <v>1737000.0</v>
       </c>
       <c r="AF16">
-        <v>1475000.0</v>
+        <v>1737000.0</v>
       </c>
       <c r="AG16">
         <v>1475000.0</v>
       </c>
       <c r="AH16">
+        <v>1475000.0</v>
+      </c>
+      <c r="AI16">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547000.0</v>
       </c>
       <c r="AJ16">
         <v>1547000.0</v>
       </c>
       <c r="AK16">
+        <v>1547000.0</v>
+      </c>
+      <c r="AL16">
         <v>1892000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2734000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2379000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1769000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2155000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1821000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2269000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1911000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2691000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2578000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2404000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2109000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1941000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>583000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2006000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1751000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1738000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1652000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1752000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1354000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>405000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1214000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36515000.0</v>
       </c>
       <c r="BI16">
         <v>36515000.0</v>
       </c>
       <c r="BJ16">
+        <v>36515000.0</v>
+      </c>
+      <c r="BK16">
         <v>4050000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
+      <c r="BM16"/>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22704,2236 +22941,2268 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-17540000.0</v>
+      </c>
+      <c r="C18">
         <v>-59613000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>98120000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8743000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33930000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-64049000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49569000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6158000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14144000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37962000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60178000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>22492000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-50557000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-59742000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7251000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9347000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14223000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28844000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>41728000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-31088000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-76093000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9625000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>62720000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19173000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>110721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26448000.0</v>
       </c>
       <c r="AA18">
         <v>26448000.0</v>
       </c>
       <c r="AB18">
-        <v>12561000.0</v>
+        <v>26448000.0</v>
       </c>
       <c r="AC18">
         <v>12561000.0</v>
       </c>
       <c r="AD18">
-        <v>14260000.0</v>
+        <v>12561000.0</v>
       </c>
       <c r="AE18">
         <v>14260000.0</v>
       </c>
       <c r="AF18">
-        <v>20632000.0</v>
+        <v>14260000.0</v>
       </c>
       <c r="AG18">
         <v>20632000.0</v>
       </c>
       <c r="AH18">
+        <v>20632000.0</v>
+      </c>
+      <c r="AI18">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43841000.0</v>
       </c>
       <c r="AJ18">
         <v>43841000.0</v>
       </c>
       <c r="AK18">
+        <v>43841000.0</v>
+      </c>
+      <c r="AL18">
         <v>-8094000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-8246000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-13523000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>21246000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>18344000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-27931000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-22056000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>21965000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-22904000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1370000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-24366000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>27669000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5816000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-8358000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-11790000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>27597000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>417000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9718000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-27990000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>36067000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-23439000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-15267000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-17743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61992000.0</v>
       </c>
       <c r="BI18">
         <v>61992000.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>61992000.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-7365000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3804000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3230000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3619000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4343000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3288000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8725000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-19199000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-29214000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22111000.0</v>
       </c>
       <c r="P19">
         <v>-22111000.0</v>
       </c>
       <c r="Q19">
+        <v>-22111000.0</v>
+      </c>
+      <c r="R19">
         <v>-15889000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10587000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12001000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14989000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20527000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12321000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5615000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6055000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5857000.0</v>
       </c>
       <c r="AA19">
         <v>-5857000.0</v>
       </c>
       <c r="AB19">
         <v>-5857000.0</v>
       </c>
       <c r="AC19">
-        <v>-7387000.0</v>
+        <v>-5857000.0</v>
       </c>
       <c r="AD19">
         <v>-7387000.0</v>
       </c>
       <c r="AE19">
+        <v>-7387000.0</v>
+      </c>
+      <c r="AF19">
         <v>-27227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11359000.0</v>
       </c>
       <c r="AG19">
         <v>-11359000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-11359000.0</v>
+      </c>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-2753000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1717000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>2892000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>5627000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>503000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>503000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>9182000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2741000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>11242000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>19006000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...2 lines deleted...]
-      <c r="M20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...2 lines deleted...]
-      <c r="Q20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>19137000.0</v>
+      </c>
+      <c r="C21">
         <v>58561000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-96522000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8141000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30254000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67210000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-57058000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6575000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-13898000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-22378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52118000.0</v>
       </c>
       <c r="N21">
         <v>52118000.0</v>
       </c>
       <c r="O21">
         <v>52118000.0</v>
       </c>
       <c r="P21">
-        <v>16392000.0</v>
+        <v>52118000.0</v>
       </c>
       <c r="Q21">
         <v>16392000.0</v>
       </c>
       <c r="R21">
+        <v>16392000.0</v>
+      </c>
+      <c r="S21">
         <v>-13871000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31376000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12691000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31087000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6088000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-14940000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4330000.0</v>
       </c>
       <c r="AA21">
         <v>-4330000.0</v>
       </c>
       <c r="AB21">
-        <v>-12913000.0</v>
+        <v>-4330000.0</v>
       </c>
       <c r="AC21">
         <v>-12913000.0</v>
       </c>
       <c r="AD21">
-        <v>5076000.0</v>
+        <v>-12913000.0</v>
       </c>
       <c r="AE21">
         <v>5076000.0</v>
       </c>
       <c r="AF21">
+        <v>5076000.0</v>
+      </c>
+      <c r="AG21">
         <v>-21046000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>185000.0</v>
       </c>
-      <c r="AH21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21"/>
       <c r="AJ21">
         <v>-44331000.0</v>
       </c>
       <c r="AK21">
+        <v>-44331000.0</v>
+      </c>
+      <c r="AL21">
         <v>5309000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14832000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-24640000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-23638000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26683000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>23053000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-32102000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1454000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>25889000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-38741000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12798000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-25984000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-331000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7517000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-42198000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
+      <c r="BM21"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-4427000.0</v>
+      </c>
+      <c r="C22">
         <v>-21848000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21732000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7083000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-21254000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8723000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-364000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5906000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18066000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8739000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1331000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3288000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15639000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11029000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12877000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14614000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1998000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>58434000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>21863000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17723000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10450000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>29567000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>30482000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1130000.0</v>
       </c>
       <c r="AA22">
         <v>-1130000.0</v>
       </c>
       <c r="AB22">
-        <v>9683000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="AC22">
         <v>9683000.0</v>
       </c>
       <c r="AD22">
-        <v>10493000.0</v>
+        <v>9683000.0</v>
       </c>
       <c r="AE22">
         <v>10493000.0</v>
       </c>
       <c r="AF22">
-        <v>5498000.0</v>
+        <v>10493000.0</v>
       </c>
       <c r="AG22">
         <v>5498000.0</v>
       </c>
       <c r="AH22">
+        <v>5498000.0</v>
+      </c>
+      <c r="AI22">
         <v>-5459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10629000.0</v>
       </c>
       <c r="AJ22">
         <v>10629000.0</v>
       </c>
       <c r="AK22">
+        <v>10629000.0</v>
+      </c>
+      <c r="AL22">
         <v>12399000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6550000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5828000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5887000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9809000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6553000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-4507000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10540000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10514000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8304000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>311000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11390000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9541000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1360000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3173000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8916000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5063000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-3368000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7411000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2224000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7656000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13970000.0</v>
       </c>
       <c r="BI22">
         <v>13970000.0</v>
       </c>
       <c r="BJ22">
+        <v>13970000.0</v>
+      </c>
+      <c r="BK22">
         <v>7369000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5525000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1210000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-15000.0</v>
+      </c>
+      <c r="C23">
         <v>-287000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9712000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-157000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2248000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64952000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7842000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-148000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-132000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5762000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-92000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-112000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1445000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>494000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-149000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-507000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1845000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>67000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-87000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18994000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2269000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>307000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-330000.0</v>
       </c>
       <c r="AA23">
         <v>-330000.0</v>
       </c>
       <c r="AB23">
+        <v>-330000.0</v>
+      </c>
+      <c r="AC23">
         <v>15315000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>229000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7076000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3437000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>174000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-18872000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4919000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-42331000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4922000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7309000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1129000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8358000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-6006000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-23238000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3688000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6359000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7187000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1434000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3528000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7887000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-21702000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1036000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11232000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-753000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-7427000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>278000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-993000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8061000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5967000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-6889000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16379000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-9000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3766000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>101179000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
+      <c r="BM23"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>8000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>11000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>21000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>31000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>2923000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>1.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1334000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1024000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>71000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19074000.0</v>
       </c>
       <c r="AE24">
         <v>-19074000.0</v>
       </c>
       <c r="AF24">
+        <v>-19074000.0</v>
+      </c>
+      <c r="AG24">
         <v>9533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000.0</v>
       </c>
       <c r="AH24">
         <v>311000.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI24">
+        <v>311000.0</v>
+      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>1943000.0</v>
       </c>
       <c r="AL24">
+        <v>1943000.0</v>
+      </c>
+      <c r="AM24">
         <v>1717000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>2892000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5627000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>517000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>9182000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2741000.0</v>
       </c>
-      <c r="AT24">
-[...3 lines deleted...]
-      <c r="AV24">
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24">
         <v>11242000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7764000.0</v>
       </c>
-      <c r="AX24">
-[...3 lines deleted...]
-      <c r="AZ24">
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>19006000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>-53625000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>124000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
+      <c r="BM24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>-873000.0</v>
+      </c>
+      <c r="C25">
         <v>266000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18035000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>197000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11391000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5328000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6431000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>659000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41984000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7354000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11916000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9105000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3586000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7451000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5180000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12537000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3598000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10395000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13304000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6636000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1452000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7527000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6963000.0</v>
       </c>
       <c r="AA25">
         <v>6963000.0</v>
       </c>
       <c r="AB25">
-        <v>4964000.0</v>
+        <v>6963000.0</v>
       </c>
       <c r="AC25">
         <v>4964000.0</v>
       </c>
       <c r="AD25">
-        <v>8212000.0</v>
+        <v>4964000.0</v>
       </c>
       <c r="AE25">
         <v>8212000.0</v>
       </c>
       <c r="AF25">
+        <v>8212000.0</v>
+      </c>
+      <c r="AG25">
         <v>7371000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6478000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>932000.0</v>
       </c>
       <c r="AJ25">
         <v>932000.0</v>
       </c>
       <c r="AK25">
+        <v>932000.0</v>
+      </c>
+      <c r="AL25">
         <v>681000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1485000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-457000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>518000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6936000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1071000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>797000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1482000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1513000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2194000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1791000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-273000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>898000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>779000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>288000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5665000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>668000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4569000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>992000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6109000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5737000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>481000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185000.0</v>
       </c>
       <c r="BI25">
         <v>1185000.0</v>
       </c>
       <c r="BJ25">
+        <v>1185000.0</v>
+      </c>
+      <c r="BK25">
         <v>-7369000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>209000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-186000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-30000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-16000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-132000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-196000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-92000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2052000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-696000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2337000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10354000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-52057000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1845000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>67000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-87000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-2269000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-181000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-689000.0</v>
       </c>
       <c r="AA26">
         <v>-689000.0</v>
       </c>
       <c r="AB26">
+        <v>-689000.0</v>
+      </c>
+      <c r="AC26">
         <v>229000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>772000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>174000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>174000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="AJ26">
         <v>-4000.0</v>
       </c>
       <c r="AK26">
+        <v>-4000.0</v>
+      </c>
+      <c r="AL26">
         <v>-200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-699000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>280000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-639000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1661000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>170000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>260000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1228000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-5000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1036000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1036000.0</v>
       </c>
       <c r="AZ26">
         <v>-1036000.0</v>
       </c>
       <c r="BA26">
+        <v>-1036000.0</v>
+      </c>
+      <c r="BB26">
         <v>-73393000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3090000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>70586000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-302000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>962000.0</v>
+      </c>
+      <c r="C27">
         <v>779000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>661000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>780000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>827000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>793000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>791000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1047000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1217000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1174000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>896000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>965000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1126000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1250000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1147000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1077000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1091000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1358000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1092000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>193000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1027000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1016000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>866000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>882000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="AA27">
         <v>736000.0</v>
       </c>
       <c r="AB27">
-        <v>537000.0</v>
+        <v>736000.0</v>
       </c>
       <c r="AC27">
         <v>537000.0</v>
       </c>
       <c r="AD27">
-        <v>619000.0</v>
+        <v>537000.0</v>
       </c>
       <c r="AE27">
         <v>619000.0</v>
       </c>
       <c r="AF27">
-        <v>495000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="AG27">
         <v>495000.0</v>
       </c>
       <c r="AH27">
+        <v>495000.0</v>
+      </c>
+      <c r="AI27">
         <v>453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394000.0</v>
       </c>
       <c r="AJ27">
         <v>394000.0</v>
       </c>
       <c r="AK27">
+        <v>394000.0</v>
+      </c>
+      <c r="AL27">
         <v>381000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>482000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1572000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>857000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>385000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>402000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>650000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>723000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>905000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>933000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>625000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>586000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>594000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>480000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>597000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>513000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>522000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>524000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1734000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>365000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-112000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>17463000.0</v>
+      </c>
+      <c r="C28">
         <v>60000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-98707000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32174000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>64766000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49424000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6264000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13783000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36965000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-59952000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-22470000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>50410000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>60393000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10345000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5889000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-65910000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29531000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12758000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18994000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3819000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-14814000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-10813000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-118103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5019000.0</v>
       </c>
       <c r="AA28">
         <v>-5019000.0</v>
       </c>
       <c r="AB28">
-        <v>-12684000.0</v>
+        <v>-5019000.0</v>
       </c>
       <c r="AC28">
         <v>-12684000.0</v>
       </c>
       <c r="AD28">
-        <v>5076000.0</v>
+        <v>-12684000.0</v>
       </c>
       <c r="AE28">
         <v>5076000.0</v>
       </c>
       <c r="AF28">
-        <v>-20872000.0</v>
+        <v>5076000.0</v>
       </c>
       <c r="AG28">
         <v>-20872000.0</v>
       </c>
       <c r="AH28">
+        <v>-20872000.0</v>
+      </c>
+      <c r="AI28">
         <v>-184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44186000.0</v>
       </c>
       <c r="AJ28">
         <v>-44186000.0</v>
       </c>
       <c r="AK28">
+        <v>-44186000.0</v>
+      </c>
+      <c r="AL28">
         <v>5309000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8601000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14133000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24524000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-23637000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>26966000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22414000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-31927000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20276000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1196000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>24661000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-38743000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-590000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6935000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12045000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-27584000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-331000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9618000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28388000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-35118000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>22506000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>16067000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>29409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29527000.0</v>
       </c>
       <c r="BI28">
         <v>-29527000.0</v>
       </c>
-      <c r="BJ28"/>
+      <c r="BJ28">
+        <v>-29527000.0</v>
+      </c>
       <c r="BK28"/>
       <c r="BL28"/>
+      <c r="BM28"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>-14079000.0</v>
+      </c>
+      <c r="C29">
         <v>-55370000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>101821000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16304000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26565000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-60234000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>52820000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2539000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18518000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-34650000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68903000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41691000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-21343000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-36985000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32285000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6542000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24810000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16843000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56717000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-10561000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-63772000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4010000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>67080000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25988000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>114467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31281000.0</v>
       </c>
       <c r="AA29">
         <v>31281000.0</v>
       </c>
       <c r="AB29">
-        <v>20019000.0</v>
+        <v>31281000.0</v>
       </c>
       <c r="AC29">
         <v>20019000.0</v>
       </c>
       <c r="AD29">
-        <v>22413000.0</v>
+        <v>20019000.0</v>
       </c>
       <c r="AE29">
         <v>22413000.0</v>
       </c>
       <c r="AF29">
-        <v>31991000.0</v>
+        <v>22413000.0</v>
       </c>
       <c r="AG29">
         <v>31991000.0</v>
       </c>
       <c r="AH29">
+        <v>31991000.0</v>
+      </c>
+      <c r="AI29">
         <v>3443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46594000.0</v>
       </c>
       <c r="AJ29">
         <v>46594000.0</v>
       </c>
       <c r="AK29">
+        <v>46594000.0</v>
+      </c>
+      <c r="AL29">
         <v>-3237000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2135000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-9049000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>23198000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>25700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9271000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-8852000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>30625000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-15542000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>16045000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-15646000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>31806000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4590000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>2187000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2921000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>34226000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4365000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1076000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-19194000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>40704000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-19545000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-9240000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-11885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63177000.0</v>
       </c>
       <c r="BI29">
         <v>63177000.0</v>
       </c>
-      <c r="BJ29"/>
+      <c r="BJ29">
+        <v>63177000.0</v>
+      </c>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-3461000.0</v>
+      </c>
+      <c r="C30">
         <v>-4235000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3701000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7561000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7365000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3804000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3230000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3619000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4343000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3288000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8725000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-19199000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-29214000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22757000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-22111000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15889000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10587000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12001000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14989000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20527000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-12321000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5615000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6055000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8149000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5857000.0</v>
       </c>
       <c r="AA30">
         <v>-5857000.0</v>
       </c>
       <c r="AB30">
-        <v>-7387000.0</v>
+        <v>-5857000.0</v>
       </c>
       <c r="AC30">
         <v>-7387000.0</v>
       </c>
       <c r="AD30">
-        <v>-27227000.0</v>
+        <v>-7387000.0</v>
       </c>
       <c r="AE30">
         <v>-27227000.0</v>
       </c>
       <c r="AF30">
+        <v>-27227000.0</v>
+      </c>
+      <c r="AG30">
         <v>-11359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3091000.0</v>
       </c>
       <c r="AH30">
         <v>-3091000.0</v>
       </c>
       <c r="AI30">
-        <v>-2753000.0</v>
+        <v>-3091000.0</v>
       </c>
       <c r="AJ30">
         <v>-2753000.0</v>
       </c>
       <c r="AK30">
+        <v>-2753000.0</v>
+      </c>
+      <c r="AL30">
         <v>-2914000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6111000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4474000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>940000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1729000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18143000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-13204000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>522000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4621000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14675000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-8720000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7105000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2642000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-10545000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-8869000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6629000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3948000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10794000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8796000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4637000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3770000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6027000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-53625000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1185000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>38343000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>