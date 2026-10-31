--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -8631,51 +8631,53 @@
       </c>
       <c r="L3">
         <v>11000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>106</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>7159000.0</v>
+      </c>
       <c r="C5">
         <v>-72484000.0</v>
       </c>
       <c r="D5">
         <v>26787000.0</v>
       </c>
       <c r="E5">
         <v>-43810000.0</v>
       </c>
       <c r="F5">
         <v>-87816000.0</v>
       </c>
       <c r="G5">
         <v>-79113000.0</v>
       </c>
       <c r="H5">
         <v>-63216000.0</v>
       </c>
       <c r="I5">
         <v>-42806000.0</v>
       </c>
       <c r="J5">
         <v>-41730000.0</v>
       </c>
       <c r="K5">
@@ -9804,51 +9806,51 @@
       </c>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
         <v>500.0</v>
       </c>
       <c r="F3">
         <v>500.0</v>
       </c>
       <c r="G3">
         <v>500.0</v>
       </c>
       <c r="H3">
         <v>-93750.0</v>
       </c>
       <c r="I3">
         <v>2000.0</v>
       </c>
       <c r="J3">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="K3">
         <v>91750.0</v>
       </c>
       <c r="L3">
         <v>38000.0</v>
       </c>
       <c r="M3">
         <v>108000.0</v>
       </c>
       <c r="N3">
         <v>108000.0</v>
       </c>
       <c r="O3">
         <v>113000.0</v>
       </c>
       <c r="P3">
         <v>129000.0</v>
       </c>
       <c r="Q3">
         <v>257000.0</v>
       </c>
       <c r="R3">
         <v>294000.0</v>
       </c>
@@ -9858,51 +9860,51 @@
       <c r="T3">
         <v>191000.0</v>
       </c>
       <c r="U3">
         <v>148000.0</v>
       </c>
       <c r="V3">
         <v>148000.0</v>
       </c>
       <c r="W3">
         <v>159000.0</v>
       </c>
       <c r="X3">
         <v>191000.0</v>
       </c>
       <c r="Y3">
         <v>191000.0</v>
       </c>
       <c r="Z3">
         <v>190000.0</v>
       </c>
       <c r="AA3">
         <v>189000.0</v>
       </c>
       <c r="AB3">
-        <v>187500.0</v>
+        <v>297000.0</v>
       </c>
       <c r="AC3">
         <v>489000.0</v>
       </c>
       <c r="AD3">
         <v>188000.0</v>
       </c>
       <c r="AE3">
         <v>184000.0</v>
       </c>
       <c r="AF3">
         <v>139000.0</v>
       </c>
       <c r="AG3">
         <v>81000.0</v>
       </c>
       <c r="AH3">
         <v>94000.0</v>
       </c>
       <c r="AI3">
         <v>95000.0</v>
       </c>
       <c r="AJ3">
         <v>94000.0</v>
       </c>
@@ -9977,53 +9979,59 @@
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>106</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>-9926000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7538000.0</v>
+      </c>
+      <c r="D5">
+        <v>31405000.0</v>
+      </c>
       <c r="E5">
         <v>-7329000.0</v>
       </c>
       <c r="F5">
         <v>-2361000.0</v>
       </c>
       <c r="G5">
         <v>-14556000.0</v>
       </c>
       <c r="H5">
         <v>-20754250.0</v>
       </c>
       <c r="I5">
         <v>-17437000.0</v>
       </c>
       <c r="J5">
         <v>-17862000.0</v>
       </c>
       <c r="K5">
         <v>-13982000.0</v>
       </c>
       <c r="L5">
         <v>51578000.0</v>
       </c>
       <c r="M5">
@@ -10127,51 +10135,51 @@
       <c r="B6">
         <v>-9552000.0</v>
       </c>
       <c r="C6">
         <v>-7203000.0</v>
       </c>
       <c r="D6">
         <v>31781000.0</v>
       </c>
       <c r="E6">
         <v>-7328500.0</v>
       </c>
       <c r="F6">
         <v>-2360500.0</v>
       </c>
       <c r="G6">
         <v>-14555500.0</v>
       </c>
       <c r="H6">
         <v>-20848000.0</v>
       </c>
       <c r="I6">
         <v>-17435000.0</v>
       </c>
       <c r="J6">
-        <v>-17861000.0</v>
+        <v>-17860000.0</v>
       </c>
       <c r="K6">
         <v>-12669000.0</v>
       </c>
       <c r="L6">
         <v>51616000.0</v>
       </c>
       <c r="M6">
         <v>3480000.0</v>
       </c>
       <c r="N6">
         <v>-11806000.0</v>
       </c>
       <c r="O6">
         <v>-13153000.0</v>
       </c>
       <c r="P6">
         <v>26900000.0</v>
       </c>
       <c r="Q6">
         <v>-11418000.0</v>
       </c>
       <c r="R6">
         <v>-28271000.0</v>
       </c>
@@ -10181,51 +10189,51 @@
       <c r="T6">
         <v>-27109000.0</v>
       </c>
       <c r="U6">
         <v>-22373000.0</v>
       </c>
       <c r="V6">
         <v>-18424000.0</v>
       </c>
       <c r="W6">
         <v>-19264000.0</v>
       </c>
       <c r="X6">
         <v>-18605000.0</v>
       </c>
       <c r="Y6">
         <v>-18829000.0</v>
       </c>
       <c r="Z6">
         <v>-18286000.0</v>
       </c>
       <c r="AA6">
         <v>-22632000.0</v>
       </c>
       <c r="AB6">
-        <v>-25695500.0</v>
+        <v>-25586000.0</v>
       </c>
       <c r="AC6">
         <v>-17496000.0</v>
       </c>
       <c r="AD6">
         <v>-13464000.0</v>
       </c>
       <c r="AE6">
         <v>-5512000.0</v>
       </c>
       <c r="AF6">
         <v>-10945000.0</v>
       </c>
       <c r="AG6">
         <v>-10854000.0</v>
       </c>
       <c r="AH6">
         <v>-9877000.0</v>
       </c>
       <c r="AI6">
         <v>-10721000.0</v>
       </c>
       <c r="AJ6">
         <v>-9872000.0</v>
       </c>
@@ -15356,54 +15364,58 @@
       </c>
       <c r="AL13">
         <v>1001000.0</v>
       </c>
       <c r="AM13">
         <v>533000.0</v>
       </c>
       <c r="AN13">
         <v>290000.0</v>
       </c>
       <c r="AO13"/>
       <c r="AP13">
         <v>-491000.0</v>
       </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="G14"/>
+        <v>500.0</v>
+      </c>
+      <c r="F14">
+        <v>500.0</v>
+      </c>
+      <c r="G14">
+        <v>500.0</v>
+      </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>2000.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>38000.0</v>
       </c>
       <c r="M14">
         <v>108000.0</v>
       </c>
       <c r="N14">
         <v>108000.0</v>
       </c>
       <c r="O14">
         <v>113000.0</v>
       </c>
       <c r="P14">
@@ -15421,51 +15433,51 @@
       <c r="T14">
         <v>191000.0</v>
       </c>
       <c r="U14">
         <v>148000.0</v>
       </c>
       <c r="V14">
         <v>148000.0</v>
       </c>
       <c r="W14">
         <v>159000.0</v>
       </c>
       <c r="X14">
         <v>191000.0</v>
       </c>
       <c r="Y14">
         <v>191000.0</v>
       </c>
       <c r="Z14">
         <v>190000.0</v>
       </c>
       <c r="AA14">
         <v>189000.0</v>
       </c>
       <c r="AB14">
-        <v>-111000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="AC14">
         <v>489000.0</v>
       </c>
       <c r="AD14">
         <v>188000.0</v>
       </c>
       <c r="AE14">
         <v>184000.0</v>
       </c>
       <c r="AF14">
         <v>139000.0</v>
       </c>
       <c r="AG14">
         <v>81000.0</v>
       </c>
       <c r="AH14">
         <v>94000.0</v>
       </c>
       <c r="AI14">
         <v>95000.0</v>
       </c>
       <c r="AJ14">
         <v>94000.0</v>
       </c>
@@ -16370,57 +16382,57 @@
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
         <v>1049000.0</v>
       </c>
       <c r="C25">
         <v>226000.0</v>
       </c>
       <c r="D25">
         <v>214000.0</v>
       </c>
       <c r="E25">
-        <v>870000.0</v>
+        <v>869500.0</v>
       </c>
       <c r="F25">
-        <v>278000.0</v>
+        <v>277500.0</v>
       </c>
       <c r="G25">
-        <v>273000.0</v>
+        <v>272500.0</v>
       </c>
       <c r="H25">
         <v>268000.0</v>
       </c>
       <c r="I25">
         <v>263000.0</v>
       </c>
       <c r="J25">
         <v>258000.0</v>
       </c>
       <c r="K25">
         <v>254000.0</v>
       </c>
       <c r="L25">
         <v>249000.0</v>
       </c>
       <c r="M25">
         <v>5550000.0</v>
       </c>
       <c r="N25">
         <v>240000.0</v>
       </c>
       <c r="O25">
         <v>236000.0</v>
       </c>
@@ -16439,51 +16451,51 @@
       <c r="T25">
         <v>1607000.0</v>
       </c>
       <c r="U25">
         <v>308000.0</v>
       </c>
       <c r="V25">
         <v>282000.0</v>
       </c>
       <c r="W25">
         <v>235000.0</v>
       </c>
       <c r="X25">
         <v>120000.0</v>
       </c>
       <c r="Y25">
         <v>233000.0</v>
       </c>
       <c r="Z25">
         <v>105000.0</v>
       </c>
       <c r="AA25">
         <v>66000.0</v>
       </c>
       <c r="AB25">
-        <v>400000.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="AC25">
         <v>-36000.0</v>
       </c>
       <c r="AD25">
         <v>-19000.0</v>
       </c>
       <c r="AE25">
         <v>11000.0</v>
       </c>
       <c r="AF25">
         <v>-189000.0</v>
       </c>
       <c r="AG25">
         <v>-5000.0</v>
       </c>
       <c r="AH25">
         <v>181000.0</v>
       </c>
       <c r="AI25">
         <v>-45000.0</v>
       </c>
       <c r="AJ25">
         <v>2000.0</v>
       </c>