--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6088,69 +6088,69 @@
       <c r="H39">
         <v>2055000.0</v>
       </c>
       <c r="I39">
         <v>7930000.0</v>
       </c>
       <c r="J39">
         <v>3668000.0</v>
       </c>
       <c r="K39">
         <v>4178000.0</v>
       </c>
       <c r="L39">
         <v>5408000.0</v>
       </c>
       <c r="M39">
         <v>8571000.0</v>
       </c>
       <c r="N39">
         <v>3543000.0</v>
       </c>
       <c r="O39">
         <v>3379000.0</v>
       </c>
       <c r="P39">
-        <v>2441000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="Q39">
         <v>4975000.0</v>
       </c>
       <c r="R39">
         <v>8747000.0</v>
       </c>
       <c r="S39">
         <v>8829000.0</v>
       </c>
       <c r="T39">
-        <v>8352000.0</v>
+        <v>5768000.0</v>
       </c>
       <c r="U39">
-        <v>7098000.0</v>
+        <v>4901000.0</v>
       </c>
       <c r="V39">
-        <v>13815999.0</v>
+        <v>5193999.0</v>
       </c>
       <c r="W39">
         <v>12239000.0</v>
       </c>
       <c r="X39">
         <v>5297000.0</v>
       </c>
       <c r="Y39">
         <v>11926000.0</v>
       </c>
       <c r="Z39">
         <v>3773000.0</v>
       </c>
       <c r="AA39">
         <v>3123000.0</v>
       </c>
       <c r="AB39">
         <v>6352000.0</v>
       </c>
       <c r="AC39">
         <v>11676000.0</v>
       </c>
       <c r="AD39">
         <v>7926000.0</v>
       </c>
@@ -6176,99 +6176,99 @@
         <v>948000.0</v>
       </c>
       <c r="AL39"/>
       <c r="AM39">
         <v>1253000.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39">
         <v>287000.0</v>
       </c>
     </row>
     <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>3142000.0</v>
       </c>
       <c r="C40">
         <v>5578000.0</v>
       </c>
       <c r="D40">
         <v>7809000.0</v>
       </c>
       <c r="E40">
-        <v>12321000.0</v>
+        <v>6890000.0</v>
       </c>
       <c r="F40">
         <v>8362000.0</v>
       </c>
       <c r="G40">
         <v>17724000.0</v>
       </c>
       <c r="H40">
         <v>15328000.0</v>
       </c>
       <c r="I40">
-        <v>41205000.0</v>
+        <v>10398000.0</v>
       </c>
       <c r="J40">
         <v>5380000.0</v>
       </c>
       <c r="K40">
         <v>6557000.0</v>
       </c>
       <c r="L40">
         <v>6563000.0</v>
       </c>
       <c r="M40">
         <v>5601000.0</v>
       </c>
       <c r="N40">
         <v>8862000.0</v>
       </c>
       <c r="O40">
         <v>8973000.0</v>
       </c>
       <c r="P40">
-        <v>11960000.0</v>
+        <v>8234000.0</v>
       </c>
       <c r="Q40">
         <v>8626000.0</v>
       </c>
       <c r="R40">
         <v>10055000.0</v>
       </c>
       <c r="S40">
         <v>14350000.0</v>
       </c>
       <c r="T40">
-        <v>13055000.0</v>
+        <v>11356000.0</v>
       </c>
       <c r="U40">
-        <v>10186000.0</v>
+        <v>9007000.0</v>
       </c>
       <c r="V40">
         <v>12958000.0</v>
       </c>
       <c r="W40">
         <v>12241000.0</v>
       </c>
       <c r="X40">
         <v>13556000.0</v>
       </c>
       <c r="Y40">
         <v>16514000.0</v>
       </c>
       <c r="Z40">
         <v>12858000.0</v>
       </c>
       <c r="AA40">
         <v>21588000.0</v>
       </c>
       <c r="AB40">
         <v>11650000.0</v>
       </c>
       <c r="AC40">
         <v>6068000.0</v>
       </c>
@@ -8543,51 +8543,51 @@
       </c>
       <c r="G5">
         <v>-79113000.0</v>
       </c>
       <c r="H5">
         <v>-63216000.0</v>
       </c>
       <c r="I5">
         <v>-42806000.0</v>
       </c>
       <c r="J5">
         <v>-41730000.0</v>
       </c>
       <c r="K5">
         <v>-33221000.0</v>
       </c>
       <c r="L5">
         <v>-13327000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-24000.0</v>
+        <v>8833000.0</v>
       </c>
       <c r="C6">
         <v>-72482000.0</v>
       </c>
       <c r="D6">
         <v>27154000.0</v>
       </c>
       <c r="E6">
         <v>-42941000.0</v>
       </c>
       <c r="F6">
         <v>-87170000.0</v>
       </c>
       <c r="G6">
         <v>-78352000.0</v>
       </c>
       <c r="H6">
         <v>-62466000.0</v>
       </c>
       <c r="I6">
         <v>-42397000.0</v>
       </c>
       <c r="J6">
         <v>-41367000.0</v>
       </c>
@@ -9658,52 +9658,56 @@
       <c r="AK2">
         <v>10331000.0</v>
       </c>
       <c r="AL2">
         <v>7652000.0</v>
       </c>
       <c r="AM2">
         <v>9060000.0</v>
       </c>
       <c r="AN2">
         <v>7840000.0</v>
       </c>
       <c r="AO2">
         <v>16377000.0</v>
       </c>
       <c r="AP2">
         <v>13316000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3"/>
-      <c r="E3"/>
+      <c r="D3">
+        <v>500.0</v>
+      </c>
+      <c r="E3">
+        <v>500.0</v>
+      </c>
       <c r="F3">
         <v>500.0</v>
       </c>
       <c r="G3">
         <v>-93750.0</v>
       </c>
       <c r="H3">
         <v>2000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
       <c r="J3">
         <v>91750.0</v>
       </c>
       <c r="K3">
         <v>38000.0</v>
       </c>
       <c r="L3">
         <v>108000.0</v>
       </c>
       <c r="M3">
         <v>108000.0</v>
       </c>
       <c r="N3">
@@ -9844,102 +9848,106 @@
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
-      <c r="E5"/>
+      <c r="D5">
+        <v>-7329000.0</v>
+      </c>
+      <c r="E5">
+        <v>-2361000.0</v>
+      </c>
       <c r="F5">
         <v>-14556000.0</v>
       </c>
       <c r="G5">
         <v>-20754250.0</v>
       </c>
       <c r="H5">
-        <v>-18593000.0</v>
+        <v>-17437000.0</v>
       </c>
       <c r="I5">
-        <v>-19061000.0</v>
+        <v>-17862000.0</v>
       </c>
       <c r="J5">
         <v>-13982000.0</v>
       </c>
       <c r="K5">
-        <v>50532000.0</v>
+        <v>51578000.0</v>
       </c>
       <c r="L5">
         <v>3372000.0</v>
       </c>
       <c r="M5">
-        <v>-12890000.0</v>
+        <v>-11914000.0</v>
       </c>
       <c r="N5">
-        <v>-14227000.0</v>
+        <v>-13266000.0</v>
       </c>
       <c r="O5">
         <v>26771000.0</v>
       </c>
       <c r="P5">
         <v>-11675000.0</v>
       </c>
       <c r="Q5">
         <v>-28565000.0</v>
       </c>
       <c r="R5">
         <v>-30341000.0</v>
       </c>
       <c r="S5">
-        <v>-27502000.0</v>
+        <v>-27300000.0</v>
       </c>
       <c r="T5">
         <v>-22521000.0</v>
       </c>
       <c r="U5">
         <v>-18572000.0</v>
       </c>
       <c r="V5">
-        <v>-19403000.0</v>
+        <v>-19423000.0</v>
       </c>
       <c r="W5">
         <v>-18796000.0</v>
       </c>
       <c r="X5">
         <v>-19020000.0</v>
       </c>
       <c r="Y5">
         <v>-18476000.0</v>
       </c>
       <c r="Z5">
         <v>-22821000.0</v>
       </c>
       <c r="AA5">
         <v>-25883000.0</v>
       </c>
       <c r="AB5">
         <v>-17985000.0</v>
       </c>
       <c r="AC5">
         <v>-13652000.0</v>
       </c>
       <c r="AD5">
         <v>-5696000.0</v>
       </c>
@@ -9963,111 +9971,111 @@
       </c>
       <c r="AK5">
         <v>-10165000.0</v>
       </c>
       <c r="AL5">
         <v>-6400000.0</v>
       </c>
       <c r="AM5">
         <v>-8810000.0</v>
       </c>
       <c r="AN5">
         <v>-7914000.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>-13327000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-7538000.0</v>
+        <v>-7203000.0</v>
       </c>
       <c r="C6">
-        <v>31405000.0</v>
+        <v>31781000.0</v>
       </c>
       <c r="D6">
-        <v>-7382000.0</v>
+        <v>-7328500.0</v>
       </c>
       <c r="E6">
-        <v>-2361000.0</v>
+        <v>-2360500.0</v>
       </c>
       <c r="F6">
         <v>-14555500.0</v>
       </c>
       <c r="G6">
         <v>-20848000.0</v>
       </c>
       <c r="H6">
-        <v>-18591000.0</v>
+        <v>-17435000.0</v>
       </c>
       <c r="I6">
-        <v>-19060000.0</v>
+        <v>-17861000.0</v>
       </c>
       <c r="J6">
-        <v>-13982000.0</v>
+        <v>-12669000.0</v>
       </c>
       <c r="K6">
-        <v>50570000.0</v>
+        <v>51616000.0</v>
       </c>
       <c r="L6">
         <v>3480000.0</v>
       </c>
       <c r="M6">
-        <v>-12782000.0</v>
+        <v>-11806000.0</v>
       </c>
       <c r="N6">
-        <v>-14114000.0</v>
+        <v>-13153000.0</v>
       </c>
       <c r="O6">
         <v>26900000.0</v>
       </c>
       <c r="P6">
         <v>-11418000.0</v>
       </c>
       <c r="Q6">
         <v>-28271000.0</v>
       </c>
       <c r="R6">
         <v>-30152000.0</v>
       </c>
       <c r="S6">
-        <v>-27311000.0</v>
+        <v>-27109000.0</v>
       </c>
       <c r="T6">
         <v>-22373000.0</v>
       </c>
       <c r="U6">
         <v>-18424000.0</v>
       </c>
       <c r="V6">
-        <v>-19244000.0</v>
+        <v>-19264000.0</v>
       </c>
       <c r="W6">
         <v>-18605000.0</v>
       </c>
       <c r="X6">
         <v>-18829000.0</v>
       </c>
       <c r="Y6">
         <v>-18286000.0</v>
       </c>
       <c r="Z6">
         <v>-22632000.0</v>
       </c>
       <c r="AA6">
         <v>-25695500.0</v>
       </c>
       <c r="AB6">
         <v>-17496000.0</v>
       </c>
       <c r="AC6">
         <v>-13464000.0</v>
       </c>
       <c r="AD6">
         <v>-5512000.0</v>
       </c>
@@ -13205,51 +13213,51 @@
       </c>
       <c r="J13">
         <v>612000.0</v>
       </c>
       <c r="K13">
         <v>290000.0</v>
       </c>
       <c r="L13">
         <v>-491000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>146</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>2000.0</v>
       </c>
       <c r="D14">
         <v>367000.0</v>
       </c>
       <c r="E14">
-        <v>1547000.0</v>
+        <v>869000.0</v>
       </c>
       <c r="F14">
         <v>1117000.0</v>
       </c>
       <c r="G14">
         <v>761000.0</v>
       </c>
       <c r="H14">
         <v>750000.0</v>
       </c>
       <c r="I14">
         <v>409000.0</v>
       </c>
       <c r="J14">
         <v>363000.0</v>
       </c>
       <c r="K14">
         <v>279000.0</v>
       </c>
       <c r="L14">
         <v>11000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
@@ -13322,51 +13330,51 @@
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>150</v>
       </c>
       <c r="B18">
         <v>-12624000.0</v>
       </c>
       <c r="C18">
         <v>-23444000.0</v>
       </c>
       <c r="D18">
         <v>-32995000.0</v>
       </c>
       <c r="E18">
         <v>-7731000.0</v>
       </c>
       <c r="F18">
-        <v>-64308000.0</v>
+        <v>-64347000.0</v>
       </c>
       <c r="G18">
         <v>-86029000.0</v>
       </c>
       <c r="H18">
         <v>-50334000.0</v>
       </c>
       <c r="I18">
         <v>-42061000.0</v>
       </c>
       <c r="J18">
         <v>-39138000.0</v>
       </c>
       <c r="K18">
         <v>-29789000.0</v>
       </c>
       <c r="L18">
         <v>-9840000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>151</v>
       </c>
       <c r="B19"/>
@@ -13545,51 +13553,51 @@
         <v>29844000.0</v>
       </c>
       <c r="I24">
         <v>-83156000.0</v>
       </c>
       <c r="J24">
         <v>-27000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25">
         <v>1635000.0</v>
       </c>
       <c r="C25">
         <v>1043000.0</v>
       </c>
       <c r="D25">
         <v>6275000.0</v>
       </c>
       <c r="E25">
-        <v>15050000.0</v>
+        <v>6605000.0</v>
       </c>
       <c r="F25">
         <v>11430000.0</v>
       </c>
       <c r="G25">
         <v>151000.0</v>
       </c>
       <c r="H25">
         <v>356000.0</v>
       </c>
       <c r="I25">
         <v>-50000.0</v>
       </c>
       <c r="J25">
         <v>-1541000.0</v>
       </c>
       <c r="K25">
         <v>4595000.0</v>
       </c>
       <c r="L25">
         <v>3517000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
@@ -14482,51 +14490,51 @@
       <c r="J7">
         <v>16330000.0</v>
       </c>
       <c r="K7">
         <v>-70968000.0</v>
       </c>
       <c r="L7">
         <v>11554000.0</v>
       </c>
       <c r="M7">
         <v>-8855000.0</v>
       </c>
       <c r="N7">
         <v>-2106000.0</v>
       </c>
       <c r="O7">
         <v>14992000.0</v>
       </c>
       <c r="P7">
         <v>7465000.0</v>
       </c>
       <c r="Q7">
         <v>1330000.0</v>
       </c>
       <c r="R7">
-        <v>-1690000.0</v>
+        <v>-1700000.0</v>
       </c>
       <c r="S7">
         <v>-2835000.0</v>
       </c>
       <c r="T7">
         <v>14783000.0</v>
       </c>
       <c r="U7">
         <v>-588000.0</v>
       </c>
       <c r="V7">
         <v>1541000.0</v>
       </c>
       <c r="W7">
         <v>526000.0</v>
       </c>
       <c r="X7">
         <v>-3951000.0</v>
       </c>
       <c r="Y7">
         <v>-8194000.0</v>
       </c>
       <c r="Z7">
         <v>-1836000.0</v>
       </c>
@@ -14634,111 +14642,111 @@
       <c r="AE8">
         <v>-254000.0</v>
       </c>
       <c r="AF8">
         <v>1870000.0</v>
       </c>
       <c r="AG8">
         <v>42000.0</v>
       </c>
       <c r="AH8">
         <v>-253000.0</v>
       </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" t="s">
         <v>141</v>
       </c>
       <c r="B9">
-        <v>25343000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="C9">
         <v>1563000.0</v>
       </c>
       <c r="D9">
         <v>869000.0</v>
       </c>
       <c r="E9">
         <v>-1792000.0</v>
       </c>
       <c r="F9">
         <v>2417000.0</v>
       </c>
       <c r="G9">
         <v>-389000.0</v>
       </c>
       <c r="H9">
         <v>2038000.0</v>
       </c>
       <c r="I9">
         <v>283000.0</v>
       </c>
       <c r="J9">
         <v>-3472000.0</v>
       </c>
       <c r="K9">
         <v>1444000.0</v>
       </c>
       <c r="L9">
         <v>-901000.0</v>
       </c>
       <c r="M9">
         <v>-223000.0</v>
       </c>
       <c r="N9">
         <v>-781000.0</v>
       </c>
       <c r="O9">
         <v>-131000.0</v>
       </c>
       <c r="P9">
         <v>624000.0</v>
       </c>
       <c r="Q9">
         <v>393000.0</v>
       </c>
       <c r="R9">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="S9">
-        <v>-38000.0</v>
+        <v>-53000.0</v>
       </c>
       <c r="T9">
         <v>-394000.0</v>
       </c>
       <c r="U9">
-        <v>6697000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="V9">
-        <v>-3218000.0</v>
+        <v>-2446000.0</v>
       </c>
       <c r="W9">
         <v>1728000.0</v>
       </c>
       <c r="X9">
         <v>-3027000.0</v>
       </c>
       <c r="Y9">
         <v>-1309000.0</v>
       </c>
       <c r="Z9">
         <v>5036000.0</v>
       </c>
       <c r="AA9">
         <v>-2747000.0</v>
       </c>
       <c r="AB9">
         <v>-2940000.0</v>
       </c>
       <c r="AC9">
         <v>-1617000.0</v>
       </c>
       <c r="AD9">
         <v>-80000.0</v>
       </c>
@@ -15172,51 +15180,51 @@
       <c r="I14">
         <v>2000.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>38000.0</v>
       </c>
       <c r="L14">
         <v>108000.0</v>
       </c>
       <c r="M14">
         <v>108000.0</v>
       </c>
       <c r="N14">
         <v>113000.0</v>
       </c>
       <c r="O14">
         <v>129000.0</v>
       </c>
       <c r="P14">
         <v>257000.0</v>
       </c>
       <c r="Q14">
-        <v>291000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="R14">
         <v>189000.0</v>
       </c>
       <c r="S14">
         <v>191000.0</v>
       </c>
       <c r="T14">
         <v>148000.0</v>
       </c>
       <c r="U14">
         <v>148000.0</v>
       </c>
       <c r="V14">
         <v>159000.0</v>
       </c>
       <c r="W14">
         <v>191000.0</v>
       </c>
       <c r="X14">
         <v>191000.0</v>
       </c>
       <c r="Y14">
         <v>190000.0</v>
       </c>
@@ -16124,99 +16132,99 @@
         <v>-22000.0</v>
       </c>
       <c r="AG24">
         <v>5000000.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25">
-        <v>1340000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C25">
         <v>214000.0</v>
       </c>
       <c r="D25">
         <v>870000.0</v>
       </c>
       <c r="E25">
         <v>278000.0</v>
       </c>
       <c r="F25">
         <v>273000.0</v>
       </c>
       <c r="G25">
         <v>268000.0</v>
       </c>
       <c r="H25">
         <v>263000.0</v>
       </c>
       <c r="I25">
         <v>258000.0</v>
       </c>
       <c r="J25">
         <v>254000.0</v>
       </c>
       <c r="K25">
         <v>249000.0</v>
       </c>
       <c r="L25">
         <v>5550000.0</v>
       </c>
       <c r="M25">
         <v>240000.0</v>
       </c>
       <c r="N25">
         <v>236000.0</v>
       </c>
       <c r="O25">
         <v>93000.0</v>
       </c>
       <c r="P25">
         <v>890000.0</v>
       </c>
       <c r="Q25">
-        <v>4028000.0</v>
+        <v>2708000.0</v>
       </c>
       <c r="R25">
-        <v>2904000.0</v>
+        <v>2914000.0</v>
       </c>
       <c r="S25">
         <v>1761000.0</v>
       </c>
       <c r="T25">
         <v>308000.0</v>
       </c>
       <c r="U25">
         <v>193000.0</v>
       </c>
       <c r="V25">
         <v>190000.0</v>
       </c>
       <c r="W25">
         <v>120000.0</v>
       </c>
       <c r="X25">
         <v>233000.0</v>
       </c>
       <c r="Y25">
         <v>105000.0</v>
       </c>
       <c r="Z25">
         <v>66000.0</v>
       </c>