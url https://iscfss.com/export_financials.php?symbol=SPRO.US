--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2710,5672 +2713,5794 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>155000.0</v>
+      </c>
+      <c r="C2">
         <v>217000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>693000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1395000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>780000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1765000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7306000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6090000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2696000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3066000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1378000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1103000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1310000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>583000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>617000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2582000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1711000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4780000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1101000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3161000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1632000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3825000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1155000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2480000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1562000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8951000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4147000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2524000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>557000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3603000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1364000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>705000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>982000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7791000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368000.0</v>
       </c>
       <c r="AL2">
         <v>1368000.0</v>
       </c>
       <c r="AM2">
+        <v>1368000.0</v>
+      </c>
+      <c r="AN2">
         <v>1139000.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>1794000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="T5">
         <v>-2000.0</v>
       </c>
       <c r="U5">
         <v>-2000.0</v>
       </c>
       <c r="V5">
+        <v>-2000.0</v>
+      </c>
+      <c r="W5">
         <v>-3000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-19000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-28000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-29000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-643000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-455000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-290000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>181428000.0</v>
       </c>
-      <c r="AJ6">
-[...2 lines deleted...]
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>2043000.0</v>
+      </c>
+      <c r="C7">
         <v>2474000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2895000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3351000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3615000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3960000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4297000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4622000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4938000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5244000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5543000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5831000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6111000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6382000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6647000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6901000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7001000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7095000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7335000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7233000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7438000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7643000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7838000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8029000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5559000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5453000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5545000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4604000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4849000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5030000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>58000.0</v>
       </c>
       <c r="C8">
-        <v>56000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="D8">
         <v>56000.0</v>
       </c>
       <c r="E8">
         <v>56000.0</v>
       </c>
       <c r="F8">
         <v>56000.0</v>
       </c>
       <c r="G8">
+        <v>56000.0</v>
+      </c>
+      <c r="H8">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="I8">
         <v>54000.0</v>
       </c>
       <c r="J8">
         <v>54000.0</v>
       </c>
       <c r="K8">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="L8">
         <v>53000.0</v>
       </c>
       <c r="M8">
         <v>53000.0</v>
       </c>
       <c r="N8">
         <v>53000.0</v>
       </c>
       <c r="O8">
+        <v>53000.0</v>
+      </c>
+      <c r="P8">
         <v>52000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>43000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>37000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="T8">
         <v>35000.0</v>
       </c>
       <c r="U8">
+        <v>35000.0</v>
+      </c>
+      <c r="V8">
         <v>33000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>491930000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>473090000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>450085000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>405923000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>415946000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>409722000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>391881000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>313864000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>305111000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>273966000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>267083000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>266013000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>256530000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>254013000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>253105000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>182754000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>182042000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>181428000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>50774000.0</v>
+      </c>
+      <c r="C10">
         <v>56129000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40265000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48616000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31194000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48887000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52889000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>76290000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63527000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>82271000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76333000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93825000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>77690000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>96254000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>109107000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>50446000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45401000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>72111000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>112584000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>112859000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>71562000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>77042000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>85209000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>125242000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>65342000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64363000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29730000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45597000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>71133000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49395000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34080000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40480000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48715000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25373000.0</v>
       </c>
       <c r="AJ10">
         <v>25373000.0</v>
       </c>
       <c r="AK10">
-        <v>36299000.0</v>
+        <v>25373000.0</v>
       </c>
       <c r="AL10">
         <v>36299000.0</v>
       </c>
       <c r="AM10">
+        <v>36299000.0</v>
+      </c>
+      <c r="AN10">
         <v>10315000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>5691000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>50774000.0</v>
+      </c>
+      <c r="C12">
         <v>56129000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40265000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48616000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31194000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>48887000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52889000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76290000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63527000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>82271000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76333000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>93825000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>77690000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>96254000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>109107000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>50446000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45401000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>121966000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>146402000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>123417000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>99218000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>115676000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>126906000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>127244000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>71360000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>88841000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>82045000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>93856000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>103408000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>106392000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>115443000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>131225000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>66637000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>75393000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>87288000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25373000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36299000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>10315000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>58000.0</v>
       </c>
       <c r="C13">
-        <v>56000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="D13">
         <v>56000.0</v>
       </c>
       <c r="E13">
         <v>56000.0</v>
       </c>
       <c r="F13">
         <v>56000.0</v>
       </c>
       <c r="G13">
+        <v>56000.0</v>
+      </c>
+      <c r="H13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="I13">
         <v>54000.0</v>
       </c>
       <c r="J13">
         <v>54000.0</v>
       </c>
       <c r="K13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="L13">
         <v>53000.0</v>
       </c>
       <c r="M13">
         <v>53000.0</v>
       </c>
       <c r="N13">
         <v>53000.0</v>
       </c>
       <c r="O13">
+        <v>53000.0</v>
+      </c>
+      <c r="P13">
         <v>52000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>35000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="T13">
         <v>32000.0</v>
       </c>
       <c r="U13">
-        <v>30000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="V13">
         <v>30000.0</v>
       </c>
       <c r="W13">
+        <v>30000.0</v>
+      </c>
+      <c r="X13">
         <v>29000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AB13">
         <v>19000.0</v>
       </c>
       <c r="AC13">
         <v>19000.0</v>
       </c>
       <c r="AD13">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AE13">
         <v>17000.0</v>
       </c>
       <c r="AF13">
+        <v>17000.0</v>
+      </c>
+      <c r="AG13">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AH13">
         <v>14000.0</v>
       </c>
       <c r="AI13">
         <v>14000.0</v>
       </c>
       <c r="AJ13">
-        <v>0.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
         <v>8000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7924000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>57968608.0</v>
+      </c>
+      <c r="C14">
         <v>57281570.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59368159.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>56280844.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56026767.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55376188.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54037917.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54124862.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53957766.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53524037.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53108270.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52710280.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>52571813.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52527018.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48715409.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35882076.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32977807.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32606715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32132500.0</v>
       </c>
       <c r="T14">
         <v>32132500.0</v>
       </c>
       <c r="U14">
+        <v>32132500.0</v>
+      </c>
+      <c r="V14">
         <v>29675399.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29414148.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27369943.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21933922.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20633402.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19557418.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19052827.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18659079.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17667620.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17221120.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17736996.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17471462.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14376529.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14369182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13397684.0</v>
       </c>
       <c r="AJ14">
         <v>13397684.0</v>
       </c>
       <c r="AK14">
-        <v>6604819.0</v>
+        <v>13397684.0</v>
       </c>
       <c r="AL14">
         <v>6604819.0</v>
       </c>
       <c r="AM14">
         <v>6604819.0</v>
       </c>
       <c r="AN14">
         <v>6604819.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AO14">
+        <v>6604819.0</v>
+      </c>
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>53000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>43000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="V15">
         <v>30000.0</v>
       </c>
       <c r="W15">
+        <v>30000.0</v>
+      </c>
+      <c r="X15">
         <v>29000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>26000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AB15">
         <v>19000.0</v>
       </c>
       <c r="AC15">
         <v>19000.0</v>
       </c>
       <c r="AD15">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AE15">
         <v>17000.0</v>
       </c>
       <c r="AF15">
+        <v>17000.0</v>
+      </c>
+      <c r="AG15">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AH15">
         <v>14000.0</v>
       </c>
       <c r="AI15">
         <v>14000.0</v>
       </c>
       <c r="AJ15">
-        <v>0.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>8000.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>258000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2383000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5431000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17233000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22124000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25842000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30807000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31263000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27113000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13873000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8709000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11845000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10369000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3726000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2364000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2093000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1857000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1699000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1179000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-980000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-947000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1526000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-936000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-932000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-928000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11869000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6416000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5199000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>19950000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>10442000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>9199000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9928000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>833000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>290000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>323000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>327000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>365000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="AL18">
         <v>272000.0</v>
       </c>
-      <c r="AM18"/>
+      <c r="AM18">
+        <v>272000.0</v>
+      </c>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:41">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
-      <c r="AK21"/>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-4463000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>-12239000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-13369000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>-8776000.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>-4771000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>52766000.0</v>
+      </c>
+      <c r="C23">
         <v>59021000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>68919000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>54170000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62119000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>77709000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>110543000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>135161000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>149881000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>167703000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>182390000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>107101000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>98885000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>112546000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124802000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64476000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>63628000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>145830000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>171072000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>144691000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>119594000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>143440000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>153451000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>157040000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>97545000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>109894000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>106103000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>112510000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>122489000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>124650000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>129006000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>136120000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>72592000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>81059000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31189000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>31550000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>40099000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>13772000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>85000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>107000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>148000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>158000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>168000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>177000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>186000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>196000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>205000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>249000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>256000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>293000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4391000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>85000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>107000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>148000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>158000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>168000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>177000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>186000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>196000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>205000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>249000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>256000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>293000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>312000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-48731000.0</v>
+      </c>
+      <c r="C28">
         <v>-53655000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37370000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45265000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27579000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-44927000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-48592000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-71668000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58589000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-77027000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-70790000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-87994000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-71579000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-89872000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-102460000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-43545000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-38400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14114000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-105249000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-105626000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-64124000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-69399000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-77371000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-117213000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-59783000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-58910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-24185000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-40993000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-66284000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-44365000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-34080000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-40480000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-48715000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-52552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25373000.0</v>
       </c>
       <c r="AJ28">
         <v>-25373000.0</v>
       </c>
       <c r="AK28">
+        <v>-25373000.0</v>
+      </c>
+      <c r="AL28">
         <v>-36299000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-10315000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>44204000.0</v>
+      </c>
+      <c r="C29">
         <v>52934000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59021000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26494000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32828000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33814000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46123000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>65507000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>80500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>96249000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>106894000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53705000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54782000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>64839000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>75934000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>32484000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>35921000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>62470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>88286000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>111892000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>90249000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>118843000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>132037000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>132786000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>73714000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>82427000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>25000.0</v>
+      </c>
+      <c r="C30">
         <v>44000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25387000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2459000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24453000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24279000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52476000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>53282000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50761000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54215000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50697000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2989000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2088000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1865000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1084000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>953000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1578000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1991000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2641000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2584000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2197000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8622000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6176000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10126000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5346000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10246000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6438000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2994000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1384000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1298000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1276000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2624000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000.0</v>
       </c>
       <c r="AJ30">
         <v>537000.0</v>
       </c>
       <c r="AK30">
+        <v>537000.0</v>
+      </c>
+      <c r="AL30">
         <v>100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>228000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>304000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>54782000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>64839000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>75934000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>32484000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>35921000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>62470000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>88286000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>111892000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>90249000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>118843000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>132037000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>132786000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>73714000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>82427000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>74574000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>92679000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>109314000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>112974000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>115500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>125197000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>65313000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>74543000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>84602000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>23916000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-71977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37516000.0</v>
       </c>
       <c r="AM31">
         <v>-37516000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AN31">
+        <v>-37516000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-18100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>43156000.0</v>
+      </c>
+      <c r="C32">
         <v>52123000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>58418000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>38674000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44457000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45559000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58202000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>82531000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76585000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>98333000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>94055000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>76761000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>71025000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78675000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>91921000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36662000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37725000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>63505000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>139202000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>114511000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>93490000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>111729000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>124802000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>125105000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>66274000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>75219000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>1182000.0</v>
+      </c>
+      <c r="C33">
         <v>1409000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1633000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1847000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2717000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2995000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3267000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3534000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>27663000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>27549000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>51181999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4879000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10536000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10884000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>15695000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11589000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11674000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13126000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12922000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>13278000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13948001.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14306000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>14372999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12259000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11934000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10688999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>8540000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9799000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8948000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>13563000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2397000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2100000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4591000.0</v>
       </c>
       <c r="AJ33">
         <v>4591000.0</v>
       </c>
       <c r="AK33">
+        <v>4591000.0</v>
+      </c>
+      <c r="AL33">
         <v>2624000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>1900000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33"/>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
         <v>91000.0</v>
       </c>
       <c r="C34">
         <v>91000.0</v>
       </c>
-      <c r="D34"/>
+      <c r="D34">
+        <v>91000.0</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>13000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>25000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>38000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>87000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>62000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>72000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4685000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>96000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>107000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>117000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>128000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>48552000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6191000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6430000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6663000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6891000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6503000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>196000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>205000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>249000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>256000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>293000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>312000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>134000.0</v>
+      </c>
+      <c r="C35">
         <v>598000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1030000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14027000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14346000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14740000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15346000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>20558000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>23748000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>29632999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>38343000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27935000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>26779000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>24720000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>27219000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>15767000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13476000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14158000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>64113000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>15538000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>16516000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6831000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7068001.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6689000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4819000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4725999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4866000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4418000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4571000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4703000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>833000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>290000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>323000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="AJ35">
         <v>399000.0</v>
       </c>
       <c r="AK35">
+        <v>399000.0</v>
+      </c>
+      <c r="AL35">
         <v>433000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>493000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
         <v>153000.0</v>
       </c>
       <c r="C36">
         <v>153000.0</v>
       </c>
       <c r="D36">
         <v>153000.0</v>
       </c>
       <c r="E36">
         <v>153000.0</v>
       </c>
       <c r="F36">
         <v>153000.0</v>
       </c>
       <c r="G36">
         <v>153000.0</v>
       </c>
       <c r="H36">
         <v>153000.0</v>
       </c>
       <c r="I36">
+        <v>153000.0</v>
+      </c>
+      <c r="J36">
         <v>24019000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>434000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>434999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5740000.0</v>
       </c>
       <c r="N36">
         <v>5740000.0</v>
       </c>
       <c r="O36">
+        <v>5740000.0</v>
+      </c>
+      <c r="P36">
         <v>10203000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5739000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5467000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5929000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5644000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5212000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5211000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5523001.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5523000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5210999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5417000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4744000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3519999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2077000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2923000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1715000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10670000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>206000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1125000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>251000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>50000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3327000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1294000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>350000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>355000.0</v>
       </c>
       <c r="AD37">
         <v>355000.0</v>
       </c>
       <c r="AE37">
         <v>355000.0</v>
       </c>
       <c r="AF37">
         <v>355000.0</v>
       </c>
       <c r="AG37">
         <v>355000.0</v>
       </c>
       <c r="AH37">
         <v>355000.0</v>
       </c>
       <c r="AI37">
         <v>355000.0</v>
       </c>
       <c r="AJ37">
+        <v>355000.0</v>
+      </c>
+      <c r="AK37">
         <v>361000.0</v>
       </c>
-      <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>5740000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>5740000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5739000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5467000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5929000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5644000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5212000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5523000.0</v>
       </c>
       <c r="W38">
         <v>5523000.0</v>
       </c>
       <c r="X38">
+        <v>5523000.0</v>
+      </c>
+      <c r="Y38">
         <v>5211000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5417000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5006000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3541000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2077000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2923000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1421000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1894000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>206000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1125000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>251000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>256000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="AL38">
         <v>1294000.0</v>
       </c>
       <c r="AM38">
+        <v>1294000.0</v>
+      </c>
+      <c r="AN38">
         <v>400000.0</v>
       </c>
-      <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>239000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:41">
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>785000.0</v>
+      </c>
+      <c r="C39">
         <v>1439000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1634000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1248000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3755000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1548000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1911000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2055000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7930000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3668000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4178000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5408000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8571000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3543000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3379000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1488000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4975000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8747000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8829000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5768000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4901000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5193999.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12239000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5297000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11926000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3773000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3123000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6352000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11676000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7926000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7478000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2444000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2462000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2448000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3760000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2098000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>948000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>1253000.0</v>
       </c>
-      <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:41">
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>6110000.0</v>
+      </c>
+      <c r="C40">
         <v>3142000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5578000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7809000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6890000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8362000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17724000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15328000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10398000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5380000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6557000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6563000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5601000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8862000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8973000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8234000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8626000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10055000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14350000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11356000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9007000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>12958000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12241000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>13556000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16514000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>12858000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21588000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>6068000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AD40">
-        <v>4783000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AE40">
+        <v>223000.0</v>
+      </c>
+      <c r="AF40">
         <v>8715000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8914000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5896000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4852000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>143000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4863000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5043000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>356000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5779000.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>4627000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>22372000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>22262000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10549000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8003000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8432000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>58140000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9347000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10086000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>168000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>177000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>186000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>196000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>205000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>249000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>256000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>293000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>312000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>833000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>290000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>323000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>327000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>365000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="AL41">
         <v>433000.0</v>
       </c>
       <c r="AM41">
+        <v>433000.0</v>
+      </c>
+      <c r="AN41">
         <v>493000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>1012000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:41">
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>511967000.0</v>
+      </c>
+      <c r="C42">
         <v>511145000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>510031000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>509024000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>507976000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>507262000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>505706000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>504203000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>502049000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>499936000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>497913000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>495915000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>493787000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>491930000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>489760000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>473090000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>464860000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>462735000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>455719000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>450085000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>405923000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>415946000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>409721999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>391881000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>313864000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>305111000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>273966000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>267083000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>266013000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>256530000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>254013000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>253105000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>182754000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>182042000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>106110000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-8000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>290000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
-[...1 lines deleted...]
-      </c>
+      <c r="T44"/>
       <c r="U44">
         <v>3000.0</v>
       </c>
       <c r="V44">
         <v>3000.0</v>
       </c>
       <c r="W44">
         <v>3000.0</v>
       </c>
       <c r="X44">
         <v>3000.0</v>
       </c>
-      <c r="Y44"/>
+      <c r="Y44">
+        <v>3000.0</v>
+      </c>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
         <v>106110000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>103760000.0</v>
       </c>
-      <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>55609000.0</v>
       </c>
-      <c r="AN44"/>
-      <c r="AO44">
+      <c r="AO44"/>
+      <c r="AP44">
         <v>18296000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:41">
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>1029000.0</v>
+      </c>
+      <c r="C45">
         <v>1256000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1480000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1694000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2564000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2842000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6734000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3381000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3644000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3904000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7775000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4445000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4796000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5144000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8744000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5850000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>8067000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>8425000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>8783000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9162000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6842000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6928000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7148000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6463000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6876000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7233000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2893000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2191000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>975000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264000.0</v>
       </c>
       <c r="AJ45">
         <v>1264000.0</v>
       </c>
       <c r="AK45">
+        <v>1264000.0</v>
+      </c>
+      <c r="AL45">
         <v>1330000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>1500000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>1029000.0</v>
+      </c>
+      <c r="C46">
         <v>1256000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1480000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1694000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2564000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2842000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3114000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3381000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3644000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3904000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4157000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4445000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4796000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5144000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5492000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5850000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6207000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7197000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7556000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7710000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8067000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8425000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8783000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9162000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6842000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6928000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7148000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6463000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6876000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7233000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2893000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2191000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>975000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1070000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>1264000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1330000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>1500000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>4796000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>256000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5492000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5850000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6207000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7197000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7556000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7710000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1362000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1510000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1669000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1849000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6842000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6928000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7148000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6463000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6876000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>7233000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2893000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2191000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>975000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1070000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1164000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330000.0</v>
       </c>
       <c r="AL47">
         <v>1330000.0</v>
       </c>
       <c r="AM47">
+        <v>1330000.0</v>
+      </c>
+      <c r="AN47">
         <v>1500000.0</v>
       </c>
-      <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>949000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-467821000.0</v>
+      </c>
+      <c r="C48">
         <v>-458269000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-451066000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-482586000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-475204000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-473504000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-459638000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-438750000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-421603000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-403741000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-391072000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-442263000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-439058000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-427144000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-413878000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-440649000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-428974000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-400292000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-367463000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-338223000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-315702000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-297130000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-277707000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-259122000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-240186000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-222685000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-199427000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-174441000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-156724000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-143574000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-138502000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-127903000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-117440000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-107484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82194000.0</v>
       </c>
       <c r="AJ48">
         <v>-82194000.0</v>
       </c>
       <c r="AK48">
+        <v>-82194000.0</v>
+      </c>
+      <c r="AL48">
         <v>-71977000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-71979000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-45440000.0</v>
       </c>
-      <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>-18100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-427144000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-440649000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-338223000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-315702000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-297130000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-277707000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-259122000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-240186000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-222685000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-199427000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-174441000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-156724000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-143574000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-138502000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-127903000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-117440000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-107484000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-96840000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-82194000.0</v>
       </c>
-      <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>639000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>2043000.0</v>
+      </c>
+      <c r="C51">
         <v>2474000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2895000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3351000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3615000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3960000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4297000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4622000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4938000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5244000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5543000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5831000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6111000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6382000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6647000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6901000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7001000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>57997000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7335000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7233000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7438000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7643000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7838000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8029000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5559000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5453000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5545000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4604000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4849000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5030000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>2000000.0</v>
+      </c>
+      <c r="C52">
         <v>1967000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1956000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1899000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1844000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1795000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1746000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1739000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1732000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1725000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1718000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1711000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1704000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1697000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1690000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1683000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1528000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>52271000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1362000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1042000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1008000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>980000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>947000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1526000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>936000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>932000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>928000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>1142000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="AD52">
-        <v>1278000.0</v>
+        <v>571000.0</v>
       </c>
       <c r="AE52">
-        <v>223000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="AF52">
         <v>223000.0</v>
       </c>
       <c r="AG52">
         <v>223000.0</v>
       </c>
       <c r="AH52">
         <v>223000.0</v>
       </c>
       <c r="AI52">
         <v>223000.0</v>
       </c>
       <c r="AJ52">
+        <v>223000.0</v>
+      </c>
+      <c r="AK52">
         <v>217000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
         <v>0.0</v>
       </c>
       <c r="R53">
+        <v>0.0</v>
+      </c>
+      <c r="S53">
         <v>49855000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>33818000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10558000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>27656000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>38634000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>41697000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2001999.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>6018000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>24478000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>52315000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>48259000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>32275000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>56997000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>81363000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>90745000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>17922000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>22841000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
-      <c r="AK53"/>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+    </row>
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>52766000.0</v>
+      </c>
+      <c r="C55">
         <v>59021000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>68919000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>54170000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>62119000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>77709000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>110543000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>135161000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>149881000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>167703000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>182390000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>107101000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>98885000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>112546000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>124802000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>64476000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>63628000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>145830000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>171072000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>144691000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>119594000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>143440000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>153451000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>157040000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>97545000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>109894000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>106103000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>112510000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>122489000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>124650000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>129006000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>136120000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>72592000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>81059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31550000.0</v>
       </c>
       <c r="AJ55">
         <v>31550000.0</v>
       </c>
       <c r="AK55">
-        <v>40099000.0</v>
+        <v>31550000.0</v>
       </c>
       <c r="AL55">
         <v>40099000.0</v>
       </c>
       <c r="AM55">
+        <v>40099000.0</v>
+      </c>
+      <c r="AN55">
         <v>13772000.0</v>
       </c>
-      <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55">
         <v>7176000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>51584000.0</v>
+      </c>
+      <c r="C56">
         <v>57612000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>67286000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>52323000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59402000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>74714000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>107276000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>131627000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>122218000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>140154000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>131208000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>102222000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>88349000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>101662000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>109107000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>52887000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>51954000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>132704000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>157872000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>131769000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>106316000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>129491999.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>139145000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>142667000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>85286000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>97960000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>95414000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>103970000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>112690000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>115702000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>115443000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>133723000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>70492000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>79738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26959000.0</v>
       </c>
       <c r="AJ56">
         <v>26959000.0</v>
       </c>
       <c r="AK56">
-        <v>37475000.0</v>
+        <v>26959000.0</v>
       </c>
       <c r="AL56">
         <v>37475000.0</v>
       </c>
       <c r="AM56">
+        <v>37475000.0</v>
+      </c>
+      <c r="AN56">
         <v>11872000.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>5988000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>8428000.0</v>
+      </c>
+      <c r="C57">
         <v>5489000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8868000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13649000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14945000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29155000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49074000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>49096000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45633000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>41821000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37153000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25461000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>17324000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>22987000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>21649000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>16225000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14229000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>69199000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18670000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>17258000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12826000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>17763000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14343000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>17562000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>19012000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>22741000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>26663000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>15058000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8249000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6618000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>12318000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10278000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6601000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6874000.0</v>
       </c>
       <c r="AJ57">
         <v>6874000.0</v>
       </c>
       <c r="AK57">
-        <v>6411000.0</v>
+        <v>6874000.0</v>
       </c>
       <c r="AL57">
         <v>6411000.0</v>
       </c>
       <c r="AM57">
+        <v>6411000.0</v>
+      </c>
+      <c r="AN57">
         <v>6918000.0</v>
       </c>
-      <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57">
         <v>6421000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>8562000.0</v>
+      </c>
+      <c r="C58">
         <v>6087000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9898000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27676000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>29291000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>43895000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64420000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>69654000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>69381000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>71454000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>75496000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>53396000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>44103000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>47707000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>48868000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>31992000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>27705000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>83357000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>82783000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>32796000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>29342000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>24594000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>21411001.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>24251000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>23831000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>27467000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>31529000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>19476000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12820000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11321000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13151000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10568000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6924000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7273000.0</v>
       </c>
       <c r="AJ58">
         <v>7273000.0</v>
       </c>
       <c r="AK58">
-        <v>6844000.0</v>
+        <v>7273000.0</v>
       </c>
       <c r="AL58">
         <v>6844000.0</v>
       </c>
       <c r="AM58">
+        <v>6844000.0</v>
+      </c>
+      <c r="AN58">
         <v>7411000.0</v>
       </c>
-      <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58">
         <v>7433000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>125552000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>65668000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>74898000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>-81833000.0</v>
       </c>
-      <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>44204000.0</v>
+      </c>
+      <c r="C60">
         <v>52934000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59021000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>26494000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>32828000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>33814000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>46123000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>65507000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>80500000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>96249000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>106894000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>53705000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>54782000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>64839000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>75934000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>32484000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>35923000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>62473000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>88289000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111895000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>90252000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>118846000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>132039999.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>132788999.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>73714000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>82427000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>74574000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>92679000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>109314000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>112974000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>115855000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>125197000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>65313000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>74543000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>84602000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>23916000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31783000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-37516000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10169000.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>106110000.0</v>
       </c>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8416,981 +8541,981 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>96757000.0</v>
       </c>
       <c r="D2">
         <v>51440000.0</v>
       </c>
       <c r="E2">
         <v>1547000.0</v>
       </c>
       <c r="F2">
         <v>1117000.0</v>
       </c>
       <c r="G2">
         <v>67003000.0</v>
       </c>
       <c r="H2">
         <v>65775000.0</v>
       </c>
       <c r="I2">
         <v>33885000.0</v>
       </c>
       <c r="J2">
         <v>32869000.0</v>
       </c>
       <c r="K2">
         <v>26333000.0</v>
       </c>
       <c r="L2">
         <v>11000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2000.0</v>
       </c>
       <c r="D3">
         <v>367000.0</v>
       </c>
       <c r="E3">
         <v>869000.0</v>
       </c>
       <c r="F3">
         <v>646000.0</v>
       </c>
       <c r="G3">
         <v>761000.0</v>
       </c>
       <c r="H3">
         <v>750000.0</v>
       </c>
       <c r="I3">
         <v>409000.0</v>
       </c>
       <c r="J3">
         <v>363000.0</v>
       </c>
       <c r="K3">
         <v>279000.0</v>
       </c>
       <c r="L3">
         <v>11000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-72484000.0</v>
       </c>
       <c r="D5">
         <v>26787000.0</v>
       </c>
       <c r="E5">
         <v>-43810000.0</v>
       </c>
       <c r="F5">
         <v>-87816000.0</v>
       </c>
       <c r="G5">
         <v>-79113000.0</v>
       </c>
       <c r="H5">
         <v>-63216000.0</v>
       </c>
       <c r="I5">
         <v>-42806000.0</v>
       </c>
       <c r="J5">
         <v>-41730000.0</v>
       </c>
       <c r="K5">
         <v>-33221000.0</v>
       </c>
       <c r="L5">
         <v>-13327000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>8833000.0</v>
       </c>
       <c r="C6">
         <v>-72482000.0</v>
       </c>
       <c r="D6">
         <v>27154000.0</v>
       </c>
       <c r="E6">
         <v>-42941000.0</v>
       </c>
       <c r="F6">
         <v>-87170000.0</v>
       </c>
       <c r="G6">
         <v>-78352000.0</v>
       </c>
       <c r="H6">
         <v>-62466000.0</v>
       </c>
       <c r="I6">
         <v>-42397000.0</v>
       </c>
       <c r="J6">
         <v>-41367000.0</v>
       </c>
       <c r="K6">
         <v>-32942000.0</v>
       </c>
       <c r="L6">
         <v>-13316000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>59619000.0</v>
       </c>
       <c r="C9">
         <v>-48780000.0</v>
       </c>
       <c r="D9">
         <v>52341000.0</v>
       </c>
       <c r="E9">
         <v>48579000.0</v>
       </c>
       <c r="F9">
         <v>3070000.0</v>
       </c>
       <c r="G9">
         <v>9330000.0</v>
       </c>
       <c r="H9">
         <v>4742000.0</v>
       </c>
       <c r="I9">
         <v>3966000.0</v>
       </c>
       <c r="J9">
         <v>1979000.0</v>
       </c>
       <c r="K9">
         <v>-25998000.0</v>
       </c>
       <c r="L9">
         <v>-11000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>8833000.0</v>
       </c>
       <c r="C10">
         <v>-68566000.0</v>
       </c>
       <c r="D10">
         <v>25404000.0</v>
       </c>
       <c r="E10">
         <v>-46415000.0</v>
       </c>
       <c r="F10">
         <v>-89756000.0</v>
       </c>
       <c r="G10">
         <v>-78280000.0</v>
       </c>
       <c r="H10">
         <v>-60925000.0</v>
       </c>
       <c r="I10">
         <v>-41662000.0</v>
       </c>
       <c r="J10">
         <v>-46097000.0</v>
       </c>
       <c r="K10">
         <v>-32641000.0</v>
       </c>
       <c r="L10">
         <v>-13153000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>261000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>2598000.0</v>
       </c>
       <c r="E11">
         <v>1613000.0</v>
       </c>
       <c r="F11">
         <v>1545000.0</v>
       </c>
       <c r="G11">
         <v>-761000.0</v>
       </c>
       <c r="H11">
         <v>-750000.0</v>
       </c>
       <c r="I11">
         <v>1144000.0</v>
       </c>
       <c r="J11">
         <v>-363000.0</v>
       </c>
       <c r="K11">
         <v>-7730000.0</v>
       </c>
       <c r="L11">
         <v>-3173000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>2605000.0</v>
       </c>
       <c r="F12">
         <v>1940000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>303000.0</v>
       </c>
       <c r="J12">
         <v>303000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
         <v>2512000.0</v>
       </c>
       <c r="C13">
         <v>4735000.0</v>
       </c>
       <c r="D13">
         <v>3937000.0</v>
       </c>
       <c r="E13">
         <v>1106000.0</v>
       </c>
       <c r="F13">
         <v>346000.0</v>
       </c>
       <c r="G13">
         <v>401000.0</v>
       </c>
       <c r="H13">
         <v>1328000.0</v>
       </c>
       <c r="I13">
         <v>1144000.0</v>
       </c>
       <c r="J13">
         <v>303000.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>174000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>355000.0</v>
       </c>
       <c r="J14">
         <v>355000.0</v>
       </c>
       <c r="K14">
         <v>-3808000.0</v>
       </c>
       <c r="L14">
         <v>-453000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>8572000.0</v>
       </c>
       <c r="C15">
         <v>-68566000.0</v>
       </c>
       <c r="D15">
         <v>22806000.0</v>
       </c>
       <c r="E15">
         <v>-46415000.0</v>
       </c>
       <c r="F15">
         <v>-89756000.0</v>
       </c>
       <c r="G15">
         <v>-77519000.0</v>
       </c>
       <c r="H15">
         <v>-60175000.0</v>
       </c>
       <c r="I15">
         <v>-41662000.0</v>
       </c>
       <c r="J15">
         <v>-46097000.0</v>
       </c>
       <c r="K15">
         <v>-25491000.0</v>
       </c>
       <c r="L15">
         <v>-10154000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-46415000.0</v>
       </c>
       <c r="F16">
         <v>-89756000.0</v>
       </c>
       <c r="G16">
         <v>-78280000.0</v>
       </c>
       <c r="H16">
         <v>-60925000.0</v>
       </c>
       <c r="I16">
         <v>-41662000.0</v>
       </c>
       <c r="J16">
         <v>-46097000.0</v>
       </c>
       <c r="K16">
         <v>-29928000.0</v>
       </c>
       <c r="L16">
         <v>-13427000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>8572000.0</v>
       </c>
       <c r="C17">
         <v>-68566000.0</v>
       </c>
       <c r="D17">
         <v>22806000.0</v>
       </c>
       <c r="E17">
         <v>-46415000.0</v>
       </c>
       <c r="F17">
         <v>-89756000.0</v>
       </c>
       <c r="G17">
         <v>-78280000.0</v>
       </c>
       <c r="H17">
         <v>-60925000.0</v>
       </c>
       <c r="I17">
         <v>-41662000.0</v>
       </c>
       <c r="J17">
         <v>-39886000.0</v>
       </c>
       <c r="K17">
         <v>-32641000.0</v>
       </c>
       <c r="L17">
         <v>-13153000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>2512000.0</v>
       </c>
       <c r="C18">
         <v>4735000.0</v>
       </c>
       <c r="D18">
         <v>3937000.0</v>
       </c>
       <c r="E18">
         <v>-1499000.0</v>
       </c>
       <c r="F18">
         <v>-1594000.0</v>
       </c>
       <c r="G18">
         <v>401000.0</v>
       </c>
       <c r="H18">
         <v>1328000.0</v>
       </c>
       <c r="I18">
         <v>1144000.0</v>
       </c>
       <c r="J18">
         <v>303000.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>833000.0</v>
       </c>
       <c r="H19">
         <v>2291000.0</v>
       </c>
       <c r="I19">
         <v>1144000.0</v>
       </c>
       <c r="J19">
         <v>1844000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>-24000.0</v>
       </c>
       <c r="C21">
         <v>-73361000.0</v>
       </c>
       <c r="D21">
         <v>21481000.0</v>
       </c>
       <c r="E21">
         <v>-42197000.0</v>
       </c>
       <c r="F21">
         <v>-87971000.0</v>
       </c>
       <c r="G21">
         <v>-79113000.0</v>
       </c>
       <c r="H21">
         <v>-63216000.0</v>
       </c>
       <c r="I21">
         <v>-42806000.0</v>
       </c>
       <c r="J21">
         <v>-41730000.0</v>
       </c>
       <c r="K21">
         <v>-33221000.0</v>
       </c>
       <c r="L21">
         <v>-13327000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>59643000.0</v>
       </c>
       <c r="C23">
         <v>121338000.0</v>
       </c>
       <c r="D23">
         <v>82300000.0</v>
       </c>
       <c r="E23">
         <v>90776000.0</v>
       </c>
       <c r="F23">
         <v>91041000.0</v>
       </c>
       <c r="G23">
         <v>88443000.0</v>
       </c>
       <c r="H23">
         <v>67958000.0</v>
       </c>
       <c r="I23">
         <v>42806000.0</v>
       </c>
       <c r="J23">
         <v>41730000.0</v>
       </c>
       <c r="K23">
         <v>33556000.0</v>
       </c>
       <c r="L23">
         <v>13327000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>6146000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>2000.0</v>
       </c>
       <c r="D25">
         <v>367000.0</v>
       </c>
       <c r="E25">
         <v>869000.0</v>
       </c>
       <c r="F25">
         <v>646000.0</v>
       </c>
       <c r="G25">
         <v>761000.0</v>
       </c>
       <c r="H25">
         <v>750000.0</v>
       </c>
       <c r="I25">
         <v>409000.0</v>
       </c>
       <c r="J25">
         <v>363000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
         <v>38467000.0</v>
       </c>
       <c r="C26">
         <v>96757000.0</v>
       </c>
       <c r="D26">
         <v>51440000.0</v>
       </c>
       <c r="E26">
         <v>47593000.0</v>
       </c>
       <c r="F26">
         <v>64526000.0</v>
       </c>
       <c r="G26">
         <v>67003000.0</v>
       </c>
       <c r="H26">
         <v>65775000.0</v>
       </c>
       <c r="I26">
         <v>33885000.0</v>
       </c>
       <c r="J26">
         <v>32869000.0</v>
       </c>
       <c r="K26">
         <v>26333000.0</v>
       </c>
       <c r="L26">
         <v>11125000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>792000.0</v>
       </c>
       <c r="D27">
         <v>566000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>476000.0</v>
       </c>
       <c r="H27">
         <v>822000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>21176000.0</v>
       </c>
       <c r="C28">
         <v>22912000.0</v>
       </c>
       <c r="D28">
         <v>24988000.0</v>
       </c>
       <c r="E28">
         <v>36483000.0</v>
       </c>
       <c r="F28">
         <v>41701000.0</v>
       </c>
       <c r="G28">
         <v>21440000.0</v>
       </c>
       <c r="H28">
         <v>15588000.0</v>
       </c>
       <c r="I28">
         <v>12887000.0</v>
       </c>
       <c r="J28">
         <v>10840000.0</v>
       </c>
       <c r="K28">
         <v>7223000.0</v>
       </c>
       <c r="L28">
         <v>2202000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>261000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>2598000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>59643000.0</v>
       </c>
       <c r="C30">
         <v>24581000.0</v>
       </c>
       <c r="D30">
         <v>30860000.0</v>
       </c>
       <c r="E30">
         <v>90776000.0</v>
       </c>
       <c r="F30">
         <v>91041000.0</v>
       </c>
       <c r="G30">
         <v>88443000.0</v>
       </c>
       <c r="H30">
         <v>67958000.0</v>
       </c>
       <c r="I30">
         <v>42806000.0</v>
       </c>
       <c r="J30">
         <v>41730000.0</v>
       </c>
       <c r="K30">
         <v>33556000.0</v>
       </c>
       <c r="L30">
         <v>13327000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
         <v>8857000.0</v>
       </c>
       <c r="C31">
         <v>4795000.0</v>
       </c>
       <c r="D31">
         <v>3923000.0</v>
       </c>
       <c r="E31">
         <v>-4218000.0</v>
       </c>
       <c r="F31">
         <v>-1785000.0</v>
       </c>
       <c r="G31">
         <v>833000.0</v>
       </c>
       <c r="H31">
         <v>2291000.0</v>
       </c>
       <c r="I31">
         <v>1144000.0</v>
       </c>
       <c r="J31">
         <v>-4367000.0</v>
       </c>
       <c r="K31">
         <v>580000.0</v>
       </c>
       <c r="L31">
         <v>174000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>59619000.0</v>
       </c>
       <c r="C32">
         <v>47977000.0</v>
       </c>
       <c r="D32">
         <v>103781000.0</v>
       </c>
       <c r="E32">
         <v>48579000.0</v>
       </c>
       <c r="F32">
         <v>3070000.0</v>
       </c>
       <c r="G32">
         <v>9330000.0</v>
       </c>
       <c r="H32">
         <v>4742000.0</v>
       </c>
       <c r="I32">
         <v>3966000.0</v>
       </c>
@@ -9403,3378 +9528,3438 @@
       <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>13606000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>94634000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23725000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-5063000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49434000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>619000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9510000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8979000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>361000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7360000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8173000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>17225000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>18404000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>17706000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>20436000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25728000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18495000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12026000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9526000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9127000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8459000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7374000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14894000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10469000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10331000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7652000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9060000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7840000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16377000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13316000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3">
         <v>500.0</v>
       </c>
       <c r="F3">
         <v>500.0</v>
       </c>
       <c r="G3">
+        <v>500.0</v>
+      </c>
+      <c r="H3">
         <v>-93750.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>91750.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="M3">
         <v>108000.0</v>
       </c>
       <c r="N3">
+        <v>108000.0</v>
+      </c>
+      <c r="O3">
         <v>113000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>129000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>257000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>294000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>189000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="U3">
         <v>148000.0</v>
       </c>
       <c r="V3">
+        <v>148000.0</v>
+      </c>
+      <c r="W3">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="X3">
         <v>191000.0</v>
       </c>
       <c r="Y3">
+        <v>191000.0</v>
+      </c>
+      <c r="Z3">
         <v>190000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>189000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>187500.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>489000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>188000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>184000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>139000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>81000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>94000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AJ3">
         <v>94000.0</v>
       </c>
       <c r="AK3">
+        <v>94000.0</v>
+      </c>
+      <c r="AL3">
         <v>83000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>87000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>85000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>74000.0</v>
       </c>
-      <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-7329000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2361000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14556000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20754250.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-17437000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17862000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13982000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>51578000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3372000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11914000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13266000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26771000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11675000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-28565000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30341000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-27300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22521000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-18572000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-19423000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18796000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19020000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-18476000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-22821000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-25883000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17985000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13652000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5696000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11084000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10935000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9971000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9966000.0</v>
       </c>
       <c r="AJ5">
         <v>-9966000.0</v>
       </c>
       <c r="AK5">
+        <v>-9966000.0</v>
+      </c>
+      <c r="AL5">
         <v>-10165000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8810000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7914000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-13327000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>-9552000.0</v>
+      </c>
+      <c r="C6">
         <v>-7203000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31781000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7328500.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2360500.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14555500.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20848000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17435000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17861000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12669000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>51616000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3480000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-11806000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13153000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11418000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28271000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30152000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-27109000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-22373000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18424000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-19264000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-18605000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-18829000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-18286000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22632000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-25695500.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17496000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13464000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5512000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-10945000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10854000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9877000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-10721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9872000.0</v>
       </c>
       <c r="AJ6">
         <v>-9872000.0</v>
       </c>
       <c r="AK6">
+        <v>-9872000.0</v>
+      </c>
+      <c r="AL6">
         <v>-10082000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6313000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8725000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7840000.0</v>
       </c>
-      <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>110</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>258000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>39658000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3048000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11802000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7732000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-79590000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13469000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13528000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4204000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24088000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24854000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6794000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6910000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46354000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1082000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>896000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>247000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-14481000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>708000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2106000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-11104000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1907000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-13711000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1727000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-18735000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-22098000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>172000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2156000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3807000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1692000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>658000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>463000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1153000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-24836500.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>597000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>249000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>140000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>335000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-11125000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>-9552000.0</v>
+      </c>
+      <c r="C10">
         <v>-7203000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31781000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7382000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13866000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20598000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17437000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17862000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12669000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51578000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-994000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11914000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13266000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26771000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11675000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-28682000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32829000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29240000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22521000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18572000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-19423000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18585000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-18936000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-17501000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23258000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-24986000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17717000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13150000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5072000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10599000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10463000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9956000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-10644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9844000.0</v>
       </c>
       <c r="AJ10">
         <v>-9844000.0</v>
       </c>
       <c r="AK10">
+        <v>-9844000.0</v>
+      </c>
+      <c r="AL10">
         <v>-9763000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6411000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-8197000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7918000.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-13153000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>261000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>290000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-290000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-91750.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>387000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2211000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-961000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1980.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-23000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>107000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2622000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1940000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-90000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-82000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-98000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-191000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-29000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-86000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-237000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>111000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-139000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>1137000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>-130000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-996000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-524000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1599000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1598000.0</v>
       </c>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>961000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
         <v>961000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2397.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>208000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>117000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2488000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1940000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>66000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>268000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>502000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>624000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1144000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>472000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>172000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
+        <v>0.0</v>
+      </c>
+      <c r="AK12">
         <v>124000.0</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>11000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4000.0</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>377000.0</v>
+      </c>
+      <c r="C13">
         <v>336000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>376000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>532000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>740000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>864000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1028000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1182000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1198000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1327000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1043000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>950000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>982000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>963000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>715000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>208000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>111000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>72000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>76000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>90000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>82000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>98000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>49000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>29000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>86000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>237000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>66000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>268000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>502000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>624000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>355000.0</v>
       </c>
       <c r="AD14">
         <v>355000.0</v>
       </c>
       <c r="AE14">
         <v>355000.0</v>
       </c>
       <c r="AF14">
         <v>355000.0</v>
       </c>
       <c r="AG14">
         <v>355000.0</v>
       </c>
       <c r="AH14">
         <v>355000.0</v>
       </c>
       <c r="AI14">
+        <v>355000.0</v>
+      </c>
+      <c r="AJ14">
         <v>2577000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-8000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>389000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>361000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-3808000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>-453000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>-9552000.0</v>
+      </c>
+      <c r="C15">
         <v>-7203000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>31520000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7382000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13866000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20888000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17147000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17862000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12669000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>51191000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3205000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-11914000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-13266000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26771000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-11675000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-28682000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-32829000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-29240000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-22521000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-18572000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-19423000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-18585000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-18936000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-17501000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-23258000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-24986000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17717000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13150000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5072000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-10599000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-10463000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9956000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9836000.0</v>
       </c>
       <c r="AJ15">
         <v>-9836000.0</v>
       </c>
       <c r="AK15">
+        <v>-9836000.0</v>
+      </c>
+      <c r="AL15">
         <v>-9169000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-5876000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-7211000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-6316000.0</v>
       </c>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>-10154000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-11914000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-13266000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26771000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-11675000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-28682000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-32829000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-29240000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-22521000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-18572000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-19423000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-18585000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-18936000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-17501000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-23807000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-24986000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17717000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13150000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5072000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-10599000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-10463000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9956000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-10644000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-46142000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12076000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11764500.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-7130000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-29928000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-13427000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>-9552000.0</v>
+      </c>
+      <c r="C17">
         <v>-7203000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>31520000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7382000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-13866000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20888000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-17147000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17862000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12669000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>51191000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3205000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-11914000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-13266000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>26771000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-11675000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-28682000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-32829000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-29240000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22521000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-18572000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-19423000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-18585000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-18936000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-17501000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-23258000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-24986000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-17717000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13150000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-5072000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-10599000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-10463000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9956000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-10644000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-39805000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-9844000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>11146000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6411000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-32641000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-13153000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>377000.0</v>
+      </c>
+      <c r="C18">
         <v>336000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>376000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>532000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>740000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>864000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1028000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1182000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1198000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1327000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1043000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>950000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>982000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>963000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>715000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>208000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2416000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1864000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>90000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>82000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>98000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>49000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>86000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>237000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-66000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>268000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>502000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>624000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>961000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>159000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>3000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-30000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-20000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>211000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>84000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>975000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-437000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>268000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>502000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>624000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>472000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>15000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>172000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>122000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-152000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>-9926000.0</v>
+      </c>
+      <c r="C21">
         <v>-7538000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31405000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7916000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2444000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-14731000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21725000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18593000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-19061000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13982000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50532000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1934000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12890000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-14227000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25924000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-11834000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-26080000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-30207000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27502000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22524000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18542000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-19403000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18796000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-19020000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18476000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22821000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-25883000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17985000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13652000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5696000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11084000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10935000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9971000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-10816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9966000.0</v>
       </c>
       <c r="AJ21">
         <v>-9966000.0</v>
       </c>
       <c r="AK21">
+        <v>-9966000.0</v>
+      </c>
+      <c r="AL21">
         <v>-10165000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7599000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-8810000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7914000.0</v>
       </c>
-      <c r="AO21">
-[...1 lines deleted...]
-      </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>-13327000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>9926000.0</v>
+      </c>
+      <c r="C23">
         <v>7796000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8253000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10964000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14246000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20605000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36769000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32062000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29258000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18186000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22990000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27407000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15606000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16296000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20430000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12916000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26976000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>30454000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30246000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23232000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20648000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>26703000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20703000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23015000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20203000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24522000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29513000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18157000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15808000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9503000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11084000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10935000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9971000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10816000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10563000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9966000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10165000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7599000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9145000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7914000.0</v>
       </c>
-      <c r="AO23">
-[...1 lines deleted...]
-      </c>
       <c r="AP23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>2052000.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="E25"/>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>2000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="M25">
         <v>108000.0</v>
       </c>
       <c r="N25">
+        <v>108000.0</v>
+      </c>
+      <c r="O25">
         <v>113000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>129000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>294000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>189000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="U25">
         <v>148000.0</v>
       </c>
       <c r="V25">
+        <v>148000.0</v>
+      </c>
+      <c r="W25">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="X25">
         <v>191000.0</v>
       </c>
       <c r="Y25">
+        <v>191000.0</v>
+      </c>
+      <c r="Z25">
         <v>190000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>189000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-111000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>489000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>188000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>184000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>139000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>81000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>94000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AJ25">
         <v>94000.0</v>
       </c>
       <c r="AK25">
+        <v>94000.0</v>
+      </c>
+      <c r="AL25">
         <v>83000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>87000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>85000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>74000.0</v>
       </c>
-      <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
+        <v>3434000.0</v>
+      </c>
+      <c r="C26">
         <v>2909000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5592000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8597000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10672000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13606000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28836000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26864000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>23725000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>17332000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16556999.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16393000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9510000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8979000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15089000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7360000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8173000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16971000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17325000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14436000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>14461000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>18404000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13205000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>17706000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15656000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>20636000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>27528000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>18495000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12026000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9526000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9127000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8459000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7374000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6910000.0</v>
       </c>
       <c r="AJ26">
         <v>6910000.0</v>
       </c>
       <c r="AK26">
+        <v>6910000.0</v>
+      </c>
+      <c r="AL26">
         <v>7457000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5999000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6927000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6005000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>13401000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>11125000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>792000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>566000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>824000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>822000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>6492000.0</v>
+      </c>
+      <c r="C28">
         <v>4887000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4174000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5878000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6824000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6264000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5198000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5533000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5917000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5867000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5708000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6096000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7317000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6495000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6632000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8051000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15305000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12197000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11152000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9229000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8298999.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7498000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5309000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4547000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4086000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2963000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4133000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3782000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3888000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3649000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3134000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3060000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3653000.0</v>
       </c>
       <c r="AJ28">
         <v>3653000.0</v>
       </c>
       <c r="AK28">
+        <v>3653000.0</v>
+      </c>
+      <c r="AL28">
         <v>2957000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1740000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2218000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1909000.0</v>
       </c>
-      <c r="AO28">
-[...1 lines deleted...]
-      </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
         <v>2202000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>261000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29"/>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
       <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>290000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-290000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>387000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2211000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>9926000.0</v>
+      </c>
+      <c r="C30">
         <v>7796000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8253000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10964000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14246000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6999000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-57865000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32062000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5533000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18186000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26444000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26788000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6096000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7317000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20430000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12916000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26976000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>30454000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13021000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23232000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20648000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8299000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20703000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5309000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20203000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4086000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3785000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18157000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15808000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9503000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11084000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10935000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9971000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10816000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9966000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10165000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7599000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9145000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7914000.0</v>
       </c>
-      <c r="AO30">
-[...1 lines deleted...]
-      </c>
       <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
         <v>13327000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
+        <v>374000.0</v>
+      </c>
+      <c r="C31">
         <v>335000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>376000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>534000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>744000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>865000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1127000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1156000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1199000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1313000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1046000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>940000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>976000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>961000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>847000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>159000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2602000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2622000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1738000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-30000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>211000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>84000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>975000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-437000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>897000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>268000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>502000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>624000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>485000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>472000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>15000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>172000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>122000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>402000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1188000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>613000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4000.0</v>
       </c>
-      <c r="AO31">
-[...1 lines deleted...]
-      </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>174000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
         <v>258000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39658000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3048000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11802000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5874000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15044000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13469000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10197000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4204000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73522000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25473000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2716000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2069000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>46354000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1082000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>896000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>247000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2744000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>708000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2106000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1907000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3995000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1727000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1701000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3630000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>172000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2156000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3807000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1692000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>658000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>463000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597000.0</v>
       </c>
       <c r="AJ32">
         <v>597000.0</v>
       </c>
       <c r="AK32">
+        <v>597000.0</v>
+      </c>
+      <c r="AL32">
         <v>249000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>140000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>335000.0</v>
       </c>
-      <c r="AN32">
-[...1 lines deleted...]
-      </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -12817,4023 +13002,4079 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>52889000.0</v>
       </c>
       <c r="C2">
         <v>76333000.0</v>
       </c>
       <c r="D2">
         <v>109107000.0</v>
       </c>
       <c r="E2">
         <v>112584000.0</v>
       </c>
       <c r="F2">
         <v>85209000.0</v>
       </c>
       <c r="G2">
         <v>29730000.0</v>
       </c>
       <c r="H2">
         <v>34080000.0</v>
       </c>
       <c r="I2">
         <v>87338000.0</v>
       </c>
       <c r="J2">
         <v>10315000.0</v>
       </c>
       <c r="K2">
         <v>5691000.0</v>
       </c>
       <c r="L2">
         <v>256000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>64346999</v>
       </c>
       <c r="G3">
         <v>157000</v>
       </c>
       <c r="H3">
         <v>314000</v>
       </c>
       <c r="I3">
         <v>2436000</v>
       </c>
       <c r="J3">
         <v>27000</v>
       </c>
       <c r="K3">
         <v>830000</v>
       </c>
       <c r="L3">
         <v>232000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>55479000.0</v>
       </c>
       <c r="H4">
         <v>-4350000.0</v>
       </c>
       <c r="I4">
         <v>-53258000.0</v>
       </c>
       <c r="J4">
         <v>76973000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-2878000.0</v>
       </c>
       <c r="H5">
         <v>150000.0</v>
       </c>
       <c r="I5">
         <v>-6135000.0</v>
       </c>
       <c r="J5">
         <v>-2244000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-12624000.0</v>
       </c>
       <c r="C6">
         <v>-23444000.0</v>
       </c>
       <c r="D6">
         <v>-32774000.0</v>
       </c>
       <c r="E6">
         <v>-3477000.0</v>
       </c>
       <c r="F6">
         <v>27375000.0</v>
       </c>
       <c r="G6">
         <v>55479000.0</v>
       </c>
       <c r="H6">
         <v>-4350000.0</v>
       </c>
       <c r="I6">
         <v>-53258000.0</v>
       </c>
       <c r="J6">
         <v>76973000.0</v>
       </c>
       <c r="K6">
         <v>4624000.0</v>
       </c>
       <c r="L6">
         <v>5435000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-27156000.0</v>
       </c>
       <c r="C7">
         <v>36284000.0</v>
       </c>
       <c r="D7">
         <v>-70375000.0</v>
       </c>
       <c r="E7">
         <v>22087000.0</v>
       </c>
       <c r="F7">
         <v>12862000.0</v>
       </c>
       <c r="G7">
         <v>-13392000.0</v>
       </c>
       <c r="H7">
         <v>6831000.0</v>
       </c>
       <c r="I7">
         <v>-1071000.0</v>
       </c>
       <c r="J7">
         <v>443000.0</v>
       </c>
       <c r="K7">
         <v>-792000.0</v>
       </c>
       <c r="L7">
         <v>170000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>2176000.0</v>
       </c>
       <c r="H8">
         <v>-7085000.0</v>
       </c>
       <c r="I8">
         <v>1405000.0</v>
       </c>
       <c r="J8">
         <v>-2518000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>3057000.0</v>
       </c>
       <c r="C9">
         <v>-1540000.0</v>
       </c>
       <c r="D9">
         <v>-461000.0</v>
       </c>
       <c r="E9">
         <v>1547000.0</v>
       </c>
       <c r="F9">
         <v>3832000.0</v>
       </c>
       <c r="G9">
         <v>2176000.0</v>
       </c>
       <c r="H9">
         <v>-7085000.0</v>
       </c>
       <c r="I9">
         <v>1405000.0</v>
       </c>
       <c r="J9">
         <v>-2518000.0</v>
       </c>
       <c r="K9">
         <v>-294000.0</v>
       </c>
       <c r="L9">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-1547000.0</v>
       </c>
       <c r="F10">
         <v>-3832000.0</v>
       </c>
       <c r="G10">
         <v>-2176000.0</v>
       </c>
       <c r="H10">
         <v>7085000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>21408000.0</v>
       </c>
       <c r="F11">
         <v>10590000.0</v>
       </c>
       <c r="G11">
         <v>-12177000.0</v>
       </c>
       <c r="H11">
         <v>14122000.0</v>
       </c>
       <c r="I11">
         <v>3659000.0</v>
       </c>
       <c r="J11">
         <v>2349000.0</v>
       </c>
       <c r="K11">
         <v>-644000.0</v>
       </c>
       <c r="L11">
         <v>671000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15728000.0</v>
       </c>
       <c r="F12">
         <v>11901000.0</v>
       </c>
       <c r="G12">
         <v>4558000.0</v>
       </c>
       <c r="H12">
         <v>3718000.0</v>
       </c>
       <c r="I12">
         <v>3370000.0</v>
       </c>
       <c r="J12">
         <v>-1174000.0</v>
       </c>
       <c r="K12">
         <v>-2955000.0</v>
       </c>
       <c r="L12">
         <v>365000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-868000.0</v>
       </c>
       <c r="F13">
         <v>-1560000.0</v>
       </c>
       <c r="G13">
         <v>-12665000.0</v>
       </c>
       <c r="H13">
         <v>13300000.0</v>
       </c>
       <c r="I13">
         <v>-2560000.0</v>
       </c>
       <c r="J13">
         <v>612000.0</v>
       </c>
       <c r="K13">
         <v>290000.0</v>
       </c>
       <c r="L13">
         <v>-491000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>2000.0</v>
       </c>
       <c r="D14">
         <v>367000.0</v>
       </c>
       <c r="E14">
         <v>869000.0</v>
       </c>
       <c r="F14">
-        <v>1117000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="G14">
         <v>761000.0</v>
       </c>
       <c r="H14">
         <v>750000.0</v>
       </c>
       <c r="I14">
         <v>409000.0</v>
       </c>
       <c r="J14">
         <v>363000.0</v>
       </c>
       <c r="K14">
         <v>279000.0</v>
       </c>
       <c r="L14">
         <v>11000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>54485000.0</v>
       </c>
       <c r="F15">
         <v>47480000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>40265000.0</v>
       </c>
       <c r="C16">
         <v>52889000.0</v>
       </c>
       <c r="D16">
         <v>76333000.0</v>
       </c>
       <c r="E16">
         <v>109107000.0</v>
       </c>
       <c r="F16">
         <v>112584000.0</v>
       </c>
       <c r="G16">
         <v>85209000.0</v>
       </c>
       <c r="H16">
         <v>29730000.0</v>
       </c>
       <c r="I16">
         <v>34080000.0</v>
       </c>
       <c r="J16">
         <v>87288000.0</v>
       </c>
       <c r="K16">
         <v>10315000.0</v>
       </c>
       <c r="L16">
         <v>5691000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-12624000.0</v>
       </c>
       <c r="C18">
         <v>-23444000.0</v>
       </c>
       <c r="D18">
         <v>-32995000.0</v>
       </c>
       <c r="E18">
         <v>-7731000.0</v>
       </c>
       <c r="F18">
         <v>-64347000.0</v>
       </c>
       <c r="G18">
         <v>-86029000.0</v>
       </c>
       <c r="H18">
         <v>-50334000.0</v>
       </c>
       <c r="I18">
         <v>-42061000.0</v>
       </c>
       <c r="J18">
         <v>-39138000.0</v>
       </c>
       <c r="K18">
         <v>-29789000.0</v>
       </c>
       <c r="L18">
         <v>-9840000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>33807000.0</v>
       </c>
       <c r="F19">
         <v>7672000.0</v>
       </c>
       <c r="G19">
         <v>10627000.0</v>
       </c>
       <c r="H19">
         <v>29844000.0</v>
       </c>
       <c r="I19">
         <v>-80720000.0</v>
       </c>
       <c r="J19">
         <v>-27000.0</v>
       </c>
       <c r="K19">
         <v>-830000.0</v>
       </c>
       <c r="L19">
         <v>-80720000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>221000.0</v>
       </c>
       <c r="E20">
         <v>24512000.0</v>
       </c>
       <c r="F20">
         <v>35368000.0</v>
       </c>
       <c r="G20">
         <v>129645000.0</v>
       </c>
       <c r="H20">
         <v>15790000.0</v>
       </c>
       <c r="I20">
         <v>70500000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-54485000.0</v>
       </c>
       <c r="F21">
         <v>-54485000.0</v>
       </c>
       <c r="G21">
         <v>-54485000.0</v>
       </c>
       <c r="H21">
         <v>-54485000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>8572000.0</v>
       </c>
       <c r="C22">
         <v>-68566000.0</v>
       </c>
       <c r="D22">
         <v>22806000.0</v>
       </c>
       <c r="E22">
         <v>-46415000.0</v>
       </c>
       <c r="F22">
         <v>-89756000.0</v>
       </c>
       <c r="G22">
         <v>-78280000.0</v>
       </c>
       <c r="H22">
         <v>-60925000.0</v>
       </c>
       <c r="I22">
         <v>-41662000.0</v>
       </c>
       <c r="J22">
         <v>-39886000.0</v>
       </c>
       <c r="K22">
         <v>-32641000.0</v>
       </c>
       <c r="L22">
         <v>-13153000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>221000.0</v>
       </c>
       <c r="E23">
         <v>420000.0</v>
       </c>
       <c r="F23">
-        <v>1202000.0</v>
+        <v>47232000.0</v>
       </c>
       <c r="G23">
         <v>52221000.0</v>
       </c>
       <c r="H23">
         <v>350000.0</v>
       </c>
       <c r="I23">
         <v>-977000.0</v>
       </c>
       <c r="J23">
         <v>38362000.0</v>
       </c>
       <c r="K23">
         <v>34413000.0</v>
       </c>
       <c r="L23">
         <v>15275000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>33807000.0</v>
       </c>
       <c r="F24">
         <v>39000.0</v>
       </c>
       <c r="G24">
         <v>10627000.0</v>
       </c>
       <c r="H24">
         <v>29844000.0</v>
       </c>
       <c r="I24">
         <v>-83156000.0</v>
       </c>
       <c r="J24">
         <v>-27000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>1635000.0</v>
       </c>
       <c r="C25">
         <v>1043000.0</v>
       </c>
       <c r="D25">
         <v>6275000.0</v>
       </c>
       <c r="E25">
         <v>6605000.0</v>
       </c>
       <c r="F25">
-        <v>11430000.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="G25">
         <v>151000.0</v>
       </c>
       <c r="H25">
         <v>356000.0</v>
       </c>
       <c r="I25">
         <v>-50000.0</v>
       </c>
       <c r="J25">
         <v>-1541000.0</v>
       </c>
       <c r="K25">
         <v>4595000.0</v>
       </c>
       <c r="L25">
         <v>3517000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>10278000.0</v>
       </c>
       <c r="F26">
         <v>27537000.0</v>
       </c>
       <c r="G26">
         <v>14180000.0</v>
       </c>
       <c r="H26">
         <v>16140000.0</v>
       </c>
       <c r="I26">
         <v>69523000.0</v>
       </c>
       <c r="J26">
         <v>120860000.0</v>
       </c>
       <c r="K26">
         <v>34413000.0</v>
       </c>
       <c r="L26">
         <v>15330000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>4325000.0</v>
       </c>
       <c r="C27">
         <v>7793000.0</v>
       </c>
       <c r="D27">
         <v>7932000.0</v>
       </c>
       <c r="E27">
         <v>9123000.0</v>
       </c>
       <c r="F27">
         <v>9430000.0</v>
       </c>
       <c r="G27">
         <v>4888000.0</v>
       </c>
       <c r="H27">
         <v>3776000.0</v>
       </c>
       <c r="I27">
         <v>2749000.0</v>
       </c>
       <c r="J27">
         <v>1427000.0</v>
       </c>
       <c r="K27">
         <v>180000.0</v>
       </c>
       <c r="L27">
         <v>21000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>0.0</v>
       </c>
       <c r="D28">
         <v>221000.0</v>
       </c>
       <c r="E28">
         <v>-29553000.0</v>
       </c>
       <c r="F28">
         <v>84050000.0</v>
       </c>
       <c r="G28">
         <v>130881000.0</v>
       </c>
       <c r="H28">
         <v>16140000.0</v>
       </c>
       <c r="I28">
         <v>69523000.0</v>
       </c>
       <c r="J28">
         <v>116111000.0</v>
       </c>
       <c r="K28">
         <v>34413000.0</v>
       </c>
       <c r="L28">
         <v>15275000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-12624000.0</v>
       </c>
       <c r="C29">
         <v>-23444000.0</v>
       </c>
       <c r="D29">
         <v>-32995000.0</v>
       </c>
       <c r="E29">
         <v>-7731000.0</v>
       </c>
       <c r="F29">
-        <v>-64346999.0</v>
+        <v>-64347000.0</v>
       </c>
       <c r="G29">
         <v>-85872000.0</v>
       </c>
       <c r="H29">
         <v>-50020000.0</v>
       </c>
       <c r="I29">
         <v>-39625000.0</v>
       </c>
       <c r="J29">
         <v>-39111000.0</v>
       </c>
       <c r="K29">
         <v>-28959000.0</v>
       </c>
       <c r="L29">
         <v>-9608000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>33807000.0</v>
       </c>
       <c r="F30">
         <v>7672000.0</v>
       </c>
       <c r="G30">
         <v>10470000.0</v>
       </c>
       <c r="H30">
         <v>29530000.0</v>
       </c>
       <c r="I30">
         <v>-83156000.0</v>
       </c>
       <c r="J30">
         <v>-27000.0</v>
       </c>
       <c r="K30">
         <v>-830000.0</v>
       </c>
       <c r="L30">
         <v>-232000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>56129000.0</v>
+      </c>
+      <c r="C2">
         <v>40265000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48616000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31194000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48887000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52889000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76290000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>63527000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82271000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76333000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93825000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77690000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>96254000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109107000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50446000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45401000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72111000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112584000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>112859000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>71562000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77042000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85209000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>125242000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>65342000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64363000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29730000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45597000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71133000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49395000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34080000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40480000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48715000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>52552000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>87338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36299000.0</v>
       </c>
       <c r="AJ2">
         <v>36299000.0</v>
       </c>
       <c r="AK2">
+        <v>36299000.0</v>
+      </c>
+      <c r="AL2">
         <v>46387000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10365000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11280000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18020000.0</v>
       </c>
-      <c r="AO2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>129000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>129000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="W3">
         <v>12000</v>
       </c>
       <c r="X3">
+        <v>12000</v>
+      </c>
+      <c r="Y3">
         <v>51000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>79000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>129000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>87000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>81000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2414000</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000</v>
       </c>
       <c r="AG3">
         <v>22000</v>
       </c>
       <c r="AH3">
-        <v>27000</v>
+        <v>22000</v>
       </c>
       <c r="AI3">
         <v>27000</v>
       </c>
       <c r="AJ3">
+        <v>27000</v>
+      </c>
+      <c r="AK3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000</v>
       </c>
       <c r="AL3">
         <v>27000</v>
       </c>
       <c r="AM3">
+        <v>27000</v>
+      </c>
+      <c r="AN3">
         <v>261000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>205000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>232000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-12853000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>41297000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5480000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-8167000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-40033000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>59900000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>979000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>34633000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-15867000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-25536000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>21738000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>15315000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-6400000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-8235000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3837000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-34786000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-193000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>1519000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>379000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>873000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1893000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3897000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1974000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3220000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2925000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>460000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-15000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6750000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>77000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-30000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>568000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-5355000.0</v>
+      </c>
+      <c r="C6">
         <v>15864000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8351000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17422000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17693000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4002000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23401000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12763000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18744000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5938000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17492000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16135000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18564000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12853000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>58661000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5045000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26710000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-40473000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-275000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>41297000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5480000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8167000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-40033000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>59900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>979000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>34633000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15867000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-25536000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21738000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15315000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8235000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3837000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-34786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10926000.0</v>
       </c>
       <c r="AJ6">
         <v>-10926000.0</v>
       </c>
       <c r="AK6">
+        <v>-10926000.0</v>
+      </c>
+      <c r="AL6">
         <v>-10088000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36022000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-965000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6740000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5435000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>3148000.0</v>
+      </c>
+      <c r="C7">
         <v>21727000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-41092000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>22886000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16985000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8035000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4284000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27493000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3255000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16330000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-70968000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11554000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8855000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2106000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14992000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7465000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1330000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2835000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>14783000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-588000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1541000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>526000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3951000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8194000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1836000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6709000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>6533000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>118000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6529000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3629000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4168000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>379000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1607000.0</v>
       </c>
       <c r="AJ7">
         <v>-1607000.0</v>
       </c>
       <c r="AK7">
+        <v>-1607000.0</v>
+      </c>
+      <c r="AL7">
         <v>1094000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>482000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-538000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1245000.0</v>
       </c>
-      <c r="AO7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-781000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-394000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>6725000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-2446000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1728000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3027000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1328000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>4803000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2129000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3024000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1790000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-142000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-254000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1870000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>42000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-253000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>19000.0</v>
+      </c>
+      <c r="C9">
         <v>-16000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1563000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>869000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1792000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2417000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-389000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2038000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>283000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3472000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1444000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-901000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-223000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-781000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-131000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>624000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>393000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-53000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-394000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6725000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2446000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1728000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3027000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1309000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5036000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2747000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2940000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1617000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-80000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-44000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>462000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>425000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-208000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-707000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>38000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>190000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-294000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1905000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>901000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>223000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>781000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>131000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-624000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-393000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>2540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5346000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
-      <c r="AK10"/>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-59000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-896000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4789000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3214000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3433000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2315000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13783000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7515000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3304000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2112000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2602000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2864000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4599000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12458000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6596000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1429000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6361000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3375000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2221000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>367000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2304000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2349000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-230000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>59000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-82000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-644000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>671000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2097000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2170000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2590000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2996000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4025000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6117000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4574000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2619000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2192000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1990000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1270000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1215000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>510000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1563000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>708000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1174000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>999000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>837000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>905000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>934000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>909000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>622000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1174000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>834000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1278500.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1672000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-2955000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>365000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-8573000.0</v>
       </c>
       <c r="O13">
+        <v>-8573000.0</v>
+      </c>
+      <c r="P13">
         <v>-1277000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2052000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4151000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5794000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-506000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1413000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3756000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1484000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>108000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1782000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>516000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-11507000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7225000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8036000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1407000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3368000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5547000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1639000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>615000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>733000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>612000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-882000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1001000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>533000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>290000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-491000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>2000.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="M14">
         <v>108000.0</v>
       </c>
       <c r="N14">
+        <v>108000.0</v>
+      </c>
+      <c r="O14">
         <v>113000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>129000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>257000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>294000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>189000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="U14">
         <v>148000.0</v>
       </c>
       <c r="V14">
+        <v>148000.0</v>
+      </c>
+      <c r="W14">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="X14">
         <v>191000.0</v>
       </c>
       <c r="Y14">
+        <v>191000.0</v>
+      </c>
+      <c r="Z14">
         <v>190000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>189000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-111000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>489000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>188000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>184000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>139000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>81000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>94000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AJ14">
         <v>94000.0</v>
       </c>
       <c r="AK14">
+        <v>94000.0</v>
+      </c>
+      <c r="AL14">
         <v>83000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>87000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>85000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>74000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
         <v>2052000.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>50774000.0</v>
+      </c>
+      <c r="C16">
         <v>56129000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40265000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48616000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31194000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48887000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52889000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>76290000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>63527000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>82271000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>76333000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>93825000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>77690000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>96254000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>109107000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50446000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45401000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>72111000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>112584000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>112859000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>71562000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77042000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>85209000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>125242000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>65342000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>64363000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>29730000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45597000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>71133000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>49395000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>34080000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40480000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>48715000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>52552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25373000.0</v>
       </c>
       <c r="AJ16">
         <v>25373000.0</v>
       </c>
       <c r="AK16">
+        <v>25373000.0</v>
+      </c>
+      <c r="AL16">
         <v>36299000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>46387000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10315000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11280000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18020000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-5355000.0</v>
+      </c>
+      <c r="C18">
         <v>15864000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8351000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17422000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17693000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4002000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23401000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12763000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18744000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5938000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17493000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15915000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18564000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12853000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44353000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-957000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23033000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28223000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
+        <v>-27349000.0</v>
+      </c>
+      <c r="U18">
         <v>-4952000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16567000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15479000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16395000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-21315000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-24911000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-23408000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17496000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9676000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12157000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11005000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-15923000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5514000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8641000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10515000.0</v>
       </c>
       <c r="AJ18">
         <v>-10515000.0</v>
       </c>
       <c r="AK18">
+        <v>-10515000.0</v>
+      </c>
+      <c r="AL18">
         <v>-8877000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6979000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-9465000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6740000.0</v>
       </c>
-      <c r="AO18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
+      <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
+        <v>0.0</v>
+      </c>
+      <c r="Q19">
         <v>-129000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>49871000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16064000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23275000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>17025000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10919000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3003000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-39728000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>18500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>27855000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3970000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-15870000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>24932000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>24752000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>9701000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-72596000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-22825000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-22825000.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-22825000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>1000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>220000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>14178000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6131000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>577000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3626000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2474000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>28641000.0</v>
       </c>
-      <c r="U20">
-[...2 lines deleted...]
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-54485000.0</v>
       </c>
       <c r="S21">
         <v>-54485000.0</v>
       </c>
       <c r="T21">
         <v>-54485000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>-54485000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>-9552000.0</v>
+      </c>
+      <c r="C22">
         <v>-7203000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31520000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7382000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13866000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20888000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17147000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17862000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12669000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>51191000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3205000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-11914000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-13266000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>26771000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11675000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-28682000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-32829000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-29240000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-22521000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-18572000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-19423000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-18585000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-18936000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-17501000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-23258000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-24986000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-17717000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13150000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5072000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-10599000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-10463000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9956000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-10644000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9836000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-9844000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9763000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6411000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-8197000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7918000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-10154000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>220000.0</v>
       </c>
-      <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6131000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>188000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>47875000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>583000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>168000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>56000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>988000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30344000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>119000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20770000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-28000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>237000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>43000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-178000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-603000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-196000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>74682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-521000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-411000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1161000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>43001000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-205000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>258000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-129000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>50000000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
-      <c r="T24"/>
+      <c r="T24">
+        <v>39000.0</v>
+      </c>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-3995000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3995000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>27855000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>29844000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>33814000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>49684000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24752000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-88134000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-22000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5000000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>1049000.0</v>
+      </c>
+      <c r="C25">
         <v>226000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>214000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>870000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>278000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>273000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>268000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>263000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>258000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>254000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>249000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5550000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>240000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>236000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>93000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>890000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2708000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2914000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>1607000.0</v>
+      </c>
+      <c r="U25">
         <v>308000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
-        <v>190000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="W25">
+        <v>235000.0</v>
+      </c>
+      <c r="X25">
         <v>120000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>233000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>105000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>66000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-36000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-19000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-189000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-5000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>181000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AJ25">
         <v>2000.0</v>
       </c>
       <c r="AK25">
+        <v>2000.0</v>
+      </c>
+      <c r="AL25">
         <v>-946000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1734000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1603000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1598000.0</v>
       </c>
-      <c r="AO25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>10278000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>27537000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1817000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>38000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4309000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4815000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-18754000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2026000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30145000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5599000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8963000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1568000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-178000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>69897000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-196000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
-        <v>77749000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>77749000.0</v>
       </c>
       <c r="AM26">
+        <v>77749000.0</v>
+      </c>
+      <c r="AN26">
         <v>8500000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>822000.0</v>
+      </c>
+      <c r="C27">
         <v>1114000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1007000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1048000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>714000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1556000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1503000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2154000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2113000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2023000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1997000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1908000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1857000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2170000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2497000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2106000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1317000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3203000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2928000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2330000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2163000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2009000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1365000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1199000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1214000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1110000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>929000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="AD27">
         <v>933000.0</v>
       </c>
       <c r="AE27">
+        <v>933000.0</v>
+      </c>
+      <c r="AF27">
         <v>769000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>705000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>661000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>614000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>931000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>61000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>62000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>63000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>60000.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28"/>
+      <c r="G28"/>
+      <c r="H28">
+        <v>0.0</v>
+      </c>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>1000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>220000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
         <v>0.0</v>
       </c>
       <c r="O28">
+        <v>0.0</v>
+      </c>
+      <c r="P28">
         <v>14179000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6131000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53677000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3814000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50349000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29224000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>168000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4309000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16090000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>77215000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7390000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30186000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5599000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8963000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1568000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-178000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>69897000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-196000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>74682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-411000.0</v>
       </c>
       <c r="AJ28">
         <v>-411000.0</v>
       </c>
       <c r="AK28">
+        <v>-411000.0</v>
+      </c>
+      <c r="AL28">
         <v>-1161000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>43001000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8500000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>15275000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-5355000.0</v>
+      </c>
+      <c r="C29">
         <v>15864000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8351000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17422000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-17693000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4002000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-23401000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12763000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18744000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5938000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-17493000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15915000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18564000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12853000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44482000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-957000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-23033000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-28223000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-27349000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4952000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-16567000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15479000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-16383000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-21264000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-24896000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23329000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-17367000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9659000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12070000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10924000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-13509000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5514000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8641000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-11961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10515000.0</v>
       </c>
       <c r="AJ29">
         <v>-10515000.0</v>
       </c>
       <c r="AK29">
+        <v>-10515000.0</v>
+      </c>
+      <c r="AL29">
         <v>-8877000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6979000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-9204000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6535000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-9608000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>33936000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-129000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23275000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17025000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10919000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3003000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39740000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3949000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18485000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27776000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4099000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15887000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24845000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24671000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7287000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-72618000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-22825000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-27000.0</v>
       </c>
-      <c r="AJ30">
-[...1 lines deleted...]
-      </c>
       <c r="AK30">
-        <v>-27000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL30">
         <v>-27000.0</v>
       </c>
       <c r="AM30">
+        <v>-27000.0</v>
+      </c>
+      <c r="AN30">
         <v>-261000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-205000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-232000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>