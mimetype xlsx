--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1714,54 +1714,54 @@
       </c>
       <c r="G39">
         <v>3247000.0</v>
       </c>
       <c r="H39">
         <v>728000.0</v>
       </c>
       <c r="I39">
         <v>661000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>8826000.0</v>
       </c>
       <c r="C40">
         <v>12046000.0</v>
       </c>
       <c r="D40">
         <v>14349000.0</v>
       </c>
       <c r="E40">
-        <v>9260000.0</v>
+        <v>10546000.0</v>
       </c>
       <c r="F40">
-        <v>5688000.0</v>
+        <v>7123000.0</v>
       </c>
       <c r="G40">
         <v>3332000.0</v>
       </c>
       <c r="H40">
         <v>1173000.0</v>
       </c>
       <c r="I40">
         <v>405000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>161000.0</v>
       </c>
       <c r="F41">
         <v>73000.0</v>
       </c>
       <c r="G41">
@@ -4393,54 +4393,54 @@
       <c r="W35">
         <v>3693000.0</v>
       </c>
       <c r="X35">
         <v>119840000.0</v>
       </c>
       <c r="Y35">
         <v>3287000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
         <v>31026000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>503000.0</v>
       </c>
       <c r="C36">
-        <v>207000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D36">
-        <v>27000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="E36">
         <v>64000.0</v>
       </c>
       <c r="F36">
         <v>204000.0</v>
       </c>
       <c r="G36">
         <v>69000.0</v>
       </c>
       <c r="H36">
         <v>531000.0</v>
       </c>
       <c r="I36">
         <v>547000.0</v>
       </c>
       <c r="J36">
         <v>553000.0</v>
       </c>
       <c r="K36">
         <v>547000.0</v>
       </c>
       <c r="L36">
         <v>607000.0</v>
       </c>
@@ -4618,51 +4618,51 @@
       <c r="H39">
         <v>3518000.0</v>
       </c>
       <c r="I39">
         <v>4229000.0</v>
       </c>
       <c r="J39">
         <v>4711000.0</v>
       </c>
       <c r="K39">
         <v>5844000.0</v>
       </c>
       <c r="L39">
         <v>3106000.0</v>
       </c>
       <c r="M39">
         <v>3606000.0</v>
       </c>
       <c r="N39">
         <v>3651000.0</v>
       </c>
       <c r="O39">
         <v>4531000.0</v>
       </c>
       <c r="P39">
-        <v>2786000.0</v>
+        <v>5572000.0</v>
       </c>
       <c r="Q39">
         <v>3211000.0</v>
       </c>
       <c r="R39">
         <v>3748000.0</v>
       </c>
       <c r="S39">
         <v>2926000.0</v>
       </c>
       <c r="T39">
         <v>1602000.0</v>
       </c>
       <c r="U39">
         <v>2146000.0</v>
       </c>
       <c r="V39">
         <v>2959000.0</v>
       </c>
       <c r="W39">
         <v>3247000.0</v>
       </c>
       <c r="X39">
         <v>1442000.0</v>
       </c>
@@ -4699,72 +4699,72 @@
         <v>12151000.0</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>7465000.0</v>
       </c>
       <c r="I40">
         <v>10416000.0</v>
       </c>
       <c r="J40">
         <v>14622000.0</v>
       </c>
       <c r="K40">
         <v>14349000.0</v>
       </c>
       <c r="L40">
         <v>11372000.0</v>
       </c>
       <c r="M40">
         <v>11871000.0</v>
       </c>
       <c r="N40">
         <v>8491000.0</v>
       </c>
       <c r="O40">
-        <v>9260000.0</v>
+        <v>10546000.0</v>
       </c>
       <c r="P40">
         <v>8214000.0</v>
       </c>
       <c r="Q40">
         <v>7466000.0</v>
       </c>
       <c r="R40">
-        <v>7085000.0</v>
+        <v>8083000.0</v>
       </c>
       <c r="S40">
-        <v>5688000.0</v>
+        <v>7123000.0</v>
       </c>
       <c r="T40">
         <v>6583000.0</v>
       </c>
       <c r="U40">
-        <v>5526000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="V40">
-        <v>3953000.0</v>
+        <v>4680000.0</v>
       </c>
       <c r="W40">
         <v>3332000.0</v>
       </c>
       <c r="X40">
         <v>4176000.0</v>
       </c>
       <c r="Y40">
         <v>2416000.0</v>
       </c>
       <c r="Z40"/>
       <c r="AA40">
         <v>1173000.0</v>
       </c>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -5502,51 +5502,51 @@
       <c r="L52">
         <v>1866000.0</v>
       </c>
       <c r="M52">
         <v>1858000.0</v>
       </c>
       <c r="N52">
         <v>1851000.0</v>
       </c>
       <c r="O52">
         <v>1761000.0</v>
       </c>
       <c r="P52">
         <v>1606000.0</v>
       </c>
       <c r="Q52">
         <v>1191000.0</v>
       </c>
       <c r="R52">
         <v>775000.0</v>
       </c>
       <c r="S52">
         <v>360000.0</v>
       </c>
       <c r="T52">
-        <v>350000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="U52">
         <v>341000.0</v>
       </c>
       <c r="V52">
         <v>332000.0</v>
       </c>
       <c r="W52">
         <v>2803000.0</v>
       </c>
       <c r="X52">
         <v>1908000.0</v>
       </c>
       <c r="Y52">
         <v>1263000.0</v>
       </c>
       <c r="Z52"/>
       <c r="AA52">
         <v>1252000.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
     </row>
     <row r="53" spans="1:30">
@@ -7141,51 +7141,53 @@
       <c r="S2">
         <v>88000.0</v>
       </c>
       <c r="T2">
         <v>96000.0</v>
       </c>
       <c r="U2">
         <v>95000.0</v>
       </c>
       <c r="V2">
         <v>90000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>93</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>252000.0</v>
+      </c>
       <c r="C3">
         <v>5000.0</v>
       </c>
       <c r="D3">
         <v>3000.0</v>
       </c>
       <c r="E3">
         <v>7000.0</v>
       </c>
       <c r="F3">
         <v>6000.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>10000.0</v>
       </c>
       <c r="I3">
         <v>12000.0</v>
       </c>
       <c r="J3">
         <v>15000.0</v>
       </c>
       <c r="K3">
         <v>16000.0</v>
       </c>
@@ -7263,87 +7265,89 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-11592000.0</v>
+      </c>
       <c r="C5">
         <v>-14640000.0</v>
       </c>
       <c r="D5">
         <v>-8193000.0</v>
       </c>
       <c r="E5">
         <v>-2038000.0</v>
       </c>
       <c r="F5">
         <v>-14005000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-8600000.0</v>
       </c>
       <c r="I5">
         <v>-9098000.0</v>
       </c>
       <c r="J5">
         <v>-11528000.0</v>
       </c>
       <c r="K5">
         <v>-9844000.0</v>
       </c>
       <c r="L5">
         <v>-12235000.0</v>
       </c>
       <c r="M5">
-        <v>-13972000.0</v>
+        <v>-12697000.0</v>
       </c>
       <c r="N5">
-        <v>-13199000.0</v>
+        <v>-12660000.0</v>
       </c>
       <c r="O5">
-        <v>-12110000.0</v>
+        <v>-11015000.0</v>
       </c>
       <c r="P5">
         <v>-11291000.0</v>
       </c>
       <c r="Q5">
         <v>-11778000.0</v>
       </c>
       <c r="R5">
         <v>-11675000.0</v>
       </c>
       <c r="S5">
         <v>-9096000.0</v>
       </c>
       <c r="T5">
         <v>-11359000.0</v>
       </c>
       <c r="U5">
         <v>-11694000.0</v>
       </c>
       <c r="V5">
         <v>-9798000.0</v>
       </c>
       <c r="W5">
         <v>-8260000.0</v>
       </c>
@@ -7352,88 +7356,88 @@
       </c>
       <c r="Y5">
         <v>-6354000.0</v>
       </c>
       <c r="Z5">
         <v>-5094000.0</v>
       </c>
       <c r="AA5">
         <v>-3134000.0</v>
       </c>
       <c r="AB5">
         <v>-2546000.0</v>
       </c>
       <c r="AC5">
         <v>-3704500.0</v>
       </c>
       <c r="AD5">
         <v>-3704500.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-11987000.0</v>
+        <v>-11340000.0</v>
       </c>
       <c r="C6">
         <v>-14635000.0</v>
       </c>
       <c r="D6">
         <v>-8190000.0</v>
       </c>
       <c r="E6">
         <v>-2031000.0</v>
       </c>
       <c r="F6">
         <v>-13999000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-8590000.0</v>
       </c>
       <c r="I6">
         <v>-9086000.0</v>
       </c>
       <c r="J6">
         <v>-11513000.0</v>
       </c>
       <c r="K6">
         <v>-9828000.0</v>
       </c>
       <c r="L6">
         <v>-12218000.0</v>
       </c>
       <c r="M6">
-        <v>-13954000.0</v>
+        <v>-12679000.0</v>
       </c>
       <c r="N6">
-        <v>-13180000.0</v>
+        <v>-12641000.0</v>
       </c>
       <c r="O6">
-        <v>-12086000.0</v>
+        <v>-10991000.0</v>
       </c>
       <c r="P6">
         <v>-11268000.0</v>
       </c>
       <c r="Q6">
         <v>-11772000.0</v>
       </c>
       <c r="R6">
         <v>-11654000.0</v>
       </c>
       <c r="S6">
         <v>-9076000.0</v>
       </c>
       <c r="T6">
         <v>-11341000.0</v>
       </c>
       <c r="U6">
         <v>-11677000.0</v>
       </c>
       <c r="V6">
         <v>-9785000.0</v>
       </c>
       <c r="W6">
         <v>-8250000.0</v>
       </c>
@@ -9542,51 +9546,51 @@
       </c>
       <c r="G13">
         <v>-2570000.0</v>
       </c>
       <c r="H13">
         <v>489000.0</v>
       </c>
       <c r="I13">
         <v>-511000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
         <v>21000.0</v>
       </c>
       <c r="C14">
         <v>46000.0</v>
       </c>
       <c r="D14">
         <v>70000.0</v>
       </c>
       <c r="E14">
-        <v>429000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="F14">
         <v>68000.0</v>
       </c>
       <c r="G14">
         <v>36000.0</v>
       </c>
       <c r="H14">
         <v>12000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>169000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
@@ -9776,94 +9780,94 @@
       </c>
       <c r="H22">
         <v>-13088000.0</v>
       </c>
       <c r="I22">
         <v>-9858000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-4532000.0</v>
       </c>
       <c r="C23">
         <v>-246000.0</v>
       </c>
       <c r="D23">
         <v>-2854000.0</v>
       </c>
       <c r="E23">
         <v>-40000.0</v>
       </c>
       <c r="F23">
-        <v>423000.0</v>
+        <v>-39000.0</v>
       </c>
       <c r="G23">
         <v>87684000.0</v>
       </c>
       <c r="H23">
         <v>7941000.0</v>
       </c>
       <c r="I23">
         <v>-8000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>23700000.0</v>
       </c>
       <c r="F24">
         <v>-121000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>3768000.0</v>
       </c>
       <c r="C25">
         <v>249000.0</v>
       </c>
       <c r="D25">
         <v>-404000.0</v>
       </c>
       <c r="E25">
-        <v>2936000.0</v>
+        <v>-340000.0</v>
       </c>
       <c r="F25">
         <v>434000.0</v>
       </c>
       <c r="G25">
         <v>66000.0</v>
       </c>
       <c r="H25">
         <v>446000.0</v>
       </c>
       <c r="I25">
         <v>-1594000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>146</v>
       </c>
       <c r="B26">
         <v>25000.0</v>
       </c>
       <c r="C26">
         <v>66000.0</v>
       </c>
       <c r="D26">
@@ -10905,60 +10909,60 @@
       <c r="E14">
         <v>7000.0</v>
       </c>
       <c r="F14">
         <v>6000.0</v>
       </c>
       <c r="G14">
         <v>9000.0</v>
       </c>
       <c r="H14">
         <v>10000.0</v>
       </c>
       <c r="I14">
         <v>12000.0</v>
       </c>
       <c r="J14">
         <v>15000.0</v>
       </c>
       <c r="K14">
         <v>16000.0</v>
       </c>
       <c r="L14">
         <v>17000.0</v>
       </c>
       <c r="M14">
-        <v>74000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="N14">
         <v>19000.0</v>
       </c>
       <c r="O14">
         <v>129000.0</v>
       </c>
       <c r="P14">
-        <v>107000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Q14">
         <v>90000.0</v>
       </c>
       <c r="R14">
         <v>21000.0</v>
       </c>
       <c r="S14">
         <v>20000.0</v>
       </c>
       <c r="T14">
         <v>18000.0</v>
       </c>
       <c r="U14">
         <v>95000.0</v>
       </c>
       <c r="V14">
         <v>90000.0</v>
       </c>
       <c r="W14">
         <v>50000.0</v>
       </c>
       <c r="X14">
         <v>8000.0</v>
       </c>
@@ -11534,51 +11538,51 @@
       </c>
       <c r="AC22">
         <v>-3677500.0</v>
       </c>
       <c r="AD22">
         <v>-3677500.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-230000.0</v>
       </c>
       <c r="C23">
         <v>-6589000.0</v>
       </c>
       <c r="D23">
         <v>-402000.0</v>
       </c>
       <c r="E23">
         <v>6000.0</v>
       </c>
       <c r="F23">
-        <v>-6000.0</v>
+        <v>-233000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>-11000.0</v>
       </c>
       <c r="J23">
         <v>-2000.0</v>
       </c>
       <c r="K23">
         <v>-217000.0</v>
       </c>
       <c r="L23">
         <v>13993000.0</v>
       </c>
       <c r="M23">
         <v>-71000.0</v>
       </c>
       <c r="N23">
         <v>-2682000.0</v>
       </c>
       <c r="O23">
         <v>36000.0</v>
       </c>
       <c r="P23">
@@ -11666,93 +11670,93 @@
       </c>
       <c r="S24">
         <v>-5977000.0</v>
       </c>
       <c r="T24">
         <v>-12270000.0</v>
       </c>
       <c r="U24">
         <v>-60828000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>1103000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C25">
         <v>4086000.0</v>
       </c>
       <c r="D25">
         <v>170000.0</v>
       </c>
       <c r="E25">
         <v>-395000.0</v>
       </c>
       <c r="F25">
         <v>-93000.0</v>
       </c>
       <c r="G25">
         <v>64000.0</v>
       </c>
       <c r="H25">
         <v>62000.0</v>
       </c>
       <c r="I25">
         <v>63000.0</v>
       </c>
       <c r="J25">
         <v>60000.0</v>
       </c>
       <c r="K25">
         <v>-7000.0</v>
       </c>
       <c r="L25">
         <v>-81000.0</v>
       </c>
       <c r="M25">
-        <v>970000.0</v>
+        <v>-193000.0</v>
       </c>
       <c r="N25">
         <v>-123000.0</v>
       </c>
       <c r="O25">
         <v>-2000.0</v>
       </c>
       <c r="P25">
-        <v>784000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="Q25">
         <v>956000.0</v>
       </c>
       <c r="R25">
         <v>138000.0</v>
       </c>
       <c r="S25">
         <v>-2417000.0</v>
       </c>
       <c r="T25">
         <v>2097001.0</v>
       </c>
       <c r="U25">
         <v>1013000.0</v>
       </c>
       <c r="V25">
         <v>1120000.0</v>
       </c>
       <c r="W25">
         <v>408999.0</v>
       </c>
       <c r="X25">
         <v>26000.0</v>
       </c>