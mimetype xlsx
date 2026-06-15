--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -821,9280 +827,10129 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>14866000.0</v>
+      </c>
+      <c r="C2">
         <v>11592000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8012000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5824000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1775000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-5435000.0</v>
+      </c>
+      <c r="C5">
         <v>-9770000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4556000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6908000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>732000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-982000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-628000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>13397000.0</v>
+      </c>
+      <c r="C7">
         <v>12858000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16585000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13148000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>53000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
+        <v>3000.0</v>
+      </c>
+      <c r="D8">
         <v>2000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>16000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>15000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>153261000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>455751000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>24813000.0</v>
+      </c>
+      <c r="C10">
         <v>19206000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29136000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47196000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109256000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15571000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23865000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>81782000.0</v>
+      </c>
+      <c r="C12">
         <v>19206000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40862000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70280000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>109256000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15571000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23865000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
+        <v>2000.0</v>
+      </c>
+      <c r="F13">
         <v>15000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>31950850.0</v>
+      </c>
+      <c r="C14">
         <v>24159770.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19580006.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17484927.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7767179.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2208000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1288282.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>16000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>35160000.0</v>
+      </c>
+      <c r="C16">
         <v>22037000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31178000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20524000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8627000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8110000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>534000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>347000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>15450000.0</v>
+      </c>
+      <c r="C20">
         <v>14735000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>51155000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>49954000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>53627000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>9079000.0</v>
+      </c>
+      <c r="C21">
         <v>10161000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32023000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34781000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>97780000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>751000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>755000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>3033000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>725000.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>210992000.0</v>
+      </c>
+      <c r="C23">
         <v>193575000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>239264000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>255985000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>304267000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>44422000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46890000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4618000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>114113000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>98475000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>51124000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>75276000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-11416000.0</v>
+      </c>
+      <c r="C28">
         <v>92206000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101562000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>64427000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-58132000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59705000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33530000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>112928000.0</v>
+      </c>
+      <c r="C29">
         <v>86867000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>184651000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>208598000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>239988000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-126719000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>8510000.0</v>
+      </c>
+      <c r="C30">
         <v>13359000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21863000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17868000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13643000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3581000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>110123000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>91084000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-202746000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-172669000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>21482000.0</v>
+      </c>
+      <c r="C32">
         <v>-59435000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27790000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63408000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>106596000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8986000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>117218000.0</v>
+      </c>
+      <c r="C33">
         <v>101417000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>166925000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>161807000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>173578000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22148000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>17425000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>2704000.0</v>
+      </c>
+      <c r="C34">
         <v>1463000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>492000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1129000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1600000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>249000.0</v>
       </c>
-      <c r="G34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>25772000.0</v>
+      </c>
+      <c r="C35">
         <v>53669000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>152135000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>126559000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>89140000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>79870000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>52970000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
-        <v>2109000.0</v>
+        <v>1085000.0</v>
       </c>
       <c r="C36">
+        <v>1251000.0</v>
+      </c>
+      <c r="D36">
         <v>8380000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9562000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12632000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>939000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>762000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>6266000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12136000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>939000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>762000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3482000.0</v>
+      </c>
+      <c r="C39">
         <v>59593000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9614000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6030000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7790000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>978000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2019000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>17624000.0</v>
+      </c>
+      <c r="C40">
         <v>20648000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6404000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9667000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>10469000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3281000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5975000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3731000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>25228000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4594000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1575000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>605700000.0</v>
+      </c>
+      <c r="C42">
         <v>536184000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>477624000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>455765000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>438696000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>10131000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7355000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>115894000.0</v>
+      </c>
+      <c r="C45">
         <v>100160000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>122456000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>53752000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7096000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>43718000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>91604000.0</v>
+      </c>
+      <c r="C46">
         <v>74412000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>75367000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>67510000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>48704000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20458000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15908000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>53752000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>48704000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>20458000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>15908000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-487340000.0</v>
+      </c>
+      <c r="C48">
         <v>-538104000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-435286000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-357728000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-249236000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-211146000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-178642000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-338647000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>93936000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>13397000.0</v>
+      </c>
+      <c r="C51">
         <v>111412000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>130698000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>111623000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51124000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>75276000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>57395000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>4642000.0</v>
+      </c>
+      <c r="C52">
         <v>97196000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3506000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2333000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>53000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
-        <v>11726000.0</v>
+        <v>56969000.0</v>
       </c>
       <c r="C53">
         <v>11726000.0</v>
       </c>
       <c r="D53">
+        <v>11726000.0</v>
+      </c>
+      <c r="E53">
         <v>23084000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>230007324.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>210992000.0</v>
+      </c>
+      <c r="C55">
         <v>193575000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>239264000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>255985000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>304267000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>44422000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>46890000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>93774000.0</v>
+      </c>
+      <c r="C56">
         <v>92158000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>72339000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>94178000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>130689000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>22274000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29465000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>72292000.0</v>
+      </c>
+      <c r="C57">
         <v>151593000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>49345000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>38295000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24920000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>13288000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12575000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>98064000.0</v>
+      </c>
+      <c r="C58">
         <v>205262000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>201480000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>164854000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>114060000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>93158000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>65545000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>112928000.0</v>
+      </c>
+      <c r="C60">
         <v>-11687000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>37784000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>91131000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190207000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-48736000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-18655000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+      <c r="X1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>15967000000.0</v>
+      </c>
+      <c r="C2">
+        <v>14866000.0</v>
+      </c>
+      <c r="D2">
         <v>11368000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7287000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11592000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10794000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7529000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5869000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8012000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4620000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4294000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6517000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4800000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5680000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4380000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7220000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5824000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4738000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2906000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3028000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1775000.0</v>
       </c>
-      <c r="U2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-5299000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5435000.0</v>
+      </c>
+      <c r="D5">
         <v>-6216000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-12445000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9770000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-6118000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4556000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5989000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4208000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-8542000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6908000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4676000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>296000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2591000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>732000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-191000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-514999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-950000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-982000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-171914000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>11766000.0</v>
+      </c>
+      <c r="C7">
+        <v>13397000.0</v>
+      </c>
+      <c r="D7">
         <v>12533000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>12899000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>12858000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13988000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>15214000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>15913000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16585000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>15961000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15361000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14027000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>13148000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10514000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11333000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>12046000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>3000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
+        <v>3000.0</v>
+      </c>
+      <c r="I8">
+        <v>3000.0</v>
+      </c>
+      <c r="J8">
         <v>2000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>18000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>16000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="O8">
         <v>15000.0</v>
       </c>
       <c r="P8">
         <v>15000.0</v>
       </c>
       <c r="Q8">
         <v>15000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
+      <c r="R8">
+        <v>15000.0</v>
+      </c>
+      <c r="S8">
+        <v>15000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>470309000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>458683000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>455751000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>413993000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>424884000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>421502000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>16048000.0</v>
+      </c>
+      <c r="C10">
+        <v>24813000.0</v>
+      </c>
+      <c r="D10">
         <v>20312000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>35931000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19206000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29061000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>23528000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>51985000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>29136000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29936000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>43144000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>46952000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>47196000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>59443000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>72531000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>91592000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>109256000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>245770000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>36221000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>23030000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>15571000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1764222.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-23865000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>49457000.0</v>
+      </c>
+      <c r="C12">
+        <v>81782000.0</v>
+      </c>
+      <c r="D12">
         <v>96750000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35931000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>19206000.0</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
         <v>63988000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>40862000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>50093000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>64227000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>72612000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>70280000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>81841000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>93087000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>91592000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>109256000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>245770000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>36221000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>23030000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>15571000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1764222.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>23865000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-      <c r="G13">
+      <c r="E13">
         <v>3000.0</v>
       </c>
-      <c r="H13">
+      <c r="F13">
+        <v>3000.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
+        <v>3000.0</v>
+      </c>
+      <c r="J13">
         <v>2000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>18000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>16000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="O13">
         <v>15000.0</v>
       </c>
       <c r="P13">
         <v>15000.0</v>
       </c>
       <c r="Q13">
         <v>15000.0</v>
       </c>
       <c r="R13">
+        <v>15000.0</v>
+      </c>
+      <c r="S13">
+        <v>15000.0</v>
+      </c>
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>218533680.0</v>
       </c>
-      <c r="V13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>33269650.0</v>
+      </c>
+      <c r="C14">
+        <v>32870016.0</v>
+      </c>
+      <c r="D14">
         <v>32501417.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>26787097.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>25711165.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>25098385.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>24775949.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>21813045.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20953695.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20756394.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18468949.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>18096363.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17572199.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>17492871.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>17460934.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>17409317.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>19511709.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8418534.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>18225143.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2218776.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2208000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2200683.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1289908.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>18000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>16000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="O15">
         <v>15000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
+      <c r="P15">
+        <v>15000.0</v>
+      </c>
+      <c r="Q15">
+        <v>15000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>35992000.0</v>
+      </c>
+      <c r="C16">
+        <v>35160000.0</v>
+      </c>
+      <c r="D16">
         <v>28006000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25523000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22037000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>22617000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>31178000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>22763000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21854000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>17444000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>20524000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>14244000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>12080000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6483000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8627000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10331000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>10914000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="U16"/>
+      <c r="V16">
         <v>8110000.0</v>
       </c>
-      <c r="U16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>1526000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1860000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="N18"/>
+      <c r="O18">
         <v>287000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6085000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6460000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>534000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>15193000000.0</v>
+      </c>
+      <c r="C20">
+        <v>15450000000.0</v>
+      </c>
+      <c r="D20">
         <v>15222000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>14759000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>14735000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>50126000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>49550000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>50051000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>51155000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>49913000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>51137000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>50039000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>49954000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>49537000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>52538000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>54245000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>53627000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>8547000000.0</v>
+      </c>
+      <c r="C21">
+        <v>9079000000.0</v>
+      </c>
+      <c r="D21">
         <v>9332000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9801000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10161000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>28753000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>29293000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>30461000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>32023000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>32127000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>33801000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>33963000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>34781000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>35774000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>39753000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>42798000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>44153000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="S21"/>
+      <c r="T21">
         <v>706000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>727000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>751000.0</v>
       </c>
-      <c r="U21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>2677000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1227000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2177000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3033000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3947000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3759000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>12801000.0</v>
       </c>
       <c r="R22"/>
       <c r="S22">
+        <v>12801000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22">
         <v>-8271000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>725000.0</v>
       </c>
-      <c r="U22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>182856000000.0</v>
+      </c>
+      <c r="C23">
+        <v>210992000.0</v>
+      </c>
+      <c r="D23">
         <v>224257000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>208846000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>193575000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>252329000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>239264000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>256009000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>268363000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>263502000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>271919000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>266615000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>288921000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>283378000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>290194000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>303563000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>84536000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>56864000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>44422000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>231764422.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-18655000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>4618000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4910000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4854000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>115016000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>114113000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>117635000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>119790000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>119035000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>98475000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>45221000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>96921000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>52682000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>51124000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>45221000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>119790000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>119035000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="N25"/>
+      <c r="O25">
         <v>45221000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>96921000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>52682000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
-        <v>-11958000.0</v>
+        <v>-4282000.0</v>
       </c>
       <c r="C28">
+        <v>-11416000.0</v>
+      </c>
+      <c r="D28">
+        <v>-7779000.0</v>
+      </c>
+      <c r="E28">
         <v>77043000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>92206000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>68074000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>82338000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>78944000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>101562000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>103660000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>92007000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>86110000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>64427000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>48141000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>35723000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-26864000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-58132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-200549000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>93800999.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>71561000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>59705000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1764222.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>23865000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>91206000.0</v>
+      </c>
+      <c r="C29">
+        <v>112928000.0</v>
+      </c>
+      <c r="D29">
         <v>133129000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>105630000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>86867000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>127973000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>146200000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>200326000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>184651000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>195121000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>213323000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>212872000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>208598000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>219410000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>233045000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>228174000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>239988000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>148510000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
-        <v>9758000.0</v>
+        <v>7040000000.0</v>
       </c>
       <c r="C30">
+        <v>8510000.0</v>
+      </c>
+      <c r="D30">
+        <v>11711000.0</v>
+      </c>
+      <c r="E30">
         <v>13491000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13359000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9163000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12423000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23672000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21863000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>24567000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>26446000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19479000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17868000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>20386000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>22100000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12732000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12247000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7545000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6131000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8271000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5000000.0</v>
       </c>
-      <c r="U30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
         <v>-4554000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>28927000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>30208000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>110123000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>100003000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>43833000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>102540000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>91084000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>103289000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-235555000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-219586000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>-4092000.0</v>
+      </c>
+      <c r="C32">
+        <v>21482000.0</v>
+      </c>
+      <c r="D32">
         <v>53638000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-53381000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-59435000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-85598000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-68645000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>51838000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27790000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>38884000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>57317000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>63211000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>63408000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>76660000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>91844000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>85452000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>106596000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>230860000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>118427000000.0</v>
+      </c>
+      <c r="C33">
+        <v>117218000.0</v>
+      </c>
+      <c r="D33">
         <v>111225000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>100497000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>101417000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>165990000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>159510000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>162137000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>166925000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>174845000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>171039000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>163873000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>178179999.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>157159000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>168550000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>171884000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>158620000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>27220000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>36830000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>21725000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>22148000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>230000200.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>-23865000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>2634000.0</v>
+      </c>
+      <c r="C34">
+        <v>2704000.0</v>
+      </c>
+      <c r="D34">
         <v>1539000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1289000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1463000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>945000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1460000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1486000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>492000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>893000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>13067000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>12352000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1129000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>112569000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>21264000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>22702000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1382000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>23129000.0</v>
+      </c>
+      <c r="C35">
+        <v>25772000.0</v>
+      </c>
+      <c r="D35">
         <v>31734000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>41561000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>53669000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>49554000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>50531000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>158503000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>152135000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>135764000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>134383000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>133247000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>142493000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>111479000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>124270000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>81844000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>76352000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>154791000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>145198000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>105473999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>79870000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>8049999.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>18655000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>977434000.0</v>
+      </c>
+      <c r="C36">
+        <v>-116016361000.0</v>
+      </c>
+      <c r="D36">
         <v>1204000.0</v>
       </c>
-      <c r="C36">
-[...4 lines deleted...]
-      </c>
       <c r="E36">
+        <v>1246000.0</v>
+      </c>
+      <c r="F36">
+        <v>1251000.0</v>
+      </c>
+      <c r="G36">
         <v>6509000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7190000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-6914000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8380000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>8407000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>9040000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>9175000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>9627999.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>9936000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>11114000.0</v>
       </c>
-      <c r="O36">
-[...2 lines deleted...]
-      <c r="P36">
+      <c r="Q36">
+        <v>7431000.0</v>
+      </c>
+      <c r="R36">
         <v>12136000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1078000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>13569000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>872000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>939000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-230000200.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-23865000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>-1.0</v>
       </c>
-      <c r="E38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
+        <v>-1.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
         <v>5970000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>6268000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="M38"/>
+      <c r="N38">
         <v>6266000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9936000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>7046000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>11767000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>12136000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1365000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>13569000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>872000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
-        <v>6524000.0</v>
+        <v>57339543000.0</v>
       </c>
       <c r="C39">
+        <v>3482000.0</v>
+      </c>
+      <c r="D39">
+        <v>4571000.0</v>
+      </c>
+      <c r="E39">
         <v>58927000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>59593000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>450000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>462000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2532000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9614000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6504000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6650999.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7538000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5591000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7229000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5184000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7170000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>10071000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10227000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5354000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3838000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>978000.0</v>
       </c>
-      <c r="U39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
-        <v>20020000.0</v>
+        <v>-15938403000.0</v>
       </c>
       <c r="C40">
+        <v>17624000.0</v>
+      </c>
+      <c r="D40">
+        <v>15841000.0</v>
+      </c>
+      <c r="E40">
         <v>24569000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>20648000.0</v>
       </c>
-      <c r="E40"/>
-[...1 lines deleted...]
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
         <v>8914000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>6404000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12464000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>11447000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9183000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10638000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10405000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>9632000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9966000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>19154000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>22582000.0</v>
       </c>
-      <c r="R40">
-[...2 lines deleted...]
-      <c r="S40">
+      <c r="T40">
+        <v>6217000.0</v>
+      </c>
+      <c r="U40">
         <v>13962000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3281000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>181430.0</v>
       </c>
-      <c r="V40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:22">
+      <c r="X40"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41">
         <v>5080000.0</v>
       </c>
-      <c r="J41">
+      <c r="L41">
         <v>2084000.0</v>
       </c>
-      <c r="K41"/>
-      <c r="L41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3731000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>5716000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>17905000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>19073000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>25228000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>109570000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>15176000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>10883000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>609684000.0</v>
+      </c>
+      <c r="C42">
+        <v>605700000.0</v>
+      </c>
+      <c r="D42">
         <v>601588000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>576758000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>536184000.0</v>
       </c>
-      <c r="E42"/>
-[...1 lines deleted...]
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
         <v>519400000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>477624000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>473854000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>470309000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>458683000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>455765000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>448105000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>424884000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>421502000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>418575000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>393872000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>23370999.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>12934001.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>10131000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>5034375.0</v>
       </c>
-      <c r="V42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:22">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>120226000.0</v>
+      </c>
+      <c r="C45">
+        <v>115894000.0</v>
+      </c>
+      <c r="D45">
         <v>107104000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>92031000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>100160000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>106906000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>105087000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>123396000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>122456000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>119031000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>109826000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>103005000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>53752000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>92971000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>93709000000.0</v>
+      </c>
+      <c r="C46">
+        <v>91604000000.0</v>
+      </c>
+      <c r="D46">
         <v>85467000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>74069000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>74412000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>80602000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>73477000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>86177000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>75367000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>83927000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>76578000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>70696000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>67510000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>61912000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>65145000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>63074000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>48704000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>25855000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>22555000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>20126000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>20458000.0</v>
       </c>
-      <c r="U46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47">
         <v>83927000.0</v>
       </c>
-      <c r="J47">
+      <c r="L47">
         <v>62964000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>58147000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>53752000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>25855000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>65145000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>52071000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>48704000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>25855000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>22555000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>20126000.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-513183000.0</v>
+      </c>
+      <c r="C48">
+        <v>-487340000.0</v>
+      </c>
+      <c r="D48">
         <v>-462246000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-558761000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-538104000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-489862000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-477389000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-460830000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-435286000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-390381000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-372586000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-356320000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-357728000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-321104000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-289071000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-248616000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-230458000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-290407000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-257706000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-230844000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-211146000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-35063.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:22">
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-      <c r="J49">
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49">
         <v>-372586000.0</v>
       </c>
-      <c r="K49">
+      <c r="M49">
         <v>-356320000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-338647000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-313814000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-289071000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-248616000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>100075000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>93936000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>92225000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>101012000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
-        <v>8354000.0</v>
+        <v>11766000.0</v>
       </c>
       <c r="C51">
+        <v>13397000.0</v>
+      </c>
+      <c r="D51">
+        <v>12533000.0</v>
+      </c>
+      <c r="E51">
         <v>112974000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>111412000.0</v>
       </c>
-      <c r="E51"/>
-[...1 lines deleted...]
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51">
         <v>130929000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>130698000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>133596000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>135151000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>133062000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>111623000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>107584000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>108254000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>64728000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>51124000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>45221000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>130021999.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>94591000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>75276000.0</v>
       </c>
-      <c r="U51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
-        <v>4313000.0</v>
+        <v>3932000.0</v>
       </c>
       <c r="C52">
+        <v>4642000.0</v>
+      </c>
+      <c r="D52">
+        <v>4179000.0</v>
+      </c>
+      <c r="E52">
         <v>103919000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>97196000.0</v>
       </c>
-      <c r="E52"/>
-[...1 lines deleted...]
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52">
         <v>3425000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3506000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2912000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2852000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2504000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2333000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1821000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1889000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1957000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8627000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>7832000.0</v>
       </c>
-      <c r="R52"/>
-[...1 lines deleted...]
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52">
         <v>122000.0</v>
       </c>
-      <c r="U52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>33409000.0</v>
+      </c>
+      <c r="C53">
+        <v>56969000.0</v>
+      </c>
+      <c r="D53">
         <v>76438000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="E53"/>
+      <c r="F53">
         <v>7574000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>7574000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>22271000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>12003000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>11726000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>20157000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>21083000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>25660000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>23084000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>22398000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>20556000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>230007324.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>230000200.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>47730000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>182856000000.0</v>
+      </c>
+      <c r="C55">
+        <v>210992000.0</v>
+      </c>
+      <c r="D55">
         <v>224257000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>208846000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>193575000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>224191000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>230828000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>252329000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>239264000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>256009000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>268363000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>263502000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>271919000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>266615000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>288921000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>283378000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>290194000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>303563000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>84536000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>56864000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>44422000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>231764422.0</v>
       </c>
-      <c r="V55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:22">
+      <c r="X55"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>64429000000.0</v>
+      </c>
+      <c r="C56">
+        <v>93774000.0</v>
+      </c>
+      <c r="D56">
         <v>113032000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>108349000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>92158000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>58201000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>71318000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>90192000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>72339000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>81164000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>97324000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>99629000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>93739000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>109456000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>120371000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>111494000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>131574000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>276343000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>47706000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>35139000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>22274000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1764222.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>23865000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>68521000.0</v>
+      </c>
+      <c r="C57">
+        <v>72292000.0</v>
+      </c>
+      <c r="D57">
         <v>59394000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>161730000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>151593000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>143799000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>139963000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>41371000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>49345000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>42759000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>40447000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>36418000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>38295000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>32796000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>28527000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>26042000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>24978000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>45483000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>20037000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>16990000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>13288000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>181430.0</v>
       </c>
-      <c r="V57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:22">
+      <c r="X57"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>91650000.0</v>
+      </c>
+      <c r="C58">
+        <v>98064000.0</v>
+      </c>
+      <c r="D58">
         <v>91128000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>203291000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>205262000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>193353000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>190494000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>199874000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>201480000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>178523000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>174830000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>169665000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>180788000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>144275000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>152797000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>107886000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>101330000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>200274000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>165235000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>122463999.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93158000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>8231430.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>18655000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>91206000.0</v>
+      </c>
+      <c r="C60">
+        <v>112928000.0</v>
+      </c>
+      <c r="D60">
         <v>133129000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5555000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-11687000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>30838000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>40334000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>52455000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>37784000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>77486000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>93533000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>93837000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>91131000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>122340000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>136124000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>175492000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>188864000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>103289000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-80699000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-65599999.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-48736000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>223532992.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-18655000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>42390000.0</v>
+      </c>
+      <c r="C2">
         <v>70560000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59024000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53626000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18720000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10285000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14874000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>15489000.0</v>
+      </c>
+      <c r="C3">
         <v>26572000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21156000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20685000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8509000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5546000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10039000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>62334000.0</v>
+      </c>
+      <c r="C5">
         <v>-82301000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-58664000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-84772000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26176000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25331000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27075000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>77823000.0</v>
+      </c>
+      <c r="C6">
         <v>-55729000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37508000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-64087000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17667000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19785000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17036000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>29163000.0</v>
+      </c>
+      <c r="C9">
         <v>39891000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38588000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17141000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24655000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18205000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3617000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>54916000.0</v>
+      </c>
+      <c r="C10">
         <v>-102659000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-77700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-98727000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-37593000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-32104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-31985000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>3611000.0</v>
+      </c>
+      <c r="C11">
         <v>159000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-142000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>285000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>497000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>334000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>7418000.0</v>
+      </c>
+      <c r="C12">
         <v>20358000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19036000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13955000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11417000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6773000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>2436000.0</v>
+      </c>
+      <c r="C13">
         <v>1547000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2332000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>948000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>51305000.0</v>
+      </c>
+      <c r="C15">
         <v>-102818000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-77558000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-99012000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-38090000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-32504000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-32319000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-89411000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-19312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-32504000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-32319000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>51305000.0</v>
+      </c>
+      <c r="C17">
         <v>-102818000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-63956000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-89411000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-19312000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-32504000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-4982000.0</v>
+      </c>
+      <c r="C18">
         <v>-18811000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16704000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13007000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11394000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6719000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-6040000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-86852000.0</v>
+      </c>
+      <c r="C21">
         <v>-57951000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-58780000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-78875000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-67826000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26011000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-29447000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>158405000.0</v>
+      </c>
+      <c r="C23">
         <v>168402000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>156392000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>149642000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>111201000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>54501000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47938000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>15489000.0</v>
+      </c>
+      <c r="C25">
         <v>26572000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21156000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20685000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8509000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5546000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>36672000.0</v>
+      </c>
+      <c r="C26">
         <v>29188000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27650000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>22073000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31615000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20751000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15071000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>15334000.0</v>
+      </c>
+      <c r="C27">
         <v>22220000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25754000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28502000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20387000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10279000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5305000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>64009000.0</v>
+      </c>
+      <c r="C28">
         <v>49744000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41999000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44892000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40479000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12520000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10316000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>3611000.0</v>
+      </c>
+      <c r="C29">
         <v>159000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>322000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>497000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>400000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>116015000.0</v>
+      </c>
+      <c r="C30">
         <v>97842000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97368000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>96016000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92481000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44216000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33064000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>141768000.0</v>
+      </c>
+      <c r="C31">
         <v>-44708000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18920000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-19852000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>30233000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6093000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2538000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>71553000.0</v>
+      </c>
+      <c r="C32">
         <v>110451000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>97612000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>70767000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43375000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28490000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18491000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+      <c r="X1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>9529000.0</v>
+      </c>
+      <c r="C2">
+        <v>9393000.0</v>
+      </c>
+      <c r="D2">
         <v>8027000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15092000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14633000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15843000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14488000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25596000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17770000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12640000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9633000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10360000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10710000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10198000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9573000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9846000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6327000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5338000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3727000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3328000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2464000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2426000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>3817000.0</v>
+      </c>
+      <c r="C3">
+        <v>3688000.0</v>
+      </c>
+      <c r="D3">
         <v>3713000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5159000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5378000.0</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>7646000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6586000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4816000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4871000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4140000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4285000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5233000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5073000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5407000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2894000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2075000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1829000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1711000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1636000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1289000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1245000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-25788000.0</v>
+      </c>
+      <c r="C5">
+        <v>-23276000.0</v>
+      </c>
+      <c r="D5">
         <v>-19676000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-14933000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-26844000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-20500000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11729000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-18610000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-11344000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-12826000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-15762000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-17860000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-35418000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8459000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>62627000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-30040000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-23224000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-16761000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-8224000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3146000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8098000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-21971000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19588000.0</v>
+      </c>
+      <c r="D6">
         <v>-15963000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-9774000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-21466000.0</v>
       </c>
-      <c r="E6"/>
-[...1 lines deleted...]
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
         <v>-12854000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5143000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-13794000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6473000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8686000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11477000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12627000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-30345000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3052000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>65521000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-27965000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-21395000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-15050000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6588000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5907000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6853000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>6305000.0</v>
+      </c>
+      <c r="C9">
+        <v>6432000.0</v>
+      </c>
+      <c r="D9">
         <v>4643000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>8784000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7026000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>12725000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10911000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>9229000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6434000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9486000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16860000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>13808000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11675000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>10220000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9822000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8224000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>8658000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4223000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5386000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>6388000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4805000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4758000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1365000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-25788000.0</v>
+      </c>
+      <c r="C10">
+        <v>-23276000.0</v>
+      </c>
+      <c r="D10">
         <v>-19678000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-20663000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-48185000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-12429000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-16492000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-25553000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-17772000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-23338000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-16053000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-17404000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-17627000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-21757000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-38203000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-11502000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>59477000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-32432000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-26549000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-19311000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10064000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7429000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-10072000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>55000.0</v>
+      </c>
+      <c r="C11">
+        <v>1818000.0</v>
+      </c>
+      <c r="D11">
         <v>-2000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-6000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>57000.0</v>
       </c>
-      <c r="E11"/>
-[...1 lines deleted...]
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>-9000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-578000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>213000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>269000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-84000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>54000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>62000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>290000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-472000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>269000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>313000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>387000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>100000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>195000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>242000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>2000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5730000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5704000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4828000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4773000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5053000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5021000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4728000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4709000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4578000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4230000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3897000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2785000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3043000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3150000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2392000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3325000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2550000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2294000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1522000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1448000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>474000.0</v>
+      </c>
+      <c r="C13">
+        <v>755000.0</v>
+      </c>
+      <c r="D13">
         <v>1015000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>20000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>115000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>407000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>571000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>454000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>591000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>540000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>636000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>565000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>492000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>336000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>106000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>14000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>17000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-25843000.0</v>
+      </c>
+      <c r="C15">
+        <v>-25094000.0</v>
+      </c>
+      <c r="D15">
         <v>-19676000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-20657000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-48242000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-12473000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-16559000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-25544000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-17194000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-23337000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-16266000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-17673000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-17543000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-21811000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-38265000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-11792000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>59949000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-32701000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-26862000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-19698000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10164000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-7624000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-10314000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>-17795000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-16266000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-17673000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-17543000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-56108000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-40455000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-18158000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>59949000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-32701000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-26862000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-19698000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-7624000.0</v>
       </c>
-      <c r="V16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-25843000.0</v>
+      </c>
+      <c r="C17">
+        <v>-25094000.0</v>
+      </c>
+      <c r="D17">
         <v>-19676000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-20657000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-48242000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-12473000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-16559000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-25256000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-12222000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-17795000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-16266000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-17673000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-17543000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-56108000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-40455000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-18158000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>59949000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-32701000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-26862000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-19698000.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>474000.0</v>
+      </c>
+      <c r="C18">
+        <v>755000.0</v>
+      </c>
+      <c r="D18">
         <v>1013000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5710000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5589000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4421000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4202000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4599000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4430000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4188000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4073000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4013000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3738000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3561000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2679000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3029000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3133000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2388000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3324000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2549000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
         <v>-352000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>1649000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2914000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-36075000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-21203000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5197000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-17168000.0</v>
+      </c>
+      <c r="C21">
+        <v>-20256000.0</v>
+      </c>
+      <c r="D21">
         <v>-21051000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-25430000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-30675000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13473000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11823000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-11988000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-13066000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-16817000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10992000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-14475000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16311000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-16356000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-16405000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-20022000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-24034000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17372000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-13573000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-12847000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-8224000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6543000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8098000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>33002000.0</v>
+      </c>
+      <c r="C23">
+        <v>36081000.0</v>
+      </c>
+      <c r="D23">
         <v>33721000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>49306000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>52334000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>46813000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>37270000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>38943000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>37485000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>38643000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>38696000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>36774000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>35800000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>38092000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>39019000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>26933000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>22686000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>22563000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>15493000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13727000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12115000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>3817000.0</v>
+      </c>
+      <c r="C25">
+        <v>3688000.0</v>
+      </c>
+      <c r="D25">
         <v>3345000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5159000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6117000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6168000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6641000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7646000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7329000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4816000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4871000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4140000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10045000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5233000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5073000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5407000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2894000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2075000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1829000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1711000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1685000.0</v>
       </c>
-      <c r="U25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>8699000.0</v>
+      </c>
+      <c r="C26">
+        <v>8702000.0</v>
+      </c>
+      <c r="D26">
         <v>9116000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>8509000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>10003000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5631000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>7517000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6037000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4746000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7931000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>9752000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>9663000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>9392000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>8879000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>8225000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>8657000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>9702000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7804000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>7209000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6900000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6166000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5231000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4543000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>3146000.0</v>
+      </c>
+      <c r="C27">
+        <v>2575000.0</v>
+      </c>
+      <c r="D27">
         <v>2816000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4735000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6279000.0</v>
       </c>
-      <c r="E27"/>
-[...1 lines deleted...]
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>5118000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5182000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6993000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6729000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6850000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7075000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7794000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6728000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6905000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6018000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5574000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4854000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3941000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3197000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2294000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1985000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>18126000.0</v>
+      </c>
+      <c r="C28">
+        <v>15411000.0</v>
+      </c>
+      <c r="D28">
         <v>13762000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>15810000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>11860000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17958000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15177000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9844000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3450000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11223000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10899000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11770000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10970000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9903000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11274000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12684000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16972000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8217000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6896000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8394000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3666000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3110000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2935000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>55000.0</v>
+      </c>
+      <c r="C29">
+        <v>1818000.0</v>
+      </c>
+      <c r="D29">
         <v>-2000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>57000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>44000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>67000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>41000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-488000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>78000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>213000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>269000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-84000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>54000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>62000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>290000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-472000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>269000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>313000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>387000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>23473000.0</v>
+      </c>
+      <c r="C30">
+        <v>26688000.0</v>
+      </c>
+      <c r="D30">
         <v>25694000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>34214000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37701000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>42041000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37222000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>21217000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19500000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26303000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>27852000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28283000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27986000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26576000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26227000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28246000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>32692000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>21595000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18959000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>19235000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13029000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11301000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9463000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-8620000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3020000.0</v>
+      </c>
+      <c r="D31">
         <v>1373000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>4767000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-17510000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5465000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-467000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-13565000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4706000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-6521000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-5061000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2929000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1316000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5401000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-21798000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>8520000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>83511000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-15060000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-12976000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-6464000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1840000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-886000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1974000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>15834000.0</v>
+      </c>
+      <c r="C32">
+        <v>15825000.0</v>
+      </c>
+      <c r="D32">
         <v>12670000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>23876000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>21659000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>28568000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>25399000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>34825000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>24204000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>22126000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26493000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>24168000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>22385000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>20418000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>19395000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>18070000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14985000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>9561000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9113000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9716000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7269000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7184000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4017000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>19684000.0</v>
+      </c>
+      <c r="C2">
         <v>29633000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47569000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109645000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15986000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24531000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11170000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>32776000</v>
+      </c>
+      <c r="C3">
         <v>26581000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17352000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18915000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15587000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10415000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9344000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-63275000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>9323000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>5708000.0</v>
+      </c>
+      <c r="C6">
         <v>-9949000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17936000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-62076000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>93659000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8545000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13361000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>13734000.0</v>
+      </c>
+      <c r="C7">
         <v>21234000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2793000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12731000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2235000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3990000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-770000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-4180000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>8069000.0</v>
+      </c>
+      <c r="C9">
         <v>-1915000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2497000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4893000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5011000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1486000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-627000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>219000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>154000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1764000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2452000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4265000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-143000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>16090000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-48192000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7857000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5861000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>588000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>220000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1211000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-143000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>15489000.0</v>
+      </c>
+      <c r="C14">
         <v>26572000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21156000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20685000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8509000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5546000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10039000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>25392000.0</v>
+      </c>
+      <c r="C16">
         <v>19684000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29633000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47569000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>109645000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15986000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24531000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-92605000.0</v>
+      </c>
+      <c r="C18">
         <v>-45034000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-53659000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-66735000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-73573000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25188000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26399000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B19">
+        <v>-54979000.0</v>
+      </c>
+      <c r="C19">
         <v>-14231000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-17653000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22913000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-120847000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10415000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22913000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20">
+        <v>37297000.0</v>
+      </c>
+      <c r="C20">
         <v>37881000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7866000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-114833000.0</v>
+      </c>
+      <c r="C21">
         <v>-20113000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15386000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24945000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60887000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17357000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40834000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>51305000.0</v>
+      </c>
+      <c r="C22">
         <v>-102818000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-77558000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-89411000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-38090000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-32504000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-32319000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>-9091000.0</v>
+      </c>
+      <c r="C23">
         <v>1230000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>655000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4516000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>209647000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-733000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-346000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>50370245000.0</v>
+      </c>
+      <c r="C24">
         <v>-37881000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-22913000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-166000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-101000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-73000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>-159059000.0</v>
+      </c>
+      <c r="C25">
         <v>14711000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4324000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3339000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-38301000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5902000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5368000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>1428000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>18702000.0</v>
+      </c>
+      <c r="C27">
         <v>21848000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12978000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11491000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11634000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2160000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1890000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>-74902000.0</v>
+      </c>
+      <c r="C28">
         <v>18998000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23907000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>270534000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16624000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40488000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-59829000.0</v>
+      </c>
+      <c r="C29">
         <v>-18453000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-36307000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-47820000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-57986000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14773000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17055000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>151193000.0</v>
+      </c>
+      <c r="C30">
         <v>-14231000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4968000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-41828000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-119479000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10415000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9417000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>143</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="V1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="W1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:23">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>24813000.0</v>
+      </c>
+      <c r="C2">
+        <v>20890000.0</v>
+      </c>
+      <c r="D2">
         <v>36114000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>36463000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19684000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29061000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24016000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>52471000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>29633000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29936000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>43568000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>47362000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>47569000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59790000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>72531000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>91592000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>109645000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>258571000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>49426000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>851069.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15986000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11205000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14663000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24531000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>7972000</v>
+      </c>
+      <c r="C3">
+        <v>11881000</v>
+      </c>
+      <c r="D3">
         <v>8388000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8901000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5090000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8906000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5526000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7059000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6343000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5340000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8028000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4649000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2969000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3461000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8242000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4262000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6112000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3866000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5580996</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1378000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2108000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1474000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4651000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-6178000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>1639000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-7594000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>242831830.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-21443000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-18520000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>4305000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>931000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1026000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3000698.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>6881000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-384000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-8765000.0</v>
+      </c>
+      <c r="C6">
+        <v>4502000.0</v>
+      </c>
+      <c r="D6">
         <v>-15802000.0</v>
       </c>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="E6"/>
+      <c r="F6">
         <v>16779000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-9855000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5546000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-28201000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>22584000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-800000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-13213000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3735000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-207000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12221000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-13088000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-19061000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-17670000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-149315000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>209541000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>35369931.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>7444000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>4781000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1764222.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9868000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>-8656000.0</v>
+      </c>
+      <c r="C7">
+        <v>9963000.0</v>
+      </c>
+      <c r="D7">
         <v>1787000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="E7">
+        <v>-3124000.0</v>
+      </c>
+      <c r="F7">
         <v>3268000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8114000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>15136000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>770000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2786000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1579000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3652000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3588000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-31000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>860000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4210000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4468000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>410000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>32000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5359000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2614729.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1656000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-934000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-974000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>627000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-6538000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>97000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2898000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-2905000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-8923000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2215000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>-3174000.0</v>
+      </c>
+      <c r="C9">
+        <v>3729000.0</v>
+      </c>
+      <c r="D9">
         <v>28000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="E9"/>
+      <c r="F9">
         <v>965000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-3468000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3430000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-125000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3206000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>7661000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2569000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-7189000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-758000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2979000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>575000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-9782000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>684000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1856000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1270000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2164000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3761000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1445000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>655000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-372000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>511000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1114000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>603000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-3628000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>3115000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3628000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-575000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1307000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>315000.0</v>
       </c>
-      <c r="V10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:23">
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>3208000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-457000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-829000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2354000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4583719.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3380000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-848000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1082000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-461000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3159000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>836000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-1565000.0</v>
       </c>
-      <c r="W11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:23">
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>3627000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3156000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1714000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6028000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>46773000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21087000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-4063000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-81480000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13055000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12027000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8206000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1671000.0</v>
       </c>
-      <c r="W12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:23">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-1474000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1254000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1254000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-2480000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-382000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1934000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1516000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2866000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3378000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-537000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1269000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-64000.0</v>
       </c>
-      <c r="W13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:23">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>3817000.0</v>
+      </c>
+      <c r="C14">
+        <v>3688000.0</v>
+      </c>
+      <c r="D14">
         <v>2557000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="E14"/>
+      <c r="F14">
         <v>5159000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6116000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6168000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6641000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7646000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7329000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4816000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4871000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4140000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4972000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6436000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>6237000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5407000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3492000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2075000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1829000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1711000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1685000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1265000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1245000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>16047999.0</v>
+      </c>
+      <c r="C16">
+        <v>25392000.0</v>
+      </c>
+      <c r="D16">
         <v>20312000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>35931000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>36463000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>19206000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29570000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>24016000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>52217000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29144000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30355000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>43627000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>47362000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>47569000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>59443000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>72531000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>91975000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>109256000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>258967000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36221000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>23430000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15986000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1764222.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14663000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-34183000.0</v>
+      </c>
+      <c r="C18">
+        <v>-16158000.0</v>
+      </c>
+      <c r="D18">
         <v>-29527000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-17330000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-24292000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5082000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9915000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-15909000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2232000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16159000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-19329000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-15939000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8081000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-13675000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-25745000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19253000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-24090000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-25723000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-23259640.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12199000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8461000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7062000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8850000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B19">
+        <v>23972000.0</v>
+      </c>
+      <c r="C19">
+        <v>20151000.0</v>
+      </c>
+      <c r="D19">
         <v>5988000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-8901000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>2510000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>14897000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-15553000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8684000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2293000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-9824000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>4863000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2308000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-517000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-140000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-20618000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4262000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-111398000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-20618000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-4205000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1378000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20">
         <v>37297000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
-        <v>37881000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>37881000.0</v>
+      </c>
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7866000.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
+      <c r="M20">
+        <v>7866000.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>136</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-9091000.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-10000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10113000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>19886000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>708000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>36079000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>29085000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>95000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>515000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>515000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>40372000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>20000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>4408000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:23">
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-25843000.0</v>
+      </c>
+      <c r="C22">
+        <v>-25094000.0</v>
+      </c>
+      <c r="D22">
         <v>-19676000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>119590000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-20657000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-48242000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-12473000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-16559000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-25544000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-12222000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-23337000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-16266000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-17673000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17543000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-21811000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-38265000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-11792000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>64578000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-32701000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-26862000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-19698000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-10164000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-7624000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-10314000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>21000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-9091000.0</v>
+      </c>
+      <c r="D23">
         <v>18182000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>640000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-37881000.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>267000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-75000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9824000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>422000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>39486000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>391000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-269000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3852000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>638000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-19942000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>234596000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-3834000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>233000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-556000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1936000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:23">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>11846370000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>-37297000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6465000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>21321000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1193000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4863000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="N24"/>
+      <c r="O24">
         <v>19000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1778000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-20599000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-19000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1368000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-138000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-2000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-34000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>230000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-22000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>4471000.0</v>
+      </c>
+      <c r="C25">
+        <v>3421000.0</v>
+      </c>
+      <c r="D25">
         <v>-5807000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>-86000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>14810000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>502000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1711000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5807000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3963000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>520000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>342000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-378000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3408000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>951000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>18993000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-11305000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-86624000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12053000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4762627.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6315000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2411000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1745000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3795000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
+        <v>8288000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>296000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1140000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>158000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>638000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>3963000000.0</v>
+      </c>
+      <c r="C27">
+        <v>3745000.0</v>
+      </c>
+      <c r="D27">
         <v>3830000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="E27">
+        <v>6222000.0</v>
+      </c>
+      <c r="F27">
         <v>3887000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2439000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2560000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4795000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6027000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3462000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3530000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3340000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2646000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3168000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3125000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2909000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2289000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5034000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2099000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1994000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2507000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>709000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>472000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>21000.0</v>
+      </c>
+      <c r="C28">
+        <v>367000.0</v>
+      </c>
+      <c r="D28">
         <v>10045000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="E28"/>
+      <c r="F28">
         <v>37937000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>591000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-10000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9741000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>38148000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4267000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8288000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>19886000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1004000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-265000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>24901000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>733000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-20833000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>234596000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>56771000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>20233000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>13459000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4229000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-26211000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4277000.0</v>
+      </c>
+      <c r="D29">
         <v>-21139000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>-8429000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-19202000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>13988000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4389000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8850000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4111000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-10819000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11301000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11290000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5112000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-10214000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-17503000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-14991000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-17978000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-21857000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-17678644.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-10821000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6353000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5588000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4199000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>16000000.0</v>
+      </c>
+      <c r="C30">
+        <v>8270000.0</v>
+      </c>
+      <c r="D30">
         <v>-2400000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-8901000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2510000.0</v>
       </c>
-      <c r="F30"/>
-[...1 lines deleted...]
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>-7179000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2293000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-4147000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3165000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6957000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3486000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5239000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-28841000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4262000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-110030000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3866000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5583000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1378000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2108000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1541000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4673000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>