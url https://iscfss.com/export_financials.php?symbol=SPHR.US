--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -866,13708 +872,14565 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>24593000.0</v>
+      </c>
+      <c r="C2">
         <v>14775000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39654000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2014000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26644000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17258000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23974000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28285000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24084000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13935000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>-6567000.0</v>
+        <v>-782000.0</v>
       </c>
       <c r="C5">
         <v>-6567000.0</v>
       </c>
       <c r="D5">
+        <v>-6567000.0</v>
+      </c>
+      <c r="E5">
         <v>-4938000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-48355000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30272000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-51857000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-46923000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-46918000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-34115000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-42611000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>17</v>
+      </c>
+      <c r="B7">
+        <v>131010000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>146570000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>120386000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>493281000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>293273000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>227607000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>366000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>354000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>347000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>342000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>241000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>240000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2618971000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
-        <v>559757000.0</v>
+        <v>521264000.0</v>
       </c>
       <c r="C10">
         <v>559757000.0</v>
       </c>
       <c r="D10">
+        <v>559757000.0</v>
+      </c>
+      <c r="E10">
         <v>131965000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>747313000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1516992000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>906555000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1082055000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1225645000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1238114000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1444317000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
-        <v>559757000.0</v>
+        <v>521264000.0</v>
       </c>
       <c r="C12">
         <v>559757000.0</v>
       </c>
       <c r="D12">
+        <v>559757000.0</v>
+      </c>
+      <c r="E12">
         <v>131965000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>747313000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1516992000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1243747000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1190471000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1225645000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1238114000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1444317000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
-        <v>354000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="C13">
         <v>354000.0</v>
       </c>
       <c r="D13">
+        <v>354000.0</v>
+      </c>
+      <c r="E13">
         <v>347000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>342000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>340000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>240000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2618971000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2525031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000.0</v>
       </c>
       <c r="K13">
         <v>249000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>249000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>45298000.0</v>
+      </c>
+      <c r="C14">
         <v>35859000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35301000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34929000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34255000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24205000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23992000.0</v>
       </c>
       <c r="I14">
         <v>23992000.0</v>
       </c>
       <c r="J14">
+        <v>23992000.0</v>
+      </c>
+      <c r="K14">
         <v>23767000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24754000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
-        <v>80404000.0</v>
+        <v>192808000.0</v>
       </c>
       <c r="C16">
         <v>80404000.0</v>
       </c>
       <c r="D16">
+        <v>80404000.0</v>
+      </c>
+      <c r="E16">
         <v>27337000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4320000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>209651000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>189308000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>186883000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>216338000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>248000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
+        <v>344772000.0</v>
+      </c>
+      <c r="C20">
         <v>410172000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>470152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>456807000.0</v>
       </c>
       <c r="E20">
         <v>456807000.0</v>
       </c>
       <c r="F20">
+        <v>456807000.0</v>
+      </c>
+      <c r="G20">
         <v>502195000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>74309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165558000.0</v>
       </c>
       <c r="I20">
         <v>165558000.0</v>
       </c>
       <c r="J20">
+        <v>165558000.0</v>
+      </c>
+      <c r="K20">
         <v>380087000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>277166000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:11">
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>21817000.0</v>
+      </c>
+      <c r="C21">
         <v>28383000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31940000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17910000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21025000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>262075000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>214227000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>279812000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>297947000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>423825000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>182579000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>14453000.0</v>
+      </c>
+      <c r="C22">
         <v>12583000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11893000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>327123000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>339113000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>101436000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79876000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34077000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18379000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
-        <v>4787892000.0</v>
+        <v>4431040000.0</v>
       </c>
       <c r="C23">
         <v>4787892000.0</v>
       </c>
       <c r="D23">
+        <v>4787892000.0</v>
+      </c>
+      <c r="E23">
         <v>4973015000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5522160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5289879000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3733544000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3315759000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3287771000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3712753000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3201236000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>34</v>
+      </c>
+      <c r="B24">
+        <v>767439000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>522735000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1118387000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1669245000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>655093000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>28126000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>48556000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>36</v>
+      </c>
+      <c r="B26">
+        <v>38725000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>30728000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>394519000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>43804000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>45969000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>52622000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>84560000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
-        <v>958985000.0</v>
+        <v>440194000.0</v>
       </c>
       <c r="C28">
         <v>958985000.0</v>
       </c>
       <c r="D28">
+        <v>958985000.0</v>
+      </c>
+      <c r="E28">
         <v>1189308000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>339194000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>494588000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-645393000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1027457000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1119945000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1132681000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1444317000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>3063687000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>3787724000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3784752000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3706309000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3108662000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2875192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2626646000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>206926000.0</v>
+      </c>
+      <c r="C30">
         <v>180353000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>241473000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>160167000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>126356000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>216529000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>84096000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89639000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82423000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>102085000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>75998000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2109148000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1485389000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1404232000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2553101000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>66801000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>-507981000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-68228000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>262225000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>759272000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>916533000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>872697000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
-        <v>3922197000.0</v>
+        <v>3638492000.0</v>
       </c>
       <c r="C33">
         <v>3922197000.0</v>
       </c>
       <c r="D33">
+        <v>3922197000.0</v>
+      </c>
+      <c r="E33">
         <v>4349102000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4303504000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3417143000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2307042000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1969015000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1934423000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2263024000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1940097000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="C34">
+        <v>44</v>
+      </c>
+      <c r="B34">
+        <v>179921000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>122738000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>88811000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>145496000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>73790000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>78279000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>59525000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
-        <v>998664000.0</v>
+        <v>1454427000.0</v>
       </c>
       <c r="C35">
         <v>998664000.0</v>
       </c>
       <c r="D35">
+        <v>998664000.0</v>
+      </c>
+      <c r="E35">
         <v>1697009000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2401484000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2241769000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>334797000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>188247000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>237606000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>450220000.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>210031000.0</v>
+      </c>
+      <c r="C36">
         <v>317176000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>124489000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>86706000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1561647000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>166781000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>85103000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>89963000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>35960000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>57554000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>56197000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
-      <c r="F37"/>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
+      <c r="F37">
+        <v>196355000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>87793000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1561647000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>80517000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>28042000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>49905000.0</v>
+      </c>
+      <c r="C39">
         <v>113002000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>52572000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>331781000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>344987000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>139215000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>98659000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>66634000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>45280000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>109530000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>83538000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>445778000.0</v>
+      </c>
+      <c r="C40">
         <v>410512000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>406412000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>520681000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>882213000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>366179000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>244586000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>257148000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>234875000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>737958000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>600880000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>468363000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1387530000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>357585000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>132452000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
-        <v>2410378000.0</v>
+        <v>2420096000.0</v>
       </c>
       <c r="C42">
         <v>2410378000.0</v>
       </c>
       <c r="D42">
+        <v>2410378000.0</v>
+      </c>
+      <c r="E42">
         <v>2376420000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2301970000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2294775000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2765295000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>46923000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>46918000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2590439000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2704470000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>3623388000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>3597897000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3392073000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3385551000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2367915000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1866443000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>2802015000.0</v>
+      </c>
+      <c r="C46">
         <v>3129650000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3264888000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3392073000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2223728000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2436871000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1880781000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1349122000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1225007000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1159271000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1160609000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3392073000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2223728000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2436871000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1866443000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
-        <v>11387000.0</v>
+        <v>-186441000.0</v>
       </c>
       <c r="C48">
         <v>11387000.0</v>
       </c>
       <c r="D48">
+        <v>11387000.0</v>
+      </c>
+      <c r="E48">
         <v>212036000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-290736000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-96341000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>142297000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-46923000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-46918000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-148410000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-75687000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>63009000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>849437000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>82500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>73843000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5728000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5429000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6042000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
-        <v>1518742000.0</v>
+        <v>961458000.0</v>
       </c>
       <c r="C51">
         <v>1518742000.0</v>
       </c>
       <c r="D51">
+        <v>1518742000.0</v>
+      </c>
+      <c r="E51">
         <v>1321273000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1086507000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2011580000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>261162000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>54598000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>105700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>105433000.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
-        <v>867985000.0</v>
+        <v>80195000.0</v>
       </c>
       <c r="C52">
         <v>867985000.0</v>
       </c>
       <c r="D52">
+        <v>867985000.0</v>
+      </c>
+      <c r="E52">
         <v>92627000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>72553000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>127396000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58817000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6042000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4365000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>337192000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>108416000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
-        <v>4787892000.0</v>
+        <v>4431040000.0</v>
       </c>
       <c r="C55">
         <v>4787892000.0</v>
       </c>
       <c r="D55">
+        <v>4787892000.0</v>
+      </c>
+      <c r="E55">
         <v>4973015000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5522160000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5289879000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3733544000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3315759000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3287771000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3712753000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3543950000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
-        <v>865695000.0</v>
+        <v>792548000.0</v>
       </c>
       <c r="C56">
         <v>865695000.0</v>
       </c>
       <c r="D56">
+        <v>865695000.0</v>
+      </c>
+      <c r="E56">
         <v>623913000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1218656000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1872736000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1426502000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1346744000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1353348000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1449729000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1603853000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
-        <v>1373676000.0</v>
+        <v>743374000.0</v>
       </c>
       <c r="C57">
         <v>1373676000.0</v>
       </c>
       <c r="D57">
+        <v>1373676000.0</v>
+      </c>
+      <c r="E57">
         <v>692141000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>961100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>729870000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>509969000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>474047000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>483863000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>762042000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>614815000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
-        <v>2372340000.0</v>
+        <v>2197801000.0</v>
       </c>
       <c r="C58">
         <v>2372340000.0</v>
       </c>
       <c r="D58">
+        <v>2372340000.0</v>
+      </c>
+      <c r="E58">
         <v>2389150000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3362584000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2971639000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>844766000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>662294000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>721469000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1212262000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>614815000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
-        <v>2415552000.0</v>
+        <v>2233239000.0</v>
       </c>
       <c r="C60">
         <v>2415552000.0</v>
       </c>
       <c r="D60">
+        <v>2415552000.0</v>
+      </c>
+      <c r="E60">
         <v>2583865000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1963221000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2168502000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2855975000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2572048000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2478113000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2408163000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2586421000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>10</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
         <v>24593000.0</v>
       </c>
       <c r="C2">
+        <v>36484000.0</v>
+      </c>
+      <c r="D2">
+        <v>24593000.0</v>
+      </c>
+      <c r="E2">
         <v>30787000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14775000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>33864000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33606000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>35449000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18875000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>73670000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28032000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19319000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>39654000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>699769000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>46234000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>42492000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2014000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>40380000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43815000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26465000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>26644000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10390000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4952000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17258000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18766000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40703000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>23974000.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2">
         <v>26572000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24084000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>27167000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13935000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>12270000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>21724000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
         <v>-782000.0</v>
       </c>
       <c r="C5">
+        <v>-1141000.0</v>
+      </c>
+      <c r="D5">
+        <v>-782000.0</v>
+      </c>
+      <c r="E5">
         <v>-280000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-34000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5523000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-7508000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4057000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6567000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6974000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6314000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-10983000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4938000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-46439000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-48563000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-60981000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-48355000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-37010000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-32632000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-35060000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-30272000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-23592000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-25381000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-37554000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-51857000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-52607000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-33070000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2572048000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-46923000.0</v>
       </c>
-      <c r="AC5"/>
-[...1 lines deleted...]
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5">
         <v>2478113000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-34691000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-34115000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-25771000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-42611000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-34198000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-21793000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:38">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>132901000.0</v>
+      </c>
+      <c r="C7">
+        <v>127978000.0</v>
+      </c>
+      <c r="D7">
         <v>131010000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>125928000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>129278000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>133020000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="H7"/>
+      <c r="I7">
         <v>145569000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>146570000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>148167000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>124023000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>124695000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>120386000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>388715000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>547766000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>504431000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>493281000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>507331000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>370000.0</v>
+      </c>
+      <c r="C8">
+        <v>368000.0</v>
+      </c>
+      <c r="D8">
         <v>366000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>364000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>360000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>359000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="H8"/>
+      <c r="I8">
         <v>358000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>354000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>353000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>352000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>351000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>347000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>346000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>346000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="Q8">
         <v>342000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
+      <c r="R8">
+        <v>342000.0</v>
+      </c>
+      <c r="S8">
+        <v>342000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>521264000.0</v>
+      </c>
+      <c r="C10">
+        <v>630151000.0</v>
+      </c>
+      <c r="D10">
         <v>507776000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>384835000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>355661000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>465017000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>515633000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>539630000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>559757000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>680575000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>614549000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>433507000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>131965000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>217576000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>432173000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>441350000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>747313000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>999063000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1258105000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1331450000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1516992000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1277698000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1451352000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>925779000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>906555000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1003893000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>997677000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1190471000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1082055000.0</v>
       </c>
-      <c r="AC10"/>
-[...1 lines deleted...]
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-1225645000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1176554000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1238114000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1140903000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1444317000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1451687000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>241069000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>521264000.0</v>
+      </c>
+      <c r="C12">
+        <v>630151000.0</v>
+      </c>
+      <c r="D12">
         <v>507776000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>384835000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>355661000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>465017000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>515633000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>539630000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>559757000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>680575000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>614549000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>433507000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>131965000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>217576000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>432173000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>441350000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>747313000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>999063000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1258105000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1331450000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1516992000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1277698000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1451352000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>964667000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1243747000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1334912000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1110697000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1190471000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1190471000.0</v>
       </c>
-      <c r="AC12"/>
-[...1 lines deleted...]
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12">
         <v>1225645000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1176554000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1238114000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1140903000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1444317000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1451687000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>241069000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>366000.0</v>
       </c>
       <c r="C13">
+        <v>368000.0</v>
+      </c>
+      <c r="D13">
+        <v>366000.0</v>
+      </c>
+      <c r="E13">
         <v>364000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>360000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>359000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>359000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>358000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>354000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>353000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>352000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>351000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>347000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>346000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>346000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="Q13">
         <v>342000.0</v>
       </c>
       <c r="R13">
         <v>342000.0</v>
       </c>
       <c r="S13">
         <v>342000.0</v>
       </c>
       <c r="T13">
+        <v>342000.0</v>
+      </c>
+      <c r="U13">
+        <v>342000.0</v>
+      </c>
+      <c r="V13">
         <v>340000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="W13">
         <v>241000.0</v>
       </c>
       <c r="X13">
+        <v>241000.0</v>
+      </c>
+      <c r="Y13">
+        <v>241000.0</v>
+      </c>
+      <c r="Z13">
         <v>240000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2851522000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2638955000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>2618971000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...4 lines deleted...]
-      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
       <c r="AH13">
         <v>249000.0</v>
       </c>
       <c r="AI13">
         <v>249000.0</v>
       </c>
       <c r="AJ13">
         <v>249000.0</v>
       </c>
       <c r="AK13">
+        <v>249000.0</v>
+      </c>
+      <c r="AL13">
+        <v>249000.0</v>
+      </c>
+      <c r="AM13">
         <v>779000.0</v>
       </c>
-      <c r="AL13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:38">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>36150000.0</v>
+      </c>
+      <c r="C14">
+        <v>35878000.0</v>
+      </c>
+      <c r="D14">
         <v>46859000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>36200000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>44848000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36110000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>35859000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35663000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>35570000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>35418000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35309000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35226000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>35232000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34727000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34710000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34403000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34331000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>34320000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>34436000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>34095000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24171000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>34060000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>34021000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>34165000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>24095000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23991508.0</v>
       </c>
       <c r="AA14">
         <v>23992000.0</v>
       </c>
       <c r="AB14">
-        <v>23992000.0</v>
+        <v>23991508.0</v>
       </c>
       <c r="AC14">
         <v>23992000.0</v>
       </c>
       <c r="AD14">
         <v>23992000.0</v>
       </c>
       <c r="AE14">
         <v>23992000.0</v>
       </c>
       <c r="AF14">
+        <v>23992000.0</v>
+      </c>
+      <c r="AG14">
+        <v>23992000.0</v>
+      </c>
+      <c r="AH14">
         <v>23809000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>23559000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>23825000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>24479000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>24635000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>77575000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>78211000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
         <v>192808000.0</v>
       </c>
       <c r="C16">
+        <v>193510000.0</v>
+      </c>
+      <c r="D16">
+        <v>192808000.0</v>
+      </c>
+      <c r="E16">
         <v>159145000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>83227000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>101596000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>91794000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>83515000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>80404000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>76712000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>78381000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>70904000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>27337000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>265611000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>209882000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>253781000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4320000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>263494000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>256154000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>265950000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>209651000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>215448000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>205641000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>202008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>189308000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>206045000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>186438000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>186883000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20">
         <v>344772000.0</v>
       </c>
       <c r="C20">
         <v>344772000.0</v>
       </c>
       <c r="D20">
-        <v>410172000.0</v>
+        <v>344772000.0</v>
       </c>
       <c r="E20">
-        <v>410172000.0</v>
+        <v>344772000.0</v>
       </c>
       <c r="F20">
         <v>410172000.0</v>
       </c>
       <c r="G20">
+        <v>410172000.0</v>
+      </c>
+      <c r="H20">
+        <v>410172000.0</v>
+      </c>
+      <c r="I20">
         <v>470152000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>470152000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>456807000.0</v>
       </c>
       <c r="K20">
         <v>456807000.0</v>
       </c>
       <c r="L20">
         <v>456807000.0</v>
       </c>
       <c r="M20">
+        <v>456807000.0</v>
+      </c>
+      <c r="N20">
+        <v>456807000.0</v>
+      </c>
+      <c r="O20">
         <v>498817000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>500181000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>456807000.0</v>
       </c>
       <c r="Q20">
         <v>500181000.0</v>
       </c>
       <c r="R20">
-        <v>500181000.0</v>
+        <v>456807000.0</v>
       </c>
       <c r="S20">
         <v>500181000.0</v>
       </c>
       <c r="T20">
+        <v>500181000.0</v>
+      </c>
+      <c r="U20">
+        <v>500181000.0</v>
+      </c>
+      <c r="V20">
         <v>502195000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74309000.0</v>
       </c>
       <c r="W20">
         <v>74309000.0</v>
       </c>
       <c r="X20">
         <v>74309000.0</v>
       </c>
       <c r="Y20">
+        <v>74309000.0</v>
+      </c>
+      <c r="Z20">
+        <v>74309000.0</v>
+      </c>
+      <c r="AA20">
         <v>81996000.0</v>
       </c>
-      <c r="Z20">
-[...2 lines deleted...]
-      <c r="AA20"/>
       <c r="AB20">
         <v>165558000.0</v>
       </c>
       <c r="AC20"/>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>165558000.0</v>
+      </c>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20">
         <v>392378000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>380087000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>387314000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>277166000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>277166000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>701674000.0</v>
       </c>
-      <c r="AL20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:38">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
         <v>21817000.0</v>
       </c>
       <c r="C21">
+        <v>20161000.0</v>
+      </c>
+      <c r="D21">
+        <v>21817000.0</v>
+      </c>
+      <c r="E21">
         <v>23473000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>25129000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>26784000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>28383000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>30141000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>31940000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>15574000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16353000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17131000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>17910000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>82490000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>217181000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>222005000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>21025000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>240870000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>245807000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>249970000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>262075000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>191408000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>208459000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>211343000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>214227000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>220829000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>227919000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>279812000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21">
         <v>425340000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>423825000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>428986000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>182579000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>183964000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>239357000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
         <v>14453000.0</v>
       </c>
       <c r="C22">
+        <v>18342000.0</v>
+      </c>
+      <c r="D22">
+        <v>14453000.0</v>
+      </c>
+      <c r="E22">
         <v>12630000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>12819000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13163000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12583000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14140000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11893000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1684000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>894000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2388000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>327123000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>698559000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14263000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14383000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>339113000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>102652000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>95240000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>96518000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>101436000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>82821000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>82273000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>89998000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>79876000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>166365000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>50880000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>34077000.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>4431040000.0</v>
+      </c>
+      <c r="C23">
+        <v>4222686000.0</v>
+      </c>
+      <c r="D23">
         <v>4209908000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4138568000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4199061000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4447618000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4515300000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4592669000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4787892000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4868812000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4883284000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4864654000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4973015000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6049481000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5849662000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5426053000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5522160000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5580419000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5523074000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5279366000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5289879000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4104196000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4121839000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3586238000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3733544000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3827165000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3579993000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2653465000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3315759000.0</v>
       </c>
-      <c r="AC23"/>
-[...1 lines deleted...]
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>2566302000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3781181000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3712753000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3735695000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3201236000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3268647000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2380738000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>722142000.0</v>
+      </c>
+      <c r="C24">
+        <v>752700000.0</v>
+      </c>
+      <c r="D24">
         <v>767439000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>786069000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>830535000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>524681000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>524010000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>523420000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>522735000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>522057000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>521413000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1098335000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1118387000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1781748000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1885251000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1652638000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1669245000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1584072000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26">
+        <v>33478000.0</v>
+      </c>
+      <c r="C26">
+        <v>33900000.0</v>
+      </c>
+      <c r="D26">
         <v>38725000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>36665000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>37590000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>37599000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="H26"/>
+      <c r="I26">
         <v>27887000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>30728000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>27464000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>29165000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>50788000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>394519000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>43804000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>44697000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>440194000.0</v>
+      </c>
+      <c r="C28">
+        <v>308217000.0</v>
+      </c>
+      <c r="D28">
         <v>453682000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>615950000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>662951000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>996809000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>449428000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>958450000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>958985000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>859425000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>920997000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>892648000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1189308000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2051637000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2103344000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1801887000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>339194000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1158329000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>920819000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>795112000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>494588000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-389388000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-586389000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-675901000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-645393000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-722871000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-721769000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1190471000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1027457000.0</v>
       </c>
-      <c r="AC28"/>
-[...1 lines deleted...]
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>1225645000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1070401000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1132681000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1035611000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1444317000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1451687000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-241069000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>3008263000.0</v>
+      </c>
+      <c r="C29">
+        <v>3058317000.0</v>
+      </c>
+      <c r="D29">
         <v>3063687000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3029958000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3203021000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3470870000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="H29"/>
+      <c r="I29">
         <v>3666685000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3787724000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3835432000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3876687000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3837348000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3784752000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3901058000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3993632000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3645809000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3706309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3756871000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
         <v>206926000.0</v>
       </c>
       <c r="C30">
+        <v>201764000.0</v>
+      </c>
+      <c r="D30">
+        <v>206926000.0</v>
+      </c>
+      <c r="E30">
         <v>195529000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>172817000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>192182000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>180353000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>126747000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>241473000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>200486000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>215061000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>184466000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>160167000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>263084000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>254442000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>256209000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>126356000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>327410000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>249624000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>231363000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>216529000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>153751000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>113599000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>111404000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>84096000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>115664000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>101657000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>87917000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>143876000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>102085000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>131636000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>75998000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>109492000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>179597000.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:38">
+      <c r="AN30"/>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2161950000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2109148000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1288519000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1184817000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>143631000.0</v>
+      </c>
+      <c r="C32">
+        <v>160907000.0</v>
+      </c>
+      <c r="D32">
         <v>66801000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-30841000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>68486000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-645987000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="H32"/>
+      <c r="I32">
         <v>-579375000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-507981000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-482553000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-519880000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>31107000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-68228000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-209940000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-48314000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-79189000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>262225000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>493265000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>3638492000.0</v>
+      </c>
+      <c r="C33">
+        <v>3319116000.0</v>
+      </c>
+      <c r="D33">
         <v>3399733000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3472184000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3603636000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3712513000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3754307000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3856618000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3922197000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3952753000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4004636000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4190632000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4349102000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4859388000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4933506000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4585141000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4303504000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4122245000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3887672000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3590245000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3417143000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2563440000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2459546000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2407173000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2307042000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2177807000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2281782000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>-1190471000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1969015000.0</v>
       </c>
-      <c r="AC33"/>
-[...1 lines deleted...]
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33">
         <v>-1225645000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2366607000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2263024000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2321708000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1940097000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1953384000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2536609000.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:38">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>191542000.0</v>
+      </c>
+      <c r="C34">
+        <v>201272000.0</v>
+      </c>
+      <c r="D34">
         <v>179921000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>175298000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>165498000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>157411000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="H34"/>
+      <c r="I34">
         <v>122255000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>122738000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>119130000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>116436000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>90073000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>88811000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>142531000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>145341000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>145824000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>145496000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>76755000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1454427000.0</v>
+      </c>
+      <c r="C35">
+        <v>1232096000.0</v>
+      </c>
+      <c r="D35">
         <v>1233295000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1286242000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1358435000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>924462000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>942214000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>963069000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>998664000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1026601000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1019592000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1585851000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1697009000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2476650000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2676050000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2401515000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2401484000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2356110000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2383411000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2337057000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2241769000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>958187000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>939713000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>334232000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>334797000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>362554000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>349271000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>188247000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35">
         <v>331914000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>450220000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>457021000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>210031000.0</v>
+      </c>
+      <c r="C36">
+        <v>198243000.0</v>
+      </c>
+      <c r="D36">
         <v>192404000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>204072000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>190002000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>178821000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>145706000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>132762000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>124489000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>123356000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>127779000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>104765000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>86706000.0</v>
       </c>
-      <c r="M36">
-[...4 lines deleted...]
-      </c>
       <c r="O36">
-        <v>178449000.0</v>
+        <v>154863000.0</v>
       </c>
       <c r="P36">
+        <v>175738000.0</v>
+      </c>
+      <c r="Q36">
+        <v>177580000.0</v>
+      </c>
+      <c r="R36">
         <v>1561647000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>166825000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>150326000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>152316000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>166781000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>123454000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>91616000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>122005000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>85103000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>37438000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>49157000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-1190471000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>89963000.0</v>
       </c>
-      <c r="AC36"/>
-[...1 lines deleted...]
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36">
         <v>-1225645000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>50751000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>57554000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>98979000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>56197000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>46065000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>130783000.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>104765000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>87793000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>135943000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>103405000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>49905000.0</v>
+      </c>
+      <c r="C39">
+        <v>71655000.0</v>
+      </c>
+      <c r="D39">
         <v>81020000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>73390000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>54128000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>64743000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>65007000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>55534000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>52572000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>33314000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>48144000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>53661000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>331781000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>709433000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>215278000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>128970000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>344987000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>131701000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>127673000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>126308000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>139215000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>109307000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>97342000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>102994000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>98659000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>198782000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>85857000.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>68356000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39">
         <v>94144000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>109530000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>141448000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>83538000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>95606000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>125896000.0</v>
       </c>
-      <c r="AL39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:38">
+      <c r="AN39"/>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
         <v>445778000.0</v>
       </c>
       <c r="C40">
+        <v>438464000.0</v>
+      </c>
+      <c r="D40">
+        <v>445778000.0</v>
+      </c>
+      <c r="E40">
         <v>402327000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>352683000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>422908000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>431480000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>346608000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>406412000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>360706000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>387278000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>436463000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>520681000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>289817000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>538079000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>474773000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>882213000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>528034000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>447323000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>351505000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>366179000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>224614000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>201607000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>182506000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>244586000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>341585000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>259045000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>257148000.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40">
         <v>736101000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>737958000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>665598000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>600880000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>583043000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>653685000.0</v>
       </c>
-      <c r="AL40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:38">
+      <c r="AN40"/>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>375925000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>468363000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>310808000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>307333000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>2420096000.0</v>
       </c>
       <c r="C42">
+        <v>2430681000.0</v>
+      </c>
+      <c r="D42">
+        <v>2420096000.0</v>
+      </c>
+      <c r="E42">
         <v>2406197000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2463345000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2449028000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2428414000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2411769000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2410378000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2392247000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2365913000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2368059000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2376420000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2391409000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>2322007000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2303135000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>2301970000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2334271000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2317415000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2279180000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2294775000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2781240000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>2782042000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>2757155000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>2765295000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>52607000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>33070000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>81417000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>46923000.0</v>
       </c>
-      <c r="AC42"/>
-[...1 lines deleted...]
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42"/>
+      <c r="AG42">
         <v>88189000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>2584344000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>2590439000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2580060000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>2704470000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>2724551000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>964466000.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:38">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>3633063000.0</v>
+      </c>
+      <c r="C45">
+        <v>3622223000.0</v>
+      </c>
+      <c r="D45">
         <v>3623388000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3601959000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3597292000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3633630000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="H45"/>
+      <c r="I45">
         <v>3606916000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3597897000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3588781000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3554798000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3561141000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3392073000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4029835000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5017216000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>4680936000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
         <v>2802015000.0</v>
       </c>
       <c r="C46">
+        <v>2718290000.0</v>
+      </c>
+      <c r="D46">
+        <v>2802015000.0</v>
+      </c>
+      <c r="E46">
         <v>2863202000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2940743000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>3059137000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3129650000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3195676000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3264888000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3329552000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3374532000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3561141000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3392073000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4029835000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>4008752000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3684506000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2223728000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3169672000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2944946000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2639638000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2436871000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2127079000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2035536000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1948534000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1880781000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1775546000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1775907000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>1349122000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46"/>
       <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46">
         <v>1245433000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1159271000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1166508000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1160609000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1173126000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1220456000.0</v>
       </c>
-      <c r="AL46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:38">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>3561141000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3392073000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>4008752000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3684506000.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
         <v>-186441000.0</v>
       </c>
       <c r="C48">
+        <v>-181981000.0</v>
+      </c>
+      <c r="D48">
+        <v>-186441000.0</v>
+      </c>
+      <c r="E48">
         <v>-251180000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-149984000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-301800000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-219846000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-93896000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>11387000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>57973000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>105213000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>278461000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>212036000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-324756000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-267909000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-335493000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-290736000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-190793000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-173302000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-209549000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-96341000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-152378000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-72768000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>52091000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>142297000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-52607000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-33070000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>-46923000.0</v>
       </c>
-      <c r="AC48"/>
-      <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48">
         <v>36834000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-148410000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-64132000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-75687000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-17268000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>761877000.0</v>
       </c>
-      <c r="AL48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:38">
+      <c r="AN48"/>
+    </row>
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>58263000.0</v>
+      </c>
+      <c r="C50">
+        <v>57690000.0</v>
+      </c>
+      <c r="D50">
         <v>63009000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>88788000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>58799000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>804125000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="H50"/>
+      <c r="I50">
         <v>829091000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>849437000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>869776000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>890110000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>103125000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>82500000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>98750000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>102500000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>86168000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>73843000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>65989000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
         <v>961458000.0</v>
       </c>
       <c r="C51">
+        <v>938368000.0</v>
+      </c>
+      <c r="D51">
+        <v>961458000.0</v>
+      </c>
+      <c r="E51">
         <v>1000785000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1018612000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1461826000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>965061000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1498080000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1518742000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1540000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1535546000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1326155000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1321273000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2269213000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2535517000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2243237000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1086507000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2157392000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2178924000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2126562000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2011580000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>888310000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>864963000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>249878000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>261162000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>281022000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>275908000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>54598000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51">
         <v>106153000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>105433000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>105292000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
         <v>80195000.0</v>
       </c>
       <c r="C52">
+        <v>74205000.0</v>
+      </c>
+      <c r="D52">
+        <v>80195000.0</v>
+      </c>
+      <c r="E52">
         <v>104966000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>76254000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>822724000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>848393000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>849854000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>867985000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>887524000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>904837000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>116229000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>92627000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>144836000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>170275000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>149055000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>72553000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>133001000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>122146000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>108799000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>127396000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>62893000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>60078000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>58754000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>58817000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>59298000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>55621000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>6042000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>1811000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53">
         <v>38888000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>337192000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>331019000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>113020000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>2380942000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>108416000.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>2451290000.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>4431040000.0</v>
+      </c>
+      <c r="C55">
+        <v>4222686000.0</v>
+      </c>
+      <c r="D55">
         <v>4209908000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4138568000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4199061000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4447618000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4515300000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4592669000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4787892000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4868812000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4883284000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4864654000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4973015000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6049481000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5849662000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5426053000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5522160000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5580419000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5523074000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5279366000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5289879000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4104196000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4121839000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3586238000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3733544000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3827165000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3579993000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>3315759000.0</v>
       </c>
-      <c r="AC55"/>
-      <c r="AD55"/>
       <c r="AE55"/>
-      <c r="AF55">
+      <c r="AF55"/>
+      <c r="AG55"/>
+      <c r="AH55">
         <v>3781181000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3712753000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3735695000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3543950000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3610169000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3083171000.0</v>
       </c>
-      <c r="AL55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:38">
+      <c r="AN55"/>
+    </row>
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>792548000.0</v>
+      </c>
+      <c r="C56">
+        <v>903570000.0</v>
+      </c>
+      <c r="D56">
         <v>810175000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>666384000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>595425000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>735105000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>760993000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>736051000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>865695000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>916059000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>878648000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>674022000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>623913000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1190093000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>916156000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>840912000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1218656000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1458174000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1635402000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1689121000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1872736000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1540756000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1662293000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1179065000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1426502000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1649358000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1298211000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1190471000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1346744000.0</v>
       </c>
-      <c r="AC56"/>
-[...1 lines deleted...]
-      <c r="AE56">
+      <c r="AE56"/>
+      <c r="AF56"/>
+      <c r="AG56">
         <v>1225645000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1414574000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1449729000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1413987000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1603853000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1656785000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>546562000.0</v>
       </c>
-      <c r="AL56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:38">
+      <c r="AN56"/>
+    </row>
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
         <v>743374000.0</v>
       </c>
       <c r="C57">
+        <v>742663000.0</v>
+      </c>
+      <c r="D57">
+        <v>743374000.0</v>
+      </c>
+      <c r="E57">
         <v>697225000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>526939000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1381092000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1371667000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1315426000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1373676000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1398612000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1398528000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>642915000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>692141000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1400033000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>964470000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>920101000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>961100000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>964909000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>869844000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>753845000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>729870000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>513345000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>472278000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>451002000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>509969000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>625694000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>541807000.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57">
+      <c r="AC57"/>
+      <c r="AD57">
         <v>474047000.0</v>
       </c>
-      <c r="AC57"/>
-      <c r="AD57"/>
       <c r="AE57"/>
-      <c r="AF57">
+      <c r="AF57"/>
+      <c r="AG57"/>
+      <c r="AH57">
         <v>764484000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>762042000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>692765000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>614815000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>595313000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>675409000.0</v>
       </c>
-      <c r="AL57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:38">
+      <c r="AN57"/>
+    </row>
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>2197801000.0</v>
+      </c>
+      <c r="C58">
+        <v>1974759000.0</v>
+      </c>
+      <c r="D58">
         <v>1976669000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1983467000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1885374000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2305554000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2313881000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2278495000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2372340000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2425213000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2418120000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2228766000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2389150000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3876683000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3640520000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3321616000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3362584000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3321019000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3253255000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3090902000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2971639000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1471532000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1411991000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>785234000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>844766000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>988248000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>891078000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>662294000.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58"/>
       <c r="AE58"/>
-      <c r="AF58">
+      <c r="AF58"/>
+      <c r="AG58"/>
+      <c r="AH58">
         <v>1096398000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1212262000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1149786000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>614815000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>595313000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>675409000.0</v>
       </c>
-      <c r="AL58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:38">
+      <c r="AN58"/>
+    </row>
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
         <v>2233239000.0</v>
       </c>
       <c r="C60">
+        <v>2247927000.0</v>
+      </c>
+      <c r="D60">
+        <v>2233239000.0</v>
+      </c>
+      <c r="E60">
         <v>2155101000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2313687000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2142064000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2201419000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2314174000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2415552000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2443599000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2465164000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2635888000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2583865000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2020560000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2005881000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1907003000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1963221000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2106810000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2111823000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2034913000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2168502000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2605511000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2684134000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2771933000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2855975000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2798915000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2605885000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2653465000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2572048000.0</v>
       </c>
-      <c r="AC60"/>
-[...1 lines deleted...]
-      <c r="AE60">
+      <c r="AE60"/>
+      <c r="AF60"/>
+      <c r="AG60">
         <v>2566302000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2586736000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2408163000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2490406000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2586421000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2673334000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1705329000.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:38">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>589979000.0</v>
+      </c>
+      <c r="C2">
         <v>804318000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>547824000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>342211000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>320278000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>262859000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>790499000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>670641000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>635218000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>517078000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>737857000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>336411000.0</v>
+      </c>
+      <c r="C3">
+        <v>361827000.0</v>
+      </c>
+      <c r="D3">
         <v>256494000.0</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
         <v>103375000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>124629000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>121999000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>112062000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109343000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>112058000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>98069000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>102482000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>330745000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-56545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-152774000.0</v>
       </c>
       <c r="G4">
         <v>-152774000.0</v>
       </c>
-      <c r="H4"/>
+      <c r="H4">
+        <v>-152774000.0</v>
+      </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
-        <v>-280357000.0</v>
+        <v>127761000.0</v>
       </c>
       <c r="C5">
         <v>-280357000.0</v>
       </c>
       <c r="D5">
+        <v>-280357000.0</v>
+      </c>
+      <c r="E5">
         <v>275430000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-167680000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63749000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>288067000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14433000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16793000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-118496000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-58631000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>464172000.0</v>
+      </c>
+      <c r="C6">
+        <v>81470000.0</v>
+      </c>
+      <c r="D6">
         <v>-23863000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
         <v>378805000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-43051000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>185748000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>400129000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>94910000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>95265000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20427000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43851000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>630066000.0</v>
+      </c>
+      <c r="C9">
         <v>222571000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>479065000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>231620000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>289777000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>384651000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>645519000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>378268000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>353772000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>193944000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>377454000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
-        <v>-360225000.0</v>
+        <v>57215000.0</v>
       </c>
       <c r="C10">
         <v>-360225000.0</v>
       </c>
       <c r="D10">
+        <v>-360225000.0</v>
+      </c>
+      <c r="E10">
         <v>275430000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-167680000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43530000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>251503000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20020000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-120422000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-76993000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
-        <v>-135592000.0</v>
+        <v>23810000.0</v>
       </c>
       <c r="C11">
         <v>-135592000.0</v>
       </c>
       <c r="D11">
+        <v>-135592000.0</v>
+      </c>
+      <c r="E11">
         <v>103403000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-29830000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38907000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>101690000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>443000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-30830000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7811000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>297000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
-        <v>79868000.0</v>
+        <v>70546000.0</v>
       </c>
       <c r="C12">
         <v>79868000.0</v>
       </c>
       <c r="D12">
+        <v>79868000.0</v>
+      </c>
+      <c r="E12">
         <v>116044000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20423000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20219000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36564000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5587000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12150000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1926000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>113</v>
+      </c>
+      <c r="B13">
+        <v>13498000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>25687000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11585000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4210000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1273000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17993000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>30163000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2908000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4248000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18368000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31921000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12244000.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
-        <v>-200649000.0</v>
+        <v>33405000.0</v>
       </c>
       <c r="C15">
         <v>-200649000.0</v>
       </c>
       <c r="D15">
+        <v>-200649000.0</v>
+      </c>
+      <c r="E15">
         <v>502772000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-194395000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-148151000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>181734000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8219000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6898000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-108545000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-77290000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>502772000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-197568000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-156879000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>181734000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="C17">
+        <v>117</v>
+      </c>
+      <c r="B17">
+        <v>33405000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
         <v>-224633000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>172027000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-190147000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-430450000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14687000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30138000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="C18">
+        <v>118</v>
+      </c>
+      <c r="B18">
+        <v>-57048000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
         <v>-54181000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11585000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33825000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15693000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14901000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>-148263000.0</v>
+      </c>
+      <c r="C21">
         <v>-223000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-341241000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-273042000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-165737000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>64512000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>235212000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-45597000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-31282000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-98406000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-58631000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>1368308000.0</v>
+      </c>
+      <c r="C23">
         <v>1249889000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1368130000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>846873000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>775792000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>582998000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1200806000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1094506000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1020272000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>809428000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1197058000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>336411000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>256494000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>30716000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>124629000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>114664000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>104899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>109343000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>25295000.0</v>
       </c>
       <c r="D27">
+        <v>25295000.0</v>
+      </c>
+      <c r="E27">
         <v>16977000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22880000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>24533000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30985000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13106000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14756000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16029000.0</v>
       </c>
-      <c r="K27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
-        <v>355487000.0</v>
+        <v>441918000.0</v>
       </c>
       <c r="C28">
         <v>355487000.0</v>
       </c>
       <c r="D28">
+        <v>355487000.0</v>
+      </c>
+      <c r="E28">
         <v>435165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>396913000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>277354000.0</v>
+      </c>
+      <c r="H28">
         <v>402226000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>301416000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>258240000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>178252000.0</v>
       </c>
-      <c r="K28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>129</v>
+      </c>
+      <c r="B29">
+        <v>23810000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>-135592000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>103403000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25785000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9371000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5046000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>443000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>778329000.0</v>
+      </c>
+      <c r="C30">
         <v>445571000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>820306000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>504662000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>455514000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>320139000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>410307000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>423865000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>385054000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>292350000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>459201000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>205478000.0</v>
+      </c>
+      <c r="C31">
         <v>-137225000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18984000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>548472000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1943000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20982000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16291000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>25577000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2339000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-22016000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-18362000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
-        <v>1026889000.0</v>
+        <v>1220045000.0</v>
       </c>
       <c r="C32">
         <v>1026889000.0</v>
       </c>
       <c r="D32">
+        <v>1026889000.0</v>
+      </c>
+      <c r="E32">
         <v>573831000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>610055000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>647510000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1436018000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1048909000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>988990000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>711022000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1115311000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>10</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>151063000.0</v>
+      </c>
+      <c r="C2">
+        <v>169647000.0</v>
+      </c>
+      <c r="D2">
         <v>163354000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>136984000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>131318000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>158323000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>163301000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>139696000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>149519000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>154040000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>159766000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>84499000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>-316724000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>93665000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>90400000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>75420000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>284750000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>197967000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>296258000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>165761000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>66671000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>110022000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>92497000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>99231000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>35540000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>124677000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>210194000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>131522000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>163392000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>158710000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>174269500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>174269500.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>299706000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>230593000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>252708000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>141757000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>275118000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>271400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>300888000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>84308000.0</v>
+      </c>
+      <c r="C3">
+        <v>84367000.0</v>
+      </c>
+      <c r="D3">
         <v>84173000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>84102000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>83907000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>84229000.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>89753000.0</v>
+      </c>
+      <c r="I3">
         <v>81913000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>82337000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>79867000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>80031000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14259000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>-9571000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30420000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>29059000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29755000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>36027000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>35640000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>36490000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>35924000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>26429000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>39611000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>25677000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>28410000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>24628000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>25545000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>27434000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>26820000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>27737000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26768000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>27419000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>27419000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>30506303.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>28777000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>26203640.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>25543000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>25646308.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>31479969.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>29674000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-647000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325730000.0</v>
       </c>
       <c r="N4">
         <v>325730000.0</v>
       </c>
       <c r="O4">
         <v>325730000.0</v>
       </c>
-      <c r="P4"/>
-      <c r="Q4"/>
+      <c r="P4">
+        <v>325730000.0</v>
+      </c>
+      <c r="Q4">
+        <v>325730000.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>-56980000.0</v>
+      </c>
+      <c r="C5">
+        <v>7658000.0</v>
+      </c>
+      <c r="D5">
         <v>31523000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-127308000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>299617000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-76071000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>34644000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-111275000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-66261000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-35995000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-154886000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-23215000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>319736000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-102714000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-48421000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="Q5">
+        <v>-48137000.0</v>
+      </c>
+      <c r="R5">
         <v>-112549000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-8414000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>17249000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-86317000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-105636000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12779000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-55111000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-25586000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>128045000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-170384000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>84043000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-55273000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-61957000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>14668000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>14668000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>7332000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-92470000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>6706000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-46157000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-56936000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>70124000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>27449000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>27328000.0</v>
+      </c>
+      <c r="C6">
+        <v>92025000.0</v>
+      </c>
+      <c r="D6">
         <v>115696000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-43206000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>383524000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>8158000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>124397000.0</v>
+      </c>
+      <c r="I6">
         <v>-29362000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>16076000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>43872000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-74855000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8956000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>310165000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-72294000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-19362000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>-18382000.0</v>
+      </c>
+      <c r="R6">
         <v>-76522000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>27226000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>53739000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-50393000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-79207000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>26832000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-29434000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2824000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>152673000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-144839000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>111477000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-28453000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-34220000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>17868000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>42087000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>42087000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>37838303.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-63693000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>32909640.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-20614000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-31289692.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>101603969.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>57123000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>162576000.0</v>
+      </c>
+      <c r="C9">
+        <v>216765000.0</v>
+      </c>
+      <c r="D9">
         <v>230929000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>125527000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>151359000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>122251000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>144989000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>88217000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>123876000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>167290000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>154391000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>33508000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-248937000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>68397000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>69141000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>47709000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>168792000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>154567000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>220181000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>128749000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>33113000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>104296000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>76255000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>71315000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-39642000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>57225000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>183878000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>46441000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>53133000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>91308000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>116913500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>116913500.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>159915000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>74981000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>133325000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>76007000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>61210000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>178017000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>158068000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-65253000.0</v>
+      </c>
+      <c r="C10">
+        <v>-381000.0</v>
+      </c>
+      <c r="D10">
         <v>22444000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-136707000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>273755000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-102277000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-168330000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-138249000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-93182000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-63114000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-180714000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-23215000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>319736000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-102714000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-48421000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-48137000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-116458000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-13942000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9082000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-95565000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-117793000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-19282000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-60373000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-30859000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>127599000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-170989000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>83899000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-56378000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-67143000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-12147000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>24797500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>24797500.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8466000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-92611000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-17403000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-58297000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-60633000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>68016000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>27049000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>-26926000.0</v>
+      </c>
+      <c r="C11">
+        <v>-4841000.0</v>
+      </c>
+      <c r="D11">
         <v>-42295000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-35511000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>121939000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-20323000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-42380000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-32966000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-21965000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-15874000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-7466000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-90287000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>108120000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>11284000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-21113000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1834000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-17253000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6349000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4063000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-18910000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2002000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6556000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-298000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9457000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>13732000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-10126000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1255000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>185000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-810000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>469000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>392000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>392000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>652000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-5158000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>440000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>122000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>123000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>28304000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>7995000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>8273000.0</v>
+      </c>
+      <c r="C12">
+        <v>8039000.0</v>
+      </c>
+      <c r="D12">
         <v>9079000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9399000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>25862000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>26206000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>30414000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>26974000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>26921000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>27119000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>25828000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>25053000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>27594000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38115000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>894000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2167000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3909000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5528000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8167000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9248000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12157000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6503000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5262000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5273000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>446000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>605000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>144000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1105000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5186000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3247000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>4786000.0</v>
+      </c>
+      <c r="C13">
+        <v>3951000.0</v>
+      </c>
+      <c r="D13">
         <v>2799000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2737000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4084000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3878000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="H13"/>
+      <c r="I13">
         <v>7039000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>7729000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7654000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5926000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4378000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2209000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2640000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3603000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3954000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1888000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>774000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>-929000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1708000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-2973000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-714000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-738000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1815000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-38327000.0</v>
+      </c>
+      <c r="C15">
+        <v>4460000.0</v>
+      </c>
+      <c r="D15">
         <v>64739000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-101196000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>151816000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-81954000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-125950000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-105283000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-46586000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-47240000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-173248000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>66425000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>536792000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-56847000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>67584000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-44757000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-99943000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-17491000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2271000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-79232000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-117768000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-18260000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-55831000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-35797000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>121975000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-134731000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>81306000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-55967000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-60872000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-11929000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>27453500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>27453500.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>9141000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-84278000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-17545000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-58419000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-60756000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>39712000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>19054000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>66425000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>536792000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>536792000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>67584000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-44757000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>-38327000.0</v>
+      </c>
+      <c r="C17">
+        <v>4460000.0</v>
+      </c>
+      <c r="D17">
         <v>64739000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-101196000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>151816000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-81954000.0</v>
       </c>
-      <c r="F17"/>
-      <c r="G17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-105283000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-71217000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-47240000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-173248000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>67072000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>359637000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-53979000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>70557000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-44043000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-99205000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-19306000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-3487000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4088000.0</v>
+      </c>
+      <c r="D18">
         <v>-6280000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-6662000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-21778000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-22328000.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-19935000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-19192000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19465000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19902000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4378000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2209000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2640000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2709000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1787000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2021000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5057000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
-        <v>28921000.0</v>
+        <v>-60939000.0</v>
       </c>
       <c r="C21">
-        <v>-129717000.0</v>
+        <v>10695000.0</v>
       </c>
       <c r="D21">
+        <v>31822000.0</v>
+      </c>
+      <c r="E21">
+        <v>-58267000.0</v>
+      </c>
+      <c r="F21">
         <v>-50159000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-78609000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-142941000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-117619000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-71377000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-40393000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-159682000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-69789000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-216636000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-101906000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-49735000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-51055000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-56752000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>871000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>35350000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-83338000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-102436000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-38740000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-46812000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-58679000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>86240000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-155566000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>69590000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-68146000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-58088000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-18619000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>14668000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>14668000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7332000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-92470000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6706000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-46157000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-56936000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>70124000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>27449000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
-        <v>365362000.0</v>
+        <v>374578000.0</v>
       </c>
       <c r="C23">
-        <v>392228000.0</v>
+        <v>375717000.0</v>
       </c>
       <c r="D23">
+        <v>362461000.0</v>
+      </c>
+      <c r="E23">
+        <v>320778000.0</v>
+      </c>
+      <c r="F23">
         <v>332836000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>359183000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>451231000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>345532000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>344772000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>361723000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>473839000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>187796000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>349025000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>263968000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>209276000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>174184000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>510294000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>351663000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>481089000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>377848000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>202220000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>253058000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>215564000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>229225000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>90342000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>337468000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>324482000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>246109000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>274613000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>268637000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>269987500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>269987500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>452414000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>399468000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>405610000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>277988000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>398437000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>380804000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>430772000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>84308000.0</v>
+      </c>
+      <c r="C25">
+        <v>84367000.0</v>
+      </c>
+      <c r="D25">
         <v>84173000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>84102000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>83907000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>84229000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="H25"/>
+      <c r="I25">
         <v>81913000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>82337000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>79867000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>80031000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14259000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8997000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>22999000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>36700000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>37535000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>36027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28639000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>25295000.0</v>
       </c>
       <c r="I27"/>
-      <c r="J27"/>
+      <c r="J27">
+        <v>25295000.0</v>
+      </c>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>16977000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>22880000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
-[...1 lines deleted...]
-      </c>
+      <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
-        <v>3667000.0</v>
+        <v>24787000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
+        <v>3667000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>10579000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>13106000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>139207000.0</v>
+      </c>
+      <c r="C28">
+        <v>121703000.0</v>
+      </c>
+      <c r="D28">
         <v>114934000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>99692000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>113023000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>114269000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>114239000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>118977000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>28729000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>123149000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>115520000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>87144000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6889000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>179870000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>182433000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>164410000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>164202000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>157598000.0</v>
       </c>
-      <c r="R28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="T28"/>
       <c r="U28"/>
       <c r="V28">
-        <v>92351000.0</v>
+        <v>84333000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
+        <v>92351000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>76088000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>70378000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>-26926000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4841000.0</v>
+      </c>
+      <c r="D29">
         <v>-42295000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-35511000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>121939000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-20323000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="H29"/>
+      <c r="I29">
         <v>-32966000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21965000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15874000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7466000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-90287000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>115066000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8649000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2249000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2507000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-17253000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6315000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
-        <v>202008000.0</v>
+        <v>223515000.0</v>
       </c>
       <c r="C30">
-        <v>255244000.0</v>
+        <v>206070000.0</v>
       </c>
       <c r="D30">
+        <v>199107000.0</v>
+      </c>
+      <c r="E30">
+        <v>183794000.0</v>
+      </c>
+      <c r="F30">
         <v>201518000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>200860000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>287930000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>205836000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>195253000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>207683000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>314073000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>103297000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-32301000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>170303000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>118876000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>98764000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>225544000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>153696000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>184831000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>212087000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>135549000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>143036000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>123067000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>129994000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-125882000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>212791000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>114288000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>114587000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>111221000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>109927000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>95718000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>95718000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>152708000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>168875000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>152902000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>136231000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>123319000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>109404000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>129884000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
-        <v>-6477000.0</v>
+        <v>-4314000.0</v>
       </c>
       <c r="C31">
-        <v>-6990000.0</v>
+        <v>-11076000.0</v>
       </c>
       <c r="D31">
+        <v>-9378000.0</v>
+      </c>
+      <c r="E31">
+        <v>-78440000.0</v>
+      </c>
+      <c r="F31">
         <v>323914000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-23668000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-25389000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-20630000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-21805000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-22721000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-21032000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>46574000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>536372000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-808000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1314000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2918000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-59706000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-14813000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-26268000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-12227000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-15357000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>19458000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-13561000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>27820000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>41359000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-15423000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>14309000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>11768000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-9055000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6472000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>10129500.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>10129500.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1134000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-141000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-24109000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-12140000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3697000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-2108000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>313639000.0</v>
+      </c>
+      <c r="C32">
+        <v>386412000.0</v>
+      </c>
+      <c r="D32">
         <v>394283000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>262511000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>282677000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>280574000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>308290000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>227913000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>273395000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>321330000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>314157000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>118007000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-565661000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>162062000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>159541000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>123129000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>453542000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>352534000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>516439000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>294510000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>99784000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>214318000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>168752000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>170546000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-4102000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>181902000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>394072000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>177963000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>216525000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>250018000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>291183000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>291183000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>459621000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>305574000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>386033000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>217764000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>336328000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>449417000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>458956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
-        <v>429114000.0</v>
+        <v>515633000.0</v>
       </c>
       <c r="C2">
         <v>429114000.0</v>
       </c>
       <c r="D2">
+        <v>429114000.0</v>
+      </c>
+      <c r="E2">
         <v>846010000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1539976000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>924304000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1092065000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1232356000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1241908000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1444273000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14211000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
-        <v>289753000</v>
+        <v>52347000</v>
       </c>
       <c r="C3">
         <v>289753000</v>
       </c>
       <c r="D3">
+        <v>289753000</v>
+      </c>
+      <c r="E3">
         <v>1175022000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>805224000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>452154000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>452426000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>193677000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>187362000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41831000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
-        <v>144119000.0</v>
+        <v>5631000.0</v>
       </c>
       <c r="C6">
         <v>144119000.0</v>
       </c>
       <c r="D6">
+        <v>144119000.0</v>
+      </c>
+      <c r="E6">
         <v>-416896000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-693966000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>267440000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-167761000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-140291000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9552000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-202365000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1430106000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
-        <v>-159511000.0</v>
+        <v>42242000.0</v>
       </c>
       <c r="C7">
         <v>-159511000.0</v>
       </c>
       <c r="D7">
+        <v>-159511000.0</v>
+      </c>
+      <c r="E7">
         <v>127407000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>63170000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8177000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16097000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-23090000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28044000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24611000.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
-        <v>-115096000.0</v>
+        <v>-17125000.0</v>
       </c>
       <c r="C9">
         <v>-115096000.0</v>
       </c>
       <c r="D9">
+        <v>-115096000.0</v>
+      </c>
+      <c r="E9">
         <v>7103000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-30749000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-25032000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15392000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4042000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1920000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13321000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-117278000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42614000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12902000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25962000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26449000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6629000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35953000.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>252726000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>97014000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>52648000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3614000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-558215000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>165881000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-41831000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23961000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-159233000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-29768000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-30995000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-26753000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
-        <v>365428000.0</v>
+        <v>336411000.0</v>
       </c>
       <c r="C14">
+        <v>361827000.0</v>
+      </c>
+      <c r="D14">
         <v>256494000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>103375000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>124629000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>114664000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>104899000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109343000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>112058000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>98069000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102482000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>121507000.0</v>
       </c>
       <c r="E15">
+        <v>121507000.0</v>
+      </c>
+      <c r="F15">
         <v>2256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771000.0</v>
       </c>
       <c r="G15">
         <v>1771000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>1771000.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
-        <v>573233000.0</v>
+        <v>521264000.0</v>
       </c>
       <c r="C16">
         <v>573233000.0</v>
       </c>
       <c r="D16">
+        <v>573233000.0</v>
+      </c>
+      <c r="E16">
         <v>429114000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>846010000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1191744000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>924304000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1092065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1232356000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1241908000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1444317000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
-        <v>-309411000.0</v>
+        <v>190999000.0</v>
       </c>
       <c r="C18">
         <v>-309411000.0</v>
       </c>
       <c r="D18">
+        <v>-309411000.0</v>
+      </c>
+      <c r="E18">
         <v>-1021431000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-663884000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-741634000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-356395000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-92278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-42977000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54484000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>125785000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>150</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-45183000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>203096000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-804164000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-84440000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-389657000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-228063000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>152</v>
+      </c>
+      <c r="B21">
+        <v>-165266000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>232786000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>227793000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>598750000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43750000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>33405000.0</v>
+      </c>
+      <c r="C22">
         <v>-462466000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-200649000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>505680000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-190147000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-430450000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14687000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-20463000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1887000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-112611000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-77290000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-24542000.0</v>
+      </c>
+      <c r="C23">
         <v>11547000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-31882000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-20744000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>724702000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>643354000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>145959000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46236000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16044000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-38625000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1420011000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-311000.0</v>
+      </c>
+      <c r="C24">
         <v>55221000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1776000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1175022000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>318003000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6328000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3854000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4411000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>35100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4475000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-115690000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
-        <v>168703000.0</v>
+        <v>-248637000.0</v>
       </c>
       <c r="C25">
+        <v>172304000.0</v>
+      </c>
+      <c r="D25">
         <v>168538000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-768996000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>97817000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-34308000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9753000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>579000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6380000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71875000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>76117000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>-50024000.0</v>
+      </c>
+      <c r="C26">
         <v>-34602000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-16543000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-16625000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-16658000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8208000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-293531000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>59005000.0</v>
+      </c>
+      <c r="C27">
         <v>68188000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>48010000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>62658000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>77141000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>52917000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>42190000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35401000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27286000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22182000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24476000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
-        <v>209731000.0</v>
+        <v>-233345000.0</v>
       </c>
       <c r="C28">
         <v>209731000.0</v>
       </c>
       <c r="D28">
+        <v>209731000.0</v>
+      </c>
+      <c r="E28">
         <v>85542000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-30392000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>633333000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>122938000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8621000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15356000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-38625000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1420011000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
-        <v>-19658000.0</v>
+        <v>243346000.0</v>
       </c>
       <c r="C29">
         <v>-19658000.0</v>
       </c>
       <c r="D29">
+        <v>-19658000.0</v>
+      </c>
+      <c r="E29">
         <v>153591000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>141340000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-289480000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96031000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>101399000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>144385000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>96315000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>125785000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
-        <v>-45183000.0</v>
+        <v>-3901000.0</v>
       </c>
       <c r="C30">
         <v>-45183000.0</v>
       </c>
       <c r="D30">
+        <v>-45183000.0</v>
+      </c>
+      <c r="E30">
         <v>-653923000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-804164000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-123183000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-394531000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-237738000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-169624000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-260055000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-115690000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>10</v>
       </c>
       <c r="AJ1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>630151000.0</v>
+      </c>
+      <c r="C2">
+        <v>521264000.0</v>
+      </c>
+      <c r="D2">
         <v>398254000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>368927000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>478202000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>515633000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>553217000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>573233000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>693946000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>627827000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>451742000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>429114000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>358106000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>553736000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>458893000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>846010000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>846010000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1020753000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1282019000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1539976000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1302308000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1761219000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1207966000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1121141000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1021848000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1027025000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>969048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1092065000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1159489000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1234097000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1233226500.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1238114000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1140903000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1444317000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1451687000.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>14476000</v>
+      </c>
+      <c r="C3">
+        <v>4889000</v>
+      </c>
+      <c r="D3">
         <v>15208000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4995000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14652000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>17492000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>18522000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>18522000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14761000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>19464000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>65525000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>190003000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>206015000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>243820000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>318589000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>290554000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>290554000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>256528000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>215694000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>146597000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>130537000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>116080000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>115586000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>114154000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>125830000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>118475000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>121668000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>86360000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>69689000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>35390000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>39461500</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>39461500</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-78132000.0</v>
+      </c>
+      <c r="C6">
+        <v>108887000.0</v>
+      </c>
+      <c r="D6">
         <v>123010000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>29327000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-109275000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-37431000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-37584000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-20016000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-120713000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>66119000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>176085000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>22628000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>71008000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-195630000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>94843000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-387117000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-387117000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-174743000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-261266000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-184497000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-110564000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-134844000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>553253000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>86825000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-97544000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6227000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>57977000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-123017000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-67424000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-74608000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>870500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>870500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>97211000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
+        <v>97211000.0</v>
+      </c>
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>-7370000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-79962000.0</v>
+      </c>
+      <c r="C7">
+        <v>27575000.0</v>
+      </c>
+      <c r="D7">
         <v>48145000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>80397000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-81043000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5257000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-64045000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>64045000.0</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7">
+      <c r="J7">
+        <v>-70996000.0</v>
+      </c>
+      <c r="K7">
         <v>60447000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>18042000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-109227000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>91246000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>91838000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>10208000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-89096000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-91239000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>40037000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-64399000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>34210000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>77732000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-6541000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6599000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-58730000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-63534000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>44654000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>8681000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>694000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>66033000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-4635000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-41701000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-41701000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>29476000.0</v>
+      </c>
+      <c r="C9">
+        <v>-8574000.0</v>
+      </c>
+      <c r="D9">
         <v>-784000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-30767000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22030000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-7604000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-112840000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>112840000.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9">
+      <c r="J9">
+        <v>-48988000.0</v>
+      </c>
+      <c r="K9">
         <v>92000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-52123000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-46050000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>66995000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-33502000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>15976000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1322000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>14293000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>33747000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-43639000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5546000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>52335000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-27657000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9110000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-20980000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>26956000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-15789000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27023000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-26666000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>69813000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-35311000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-17037500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-17037500.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
+        <v>36333000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
         <v>33636000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-69969000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-48628000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-50710000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>9954000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-28723000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-30212000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>54185000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-26622000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3022000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>56134000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>441000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6201000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-56667000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-68253000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>43994000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>28746000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-29462000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13992000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8886000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-36557000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>130388000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>7137000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-67122000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-66156000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-603577000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-603577000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>21783000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15974000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-71775000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-70326000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-70326000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6486000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-38410000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>84308000.0</v>
+      </c>
+      <c r="C14">
+        <v>84367000.0</v>
+      </c>
+      <c r="D14">
         <v>84173000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>84102000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>83907000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>84229000.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="H14">
+        <v>89753000.0</v>
+      </c>
+      <c r="I14">
         <v>81913000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>82337000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>79867000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>80031000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14259000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-9571000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>38711000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>29059000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29755000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>37535000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36027000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28639000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>35924000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26429000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>39611000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>25677000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28410000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>24628000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>25545000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27434000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26820000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>27737000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26768000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>27419000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>27419000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AH14">
+        <v>30506303.0</v>
+      </c>
+      <c r="AI14">
         <v>28777000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AJ14">
+        <v>26203640.0</v>
+      </c>
+      <c r="AK14">
         <v>25543000.0</v>
       </c>
-      <c r="AJ14"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AL14">
+        <v>25646308.0</v>
+      </c>
+      <c r="AM14">
+        <v>31479969.0</v>
+      </c>
+      <c r="AN14">
+        <v>29674000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...4 lines deleted...]
-      </c>
+      <c r="H15"/>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>119119000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1817000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>571000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>571000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>119119000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1740000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>516000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1771000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>552019000.0</v>
+      </c>
+      <c r="C16">
+        <v>630151000.0</v>
+      </c>
+      <c r="D16">
         <v>521264000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>398254000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>368927000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>478202000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>515633000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>553217000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>573233000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>693946000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>627827000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>451742000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>429114000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>358106000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>553736000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>458893000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>458893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>846010000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1020753000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1355479000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1191744000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1626375000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1761219000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1207966000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>924304000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1020798000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1027025000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>969048000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1092065000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1159489000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1234097000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>870500.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1238114000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1140903000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1444317000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1451687000.0</v>
       </c>
-      <c r="AK16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-48134000.0</v>
+      </c>
+      <c r="C18">
+        <v>131352000.0</v>
+      </c>
+      <c r="D18">
         <v>165011000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>110843000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-73711000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11144000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>25255000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>15572000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-87199000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>81554000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19122000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-284644000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-190248000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-160961000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-182441000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-371737000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-371737000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-221389000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-242279000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-139609000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-126195000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-127729000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-122826000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-209381000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-166750000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-88037000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1261000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-105531000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-22931000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15116000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-27115500.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-27115500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>109065000.0</v>
       </c>
       <c r="AH18"/>
       <c r="AI18">
+        <v>109065000.0</v>
+      </c>
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>41764000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-5059000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>34011000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-17570000.0</v>
       </c>
-      <c r="F19"/>
-      <c r="G19">
+      <c r="H19"/>
+      <c r="I19">
         <v>-19586000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-24943000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-21213000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-65525000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>66498000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>204721000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-249575000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-290691000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-285218000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-256238000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-215394000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-30654000.0</v>
+      </c>
+      <c r="C21">
+        <v>-18851000.0</v>
+      </c>
+      <c r="D21">
         <v>-45100000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-15166000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-80000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-25000000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="H21"/>
+      <c r="I21">
         <v>-20625000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-21973000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>65000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6875000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6875000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>253827000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5452000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-38327000.0</v>
+      </c>
+      <c r="C22">
+        <v>4460000.0</v>
+      </c>
+      <c r="D22">
         <v>64739000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-101196000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>151816000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-81954000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>105283000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-105283000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-46586000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-47240000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-173248000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>66425000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>537721000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-58555000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>70557000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-44043000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-44043000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-99205000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-19306000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-76655000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-119795000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-25838000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-60075000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-40316000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>113867000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-160863000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>82644000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-56563000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-66333000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-12616000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>27453500.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>27453500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>9141000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-84278000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-17545000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-58419000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-60756000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>39712000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>19054000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-3703000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5919000.0</v>
+      </c>
+      <c r="D23">
         <v>-2073000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-66450000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-4752000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1307000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-230660000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-14997000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="J23">
+        <v>-251635000.0</v>
+      </c>
+      <c r="K23">
         <v>7662000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-956000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-14146000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2699000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>752000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-4629000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-14000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6140000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>858335000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2891000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-14031000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>17837000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>107000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-14367000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-7871000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-142712000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>310647000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>10651000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-32786000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10335000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>42179000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-4800500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-4800500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-367000.0</v>
       </c>
       <c r="AH23"/>
       <c r="AI23">
+        <v>-367000.0</v>
+      </c>
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>-27937000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-146000.0</v>
+      </c>
+      <c r="C24">
+        <v>-116000.0</v>
+      </c>
+      <c r="D24">
         <v>-75000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-64000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>48663000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-78000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-59660000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-496000.0</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="J24">
+        <v>-27000.0</v>
+      </c>
+      <c r="K24">
         <v>-1698000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="L24"/>
+      <c r="M24">
         <v>256501000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-117800000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>288899000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-6000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1517000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-710000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>300000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-186230000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>295000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>60000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>180000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-103000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6388000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2628000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-12000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>58672000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1226000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-1415000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4765000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>32587500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>32587500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-11487000.0</v>
       </c>
       <c r="AH24"/>
       <c r="AI24">
+        <v>-11487000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-21197000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>13942000.0</v>
+      </c>
+      <c r="C25">
+        <v>11255000.0</v>
+      </c>
+      <c r="D25">
         <v>15843000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>79371000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-352227000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8376000.0</v>
       </c>
-      <c r="F25">
-[...2 lines deleted...]
-      <c r="G25">
+      <c r="H25">
+        <v>-151482000.0</v>
+      </c>
+      <c r="I25">
         <v>11338000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>-41765000.0</v>
+      </c>
+      <c r="K25">
         <v>7207000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>124715000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>20604000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-738693000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2273000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4601000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6001000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>364000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>62858000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4558000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>14017000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9329000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-22193000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10646000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-31157000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-128098000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>122623000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-6605000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-320000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>13014000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1771000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-10427000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-10427000.0</v>
       </c>
-      <c r="AF25">
-[...2 lines deleted...]
-      <c r="AG25">
+      <c r="AH25">
+        <v>-49723303.0</v>
+      </c>
+      <c r="AI25">
         <v>153902000.0</v>
       </c>
-      <c r="AH25">
-[...2 lines deleted...]
-      <c r="AI25">
+      <c r="AJ25">
+        <v>-19025640.0</v>
+      </c>
+      <c r="AK25">
         <v>67811000.0</v>
       </c>
-      <c r="AJ25">
-[...4 lines deleted...]
-      </c>
       <c r="AL25">
-        <v>-27644000.0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:38">
+        <v>27721692.0</v>
+      </c>
+      <c r="AM25">
+        <v>-72857969.0</v>
+      </c>
+      <c r="AN25">
+        <v>-57318000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>156</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14692000.0</v>
       </c>
       <c r="E26">
         <v>-50040000.0</v>
       </c>
       <c r="F26">
-        <v>-1305000.0</v>
+        <v>14692000.0</v>
       </c>
       <c r="G26">
-        <v>-1307000.0</v>
+        <v>-50040000.0</v>
       </c>
       <c r="H26">
         <v>-1305000.0</v>
       </c>
       <c r="I26">
+        <v>-1307000.0</v>
+      </c>
+      <c r="J26">
+        <v>-1305000.0</v>
+      </c>
+      <c r="K26">
         <v>-620000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-472000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-14146000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1645000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-1013000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-13967000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1006000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-412000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-337000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-14903000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-85000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-52000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-8071000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>17722000.0</v>
+      </c>
+      <c r="C27">
+        <v>13910000.0</v>
+      </c>
+      <c r="D27">
         <v>10026000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8534000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>18850000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>21595000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>-6262000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>15567000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>13268000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>17891000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>11968000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4883000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6566000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>20426000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>20478000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>15188000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>15188000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>14820000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>18622000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19528000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>9713000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>11437000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>29828000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>16156000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12896000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8836000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>10373000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>10085000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7472000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>8726000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9601500.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9601500.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>10076000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>10664000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>10367000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6829000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7388000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1666000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>8590000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:38">
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-29865000.0</v>
+      </c>
+      <c r="C28">
+        <v>-22263000.0</v>
+      </c>
+      <c r="D28">
         <v>-41265000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-81021000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-84752000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-26307000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2304000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-35622000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-23279000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-12963000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>195119000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>50854000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-114943000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-28690000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>249198000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-20023000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-20023000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>47128000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-19881000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-44797000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15462000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-8914000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>614508000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-15996000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-143962000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>309397000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5599000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-35286000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-41199000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>42179000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4800500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4800500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-367000.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28">
+        <v>-367000.0</v>
+      </c>
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>-27937000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-33658000.0</v>
+      </c>
+      <c r="C29">
+        <v>136241000.0</v>
+      </c>
+      <c r="D29">
         <v>180219000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>115838000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-59059000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6348000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6733000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>34094000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-72438000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>101018000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>46403000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-94641000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>15767000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>82859000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>136148000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-81183000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-81183000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>35139000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-26585000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6988000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4342000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-11649000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7240000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-95227000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-40920000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>30438000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>122929000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-19171000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>46758000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>20274000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>12346000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>12346000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>109065000.0</v>
       </c>
       <c r="AH29"/>
       <c r="AI29">
+        <v>109065000.0</v>
+      </c>
+      <c r="AJ29"/>
+      <c r="AK29">
         <v>41764000.0</v>
       </c>
-      <c r="AJ29"/>
-      <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-14622000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5005000.0</v>
+      </c>
+      <c r="D30">
         <v>-15283000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-5059000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>34011000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-17570000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-40570000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-19586000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-24943000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-21213000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-65525000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>66498000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>171561000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>171561000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-290691000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-285218000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-256238000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-215394000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-186230000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-146302000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-130477000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-114404000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-55996000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>192234000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>88327000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-348285000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-62996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-66610000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-71212000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-143103000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6874000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-6874000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-11487000.0</v>
       </c>
       <c r="AH30"/>
       <c r="AI30">
+        <v>-11487000.0</v>
+      </c>
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-21197000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30"/>
       <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>