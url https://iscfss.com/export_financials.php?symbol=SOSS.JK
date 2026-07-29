--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3719,52 +3719,56 @@
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
         <v>42082916000.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>13700207000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>27557277176.0</v>
+      </c>
+      <c r="F16">
+        <v>40509443604.0</v>
+      </c>
       <c r="G16"/>
       <c r="H16">
         <v>15441501000.0</v>
       </c>
       <c r="I16">
         <v>27900213000.0</v>
       </c>
       <c r="J16">
         <v>32493139000.0</v>
       </c>
       <c r="K16">
         <v>48278000.0</v>
       </c>
       <c r="L16">
         <v>1157479937.0</v>
       </c>
       <c r="M16">
         <v>2815892526.0</v>
       </c>
       <c r="N16">
         <v>110276253.0</v>
       </c>
       <c r="O16">
         <v>222900344.0</v>
       </c>
@@ -5255,51 +5259,51 @@
       <c r="J39">
         <v>43125597000.0</v>
       </c>
       <c r="K39">
         <v>4050704000.0</v>
       </c>
       <c r="L39">
         <v>17898724453.0</v>
       </c>
       <c r="M39">
         <v>33879049951.0</v>
       </c>
       <c r="N39">
         <v>5488104921.0</v>
       </c>
       <c r="O39">
         <v>4280594860.0</v>
       </c>
       <c r="P39">
         <v>16612589908.0</v>
       </c>
       <c r="Q39">
         <v>25656878395.0</v>
       </c>
       <c r="R39">
-        <v>9801973408.0</v>
+        <v>20161108991.0</v>
       </c>
       <c r="S39">
         <v>9243140582.0</v>
       </c>
       <c r="T39">
         <v>108603048079.0</v>
       </c>
       <c r="U39">
         <v>10578642177.0</v>
       </c>
       <c r="V39">
         <v>8831302729.0</v>
       </c>
       <c r="W39">
         <v>7353030372.0</v>
       </c>
       <c r="X39">
         <v>25142096076.0</v>
       </c>
       <c r="Y39">
         <v>38775178439.0</v>
       </c>
       <c r="Z39">
         <v>18551047133.0</v>
       </c>
@@ -6158,51 +6162,51 @@
       </c>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
         <v>117601796000.0</v>
       </c>
       <c r="C52">
         <v>44258385000.0</v>
       </c>
       <c r="D52">
         <v>57136270000.0</v>
       </c>
       <c r="E52">
         <v>118504243000.0</v>
       </c>
       <c r="F52">
         <v>148661516000.0</v>
       </c>
       <c r="G52">
-        <v>63977735000.0</v>
+        <v>67970276324.0</v>
       </c>
       <c r="H52">
         <v>115986821000.0</v>
       </c>
       <c r="I52">
         <v>184037508000.0</v>
       </c>
       <c r="J52">
         <v>74667967000.0</v>
       </c>
       <c r="K52">
         <v>96599755000.0</v>
       </c>
       <c r="L52">
         <v>113124625180.0</v>
       </c>
       <c r="M52">
         <v>179140087449.0</v>
       </c>
       <c r="N52">
         <v>97142859643.0</v>
       </c>
       <c r="O52">
         <v>81172824932.0</v>
       </c>
@@ -9908,51 +9912,53 @@
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>22996000.0</v>
       </c>
       <c r="F27">
         <v>29130000.0</v>
       </c>
-      <c r="G27"/>
+      <c r="G27">
+        <v>31655780.0</v>
+      </c>
       <c r="H27">
         <v>29675000.0</v>
       </c>
       <c r="I27">
         <v>76525000.0</v>
       </c>
       <c r="J27">
         <v>139645000.0</v>
       </c>
       <c r="K27">
         <v>131823000.0</v>
       </c>
       <c r="L27">
         <v>120740296.0</v>
       </c>
       <c r="M27">
         <v>45098000.0</v>
       </c>
       <c r="N27">
         <v>57105041.0</v>
       </c>
       <c r="O27">
         <v>166138395.0</v>
       </c>
       <c r="P27">
@@ -13042,51 +13048,51 @@
       <c r="M23">
         <v>82765208282.0</v>
       </c>
       <c r="N23">
         <v>16386145457.0</v>
       </c>
       <c r="O23">
         <v>-46950976335.0</v>
       </c>
       <c r="P23">
         <v>-1126214348.0</v>
       </c>
       <c r="Q23">
         <v>42327152571.0</v>
       </c>
       <c r="R23">
         <v>1138115646.0</v>
       </c>
       <c r="S23">
         <v>-30238463336.0</v>
       </c>
       <c r="T23">
         <v>-1544648819.0</v>
       </c>
       <c r="U23">
-        <v>31854689203.0</v>
+        <v>-1256604797.0</v>
       </c>
       <c r="V23">
         <v>-17827182000.0</v>
       </c>
       <c r="W23">
         <v>-4502914721.0</v>
       </c>
       <c r="X23">
         <v>-7193674833.0</v>
       </c>
       <c r="Y23">
         <v>23869357486.0</v>
       </c>
       <c r="Z23">
         <v>530698164.0</v>
       </c>
       <c r="AA23">
         <v>6516058286.0</v>
       </c>
       <c r="AB23">
         <v>-17330617164.0</v>
       </c>
       <c r="AC23">
         <v>31837832742.0</v>
       </c>