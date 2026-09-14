--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2389,3061 +2392,3158 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>89810000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>676293000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>132784000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>554185000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>159915000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>566477000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>632459000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>554106000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>144575000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>565910000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>542336000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>437319000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>298164000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>325456000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>317941000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>452909000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>71771000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-11981000.0</v>
+      </c>
+      <c r="C5">
         <v>-2743000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10979000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9548000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3593000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2828000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8365000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8109000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1483000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2088000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1209000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5119000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6341000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8296000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8011000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5964000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1471000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-458000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-166000.0</v>
       </c>
       <c r="W5">
         <v>-166000.0</v>
       </c>
       <c r="X5">
+        <v>-166000.0</v>
+      </c>
+      <c r="Y5">
         <v>-40000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-339062000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-21000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>104083000.0</v>
+      </c>
+      <c r="C7">
         <v>100707000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>118943000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>93004000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>91434000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>93135000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>110909000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>101028000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>100797000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>105556000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>121821000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>113361000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>115224000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>114902000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>117758000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>121729000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>131735000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>135955000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>138794000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>139903000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>135489000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>139796000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
+        <v>128000.0</v>
+      </c>
+      <c r="C8">
         <v>127000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>126000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>120000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>111000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>110000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>109000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>108000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>106000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>320479000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>320471000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>320469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320468000.0</v>
       </c>
       <c r="N8">
         <v>320468000.0</v>
       </c>
       <c r="O8">
+        <v>320468000.0</v>
+      </c>
+      <c r="P8">
         <v>320467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320466000.0</v>
       </c>
       <c r="Q8">
         <v>320466000.0</v>
       </c>
       <c r="R8">
+        <v>320466000.0</v>
+      </c>
+      <c r="S8">
         <v>320465000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>320457000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>320454000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>320453000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>6848178000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6778262000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6719826000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6654026000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6583405000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6509643000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5561831000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5321009000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5249878000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>121162130.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>60768070.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>22990.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>3126237000.0</v>
+      </c>
+      <c r="C10">
         <v>3401020000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4929452000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3246351000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2122502000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2085697000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2538293000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2354965000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2334589000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3693390000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3085020000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2813876000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3015652000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2487778000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1421907000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>935159000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>707302000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1325135000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>494711000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>533523000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>461920000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>39940.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>872582000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>144584.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>499486000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>7351889000.0</v>
+      </c>
+      <c r="C12">
         <v>6449380000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7360432000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5639593000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4389090000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4239153000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4342336000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3833031000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3778812000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4531896000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3585962000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3191025000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3563884000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2847846000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1461339000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>986065000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>756045000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1350709000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>505249000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>550606000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>461920000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39940.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>872582000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>144584.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>100000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>499486000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>128000.0</v>
+      </c>
+      <c r="C13">
         <v>127000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>126000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>120000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>111000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>110000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>109000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>108000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>106000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>105000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>97000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="N13">
         <v>94000.0</v>
       </c>
       <c r="O13">
+        <v>94000.0</v>
+      </c>
+      <c r="P13">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="Q13">
         <v>92000.0</v>
       </c>
       <c r="R13">
+        <v>92000.0</v>
+      </c>
+      <c r="S13">
         <v>91000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>83000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>80000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>79000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>613047562.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>673441620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013.0</v>
       </c>
       <c r="Y13">
         <v>2013.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>2013.0</v>
+      </c>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>1351990000.0</v>
+      </c>
+      <c r="C14">
         <v>1378011000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1346110000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1291011000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1184197000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1185466000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1151047000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1104450416.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1065171357.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1042477000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1029303296.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>951183107.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>936569420.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>929270723.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>922936519.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>916762973.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>910046750.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>852853596.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>814507200.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>800565830.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>730072730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>696915558.0</v>
       </c>
       <c r="W14">
         <v>696915558.0</v>
       </c>
       <c r="X14">
         <v>696915558.0</v>
       </c>
       <c r="Y14">
         <v>696915558.0</v>
       </c>
       <c r="Z14">
+        <v>696915558.0</v>
+      </c>
+      <c r="AA14">
         <v>39815023.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>696915558.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>94000.0</v>
       </c>
       <c r="O15">
+        <v>94000.0</v>
+      </c>
+      <c r="P15">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="Q15">
         <v>92000.0</v>
       </c>
       <c r="R15">
+        <v>92000.0</v>
+      </c>
+      <c r="S15">
         <v>91000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>83000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>80000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>79000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>613047562.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>2013.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>2013.0</v>
+      </c>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>5655000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5718000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>80477000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>146459000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-68106000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10028000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-565910000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-542336000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48681000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>199646000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>40705.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>5000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>1248000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1087000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>850000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2326000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1682000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>546000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
-        <v>1393505000.0</v>
+        <v>1425015000.0</v>
       </c>
       <c r="C20">
         <v>1393505000.0</v>
       </c>
       <c r="D20">
         <v>1393505000.0</v>
       </c>
       <c r="E20">
         <v>1393505000.0</v>
       </c>
       <c r="F20">
         <v>1393505000.0</v>
       </c>
       <c r="G20">
         <v>1393505000.0</v>
       </c>
       <c r="H20">
         <v>1393505000.0</v>
       </c>
       <c r="I20">
         <v>1393505000.0</v>
       </c>
       <c r="J20">
         <v>1393505000.0</v>
       </c>
       <c r="K20">
         <v>1393505000.0</v>
       </c>
       <c r="L20">
         <v>1393505000.0</v>
       </c>
       <c r="M20">
+        <v>1393505000.0</v>
+      </c>
+      <c r="N20">
         <v>1640679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622991000.0</v>
       </c>
       <c r="O20">
         <v>1622991000.0</v>
       </c>
       <c r="P20">
+        <v>1622991000.0</v>
+      </c>
+      <c r="Q20">
         <v>1622951000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1625375000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1615694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898527000.0</v>
       </c>
       <c r="T20">
         <v>898527000.0</v>
       </c>
       <c r="U20">
         <v>898527000.0</v>
       </c>
       <c r="V20">
-        <v>899270000.0</v>
+        <v>898527000.0</v>
       </c>
       <c r="W20">
         <v>899270000.0</v>
       </c>
       <c r="X20">
         <v>899270000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>899270000.0</v>
+      </c>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>15673000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>226528000.0</v>
+      </c>
+      <c r="C21">
         <v>582989000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>610097000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>631371000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>638528000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>669537000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>639922000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>611086000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>622775000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>588247000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>544517000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>529961000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>557762000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>566394000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>592009000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>625209000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>658088000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>679031000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>452838000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>464665000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>477569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504683000.0</v>
       </c>
       <c r="W21">
         <v>504683000.0</v>
       </c>
       <c r="X21">
+        <v>504683000.0</v>
+      </c>
+      <c r="Y21">
         <v>532100000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>231238000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>3693390001.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>3734551000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3740549000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2985219000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1877059000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1344124000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>60947548000.0</v>
+      </c>
+      <c r="C23">
         <v>53698258000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50660478000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45293450000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41112171000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>37749286000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36250951000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>34380176000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32641979000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31305760000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>30074858000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27977153000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25561449000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22452961000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19007675000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15834903000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12670886000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12246576000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9176326000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8083324000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7653000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>805817385.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8563499000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>466179.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>130251.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>7289160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>2815054000.0</v>
+      </c>
+      <c r="C24">
         <v>1327998000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1329682000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2228472000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3457190000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2560724000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2607301000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2694863000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2621353000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2409446000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4754812000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6251580000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6495658000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6141066000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5502930000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4614257000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3777997000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4986707000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4041665000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2874124000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2432463000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>4431223000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>6495658000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6141066000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5502930000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4614257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3777997000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4986707000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4041665000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2874124000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2432463000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>4225652000.0</v>
+      </c>
+      <c r="C26">
         <v>3231227000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2680196000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2512437000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2374810000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2153456000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1925189000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1554285000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1566087000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>973098000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>724855000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>579738000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>548232000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>360068000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>396769000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>456805000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>486650000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>199840000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>214646000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>609240000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>407782000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>604469000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>278900000.0</v>
+      </c>
+      <c r="C28">
         <v>-1486315000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2994827000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-438875000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1912122000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1054162000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>665917000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>926926000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>873561000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-692388000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2277613000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3551065000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3595230000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3768190000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4212464000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3800827000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3202430000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3797527000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3685748000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2480504000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2106032000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1375060.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4199130000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>255416.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>4460670000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>14377281000.0</v>
+      </c>
+      <c r="C29">
         <v>12625589000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12305177000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11494435000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10803770000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9725238000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9618435000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9302344000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9008847000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8721051000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10475424000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11304968000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11753319000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11375138000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10711032000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9795260000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8964177000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10197006000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8418994000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7122653000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6639853000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>4797108000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>893480000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75430000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70104000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66322999.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>587496000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65158000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68150000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66322999.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>169852000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63301000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59056000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58772000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>127050000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>59095000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>566000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>535000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34210000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29497000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50297000.0</v>
       </c>
       <c r="W30">
         <v>50297000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>50297000.0</v>
+      </c>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>5409277000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>3525257000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3511575000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3463330000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3101281000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3079681000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3409453000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3514597000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3048811000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2991061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1398207000.0</v>
       </c>
       <c r="W31">
         <v>-1398207000.0</v>
       </c>
-      <c r="X31"/>
+      <c r="X31">
+        <v>-1398207000.0</v>
+      </c>
       <c r="Y31"/>
       <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-384355000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>2234404000.0</v>
+      </c>
+      <c r="C33">
         <v>46888647000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>41501500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>39653857000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>36723081000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33510133000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31044188000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>30547145000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>28863167000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>26773864000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26206296000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>24786128000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2453877000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2432165000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>17345857000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14848838000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11914275000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10895332000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2167301000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1556629000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1560222000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>805037070.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2206769000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>321595.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>30251.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>6789674000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>115224000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>114902000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>117758000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>121729000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>131735000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>135955000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>138794000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>314841000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>374832000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>3842161000.0</v>
+      </c>
+      <c r="C35">
         <v>2157970000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1725614000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3081088000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4224917000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3328244000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2863513000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3364909000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3257522000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2515002000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5051035000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5878941000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6610882000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>486000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5360357000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3684076000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2881396000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4199343000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>497810000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3014027000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2567952000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>182581250.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4585712000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5197167000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>-2120103000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5163185000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>-33906482000.0</v>
+      </c>
+      <c r="C36">
         <v>2019152000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>224246000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2144451000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1932743000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1958718000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>342669000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1497517000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1134530000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1141235000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>669284000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1009679000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-578671000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-391680000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>583815000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>725544000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>723497000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>635568000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-2167301000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-632811000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-432060000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>805037070.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-2206769000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>321595.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>30251.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>6399601000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38">
+        <v>51257172000.0</v>
+      </c>
+      <c r="C38">
         <v>44819368000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>40913416000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37334260000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>34434430000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>31349296000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>29659193000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>28311059000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26585917000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>24477305000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>24115158000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>22394056000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>19543688000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17172950000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-419594000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12098385000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9112955000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7778892000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6469566000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5795969000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5630858000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8563499000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5433851000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>321600.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>41603000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>47</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>360231000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>905066000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-75430000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-70104000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-66322999.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>276931000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-65158000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-68150000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-66322999.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>112748000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-63301000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-3799605000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-3043991000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>73429000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-59095000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>148624000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>120628000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>150621000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5163158000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5198798000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>740375.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-804216155.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-144584.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>190720000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>45543160000.0</v>
+      </c>
+      <c r="C40">
         <v>40242697000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37869559000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>32946399000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29540674000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>27256528000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>26243520000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24407786000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>22996963000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21604594000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18822922000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15671973000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-632459000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-486000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7488267000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5597540000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3254600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1593241000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-497810000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-822245000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-803941000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3736794.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-938909000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>41179.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30251.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>5872000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>176545000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>202735000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9832000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12446000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12088000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9994000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>174938000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>239343000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10761000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10570000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>5972000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>11589035000.0</v>
+      </c>
+      <c r="C42">
         <v>11471754000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11302668000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>9768122000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>7994095000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>7910058000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7838988000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7751335000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7601687000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7543808000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7039987000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>6904869000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6848178000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>6778262000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6719826000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>6654026000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>6583405000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>6509643000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>5561831000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>5321009000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5249878000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>121162126.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>579228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22987.0</v>
       </c>
       <c r="Y42">
         <v>22987.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="Z42">
+        <v>22987.0</v>
+      </c>
+      <c r="AA42"/>
+      <c r="AB42">
         <v>-21000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>582861000.0</v>
+      </c>
+      <c r="C45">
         <v>537344000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>797688000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>466048000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>431968000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>394440000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>585993000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>350375000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>329638000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>315411000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>481142000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>295310000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>285875000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>274392000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>277034000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>264832000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>208404000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>582861000.0</v>
+      </c>
+      <c r="C46">
         <v>537344000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>510389000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>466048000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>431968000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>394440000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>369088000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>350375000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>329638000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>315411000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>306543000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>295310000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>285875000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>274392000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>267239000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>264832000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>257480000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>243937000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>227064000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>217008000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>208404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198347000.0</v>
       </c>
       <c r="W46">
         <v>198347000.0</v>
       </c>
-      <c r="X46"/>
+      <c r="X46">
+        <v>198347000.0</v>
+      </c>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>143162000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>149654000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>264832000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>257480000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>243937000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>227064000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>217008000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>208404000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>199378000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>174611000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>143162000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-500955000.0</v>
+      </c>
+      <c r="C48">
         <v>-657547000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-824278000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-997827000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1137219000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1234482000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1305598000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1638071000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1698816000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1716220000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1804263000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1852176000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1585492000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1537943000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1503521000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1463515000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1389306000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1293471000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1183114000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1072102000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1042055000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-116166052.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-699177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="Y48">
         <v>-5000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="Z48">
+        <v>-5000.0</v>
+      </c>
+      <c r="AA48"/>
+      <c r="AB48">
         <v>-474558000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1585492000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1537943000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1503521000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1463515000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1389306000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1293471000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1183114000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1072102000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1042055000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-55771393.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
         <v>486000000.0</v>
       </c>
       <c r="C50">
         <v>486000000.0</v>
       </c>
       <c r="D50">
         <v>486000000.0</v>
       </c>
       <c r="E50">
         <v>486000000.0</v>
       </c>
       <c r="F50">
         <v>486000000.0</v>
       </c>
       <c r="G50">
         <v>486000000.0</v>
       </c>
       <c r="H50">
         <v>486000000.0</v>
       </c>
       <c r="I50">
@@ -5455,149 +5555,155 @@
       <c r="K50">
         <v>486000000.0</v>
       </c>
       <c r="L50">
         <v>486000000.0</v>
       </c>
       <c r="M50">
         <v>486000000.0</v>
       </c>
       <c r="N50">
         <v>486000000.0</v>
       </c>
       <c r="O50">
         <v>486000000.0</v>
       </c>
       <c r="P50">
         <v>486000000.0</v>
       </c>
       <c r="Q50">
         <v>486000000.0</v>
       </c>
       <c r="R50">
         <v>486000000.0</v>
       </c>
       <c r="S50">
+        <v>486000000.0</v>
+      </c>
+      <c r="T50">
         <v>497810000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>496789000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>486000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>486000000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>3405137000.0</v>
+      </c>
+      <c r="C51">
         <v>1914705000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1934625000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2807476000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4034624000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3139859000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3204210000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3281891000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3208150000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3001002000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5362633000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6364941000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6981658000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6627066000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5634371000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4735986000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3909732000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5122662000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4539475000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3370913000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2918463000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1415000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5071712000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>80000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>4960156000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>486000000.0</v>
       </c>
       <c r="C52">
         <v>486000000.0</v>
       </c>
       <c r="D52">
         <v>486000000.0</v>
       </c>
       <c r="E52">
         <v>486000000.0</v>
       </c>
       <c r="F52">
         <v>486000000.0</v>
       </c>
       <c r="G52">
         <v>486000000.0</v>
       </c>
       <c r="H52">
         <v>486000000.0</v>
       </c>
       <c r="I52">
@@ -5609,700 +5715,725 @@
       <c r="K52">
         <v>486000000.0</v>
       </c>
       <c r="L52">
         <v>486000000.0</v>
       </c>
       <c r="M52">
         <v>486000000.0</v>
       </c>
       <c r="N52">
         <v>486000000.0</v>
       </c>
       <c r="O52">
         <v>486000000.0</v>
       </c>
       <c r="P52">
         <v>486000000.0</v>
       </c>
       <c r="Q52">
         <v>486000000.0</v>
       </c>
       <c r="R52">
         <v>486000000.0</v>
       </c>
       <c r="S52">
+        <v>486000000.0</v>
+      </c>
+      <c r="T52">
         <v>497810000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>496789000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>486000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1415000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>486000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>400000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>80000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>4225652000.0</v>
+      </c>
+      <c r="C53">
         <v>3048360000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2430980000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2393242000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2266588000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2153456000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1804043000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1478066000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1444223000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>838506000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>500942000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>377149000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>382782000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>174836000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>39432000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>50906000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>48743000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>25574000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>194907000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>197203000.0</v>
       </c>
-      <c r="U53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V53"/>
       <c r="W53">
         <v>805017218.0</v>
       </c>
-      <c r="X53"/>
+      <c r="X53">
+        <v>805017218.0</v>
+      </c>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>60947548000.0</v>
+      </c>
+      <c r="C55">
         <v>53698258000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>50660478000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>45293450000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>41112171000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>37749286000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>36250951000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>34380176000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>32641979000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>31305760000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>30074858000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>27977153000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>25561449000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22452961000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>19007675000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>15834903000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12670886000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12246576000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9176326000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8083324000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7653000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>805817385.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8563499000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>466179.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>130251.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>7289160000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>7351889000.0</v>
+      </c>
+      <c r="C56">
         <v>6809611000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9158978000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5639593000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4389090000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4239153000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5206763000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3833031000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3778812000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4531896000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3868562000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3191025000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3563884000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2847846000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1661818000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>986065000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>756611000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1351244000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>539459000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>730726000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>461920000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>780315.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>922879000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>144584.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>100000.0</v>
       </c>
-      <c r="Z56"/>
-      <c r="AA56">
+      <c r="AA56"/>
+      <c r="AB56">
         <v>6099483000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>46029160000.0</v>
+      </c>
+      <c r="C57">
         <v>40728697000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>38445369000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33432399000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>30026674000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>27742528000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>26862304000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24893786000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23482963000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>22644779000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19468837000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16724450000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>632459000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>486000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8118842000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6649450000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4282936000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2516560000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>497810000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>822245000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>803941000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5192499.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>938909000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>446179.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>110251.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>78184000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>49871321000.0</v>
+      </c>
+      <c r="C58">
         <v>42886667000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>40170983000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36513487000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>34251591000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>31070772000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29725817000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28258695000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26740485000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25159781000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>24519872000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22603391000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19983414000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16898515000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>13479199000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10333526000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7164332000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6715903000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4478623000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3514421000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3125236000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>187773749.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5509928000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>446179.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>110251.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>-2120103000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5169057000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>11076227000.0</v>
+      </c>
+      <c r="C60">
         <v>10811591000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10489495000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8779963000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6860580000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6678514000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6525134000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6121481000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5901494000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6145979000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5554986000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5373762000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5578035000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5554446000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5528476000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5501377000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5506554000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5530673000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4697703000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4568903000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4527764000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>618043636.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3053571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="Y60">
         <v>20000.0</v>
       </c>
       <c r="Z60">
-        <v>2120103000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AA60">
         <v>2120103000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:27">
+      <c r="AB60">
+        <v>2120103000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
-[...1 lines deleted...]
-      </c>
+      <c r="M62"/>
       <c r="N62">
         <v>320374000.0</v>
       </c>
       <c r="O62">
         <v>320374000.0</v>
       </c>
       <c r="P62">
         <v>320374000.0</v>
       </c>
       <c r="Q62">
         <v>320374000.0</v>
       </c>
       <c r="R62">
         <v>320374000.0</v>
       </c>
       <c r="S62">
         <v>320374000.0</v>
       </c>
       <c r="T62">
         <v>320374000.0</v>
       </c>
       <c r="U62">
         <v>320374000.0</v>
       </c>
       <c r="V62">
+        <v>320374000.0</v>
+      </c>
+      <c r="W62">
         <v>673438294.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6335,3095 +6466,3177 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
         <v>1186562000.0</v>
       </c>
       <c r="C2">
         <v>-30805000.0</v>
       </c>
       <c r="D2">
         <v>1092833000.0</v>
       </c>
       <c r="E2">
         <v>243607000.0</v>
       </c>
       <c r="F2">
         <v>110349000.0</v>
       </c>
       <c r="G2">
         <v>185606000.0</v>
       </c>
       <c r="H2">
         <v>279740000.0</v>
       </c>
       <c r="I2">
         <v>330554000.0</v>
       </c>
       <c r="J2">
         <v>152211000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>234151000.0</v>
       </c>
       <c r="C3">
         <v>203498000.0</v>
       </c>
       <c r="D3">
         <v>201416000.0</v>
       </c>
       <c r="E3">
         <v>151360000.0</v>
       </c>
       <c r="F3">
         <v>101568000.0</v>
       </c>
       <c r="G3">
         <v>69832000.0</v>
       </c>
       <c r="H3">
         <v>15955000.0</v>
       </c>
       <c r="I3">
         <v>10912000.0</v>
       </c>
       <c r="J3">
         <v>8148000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>525857000.0</v>
       </c>
       <c r="C5">
         <v>233345000.0</v>
       </c>
       <c r="D5">
         <v>-300326000.0</v>
       </c>
       <c r="E5">
         <v>-318721000.0</v>
       </c>
       <c r="F5">
         <v>-481177000.0</v>
       </c>
       <c r="G5">
         <v>-328521000.0</v>
       </c>
       <c r="H5">
         <v>-239599000.0</v>
       </c>
       <c r="I5">
         <v>-253357000.0</v>
       </c>
       <c r="J5">
         <v>57634000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>760008000.0</v>
       </c>
       <c r="C6">
         <v>436843000.0</v>
       </c>
       <c r="D6">
         <v>-300326000.0</v>
       </c>
       <c r="E6">
         <v>-167361000.0</v>
       </c>
       <c r="F6">
         <v>-379609000.0</v>
       </c>
       <c r="G6">
         <v>-258689000.0</v>
       </c>
       <c r="H6">
         <v>-223644000.0</v>
       </c>
       <c r="I6">
         <v>-242445000.0</v>
       </c>
       <c r="J6">
         <v>65782000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
         <v>3583035000.0</v>
       </c>
       <c r="C9">
         <v>2612342000.0</v>
       </c>
       <c r="D9">
         <v>2051067000.0</v>
       </c>
       <c r="E9">
         <v>1519203000.0</v>
       </c>
       <c r="F9">
         <v>977299000.0</v>
       </c>
       <c r="G9">
         <v>565532000.0</v>
       </c>
       <c r="H9">
         <v>442659000.0</v>
       </c>
       <c r="I9">
         <v>269399000.0</v>
       </c>
       <c r="J9">
         <v>506708000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
         <v>525857000.0</v>
       </c>
       <c r="C10">
         <v>233345000.0</v>
       </c>
       <c r="D10">
         <v>-301158000.0</v>
       </c>
       <c r="E10">
         <v>-318721000.0</v>
       </c>
       <c r="F10">
         <v>-481177000.0</v>
       </c>
       <c r="G10">
         <v>-328521000.0</v>
       </c>
       <c r="H10">
         <v>-239599000.0</v>
       </c>
       <c r="I10">
         <v>-253357000.0</v>
       </c>
       <c r="J10">
         <v>50083000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
         <v>44537000.0</v>
       </c>
       <c r="C11">
         <v>265320000.0</v>
       </c>
       <c r="D11">
         <v>416000.0</v>
       </c>
       <c r="E11">
         <v>1686000.0</v>
       </c>
       <c r="F11">
         <v>2760000.0</v>
       </c>
       <c r="G11">
         <v>-104468000.0</v>
       </c>
       <c r="H11">
         <v>98000.0</v>
       </c>
       <c r="I11">
         <v>-958000.0</v>
       </c>
       <c r="J11">
         <v>311000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
         <v>1156243000.0</v>
       </c>
       <c r="C12">
         <v>1091336000.0</v>
       </c>
       <c r="D12">
         <v>789327000.0</v>
       </c>
       <c r="E12">
         <v>189275000.0</v>
       </c>
       <c r="F12">
         <v>102776000.0</v>
       </c>
       <c r="G12">
         <v>185606000.0</v>
       </c>
       <c r="H12">
         <v>278359000.0</v>
       </c>
       <c r="I12">
         <v>330554000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
         <v>3375199000.0</v>
       </c>
       <c r="C13">
         <v>2807817000.0</v>
       </c>
       <c r="D13">
         <v>2051067000.0</v>
       </c>
       <c r="E13">
         <v>773371000.0</v>
       </c>
       <c r="F13">
         <v>355020000.0</v>
       </c>
       <c r="G13">
         <v>55107780.0</v>
       </c>
       <c r="H13">
         <v>608193000.0</v>
       </c>
       <c r="I13">
         <v>589618000.0</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
         <v>481320000.0</v>
       </c>
       <c r="C15">
         <v>498665000.0</v>
       </c>
       <c r="D15">
         <v>-300742000.0</v>
       </c>
       <c r="E15">
         <v>-320407000.0</v>
       </c>
       <c r="F15">
         <v>-483937000.0</v>
       </c>
       <c r="G15">
         <v>-224053000.0</v>
       </c>
       <c r="H15">
         <v>-239697000.0</v>
       </c>
       <c r="I15">
         <v>-252399000.0</v>
       </c>
       <c r="J15">
         <v>49772000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-320407000.0</v>
       </c>
       <c r="F16">
         <v>-483937000.0</v>
       </c>
       <c r="G16">
         <v>-317247000.0</v>
       </c>
       <c r="H16">
         <v>-263620000.0</v>
       </c>
       <c r="I16">
         <v>-252399000.0</v>
       </c>
       <c r="J16">
         <v>49121000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
         <v>481320000.0</v>
       </c>
       <c r="C17">
         <v>498665000.0</v>
       </c>
       <c r="D17">
         <v>-300742000.0</v>
       </c>
       <c r="E17">
         <v>-320407000.0</v>
       </c>
       <c r="F17">
         <v>-483937000.0</v>
       </c>
       <c r="G17">
         <v>-224053000.0</v>
       </c>
       <c r="H17">
         <v>-239697000.0</v>
       </c>
       <c r="I17">
         <v>-252399000.0</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
         <v>2218956000.0</v>
       </c>
       <c r="C18">
         <v>1716481000.0</v>
       </c>
       <c r="D18">
         <v>1261740000.0</v>
       </c>
       <c r="E18">
         <v>584096000.0</v>
       </c>
       <c r="F18">
         <v>252244000.0</v>
       </c>
       <c r="G18">
         <v>177931000.0</v>
       </c>
       <c r="H18">
         <v>329834000.0</v>
       </c>
       <c r="I18">
         <v>259064000.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
         <v>525857000.0</v>
       </c>
       <c r="C21">
         <v>859648000.0</v>
       </c>
       <c r="D21">
         <v>-300326000.0</v>
       </c>
       <c r="E21">
         <v>-318721000.0</v>
       </c>
       <c r="F21">
         <v>-481177000.0</v>
       </c>
       <c r="G21">
         <v>-328521000.0</v>
       </c>
       <c r="H21">
         <v>-239599000.0</v>
       </c>
       <c r="I21">
         <v>-253357000.0</v>
       </c>
       <c r="J21">
         <v>57634000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
         <v>4243740000.0</v>
       </c>
       <c r="C23">
         <v>2499956000.0</v>
       </c>
       <c r="D23">
         <v>1741830000.0</v>
       </c>
       <c r="E23">
         <v>2081531000.0</v>
       </c>
       <c r="F23">
         <v>1568825000.0</v>
       </c>
       <c r="G23">
         <v>1079659000.0</v>
       </c>
       <c r="H23">
         <v>682258000.0</v>
       </c>
       <c r="I23">
         <v>853310000.0</v>
       </c>
       <c r="J23">
         <v>456625000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
         <v>234151000.0</v>
       </c>
       <c r="C25">
         <v>203498000.0</v>
       </c>
       <c r="D25">
         <v>201416000.0</v>
       </c>
       <c r="E25">
         <v>151360000.0</v>
       </c>
       <c r="F25">
         <v>101568000.0</v>
       </c>
       <c r="G25">
         <v>69832000.0</v>
       </c>
       <c r="H25">
         <v>15955000.0</v>
       </c>
       <c r="I25">
         <v>10912000.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26">
         <v>648332000.0</v>
       </c>
       <c r="C26">
         <v>551787000.0</v>
       </c>
       <c r="D26">
         <v>511419000.0</v>
       </c>
       <c r="E26">
         <v>405257000.0</v>
       </c>
       <c r="F26">
         <v>276087000.0</v>
       </c>
       <c r="G26">
         <v>201199000.0</v>
       </c>
       <c r="H26">
         <v>147458000.0</v>
       </c>
       <c r="I26">
         <v>99319000.0</v>
       </c>
       <c r="J26">
         <v>68256000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27">
         <v>1095412000.0</v>
       </c>
       <c r="C27">
         <v>796293000.0</v>
       </c>
       <c r="D27">
         <v>719400000.0</v>
       </c>
       <c r="E27">
         <v>617823000.0</v>
       </c>
       <c r="F27">
         <v>426875000.0</v>
       </c>
       <c r="G27">
         <v>276577000.0</v>
       </c>
       <c r="H27">
         <v>266198000.0</v>
       </c>
       <c r="I27">
         <v>212604000.0</v>
       </c>
       <c r="J27">
         <v>211182000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
         <v>704436000.0</v>
       </c>
       <c r="C28">
         <v>600089000.0</v>
       </c>
       <c r="D28">
         <v>511011000.0</v>
       </c>
       <c r="E28">
         <v>501618000.0</v>
       </c>
       <c r="F28">
         <v>498534000.0</v>
       </c>
       <c r="G28">
         <v>237381000.0</v>
       </c>
       <c r="H28">
         <v>152275000.0</v>
       </c>
       <c r="I28">
         <v>121948000.0</v>
       </c>
       <c r="J28">
         <v>131202000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
         <v>44537000.0</v>
       </c>
       <c r="C29">
         <v>-265320000.0</v>
       </c>
       <c r="D29">
         <v>-416000.0</v>
       </c>
       <c r="E29">
         <v>1686000.0</v>
       </c>
       <c r="F29">
         <v>2760000.0</v>
       </c>
       <c r="G29">
         <v>-104468000.0</v>
       </c>
       <c r="H29">
         <v>98000.0</v>
       </c>
       <c r="I29">
         <v>-958000.0</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
         <v>3057178000.0</v>
       </c>
       <c r="C30">
         <v>2499956000.0</v>
       </c>
       <c r="D30">
         <v>1741830000.0</v>
       </c>
       <c r="E30">
         <v>1837924000.0</v>
       </c>
       <c r="F30">
         <v>1458476000.0</v>
       </c>
       <c r="G30">
         <v>894053000.0</v>
       </c>
       <c r="H30">
         <v>-682258000.0</v>
       </c>
       <c r="I30">
         <v>522756000.0</v>
       </c>
       <c r="J30">
         <v>449074000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
         <v>-1156243000.0</v>
       </c>
       <c r="C31">
         <v>-626303000.0</v>
       </c>
       <c r="D31">
         <v>-832000.0</v>
       </c>
       <c r="E31">
         <v>72713000.0</v>
       </c>
       <c r="F31">
         <v>-8226000.0</v>
       </c>
       <c r="G31">
         <v>22303000.0</v>
       </c>
       <c r="H31">
         <v>-278359000.0</v>
       </c>
       <c r="I31">
         <v>10434000.0</v>
       </c>
       <c r="J31">
         <v>-7551000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
         <v>4769597000.0</v>
       </c>
       <c r="C32">
         <v>2612342000.0</v>
       </c>
       <c r="D32">
         <v>2051067000.0</v>
       </c>
       <c r="E32">
         <v>1762810000.0</v>
       </c>
       <c r="F32">
         <v>1087648000.0</v>
       </c>
       <c r="G32">
         <v>751138000.0</v>
       </c>
       <c r="H32">
         <v>442659000.0</v>
       </c>
       <c r="I32">
         <v>599953000.0</v>
       </c>
       <c r="J32">
         <v>824626000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>366088000.0</v>
+      </c>
+      <c r="C2">
         <v>316903000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>315549000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>315646000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>284603000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>270764000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>280645000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>298377000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>273651000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>270375000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>267688000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>241138000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>191485000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>143961000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113769000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56512000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36886000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36440000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22892000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23627000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28582000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35248000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53250000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>38905000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43318000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77543000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>80752000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>-67578000.0</v>
+      </c>
+      <c r="C3">
         <v>67578000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>62880000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>59245000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>56743000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>55283000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53545000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51791000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>49623000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48539000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53449000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52516000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>50130000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>45321000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42353000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40253000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38056000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>30698000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26527000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24075000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24989000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25977000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25486000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24676000.0</v>
       </c>
-      <c r="Y3"/>
       <c r="Z3">
+        <v>14955000.0</v>
+      </c>
+      <c r="AA3">
         <v>4715000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5155000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>101234001.0</v>
+      </c>
+      <c r="C5">
         <v>199552000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>185332000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>148551000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>112192000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>79782000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>59924000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>63855000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15340000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>94226000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>51158000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-266928000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-49329000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-36059000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-38949000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-74451000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-95716000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-109605000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-109454000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29866000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-165392000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-176465000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-87565000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-42686000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5">
+        <v>-91960000.0</v>
+      </c>
+      <c r="AA5">
         <v>-106310000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-131890000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>204309000.0</v>
+      </c>
+      <c r="C6">
         <v>267130000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>248212000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>207796000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>168935000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>135065000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>113469000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>115646000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>64963000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>142765000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>104607000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-214412000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>801000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9262000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3404000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34198000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57660000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-78907000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-82927000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5791000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-140403000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-150488000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62079000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-18010000.0</v>
       </c>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
       <c r="Z6">
+        <v>-77005000.0</v>
+      </c>
+      <c r="AA6">
         <v>-101595000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-126735000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>1204911000.0</v>
+      </c>
+      <c r="C9">
         <v>1091473000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1019644000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>952401000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>844909000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>766081000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>727248000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>687785000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>586978000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>578619000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>588738000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>515378000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>485403000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>463751000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>441734000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>407662000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>352424000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>317383000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>280922000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>269605000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>230788000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>195984000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>171491000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>200787000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>114952000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>50892000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>64242000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>204309000.0</v>
+      </c>
+      <c r="C10">
         <v>199552000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>185332000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>148551000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112192000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>79782000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59924000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63855000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15340000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>94226000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51158000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-266928000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-49329000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-36059000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-38949000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-74451000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-95716000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-109605000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-109454000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-29866000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-165392000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-176465000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-87565000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-42686000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-91960000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-106310000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-122952000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>47717000.0</v>
+      </c>
+      <c r="C11">
         <v>32820999.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11783000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9159000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14929000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8666000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-272549000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3110000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2064000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6183000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3245000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-244000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1780000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1637000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1057000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-242000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>119000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>752000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1558000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>181000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-78000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1099000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4949000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>192000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-99768000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>57000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-411000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>352333000.0</v>
+      </c>
+      <c r="C12">
         <v>308008000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>310142000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>306447000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>274568000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>265086000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>273768000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>292364000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>262011000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>263193000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>255596000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>219307000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>178870000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>135554000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>98824000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40189000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26783000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>23479000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18206000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21226000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28096000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35248000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53250000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38905000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43318000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50133000.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>1140528000.0</v>
+      </c>
+      <c r="C13">
         <v>1000996000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>927421000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>891561000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>792405000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>763812000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>743937000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>723374000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>674595000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>665911000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>645237000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>564270000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>469996000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>371564000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>307408000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>198039000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>149512000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>118412000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>94783000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>93601000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>84108000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>55105150.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>55107780.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>88117000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>86065000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>156592000.0</v>
+      </c>
+      <c r="C15">
         <v>166731000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>173549000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>139392000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>97263000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>71116000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>332473000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>60745000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17404000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>88043000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>47913000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-266684000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-47549000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-34422000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-40006000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-74209000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-95835000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-110357000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-111012000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-30047000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-165314000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-177564000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-82616000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-42878000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7808000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-106367000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-122541000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-47549000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-34422000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-40006000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-74209000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-95835000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-110357000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-167786682.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-30047000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-165314000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-60394660.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-145464000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-5000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2243000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-132731000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>156592000.0</v>
+      </c>
+      <c r="C17">
         <v>166731000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>173549000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>139392000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>97263000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>71116000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>332473000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>60745000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>17404000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>88043000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>47913000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-266684000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-47549000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-34422000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-40006000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-74209000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-95835000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-110357000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-228181341.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-30047000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-165314000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-60394659.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-82616000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-42878000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7808000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>788195000.0</v>
+      </c>
+      <c r="C18">
         <v>692988000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>617279000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>585114000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>517837000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>498726000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>470169000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>431010000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>412584000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>402718000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>389641000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>344963000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>291126000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>236010000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>208584000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>157850000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>122729000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>94933000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>76577000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>72375000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>56012000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>47280000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>38823000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>49212000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>42747000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-55105148.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>5289511.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>204309000.0</v>
+      </c>
+      <c r="C21">
         <v>199552000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>185332000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>148551000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>112192000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>79782000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>59924000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>63855000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15340000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>94226000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>51158000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-266928000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-49329000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-36059000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-38949000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-74451000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-95716000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-109605000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-109454000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-29866000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-165392000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-176465000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-87565000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-42686000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-91960000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-106310000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-131890000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>1366700000.0</v>
+      </c>
+      <c r="C23">
         <v>1208824000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1149861000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1119496000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1017320000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>957063000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>947969000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>922307000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>845289000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>754768000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>805268000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1023444000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>726217000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>643771000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>594452000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>538625000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>485026000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>463428000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>413268000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>323098000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>424762000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>407697000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>312306000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>282378000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>250230000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>234745000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>187194000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>73106000.0</v>
+      </c>
+      <c r="C25">
         <v>67578000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>62880000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59245000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>56743000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55283000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53545000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51791000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>49623000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>48539000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>53449000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>52516000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>50130000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>45321000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>42353000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40253000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38056000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>30698000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26527000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24075000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24989000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25977000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25486000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>24676000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26">
+        <v>191276000.0</v>
+      </c>
+      <c r="C26">
         <v>187675000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>172836000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>89707000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>156206000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>148986000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>139714000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>132167000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>130919999.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>146063000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>125698000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>126845000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>117059000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>113281000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>110702000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>99366000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>81908000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>66316000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>74434000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>69389000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>65948000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>57767000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>55428000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>47833000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>40171000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>43336000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27">
+        <v>392397000.0</v>
+      </c>
+      <c r="C27">
         <v>335539000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>305614000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>286878000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>264744000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>238176000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>229261000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>214904000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>184762000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>167366000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>174705000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>186719000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>182822000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>175154000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>173702000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>162129000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>143854000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>138138000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>129705000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>114985000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>94951000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>87234000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>72182000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>77458000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>64267000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>62670000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>70636000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>216800000.0</v>
+      </c>
+      <c r="C28">
         <v>197584000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>194244000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>188405000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>165390000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>156397000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>160922000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>148921000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>145006000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>145240000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>131685000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>124457000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>131180000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>123689000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>113085000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>126199000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>125829000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>136505000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>125160000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>40461000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>171216000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>161697000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>76097000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>58766000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>53404000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>49114000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>65079000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>47717000.0</v>
+      </c>
+      <c r="C29">
         <v>32821000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11783000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9159000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14929000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8666000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-272549000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3110000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2064000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6183000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3245000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-244000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1780000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1637000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1057000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-242000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>119000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>752000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1558000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>181000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-78000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1099000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4949000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>192000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-99768000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>1000612000.0</v>
+      </c>
+      <c r="C30">
         <v>891921000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>834312000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>803850000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>732717000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>686299000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>667324000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>623930000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>571638000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>484393000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>537580000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>782306000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>534732000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>499810000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>480683000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>482113000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>448140000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>426988000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>390376000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>299471000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>396180000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>372449000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>259056000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>243473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>206912000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>157202000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>196132000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>103074999.0</v>
+      </c>
+      <c r="C31">
         <v>40095000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-310142000.0</v>
       </c>
-      <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-133251000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>20831000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>16000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>21849000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>30859000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>42116000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-219734000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>32784000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>33151000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-38949000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>27519000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>19467000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5067000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4980000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3622000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12416000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1043000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3310000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>525000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8938000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>1570999000.0</v>
+      </c>
+      <c r="C32">
         <v>1408376000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1335193000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1268047000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1129512000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1036845000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1007893000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>986162000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>860629000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>848994000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>856426000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>756516000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>676888000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>607712000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>555503000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>464174000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>389310000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>353823000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>303814000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>293232000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>259370000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>231232000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>224741000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>239692000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>158270000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>128435000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>124692000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9458,2995 +9671,3071 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>2709360000.0</v>
       </c>
       <c r="C2">
         <v>3615578000.0</v>
       </c>
       <c r="D2">
         <v>1846302000.0</v>
       </c>
       <c r="E2">
         <v>768437000.0</v>
       </c>
       <c r="F2">
         <v>1323428000.0</v>
       </c>
       <c r="G2">
         <v>690206000.0</v>
       </c>
       <c r="H2">
         <v>537003000.0</v>
       </c>
       <c r="I2">
         <v>480749000.0</v>
       </c>
       <c r="J2">
         <v>362768000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>242444000</v>
       </c>
       <c r="C3">
         <v>163617000</v>
       </c>
       <c r="D3">
         <v>121192000</v>
       </c>
       <c r="E3">
         <v>103733000</v>
       </c>
       <c r="F3">
         <v>52261000</v>
       </c>
       <c r="G3">
         <v>24549000</v>
       </c>
       <c r="H3">
         <v>37590000</v>
       </c>
       <c r="I3">
         <v>13729000</v>
       </c>
       <c r="J3">
         <v>11586000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1077294000.0</v>
       </c>
       <c r="F4">
         <v>-555037000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>36084000.0</v>
       </c>
       <c r="F5">
         <v>-22016000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>2647413000.0</v>
       </c>
       <c r="C6">
         <v>-906218000.0</v>
       </c>
       <c r="D6">
         <v>1769276000.0</v>
       </c>
       <c r="E6">
         <v>1077865000.0</v>
       </c>
       <c r="F6">
         <v>-554991000.0</v>
       </c>
       <c r="G6">
         <v>633222000.0</v>
       </c>
       <c r="H6">
         <v>153203000.0</v>
       </c>
       <c r="I6">
         <v>56254000.0</v>
       </c>
       <c r="J6">
         <v>117981000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
         <v>-4438434000.0</v>
       </c>
       <c r="C7">
         <v>-1612860000.0</v>
       </c>
       <c r="D7">
         <v>-7633174000.0</v>
       </c>
       <c r="E7">
         <v>-7495565000.0</v>
       </c>
       <c r="F7">
         <v>-1345314000.0</v>
       </c>
       <c r="G7">
         <v>59677000.0</v>
       </c>
       <c r="H7">
         <v>70037000.0</v>
       </c>
       <c r="I7">
         <v>1228135000.0</v>
       </c>
       <c r="J7">
         <v>-69429000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>-45312000.0</v>
       </c>
       <c r="C9">
         <v>-24474000.0</v>
       </c>
       <c r="D9">
         <v>-74346000.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9">
         <v>1399000.0</v>
       </c>
       <c r="G9">
         <v>1121000.0</v>
       </c>
       <c r="H9">
         <v>-2670000.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6365000.0</v>
       </c>
       <c r="F11">
         <v>-9022000.0</v>
       </c>
       <c r="G11">
         <v>95161000.0</v>
       </c>
       <c r="H11">
         <v>2028000.0</v>
       </c>
       <c r="I11">
         <v>13226000.0</v>
       </c>
       <c r="J11">
         <v>3987000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7147552000.0</v>
       </c>
       <c r="F12">
         <v>-955102000.0</v>
       </c>
       <c r="G12">
         <v>49706000.0</v>
       </c>
       <c r="H12">
         <v>65767000.0</v>
       </c>
       <c r="I12">
         <v>12771000.0</v>
       </c>
       <c r="J12">
         <v>53086000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7501930000.0</v>
       </c>
       <c r="F13">
         <v>-1336292000.0</v>
       </c>
       <c r="G13">
         <v>-492492000.0</v>
       </c>
       <c r="H13">
         <v>68009000.0</v>
       </c>
       <c r="I13">
         <v>1214909000.0</v>
       </c>
       <c r="J13">
         <v>-3085455000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>234151000.0</v>
       </c>
       <c r="C14">
         <v>203498000.0</v>
       </c>
       <c r="D14">
         <v>201416000.0</v>
       </c>
       <c r="E14">
         <v>151360000.0</v>
       </c>
       <c r="F14">
         <v>101568000.0</v>
       </c>
       <c r="G14">
         <v>69832000.0</v>
       </c>
       <c r="H14">
         <v>15955000.0</v>
       </c>
       <c r="I14">
         <v>10912000.0</v>
       </c>
       <c r="J14">
         <v>8148000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-16503000.0</v>
+        <v>16503000.0</v>
       </c>
       <c r="D15">
-        <v>-40425000.0</v>
+        <v>40425000.0</v>
       </c>
       <c r="E15">
-        <v>-40425000.0</v>
+        <v>40425000.0</v>
       </c>
       <c r="F15">
         <v>40426000.0</v>
       </c>
       <c r="G15">
         <v>10238159000.0</v>
       </c>
       <c r="H15">
         <v>23923000.0</v>
       </c>
       <c r="I15">
         <v>23923000.0</v>
       </c>
       <c r="J15">
         <v>651000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>5356773000.0</v>
       </c>
       <c r="C16">
         <v>2709360000.0</v>
       </c>
       <c r="D16">
         <v>3615578000.0</v>
       </c>
       <c r="E16">
         <v>1846302000.0</v>
       </c>
       <c r="F16">
         <v>768437000.0</v>
       </c>
       <c r="G16">
         <v>1323428000.0</v>
       </c>
       <c r="H16">
         <v>690206000.0</v>
       </c>
       <c r="I16">
         <v>537003000.0</v>
       </c>
       <c r="J16">
         <v>480749000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-3984902000.0</v>
       </c>
       <c r="C18">
         <v>-1283424000.0</v>
       </c>
       <c r="D18">
         <v>-7348331000.0</v>
       </c>
       <c r="E18">
         <v>-7359591000.0</v>
       </c>
       <c r="F18">
         <v>-1402478000.0</v>
       </c>
       <c r="G18">
         <v>-503885000.0</v>
       </c>
       <c r="H18">
         <v>-92323000.0</v>
       </c>
       <c r="I18">
         <v>1009548000.0</v>
       </c>
       <c r="J18">
         <v>65206000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
         <v>-578502000.0</v>
       </c>
       <c r="C19">
         <v>-4820990000.0</v>
       </c>
       <c r="D19">
         <v>-1889864000.0</v>
       </c>
       <c r="E19">
         <v>-106333000.0</v>
       </c>
       <c r="F19">
         <v>-84604000.0</v>
       </c>
       <c r="G19">
         <v>829000.0</v>
       </c>
       <c r="H19">
         <v>-3608000.0</v>
       </c>
       <c r="I19">
         <v>-100401000.0</v>
       </c>
       <c r="J19">
         <v>-100401000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
         <v>3185618000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>369840000.0</v>
       </c>
       <c r="H20">
         <v>573845000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>-1286713000.0</v>
       </c>
       <c r="C21">
         <v>-1490721000.0</v>
       </c>
       <c r="D21">
         <v>-279819000.0</v>
       </c>
       <c r="E21">
         <v>1333796000.0</v>
       </c>
       <c r="F21">
         <v>-1031087000.0</v>
       </c>
       <c r="G21">
         <v>524898000.0</v>
       </c>
       <c r="H21">
         <v>-367965000.0</v>
       </c>
       <c r="I21">
         <v>-931548000.0</v>
       </c>
       <c r="J21">
         <v>2590285000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
         <v>481320000.0</v>
       </c>
       <c r="C22">
         <v>498665000.0</v>
       </c>
       <c r="D22">
         <v>-300742000.0</v>
       </c>
       <c r="E22">
         <v>-320407000.0</v>
       </c>
       <c r="F22">
         <v>-483937000.0</v>
       </c>
       <c r="G22">
         <v>-224053000.0</v>
       </c>
       <c r="H22">
         <v>-239697000.0</v>
       </c>
       <c r="I22">
         <v>-252399000.0</v>
       </c>
       <c r="J22">
         <v>49772000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>14461032000.0</v>
       </c>
       <c r="C23">
         <v>6541801000.0</v>
       </c>
       <c r="D23">
         <v>11205846000.0</v>
       </c>
       <c r="E23">
         <v>7138315000.0</v>
       </c>
       <c r="F23">
         <v>1917176000.0</v>
       </c>
       <c r="G23">
         <v>20472129000.0</v>
       </c>
       <c r="H23">
         <v>493769000.0</v>
       </c>
       <c r="I23">
         <v>-23245000.0</v>
       </c>
       <c r="J23">
         <v>-4931000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
         <v>-4205978000.0</v>
       </c>
       <c r="C24">
         <v>-3515144000.0</v>
       </c>
       <c r="D24">
         <v>-1372201000.0</v>
       </c>
       <c r="E24">
         <v>-184260000.0</v>
       </c>
       <c r="F24">
         <v>16693000.0</v>
       </c>
       <c r="G24">
         <v>-7643000.0</v>
       </c>
       <c r="H24">
         <v>-9050000.0</v>
       </c>
       <c r="I24">
         <v>1478000.0</v>
       </c>
       <c r="J24">
         <v>3642000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>-297741000.0</v>
       </c>
       <c r="C25">
         <v>-168345000.0</v>
       </c>
       <c r="D25">
         <v>249973000.0</v>
       </c>
       <c r="E25">
         <v>106258000.0</v>
       </c>
       <c r="F25">
         <v>137251000.0</v>
       </c>
       <c r="G25">
         <v>-381066000.0</v>
       </c>
       <c r="H25">
         <v>37501000.0</v>
       </c>
       <c r="I25">
         <v>-5741000.0</v>
       </c>
       <c r="J25">
         <v>48221000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
         <v>-64986000.0</v>
       </c>
       <c r="C26">
         <v>-323400000.0</v>
       </c>
       <c r="D26">
         <v>-15300000.0</v>
       </c>
       <c r="E26">
         <v>-8983000.0</v>
       </c>
       <c r="F26">
         <v>-283385000.0</v>
       </c>
       <c r="G26">
         <v>-40576000.0</v>
       </c>
       <c r="H26">
         <v>-8804000.0</v>
       </c>
       <c r="I26">
         <v>-3154000.0</v>
       </c>
       <c r="J26">
         <v>-1077000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>262058000.0</v>
       </c>
       <c r="C27">
         <v>246152000.0</v>
       </c>
       <c r="D27">
         <v>271216000.0</v>
       </c>
       <c r="E27">
         <v>305994000.0</v>
       </c>
       <c r="F27">
         <v>239011000.0</v>
       </c>
       <c r="G27">
         <v>100778000.0</v>
       </c>
       <c r="H27">
         <v>61419000.0</v>
       </c>
       <c r="I27">
         <v>43459000.0</v>
       </c>
       <c r="J27">
         <v>39776000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>13109333000.0</v>
       </c>
       <c r="C28">
         <v>5034577000.0</v>
       </c>
       <c r="D28">
         <v>10885602000.0</v>
       </c>
       <c r="E28">
         <v>8439485000.0</v>
       </c>
       <c r="F28">
         <v>684987000.0</v>
       </c>
       <c r="G28">
         <v>853754000.0</v>
       </c>
       <c r="H28">
         <v>93077000.0</v>
       </c>
       <c r="I28">
         <v>-954793000.0</v>
       </c>
       <c r="J28">
         <v>3052925000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>-3742458000.0</v>
       </c>
       <c r="C29">
         <v>-1119807000.0</v>
       </c>
       <c r="D29">
         <v>-7227139000.0</v>
       </c>
       <c r="E29">
         <v>-7255858000.0</v>
       </c>
       <c r="F29">
         <v>-1350217000.0</v>
       </c>
       <c r="G29">
         <v>-479336000.0</v>
       </c>
       <c r="H29">
         <v>-54733000.0</v>
       </c>
       <c r="I29">
         <v>1023277000.0</v>
       </c>
       <c r="J29">
         <v>76792000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>-6719107000.0</v>
       </c>
       <c r="C30">
         <v>-4820990000.0</v>
       </c>
       <c r="D30">
         <v>-1889864000.0</v>
       </c>
       <c r="E30">
         <v>-106333000.0</v>
       </c>
       <c r="F30">
         <v>110193000.0</v>
       </c>
       <c r="G30">
         <v>258949000.0</v>
       </c>
       <c r="H30">
         <v>114868000.0</v>
       </c>
       <c r="I30">
         <v>-12251000.0</v>
       </c>
       <c r="J30">
         <v>-3011710000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>3761251000.0</v>
+      </c>
+      <c r="C2">
         <v>5356773000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3746447000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2714603000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2716136000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2709360000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2969759000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2731632000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4147908000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3615578000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3297017000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3501128000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2977514000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1846302000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1261433000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>998933000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1702212000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>768437000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>854228000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>768453000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>698567000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1323428000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>785026000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>896119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1110239000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>690206000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>510789000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>95351000</v>
+      </c>
+      <c r="C3">
         <v>68777000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>67719000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63158000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65992000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>54248000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44231000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45801000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39473000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34112000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36648000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>28041000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27597000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26534000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27757000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25948000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24914000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>25114000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13816000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11637000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19363000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7445000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6932000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8786000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3332000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5499000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10363000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>523222000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1131505000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>584529000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>262175000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-703223000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>933813000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-85979000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>85571000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-554409226.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-219774.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>38462000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>27759000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2667000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>53919000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-69689000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>49187000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3221000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7942000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-17335836.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40836.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-195692000.0</v>
+      </c>
+      <c r="C6">
         <v>-1595522000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1610326000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1031844000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1533000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6776000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-260399000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>238127000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1416276000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>532330000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>318561000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-204111000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>523614000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1131212000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>584869000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>262500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-703279000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>933775000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-85791000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>85775000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>69886000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-624861000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>538402000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-111093000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-214120000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>420033000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>179417000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-4100456000.0</v>
+      </c>
+      <c r="C7">
         <v>-184575000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1217678000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1545876000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1574785000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-100095000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-380068000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1264849000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-596940000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>628997000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-354944000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-16005000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2171102000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2299084000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2515876000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2951907000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-989339000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1038443000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1247783000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-205387000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-244932000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>352788000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7078000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-902903000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>161179000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>301784000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>17054000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>-35530000.0</v>
+      </c>
+      <c r="C9">
         <v>-24317000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-24474000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-14269000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3108000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9">
+        <v>0.0</v>
+      </c>
+      <c r="T9">
         <v>-1568000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>0.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-169000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1399000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1056000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-139000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>1568000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>38229000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-17216000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-8637000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6563000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30339000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-27059000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-15819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16928000.0</v>
       </c>
       <c r="V11">
         <v>16928000.0</v>
       </c>
       <c r="W11">
+        <v>16928000.0</v>
+      </c>
+      <c r="X11">
         <v>52136000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>17765500.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-4852000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-2164898000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2239054000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2408135000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>101575000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-828503000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1015300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1132030000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127607000.0</v>
       </c>
       <c r="V12">
         <v>127607000.0</v>
       </c>
       <c r="W12">
+        <v>127607000.0</v>
+      </c>
+      <c r="X12">
         <v>55614000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>-20749500.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>18525000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-2209331000.0</v>
       </c>
       <c r="O13">
+        <v>-2209331000.0</v>
+      </c>
+      <c r="P13">
         <v>-2493976000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2943270000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-995902000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1068782000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1220724000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-189568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="V13">
         <v>37000000.0</v>
       </c>
       <c r="W13">
+        <v>37000000.0</v>
+      </c>
+      <c r="X13">
         <v>-45058000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>231481500.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>17054000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>73106000.0</v>
+      </c>
+      <c r="C14">
         <v>67578000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65848000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59245000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56743000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55283000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53545000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51791000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49623000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48539000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53449000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52516000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50130000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45321000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42353000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40253000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38056000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30698000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26527000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24075000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24989000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25977000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25486000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24676000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14955000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4715000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5155000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>323400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16503000.0</v>
       </c>
       <c r="I15">
         <v>16503000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>16503000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>20378000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>430000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20047000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2248000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20047000.0</v>
       </c>
       <c r="Q15">
         <v>20047000.0</v>
       </c>
       <c r="R15">
         <v>20047000.0</v>
       </c>
       <c r="S15">
-        <v>20379000.0</v>
+        <v>20047000.0</v>
       </c>
       <c r="T15">
         <v>20379000.0</v>
       </c>
       <c r="U15">
+        <v>20379000.0</v>
+      </c>
+      <c r="V15">
         <v>20047000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10023500.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20379000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>20157000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>20379000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>3565559000.0</v>
+      </c>
+      <c r="C16">
         <v>3761251000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5356773000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3746447000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2714603000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2716136000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2709360000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2969759000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2731632000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4147908000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3615578000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3297017000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3501128000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2977514000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1846302000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1261433000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>998933000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1702212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>768437000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>854228000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>768453000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>698567000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1323428000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>785026000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>896119000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1110239000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>690206000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-3985795000.0</v>
+      </c>
+      <c r="C18">
         <v>50322000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1058897000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9779000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1532900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32746000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-244334000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1219382000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-523844000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>704136000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-284589000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2686519000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2107516000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2239294000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2446592000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2906248000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-970413000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1036338000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1250105000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-208173000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-276806000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>332606000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1753000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-888226000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>118794000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>267300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-81964000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>-934117000.0</v>
+      </c>
+      <c r="C19">
         <v>-589537000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-46155000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1459464000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1722471000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1440220000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1280884000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-84005000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2194917000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1261184000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1413529000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-168509000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-267673000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-42806000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51407000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>100181000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-361000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7210000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1492000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-207339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53767000.0</v>
       </c>
       <c r="V19">
         <v>53767000.0</v>
       </c>
       <c r="W19">
+        <v>53767000.0</v>
+      </c>
+      <c r="X19">
         <v>107534000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>90830000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-72500.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>87387000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1485273000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>1700345000.0</v>
+      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>1485050000.0</v>
+      </c>
+      <c r="C21">
         <v>-3406000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-901720000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1230477000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>894598000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-49114000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-88583000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>143262000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>257220000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>632251000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>782924000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>830797000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1215118000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>935170000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1046052000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>433886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1253143000.0</v>
       </c>
       <c r="V21">
         <v>-1253143000.0</v>
       </c>
       <c r="W21">
+        <v>-1253143000.0</v>
+      </c>
+      <c r="X21">
         <v>110578000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-133356500.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>193180000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>156592000.0</v>
+      </c>
+      <c r="C22">
         <v>166731000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>173549000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>139392000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>97263000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71116000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>332473000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>60745000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17404000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>88043000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>47913000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-266684000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-47549000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34422000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-40006000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-74209000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-95835000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-110357000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-111012000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30047000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-165314000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-177564000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-82616000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-42878000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7808000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-106367000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-122541000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>41138000.0</v>
+      </c>
+      <c r="C23">
         <v>3028348000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4097821000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3311546000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2293811000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1474682000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1288780000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>1351800000.0</v>
+      </c>
+      <c r="J23">
         <v>1379941000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2808111000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2926912000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-168509000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2609879000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2748427000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2288138000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2361686000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1510501000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>957943000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-23990000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8024000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1938105000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-25010000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2625000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3540000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13521000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-386000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>49677000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>143</v>
+      </c>
+      <c r="B24">
+        <v>-1456154000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-1984400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>392607000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1459019000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1163101000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-912848000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-41146000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1568417000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-992733000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1267667000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-140465000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-34745000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-32358000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-54160000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-50755000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-50977000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-33884000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6538000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-148166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16693000.0</v>
       </c>
       <c r="V24">
         <v>16693000.0</v>
       </c>
       <c r="W24">
+        <v>16693000.0</v>
+      </c>
+      <c r="X24">
         <v>77617000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3397000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>67819000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>70838000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>49107000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-130279000.0</v>
+      </c>
+      <c r="C25">
         <v>69365000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-81474000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1346318000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-119760000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-77352000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11563000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-85090000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-13372000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-81446000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-53971000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>152407000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18238000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11131000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22796000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>29809000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23756000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>29897000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18392000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-57920000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75646000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>100773000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30095000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14934000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-85361000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>52982000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11599000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>113000.0</v>
+      </c>
+      <c r="C26">
         <v>-115000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1620000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1620000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5592000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-5592000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-770000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4883000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-323400000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3760000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4640000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3614000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4630000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2416000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-20378000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1630000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-20047000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3593000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-113760000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-8637000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-150000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-133385000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-40000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>40000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-8028000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4640000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-10139000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>76865000.0</v>
+      </c>
+      <c r="C27">
         <v>72012000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>68577000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>66469000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>63256000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>63756000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>66367000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>63646000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>61057000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>55082000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>69107000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>62005000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>75878000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>64226000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>70976000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>77855000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>80142000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>77021000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>77082000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>72681000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>52154000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>37454000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>30089000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>26551000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23545000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>19685000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>17132000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>6525546000.0</v>
+      </c>
+      <c r="C28">
         <v>3114580000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4697751000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3797410000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3188409000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1425763000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1220834000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1495150000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1263148000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1055445000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1979556000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2650814000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2870814000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3384418000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3054771000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3192483000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>297073000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1895158000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1119653000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>441910000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>269203000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1145779000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>462664000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>677493000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-368305000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81902000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>212339000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-3890444000.0</v>
+      </c>
+      <c r="C29">
         <v>119099000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-991178000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72937000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1466908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21502000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-200103000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1173581000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-484371000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>738248000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-247941000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2686519000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2079919000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2212760000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2418835000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2880300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-945499000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1011224000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1236289000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-196536000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-257443000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>340051000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5179000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-879440000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>122126000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>272799000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-71601000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-2830862000.0</v>
+      </c>
+      <c r="C30">
         <v>-4828427000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2096952000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2838275000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1722471000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1440220000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1280884000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-84005000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2194917000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1261184000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1413529000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-168509000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-267673000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-40153000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51407000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-50008000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-54797000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49879000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>30657000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-159803000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>58392000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>180947000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70685000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>90830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32095000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65339000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38744000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>