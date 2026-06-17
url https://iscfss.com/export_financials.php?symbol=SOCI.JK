--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -911,2625 +917,2782 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>11885739.0</v>
+      </c>
+      <c r="C2">
         <v>9485926.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8121698.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3786561.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3961419.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5383713.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3735045.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9137260.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10783100.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6040777.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12152722.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12069158.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9082418.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53798028450.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3234000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B5">
+        <v>9604800.0</v>
+      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>-1368.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>-1368.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>23327725.0</v>
+      </c>
+      <c r="C7">
         <v>9010986.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12131357.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9452193.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>318623.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>158828.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13007.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>65774670.0</v>
       </c>
       <c r="C8">
         <v>65774670.0</v>
       </c>
       <c r="D8">
         <v>65774670.0</v>
       </c>
       <c r="E8">
         <v>65774670.0</v>
       </c>
       <c r="F8">
         <v>65774670.0</v>
       </c>
       <c r="G8">
         <v>65774670.0</v>
       </c>
       <c r="H8">
         <v>65774670.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>65774670.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9">
         <v>102233950.0</v>
       </c>
       <c r="C9">
         <v>102233950.0</v>
       </c>
       <c r="D9">
         <v>102233950.0</v>
       </c>
       <c r="E9">
         <v>102233950.0</v>
       </c>
       <c r="F9">
         <v>102233950.0</v>
       </c>
       <c r="G9">
         <v>102233950.0</v>
       </c>
       <c r="H9">
         <v>102233950.0</v>
       </c>
       <c r="I9">
         <v>102233950.0</v>
       </c>
       <c r="J9">
         <v>102233950.0</v>
       </c>
       <c r="K9">
+        <v>102233950.0</v>
+      </c>
+      <c r="L9">
         <v>102232680.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>32579105.0</v>
+      </c>
+      <c r="C10">
         <v>11314145.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23829683.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31877229.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>41887846.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43899884.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32093084.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6570425.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3184645.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3708581.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10894492.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20351494.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2972951.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3957591.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3528000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11">
+        <v>11721090.0</v>
+      </c>
+      <c r="C11">
         <v>4083550.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9714630.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>23575720.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>33142382.0</v>
+      </c>
+      <c r="C12">
         <v>11314145.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23894551.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31877229.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>41887846.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43899884.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>32093084.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6570425.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3184645.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3708581.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10894492.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20351494.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2972951.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3957591.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
-        <v>65774670.0</v>
+        <v>65807557.0</v>
       </c>
       <c r="C13">
         <v>65774670.0</v>
       </c>
       <c r="D13">
         <v>65774670.0</v>
       </c>
       <c r="E13">
         <v>65774670.0</v>
       </c>
       <c r="F13">
         <v>65774670.0</v>
       </c>
       <c r="G13">
         <v>65774670.0</v>
       </c>
       <c r="H13">
         <v>65774670.0</v>
       </c>
       <c r="I13">
         <v>65774670.0</v>
       </c>
       <c r="J13">
         <v>65774670.0</v>
       </c>
       <c r="K13">
         <v>65774670.0</v>
       </c>
       <c r="L13">
         <v>65774670.0</v>
       </c>
       <c r="M13">
+        <v>65774670.0</v>
+      </c>
+      <c r="N13">
         <v>36831698.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11494716.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5567000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>7059000000.0</v>
       </c>
       <c r="C14">
         <v>7059000000.0</v>
       </c>
       <c r="D14">
         <v>7059000000.0</v>
       </c>
       <c r="E14">
         <v>7059000000.0</v>
       </c>
       <c r="F14">
         <v>7059000000.0</v>
       </c>
       <c r="G14">
         <v>7059000000.0</v>
       </c>
       <c r="H14">
         <v>7059000000.0</v>
       </c>
       <c r="I14">
         <v>7059000000.0</v>
       </c>
       <c r="J14">
         <v>7059000000.0</v>
       </c>
       <c r="K14">
         <v>7059000000.0</v>
       </c>
       <c r="L14">
+        <v>7059000000.0</v>
+      </c>
+      <c r="M14">
         <v>4874290501.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7059000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>548131750.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>1266442.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>306456.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>263217.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>572888.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>484218.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-114715.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-534092.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>10432524.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>19609002.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12629917.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12606009.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14153062.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17023195.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6371252.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13116134.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286921.0</v>
       </c>
       <c r="H20">
         <v>286921.0</v>
       </c>
       <c r="I20">
         <v>286921.0</v>
       </c>
       <c r="J20">
         <v>286921.0</v>
       </c>
       <c r="K20">
         <v>286921.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>286921.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>35</v>
+      </c>
+      <c r="B21">
+        <v>56225.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>988.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10310.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>61119.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>111929.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>159237.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>39963.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>14786550.0</v>
+      </c>
+      <c r="C22">
         <v>8067977.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12529375.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10306365.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7008257.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8198915.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10886931.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8379319.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3114932.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2547031.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2934415.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4643327.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3985503.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1835656.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>929000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>603824914.0</v>
+      </c>
+      <c r="C23">
         <v>602681935.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>604303565.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>633959947.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>629210009.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>659557286.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>688215790.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>669877417.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>586643112.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>556352430.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>512897641.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>439675567.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>374647116.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>91031357.0</v>
+      </c>
+      <c r="C24">
         <v>120298840.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>150880282.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>193308620.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>218849502.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>254093340.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>311969808.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>304202383.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>194149080.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>167152038.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>119977670.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>121000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>136879000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>121674000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>93338000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25">
+        <v>110299020.0</v>
+      </c>
+      <c r="C25">
         <v>125886120.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>159932950.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>201702960.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>218849500.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>254239980.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>311969810.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>304202380.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>194149080.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>167152040.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>120128860.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>136085915.0</v>
+      </c>
+      <c r="C28">
         <v>162616800.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>179317320.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>210546393.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>207857490.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>237754967.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>302456078.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>311224929.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>244128908.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>232376103.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>178733422.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>151109888.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>178789365.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3957591.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>551422312.0</v>
+      </c>
+      <c r="C29">
         <v>564742883.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>573281855.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>606736966.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>616895775.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>643448144.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>669788436.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>644707241.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>561634398.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>24918958.0</v>
+      </c>
+      <c r="C30">
         <v>28197433.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25709078.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27976434.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23404189.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23968593.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40684618.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50393743.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34980201.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47066628.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31373210.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16635172.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19110303.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7362526.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3751000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>373765537.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>367150439.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>360639940.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>334952353.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>326624966.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>314032936.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>294762740.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>278049415.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-8556857.0</v>
+      </c>
+      <c r="C32">
         <v>-10817020.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14591711.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31921167.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>62356200.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65823070.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>72558243.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>56596464.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-15041085.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>527259961.0</v>
+      </c>
+      <c r="C33">
         <v>538388925.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>529401719.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>544702886.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>525213084.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>551725609.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>577005243.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>576561394.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>526044758.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>497450671.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>459623157.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>390620018.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>335057325.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>268639464.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>111843193.0</v>
+      </c>
+      <c r="C35">
         <v>127180510.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>161470585.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>202554480.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>220121721.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>256625790.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>314057880.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>305944319.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>196412520.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>168967104.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>120932993.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>121654968.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>137456632.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>121673719.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>12291378.0</v>
+      </c>
+      <c r="C36">
         <v>15427947.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15292861.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10991962.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19742060.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12898667.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>549252.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>469684.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>478738.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>495773.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13972870.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>761767.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>997514.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-268639464.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38">
+        <v>12415390.0</v>
+      </c>
+      <c r="C38">
         <v>15551040.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15436430.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11070707.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>19831512.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13086688.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>13386721.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14820489.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>17937670.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>13056553.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>14391910.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7287000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8037000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7936963.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4081000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:15">
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3717061.0</v>
+      </c>
+      <c r="C39">
         <v>16713453.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>38477920.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13754231.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>55100822.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17334781.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18806194.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>78366279.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>54298777.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5579519.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8072367.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>26032812.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>32631337.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5299704.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2417000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>13663049.0</v>
+      </c>
+      <c r="C40">
         <v>17273287.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8843519.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12828668.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6702026.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9210020.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12337905.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13682872.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11428649.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16470508.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31154510.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>17216345.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>44471774.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1696945770.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>43121000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>851523.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1272219.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2385813.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2088072.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1741936.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2263440.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1815066.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>804136.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>655000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>578000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>567000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:15">
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>102285065.0</v>
+      </c>
+      <c r="C42">
         <v>111643062.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>111432581.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>111232581.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>111033949.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>110833949.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>110633949.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>110433949.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110233949.0</v>
       </c>
       <c r="J42">
         <v>110233949.0</v>
       </c>
       <c r="K42">
+        <v>110233949.0</v>
+      </c>
+      <c r="L42">
         <v>109732676.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>109516956.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>65112248.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>65110210.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>697923221.0</v>
+      </c>
+      <c r="C45">
         <v>727513630.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>716486465.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>717180685.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>667440721.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>685786137.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>696348842.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>514782141.0</v>
+      </c>
+      <c r="C46">
         <v>522837886.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>513965293.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>533632179.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>505381572.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>538638921.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>563331601.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>561453984.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>507819179.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>490148706.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>444615704.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>383532849.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>327802024.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>268599501.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47">
+        <v>514524880.0</v>
+      </c>
+      <c r="C47">
         <v>522837890.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>513965290.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>533632179.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>505381572.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>538638921.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>563331601.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>561453984.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>507819179.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>484096887.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>444883200.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>383222000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>326860000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>268600000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>220513000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:15">
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>228674968.0</v>
+      </c>
+      <c r="C48">
         <v>222405192.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>205058958.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>196758286.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>190341820.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>184031321.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>158830655.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>150703268.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>138312226.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>119051352.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>102890109.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>62340296.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>36421401.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>6202071.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3450000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>54221648.0</v>
+      </c>
+      <c r="C50">
         <v>44650313.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>40135364.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>39566236.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>30895834.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>28568227.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>22579354.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>13592971.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>53164473.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>68919639.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>50725098.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>168665020.0</v>
+      </c>
+      <c r="C51">
         <v>173930945.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>203147003.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>242423625.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>249745336.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>281654854.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>334549164.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>317795354.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>247313553.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>236084686.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>189627917.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>171461382.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>181762316.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>58310855.0</v>
+      </c>
+      <c r="C52">
         <v>48044827.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43214051.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40720665.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>30895834.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>27414874.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>22579354.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13592971.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>53164473.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>68932646.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>69499057.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>50461857.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>44883301.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>563277.0</v>
+      </c>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>64868.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>26088970.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>32676290.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>32424710.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>14717860.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>11877000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9009000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>373000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>405000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>74000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>106000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:15">
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>603824914.0</v>
+      </c>
+      <c r="C55">
         <v>602681935.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>604303565.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>633959947.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>629210009.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>659557286.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>688215790.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>669877417.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>586643112.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>556352430.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>512897641.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>439675567.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>374647116.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>295031905.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>235326000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>76564953.0</v>
+      </c>
+      <c r="C56">
         <v>64293010.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>74901846.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>89257061.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>103996925.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107831677.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>111210547.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>93316023.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>60598354.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>58901759.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>53274484.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>49055549.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>39589791.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>18455478.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>85126088.0</v>
+      </c>
+      <c r="C57">
         <v>75110030.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>60310135.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>57335894.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41640725.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>42008607.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>38652304.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36719559.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>75639439.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>92016819.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>113290507.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>80227155.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>98673146.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>89865776.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>75706000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>196969282.0</v>
+      </c>
+      <c r="C58">
         <v>202290540.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>221780720.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>259890374.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>261762446.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>298634397.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>352710184.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>342663878.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>272051959.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>260983923.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>234223500.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>201882123.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>236129778.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>212106208.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>169345000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>406372391.0</v>
+      </c>
+      <c r="C60">
         <v>399822924.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>382266209.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>373765537.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>367150439.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>360639940.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>335239274.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>326911887.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>314320845.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>295059971.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>278397455.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>237631922.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>138365347.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>82806997.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>53730000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>11502260.0</v>
+      </c>
+      <c r="C2">
+        <v>11885739.0</v>
+      </c>
+      <c r="D2">
         <v>13476000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8904636.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11066305.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9485926.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9716258.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8939262.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7825330.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8121698.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8933400.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9259674.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6396948.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3786561.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6157663.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6733806.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4401342.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3961419.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3242045.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5127968.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6316603.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5383713.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5311103.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5383103.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5223983.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3735045.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5452760.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6169276.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8989718.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9137260.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10269743.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9048805.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11038305.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10783100.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9834197.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13654203.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7312350.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6040777.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6971053.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>9342607.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>7555442.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>12699154.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>13773774.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>13215128.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>8804901.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>12069158.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8701690.0</v>
       </c>
       <c r="AV2"/>
       <c r="AW2">
+        <v>8701690.0</v>
+      </c>
+      <c r="AX2"/>
+      <c r="AY2">
         <v>9082418.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9082418.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
         <v>5582200.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3234200.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3540,54 +3703,56 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3598,136 +3763,144 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>9603672.0</v>
+      </c>
+      <c r="C5">
+        <v>9604800.0</v>
+      </c>
+      <c r="D5">
         <v>9609000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5">
         <v>-1368.0</v>
       </c>
       <c r="I5">
         <v>-1368.0</v>
       </c>
       <c r="J5">
         <v>-1368.0</v>
       </c>
       <c r="K5">
         <v>-1368.0</v>
       </c>
       <c r="L5">
         <v>-1368.0</v>
       </c>
       <c r="M5">
         <v>-1368.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>-1368.0</v>
+      </c>
       <c r="O5">
+        <v>-1368.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>138365347.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5">
         <v>82806997.0</v>
       </c>
-      <c r="BA5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3738,731 +3911,765 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>22733696.0</v>
+      </c>
       <c r="C7">
+        <v>23327725.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>7341671.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8185529.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9010986.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9821589.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10597343.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11369232.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12131357.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>12830547.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14046055.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9167742.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>9452193.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9795241.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>138611.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>318623.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>199036.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>129988.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>115926.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>22</v>
+      </c>
+      <c r="B8">
+        <v>65774670.0</v>
+      </c>
       <c r="C8">
         <v>65774670.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>65774670.0</v>
       </c>
       <c r="F8">
         <v>65774670.0</v>
       </c>
       <c r="G8">
         <v>65774670.0</v>
       </c>
       <c r="H8">
         <v>65774670.0</v>
       </c>
       <c r="I8">
         <v>65774670.0</v>
       </c>
       <c r="J8">
         <v>65774670.0</v>
       </c>
       <c r="K8">
         <v>65774670.0</v>
       </c>
       <c r="L8">
         <v>65774670.0</v>
       </c>
       <c r="M8">
         <v>65774670.0</v>
       </c>
       <c r="N8">
         <v>65774670.0</v>
       </c>
       <c r="O8">
         <v>65774670.0</v>
       </c>
       <c r="P8">
         <v>65774670.0</v>
       </c>
       <c r="Q8">
         <v>65774670.0</v>
       </c>
       <c r="R8">
         <v>65774670.0</v>
       </c>
       <c r="S8">
         <v>65774670.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>65774670.0</v>
+      </c>
+      <c r="U8">
+        <v>65774670.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>102233950.0</v>
       </c>
       <c r="D9">
         <v>102233950.0</v>
       </c>
       <c r="E9">
         <v>102233950.0</v>
       </c>
       <c r="F9">
+        <v>102233950.0</v>
+      </c>
+      <c r="G9">
+        <v>102233950.0</v>
+      </c>
+      <c r="H9">
         <v>102234440.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>102233950.0</v>
       </c>
       <c r="M9">
         <v>102233950.0</v>
       </c>
       <c r="N9">
+        <v>102233950.0</v>
+      </c>
+      <c r="O9">
+        <v>102233950.0</v>
+      </c>
+      <c r="P9">
         <v>102232580.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>102232580.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102233950.0</v>
       </c>
       <c r="R9">
         <v>102233950.0</v>
       </c>
       <c r="S9">
         <v>102233950.0</v>
       </c>
       <c r="T9">
         <v>102233950.0</v>
       </c>
       <c r="U9">
         <v>102233950.0</v>
       </c>
       <c r="V9">
         <v>102233950.0</v>
       </c>
       <c r="W9">
         <v>102233950.0</v>
       </c>
       <c r="X9">
         <v>102233950.0</v>
       </c>
       <c r="Y9">
         <v>102233950.0</v>
       </c>
       <c r="Z9">
         <v>102233950.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>102233950.0</v>
+      </c>
+      <c r="AB9">
+        <v>102233950.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>19962571.0</v>
+      </c>
+      <c r="C10">
+        <v>32579105.0</v>
+      </c>
+      <c r="D10">
         <v>16956000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8986321.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7481213.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11314145.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20608602.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12817269.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14417509.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>23829683.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>26821183.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>32818151.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>24704910.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>31877229.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>34487668.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>28902111.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>30701352.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>41887846.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>37375629.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>41908355.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>44429326.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>43899884.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>42751002.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>47558182.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>29172015.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>32093084.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7310761.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12182514.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8641140.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6570425.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3019313.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5104646.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2555857.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3184645.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5725649.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>11890892.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2901318.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3708581.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>13262677.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>20093079.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10976690.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10894492.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>13412200.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7889384.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>13168697.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>20351494.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>10334038.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-2972951.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2972951.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2972951.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-3957591.0</v>
       </c>
-      <c r="BA10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
-        <v>742380.0</v>
+        <v>11721090.0</v>
       </c>
       <c r="D11">
         <v>742380.0</v>
       </c>
       <c r="E11">
+        <v>742380.0</v>
+      </c>
+      <c r="F11">
+        <v>742380.0</v>
+      </c>
+      <c r="G11">
         <v>4083550.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>301090.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>34487670.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>20523710.0</v>
+      </c>
+      <c r="C12">
+        <v>33142382.0</v>
+      </c>
+      <c r="D12">
         <v>17649000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>8986321.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7481213.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11314145.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>20608602.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>12817269.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14480589.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>23894551.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>26821183.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>32818151.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>24704910.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31877229.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>34487668.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>28902111.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>30701352.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>41887846.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>37375629.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>41908355.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>44429326.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>43899884.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>42751002.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>47558182.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>29172015.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>32093084.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7310761.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12182514.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8641140.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6570425.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3019313.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5104646.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2555857.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3184645.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5725649.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11890892.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2901318.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3708581.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>13262677.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20093079.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>10976690.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10894492.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>13412200.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7889384.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>13168697.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>20351494.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>10334038.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2972951.0</v>
       </c>
       <c r="AX12">
         <v>2972951.0</v>
       </c>
-      <c r="AY12"/>
+      <c r="AY12">
+        <v>2972951.0</v>
+      </c>
       <c r="AZ12">
+        <v>2972951.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12">
         <v>3957591.0</v>
       </c>
-      <c r="BA12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>65799835.0</v>
+      </c>
+      <c r="C13">
+        <v>65807557.0</v>
+      </c>
+      <c r="D13">
         <v>65834000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65774670.0</v>
       </c>
       <c r="E13">
         <v>65774670.0</v>
       </c>
       <c r="F13">
         <v>65774670.0</v>
       </c>
       <c r="G13">
         <v>65774670.0</v>
       </c>
       <c r="H13">
         <v>65774670.0</v>
       </c>
       <c r="I13">
         <v>65774670.0</v>
       </c>
       <c r="J13">
         <v>65774670.0</v>
       </c>
       <c r="K13">
         <v>65774670.0</v>
       </c>
       <c r="L13">
         <v>65774670.0</v>
       </c>
@@ -4543,73 +4750,79 @@
       </c>
       <c r="AL13">
         <v>65774670.0</v>
       </c>
       <c r="AM13">
         <v>65774670.0</v>
       </c>
       <c r="AN13">
         <v>65774670.0</v>
       </c>
       <c r="AO13">
         <v>65774670.0</v>
       </c>
       <c r="AP13">
         <v>65774670.0</v>
       </c>
       <c r="AQ13">
         <v>65774670.0</v>
       </c>
       <c r="AR13">
         <v>65774670.0</v>
       </c>
       <c r="AS13">
         <v>65774670.0</v>
       </c>
-      <c r="AT13"/>
+      <c r="AT13">
+        <v>65774670.0</v>
+      </c>
       <c r="AU13">
-        <v>57064356.0</v>
+        <v>65774670.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13">
+        <v>57064356.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>36831698.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>36831698.0</v>
       </c>
-      <c r="AY13"/>
-[...1 lines deleted...]
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>11494700.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>5567300.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>7059000000.0</v>
       </c>
       <c r="C14">
         <v>7059000000.0</v>
       </c>
       <c r="D14">
         <v>7059000000.0</v>
       </c>
       <c r="E14">
         <v>7059000000.0</v>
       </c>
       <c r="F14">
         <v>7059000000.0</v>
       </c>
       <c r="G14">
         <v>7059000000.0</v>
       </c>
       <c r="H14">
         <v>7059000000.0</v>
       </c>
       <c r="I14">
         <v>7059000000.0</v>
       </c>
@@ -4703,73 +4916,79 @@
       <c r="AM14">
         <v>7059000000.0</v>
       </c>
       <c r="AN14">
         <v>7059000000.0</v>
       </c>
       <c r="AO14">
         <v>7059000000.0</v>
       </c>
       <c r="AP14">
         <v>7059000000.0</v>
       </c>
       <c r="AQ14">
         <v>7059000000.0</v>
       </c>
       <c r="AR14">
         <v>7059000000.0</v>
       </c>
       <c r="AS14">
         <v>7059000000.0</v>
       </c>
       <c r="AT14">
         <v>7059000000.0</v>
       </c>
       <c r="AU14">
-        <v>3572081001.0</v>
+        <v>7059000000.0</v>
       </c>
       <c r="AV14">
         <v>7059000000.0</v>
       </c>
       <c r="AW14">
         <v>3572081001.0</v>
       </c>
       <c r="AX14">
+        <v>7059000000.0</v>
+      </c>
+      <c r="AY14">
         <v>3572081001.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
+        <v>3572081001.0</v>
+      </c>
+      <c r="BA14">
         <v>1072081001.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1072081001.0</v>
       </c>
-      <c r="BA14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4780,172 +4999,180 @@
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>1592116.0</v>
+      </c>
+      <c r="C16">
+        <v>1266442.0</v>
+      </c>
+      <c r="D16">
         <v>844000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-3217684.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>4829632.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>261062.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>133830.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2082526.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>95422.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>104931.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>99097.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>94227.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>67147.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>101804.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9702274.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>306456.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1271254.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>156257.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>117319.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>263217.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1680292.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3052967.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>102235.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>572888.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-2826630.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-3215293.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-3667208.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>484218.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>22709751.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4529116.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>23883036.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-114715.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4956,148 +5183,152 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>10703763.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>10432524.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>19921956.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>21749970.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="R18"/>
+      <c r="S18">
         <v>19609002.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>22826596.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>20869770.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>13521965.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12629917.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>16204217.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>13884509.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>15013373.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12606009.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>18159017.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>16278579.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>18086701.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>14153062.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>41845448.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5108,82 +5339,80 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>286921.0</v>
       </c>
       <c r="X20">
         <v>286921.0</v>
       </c>
       <c r="Y20">
         <v>286921.0</v>
       </c>
       <c r="Z20">
         <v>286921.0</v>
       </c>
       <c r="AA20">
         <v>286921.0</v>
       </c>
       <c r="AB20">
         <v>286921.0</v>
       </c>
       <c r="AC20">
         <v>286921.0</v>
       </c>
       <c r="AD20">
         <v>286921.0</v>
       </c>
       <c r="AE20">
         <v>286921.0</v>
       </c>
@@ -5195,737 +5424,771 @@
       </c>
       <c r="AH20">
         <v>286921.0</v>
       </c>
       <c r="AI20">
         <v>286921.0</v>
       </c>
       <c r="AJ20">
         <v>286921.0</v>
       </c>
       <c r="AK20">
         <v>286921.0</v>
       </c>
       <c r="AL20">
         <v>286921.0</v>
       </c>
       <c r="AM20">
         <v>286921.0</v>
       </c>
       <c r="AN20">
         <v>286921.0</v>
       </c>
       <c r="AO20">
         <v>286921.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20"/>
+      <c r="AP20">
+        <v>286921.0</v>
+      </c>
+      <c r="AQ20">
+        <v>286921.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>35</v>
+      </c>
+      <c r="B21">
+        <v>52297.0</v>
+      </c>
+      <c r="C21">
+        <v>56225.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21">
+        <v>4702.0</v>
+      </c>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>286900.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>674.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>831.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>988.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1145.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1303.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1707.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>10310.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>23012.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>35714.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>48417.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>61119.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>73235.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>86524.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>99227.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>111929.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>134146.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21">
+        <v>134146.0</v>
+      </c>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>159237.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>159237.0</v>
       </c>
-      <c r="AY21"/>
-[...1 lines deleted...]
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>40000.0</v>
       </c>
-      <c r="BB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:54">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>13377579.0</v>
+      </c>
+      <c r="C22">
+        <v>14786550.0</v>
+      </c>
+      <c r="D22">
         <v>19590000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9528524.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>9601418.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8067977.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13196496.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10586309.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12444154.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12529375.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>11005559.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10129837.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10974615.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10306365.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8943864.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8296268.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7418542.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7008257.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6402528.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6155605.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7448880.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>8198915.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10003280.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>10025640.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>10184384.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10886931.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>10381890.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9815241.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>9680772.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8379319.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3614560.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3285160.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3098750.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3114932.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2862264.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2748327.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2732300.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2547031.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2739441.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2851629.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3190231.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2934415.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3029446.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2735242.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>4486503.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4643327.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2524008.0</v>
       </c>
       <c r="AV22"/>
       <c r="AW22">
+        <v>2524008.0</v>
+      </c>
+      <c r="AX22"/>
+      <c r="AY22">
         <v>3985503.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3985503.0</v>
       </c>
-      <c r="AY22"/>
-[...1 lines deleted...]
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22">
         <v>1835700.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>929200.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>595989004.0</v>
+      </c>
+      <c r="C23">
+        <v>603824914.0</v>
+      </c>
+      <c r="D23">
         <v>633367000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>609881250.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>623976029.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>602681935.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>611357460.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>593411544.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>597828654.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>604303565.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>611459497.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>628561383.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>625697123.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>633959947.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>640137203.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>637054225.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>650985885.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>629210009.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>637776692.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>642497293.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>653740011.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>659557286.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>676316569.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>684558823.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>680875821.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>688215790.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>686624834.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>690511017.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>680393808.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>669877417.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>653731007.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>643120362.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>619351056.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>586643112.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>582190398.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>580122433.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>579661241.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>556352430.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>537906886.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>532006534.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>515683841.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>512897641.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>486391488.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>480077971.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>463104889.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>439675567.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>377238527.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>138517338.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>374647116.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>374647116.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>82925697.0</v>
       </c>
-      <c r="BA23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>76402695.0</v>
+      </c>
+      <c r="C24">
+        <v>91031357.0</v>
+      </c>
+      <c r="D24">
         <v>111923740.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>119698320.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>133251620.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>120298840.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>140503650.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>131956945.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>140632049.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>150880282.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>163107370.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>174987900.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>182822200.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>193308620.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>203688560.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>213597346.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>178671157.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>218849502.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>226382940.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>233999560.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>245476470.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>254093340.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>232942596.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>306835209.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>306303092.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>311969808.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>300150150.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>305437200.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>301187791.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>304202383.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>289968288.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>278472300.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>258487000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>194149100.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>203807700.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>208002900.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>160781500.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>201652000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>190796000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>135653700.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>128805800.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>120128900.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>111871200.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>111325700.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>111233100.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>120999500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>130173800.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24">
+        <v>130173800.0</v>
+      </c>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>136879000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>136879000.0</v>
       </c>
-      <c r="AY24"/>
-[...1 lines deleted...]
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>121673700.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>93338000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>110299020.0</v>
+      </c>
+      <c r="D25">
         <v>132278320.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>124604110.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>138477320.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>125886120.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>146455870.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>170469670.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>182703320.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>190882710.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>201702960.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>212432150.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>213597350.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>178671160.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>218849500.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>226528780.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>234102120.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>245618170.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>254239980.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>232942600.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>306835210.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>306303090.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>311969810.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>300349190.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5936,54 +6199,56 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5994,822 +6259,856 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>134704161.0</v>
+      </c>
+      <c r="C28">
+        <v>136085915.0</v>
+      </c>
+      <c r="D28">
         <v>174180000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>169510901.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>184077652.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>162616800.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>173121932.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>168895211.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>178055454.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>179317320.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>186215037.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>194224067.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>207241516.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>210546393.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>217449508.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>221958848.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>238389192.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>207857490.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>220064043.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>222617054.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>231158854.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>237754967.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>280552360.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>280229069.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>299952899.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>302456078.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>322550702.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>321789016.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>317802826.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>311224929.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>305992741.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>291499501.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>272570793.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>244128908.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>241726900.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>233272403.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>247839599.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>232376103.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>210570587.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>200082489.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>192780108.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>178733422.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>158716237.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>167894125.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>156008130.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>151109888.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AV28"/>
+      <c r="AW28">
         <v>162035183.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2972951.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>214113420.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>214113420.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>3957591.0</v>
       </c>
-      <c r="BA28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>43</v>
+      </c>
+      <c r="B29">
+        <v>543370421.0</v>
+      </c>
       <c r="C29">
+        <v>551422312.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>576847595.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>585872528.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>564742883.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>578338776.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>562742307.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>566918329.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>573281855.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>581857085.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>594399577.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>598882450.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>606736966.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>617984408.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>623228207.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>638805463.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>616895775.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>627058068.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>630156014.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>638062374.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>643448144.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>661158996.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>665066229.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>665196523.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>22176743.0</v>
+      </c>
+      <c r="C30">
+        <v>24918958.0</v>
+      </c>
+      <c r="D30">
         <v>28913000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21868821.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>28705405.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>28197433.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>26695551.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>24515180.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>33215348.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25474715.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21262046.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28999045.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>32432751.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>27976434.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30506216.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>447057000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>393261000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>23404189.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>31804690.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31176980.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>37345629.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26577814.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>33798518.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>35459901.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>39999620.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>41098064.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>30538420.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>57817070.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>53212195.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>50393743.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>49869768.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>45331473.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>46442820.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>34980201.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>28854392.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>32882182.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>40411218.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>34644195.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>30306686.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>26507313.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>32819708.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>28166944.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>23600160.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>23199657.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>27659878.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>16635172.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8246097.0</v>
       </c>
       <c r="AV30"/>
       <c r="AW30">
+        <v>8246097.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>19110303.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>19110303.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>8558100.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3751700.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>381403414.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>373765537.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>375842473.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>372367248.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>369714919.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>367150439.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>369618396.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>365630605.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>362474194.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>360639940.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>337568713.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>336992057.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>335923299.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>334952353.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>340960347.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>335624788.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>332793057.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>326624966.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>319863340.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>46</v>
+      </c>
+      <c r="B32">
+        <v>-28302543.0</v>
+      </c>
       <c r="C32">
+        <v>-8556857.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>-22742730.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-19455890.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-10817020.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7927771.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1741137.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11131274.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>14591711.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20388020.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>27661736.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>30433191.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>31921167.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>42336970.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>41329856.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13104997.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>62356200.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>65623009.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>66327706.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>63402807.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>65823070.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>11686821.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>80608873.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>70431454.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>536890137.0</v>
+      </c>
+      <c r="C33">
+        <v>527259961.0</v>
+      </c>
+      <c r="D33">
         <v>563605000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>554892566.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>562249718.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>538388925.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>534790854.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>530919452.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>525288779.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>529401719.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>533333422.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>538096136.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>537670796.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>544702886.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>547429522.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>546159088.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>536847886.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>525213084.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>533171144.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>536020113.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>547297650.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>551725609.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>561333782.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>565813104.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>574131108.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>577005243.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>582567908.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>582557180.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>576226908.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>576561394.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>575233861.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>560886419.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>539845219.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>526044758.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>525112590.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>512628928.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>514637212.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>497450671.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>475904031.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>472524373.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>458026568.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>459623157.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>437362788.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>438646693.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>408953128.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>390620018.0</v>
       </c>
-      <c r="AT33"/>
-      <c r="AU33">
+      <c r="AV33"/>
+      <c r="AW33">
         <v>339534802.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>-2972951.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>335057325.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>335057325.0</v>
       </c>
-      <c r="AY33"/>
-      <c r="AZ33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-3957591.0</v>
       </c>
-      <c r="BA33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -6820,362 +7119,376 @@
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>96438576.0</v>
+      </c>
+      <c r="C35">
+        <v>111843193.0</v>
+      </c>
+      <c r="D35">
         <v>133653000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>125892839.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>139738471.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>127180510.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>148021743.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>140770079.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>150346771.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>161470585.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>171818551.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>184097090.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>191772051.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>202554480.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>213622766.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>214819956.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>179938601.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>220121721.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>228880906.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>236423580.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>247940587.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>256625790.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>234888320.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>308864738.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>308076558.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>314057880.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>302125625.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>307217792.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>303149796.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>305944319.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>292056149.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>280630133.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>260723551.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>196412520.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>205835133.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>209981973.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>162760331.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>168967104.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>191646964.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>136495327.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>129640219.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>120932993.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>112671880.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>112205927.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>112021175.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>121654968.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>130805533.0</v>
       </c>
       <c r="AV35"/>
       <c r="AW35">
+        <v>130805533.0</v>
+      </c>
+      <c r="AX35"/>
+      <c r="AY35">
         <v>137456632.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>137456632.0</v>
       </c>
-      <c r="AY35"/>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>10810571.0</v>
+      </c>
+      <c r="C36">
+        <v>12291378.0</v>
+      </c>
+      <c r="D36">
         <v>13561000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>15397025.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>17237657.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>15427947.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>29807124.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>22713400.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>16804634.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>15292861.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>12013437.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>10828496.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>9518278.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>10991962.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>19967566.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>21779014.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>20112464.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>19742060.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>22971694.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>21032092.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>13869702.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>12898667.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>546469.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>470234.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>590717.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>549252.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>509622.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>431588.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>489043.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>469684.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>390536.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>766073.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>592078.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>478738.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>481119.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>583019.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>486252.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>495773.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>5383268.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>640500.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>598151.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>13972870.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>522313.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>690474.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>765877.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>761767.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36">
+      <c r="AV36"/>
+      <c r="AW36">
         <v>7980781.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-2972951.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>8037816.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>8037816.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-3957591.0</v>
       </c>
-      <c r="BA36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7186,808 +7499,834 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>12415390.0</v>
+      </c>
+      <c r="D38">
         <v>13669480.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>15519580.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>17357590.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>15551040.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>29953330.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>12149490.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>10969078.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>9598920.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>11070707.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>20057018.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>22871141.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>22566415.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>19831512.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>23159715.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>21220113.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>14057723.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>13086688.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>17983645.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>14586203.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>15835550.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>13386721.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18866380.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>16841090.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>18710154.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>14820489.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>42395834.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>37391800.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>33840400.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>18225600.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>13854100.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>11958800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>10484700.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>13353800.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>17726300.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>13784700.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>13282600.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>15007500.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>14009800.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>14327100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>12701300.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>7398200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8114900.0</v>
       </c>
       <c r="AV38"/>
       <c r="AW38">
+        <v>8114900.0</v>
+      </c>
+      <c r="AX38"/>
+      <c r="AY38">
         <v>8197100.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>8197100.0</v>
       </c>
-      <c r="AY38"/>
-[...1 lines deleted...]
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38">
         <v>7976900.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>4081400.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3020833.0</v>
+      </c>
+      <c r="C39">
+        <v>3717061.0</v>
+      </c>
+      <c r="D39">
         <v>3611000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>14605018.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>15938275.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>16713453.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>16065957.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>39088514.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>45615132.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>38477920.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>14770582.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>47517259.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>14540360.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>13754231.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>49276149.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>53696758.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>76018105.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>55100822.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>60827391.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>58413220.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>54564155.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>55732878.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>62228505.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>61161897.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>67388314.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>68230532.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>86364275.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>85956082.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>85844988.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>78366279.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>71863273.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>73844137.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>73851230.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>54298777.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>48489895.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>52854286.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>59390411.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>52646147.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>46000737.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>36537453.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>43490352.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>43423319.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>32587054.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>30806652.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>36496561.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>26032812.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>16599582.0</v>
       </c>
       <c r="AV39"/>
       <c r="AW39">
+        <v>16599582.0</v>
+      </c>
+      <c r="AX39"/>
+      <c r="AY39">
         <v>13521033.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>13521033.0</v>
       </c>
-      <c r="AY39"/>
-[...1 lines deleted...]
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39">
         <v>3901600.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>2417500.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>14617426.0</v>
+      </c>
+      <c r="C40">
+        <v>13663049.0</v>
+      </c>
+      <c r="D40">
         <v>14948200.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14697687.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>16831045.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>17273287.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>11406879.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>9208317.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>9822136.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>8843519.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>6238101.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9022368.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10132468.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>12828668.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4571460.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5567862.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6212273.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6702026.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4695397.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>4337152.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>6619106.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7127494.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>7528675.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>11696770.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>8168357.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>12243678.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7913899.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>12272802.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>9668874.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>13682872.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>10652851.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>17482117.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>14877813.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>11428649.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>13173421.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>14799780.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>18527781.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>50734828.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>16095970.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>16387567.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>21403296.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>26637618.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>22139591.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>29231337.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>33947740.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>17216345.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>21171684.0</v>
       </c>
       <c r="AV40"/>
       <c r="AW40">
+        <v>21171684.0</v>
+      </c>
+      <c r="AX40"/>
+      <c r="AY40">
         <v>9383372.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>9383372.0</v>
       </c>
-      <c r="AY40"/>
-[...1 lines deleted...]
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40">
         <v>42395000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>43120000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1393770.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>851523.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1190615.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1222610.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1267444.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1272219.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2352126.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2321463.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2322422.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2385813.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1945724.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2029529.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1773466.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2088072.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1776438.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1780592.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1846079.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1741936.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>2087861.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1819900.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1898600.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1925400.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1774000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1754300.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1754100.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1585300.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>850900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>841700.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>834400.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>804100.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>800700.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>880300.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>788100.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>655400.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>631700.0</v>
       </c>
       <c r="AV41"/>
       <c r="AW41">
+        <v>631700.0</v>
+      </c>
+      <c r="AX41"/>
+      <c r="AY41">
         <v>577600.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>577600.0</v>
       </c>
-      <c r="AY41"/>
-[...1 lines deleted...]
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41">
         <v>566700.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>300200.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>102273063.0</v>
+      </c>
+      <c r="C42">
+        <v>102285065.0</v>
+      </c>
+      <c r="D42">
         <v>102326000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>111588590.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>111388590.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>111643062.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>111633074.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>111633074.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>111433074.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>111432581.0</v>
       </c>
       <c r="K42">
         <v>111432581.0</v>
       </c>
       <c r="L42">
-        <v>111232581.0</v>
+        <v>111432581.0</v>
       </c>
       <c r="M42">
-        <v>111232581.0</v>
+        <v>111432581.0</v>
       </c>
       <c r="N42">
         <v>111232581.0</v>
       </c>
       <c r="O42">
+        <v>111232581.0</v>
+      </c>
+      <c r="P42">
+        <v>111232581.0</v>
+      </c>
+      <c r="Q42">
         <v>111032581.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>111033949.0</v>
       </c>
       <c r="R42">
         <v>111033949.0</v>
       </c>
       <c r="S42">
-        <v>110833949.0</v>
+        <v>111033949.0</v>
       </c>
       <c r="T42">
-        <v>110833949.0</v>
+        <v>111033949.0</v>
       </c>
       <c r="U42">
         <v>110833949.0</v>
       </c>
       <c r="V42">
         <v>110833949.0</v>
       </c>
       <c r="W42">
-        <v>110633949.0</v>
+        <v>110833949.0</v>
       </c>
       <c r="X42">
-        <v>110633949.0</v>
+        <v>110833949.0</v>
       </c>
       <c r="Y42">
         <v>110633949.0</v>
       </c>
       <c r="Z42">
         <v>110633949.0</v>
       </c>
       <c r="AA42">
         <v>110633949.0</v>
       </c>
       <c r="AB42">
-        <v>110433949.0</v>
+        <v>110633949.0</v>
       </c>
       <c r="AC42">
-        <v>110433949.0</v>
+        <v>110633949.0</v>
       </c>
       <c r="AD42">
         <v>110433949.0</v>
       </c>
       <c r="AE42">
         <v>110433949.0</v>
       </c>
       <c r="AF42">
-        <v>110233949.0</v>
+        <v>110433949.0</v>
       </c>
       <c r="AG42">
-        <v>110233949.0</v>
+        <v>110433949.0</v>
       </c>
       <c r="AH42">
         <v>110233949.0</v>
       </c>
       <c r="AI42">
         <v>110233949.0</v>
       </c>
       <c r="AJ42">
         <v>110233949.0</v>
       </c>
       <c r="AK42">
         <v>110233949.0</v>
       </c>
       <c r="AL42">
+        <v>110233949.0</v>
+      </c>
+      <c r="AM42">
+        <v>110233949.0</v>
+      </c>
+      <c r="AN42">
         <v>110433933.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>110232676.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109732676.0</v>
       </c>
       <c r="AP42">
         <v>109732676.0</v>
       </c>
       <c r="AQ42">
         <v>109732676.0</v>
       </c>
       <c r="AR42">
+        <v>109732676.0</v>
+      </c>
+      <c r="AS42">
+        <v>109732676.0</v>
+      </c>
+      <c r="AT42">
         <v>109516956.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>109516956.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>65141276.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>151991.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>65112247.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>65112247.0</v>
       </c>
-      <c r="AY42"/>
-      <c r="AZ42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>118700.0</v>
       </c>
-      <c r="BA42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7998,54 +8337,56 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8056,594 +8397,618 @@
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>59</v>
+      </c>
+      <c r="B45">
+        <v>707928856.0</v>
+      </c>
       <c r="C45">
+        <v>697923221.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>748578207.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>754454722.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>727513630.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>722634702.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>721374829.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>716821307.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>716486465.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>723625593.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>723255317.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>717503123.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>717180685.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>705530597.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>525898684.0</v>
+      </c>
+      <c r="C46">
+        <v>514782141.0</v>
+      </c>
+      <c r="D46">
         <v>549923000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>539372988.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>544892130.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>522837886.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>504837528.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>508071273.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>508344537.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>513965293.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>521183929.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>527127058.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>528071877.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>533632179.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>527372504.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>524290622.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>516645970.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>505381572.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>510011429.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>514800000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>533239927.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>538638921.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>543063216.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>550939980.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>558008637.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>563331601.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>563414605.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>565429169.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>557229832.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>561453984.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>532551106.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>523494649.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>506004823.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>507819179.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>511389396.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>501420539.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>504202997.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>490148706.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>458177697.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>458739634.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>444743923.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>444615704.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>423853144.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>425135544.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>396570568.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>383532849.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>331419875.0</v>
       </c>
       <c r="AV46"/>
       <c r="AW46">
+        <v>331419875.0</v>
+      </c>
+      <c r="AX46"/>
+      <c r="AY46">
         <v>326860272.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>326860272.0</v>
       </c>
-      <c r="AY46"/>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>514524880.0</v>
+      </c>
+      <c r="D47">
         <v>549428540.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>539372990.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>544892130.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>522837890.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>504837530.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>521183930.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>527127058.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>528071880.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>533632179.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>527372504.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>523287947.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>514281471.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>505381572.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>510011429.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>514800000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>533239927.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>538638921.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>543063216.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>550939980.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>558008637.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>563331601.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>563414610.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>565429169.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>557229833.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>561453984.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>532551106.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>523494600.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>506004800.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>507819200.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>511258500.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>500670100.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>504152500.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>484096900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>458177700.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>458739600.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>444743900.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>444615700.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>423353000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>424319500.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>396251800.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>383221800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>331419900.0</v>
       </c>
       <c r="AV47"/>
       <c r="AW47">
+        <v>331419900.0</v>
+      </c>
+      <c r="AX47"/>
+      <c r="AY47">
         <v>326860300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>326860300.0</v>
       </c>
-      <c r="AY47"/>
-[...1 lines deleted...]
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47">
         <v>268599500.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>220512900.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>233977404.0</v>
+      </c>
+      <c r="C48">
+        <v>228674968.0</v>
+      </c>
+      <c r="D48">
         <v>233377000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>228328784.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>225335932.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>222405192.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>217022087.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>214219426.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>208606854.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>205058958.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>204444161.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>204196163.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>199096515.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>196758286.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>198835222.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>195559997.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>192906300.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>190341820.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>192809777.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>189021986.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>185865575.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>184031321.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>161247015.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>160870359.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>159801601.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>158830655.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>164838649.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>159503090.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>156871359.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>150703268.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>143941642.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>141182851.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>139650939.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>138312226.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>133276842.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>127850260.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>124526364.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>119051352.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>113436943.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>108776939.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>105860352.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>102890109.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>101280601.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>84854137.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>74419527.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>62340296.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>52011475.0</v>
       </c>
       <c r="AV48"/>
       <c r="AW48">
+        <v>52011475.0</v>
+      </c>
+      <c r="AX48"/>
+      <c r="AY48">
         <v>36421401.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>36421401.0</v>
       </c>
-      <c r="AY48"/>
-[...1 lines deleted...]
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48">
         <v>6202100.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>3450500.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8654,574 +9019,600 @@
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>64</v>
+      </c>
+      <c r="B50">
+        <v>55471188.0</v>
+      </c>
       <c r="C50">
+        <v>54221648.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>51403452.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>50121714.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>44650313.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>43957356.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>39158192.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>40471682.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>40135364.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>39584456.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>40932607.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>39879065.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>39566236.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>38323261.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>37263613.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>90419387.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>30895834.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>30910892.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>30423292.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>29970015.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>28568227.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>90360766.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>20952042.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>22683211.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>22579354.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>29512276.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>28534330.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>25140249.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>13592971.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>19043766.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>154666732.0</v>
+      </c>
+      <c r="C51">
+        <v>168665020.0</v>
+      </c>
+      <c r="D51">
         <v>191136000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>178497222.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>191558865.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>173930945.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>193730534.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>181712480.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>192472963.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>203147003.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>213036224.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>227042218.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>231946430.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>242423625.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>251937176.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>250860963.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>269090547.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>249745336.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>257439672.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>264525412.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>275588185.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>281654854.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>323303366.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>327787252.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>329124914.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>334549164.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>329861466.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>333971530.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>326443966.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>317795354.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>309012054.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>296604147.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>275126650.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>247313553.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>247452549.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>245163295.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>250740917.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>236084684.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>223833264.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>220175568.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>203756798.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>189627914.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>172128437.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>175783509.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>169176827.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>171461382.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>172369221.0</v>
       </c>
       <c r="AV51"/>
       <c r="AW51">
+        <v>172369221.0</v>
+      </c>
+      <c r="AX51"/>
+      <c r="AY51">
         <v>217086371.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>217086371.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>59700433.0</v>
+      </c>
+      <c r="C52">
+        <v>58310855.0</v>
+      </c>
+      <c r="D52">
         <v>58738000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>53893112.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>53081546.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>48044827.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>47274660.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>42385927.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>43621439.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>43214051.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>42566554.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>44338898.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>41063720.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>40720665.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>39505025.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>37263613.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>90419387.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>30895834.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>30910892.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>30423292.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>29970015.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>27414874.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>90360766.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>20952042.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>22821822.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>22579354.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>29512276.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>28534330.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>25140249.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>13592971.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>19043766.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>18131870.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>16639666.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>53164473.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>43644871.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>37160368.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>89959382.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>34432646.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>33037232.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>84521897.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>74950999.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>73469517.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>60257234.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>64457834.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>57943726.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>50461857.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>42195404.0</v>
       </c>
       <c r="AV52"/>
       <c r="AW52">
+        <v>42195404.0</v>
+      </c>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>80207356.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>80207356.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>561138.0</v>
+      </c>
+      <c r="C53">
+        <v>563277.0</v>
+      </c>
+      <c r="D53">
         <v>692304.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>15687474625.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
         <v>63080.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>64868.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>17579470.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>11617870.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>12949610.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>26088970.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>27606430.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>17129670.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>20780450.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>32676290.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>35170970.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>33639370.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>38555300.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>32424710.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>22488710.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>5945902.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
         <v>7915182.0</v>
       </c>
-      <c r="BA53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9232,678 +9623,704 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>595989004.0</v>
+      </c>
+      <c r="C55">
+        <v>603824914.0</v>
+      </c>
+      <c r="D55">
         <v>633367000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>609881250.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>623976029.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>602681935.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>611357460.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>593411544.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>597828654.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>604303565.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>611459497.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>628561383.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>625697123.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>633959947.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>640137203.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>637054225.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>650985885.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>629210009.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>637776692.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>642497293.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>653740011.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>659557286.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>676316569.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>684558823.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>680875821.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>688215790.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>686624834.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>690511017.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>680393808.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>669877417.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>653731007.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>643120362.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>619351056.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>586643112.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>582190398.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>580122433.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>579661241.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>556352430.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>537906886.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>532006534.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>515683841.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>512897641.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>486391488.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>480077971.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>463104889.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>439675567.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>377238527.0</v>
       </c>
       <c r="AV55"/>
       <c r="AW55">
+        <v>377238527.0</v>
+      </c>
+      <c r="AX55"/>
+      <c r="AY55">
         <v>374647116.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>374647116.0</v>
       </c>
-      <c r="AY55"/>
-[...1 lines deleted...]
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55">
         <v>295031900.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>235326200.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>59098866.0</v>
+      </c>
+      <c r="C56">
+        <v>76564953.0</v>
+      </c>
+      <c r="D56">
         <v>69762000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>54988684.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>61726311.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>64293010.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>76566606.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>62492092.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>72539875.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>74901846.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>78126075.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>90465247.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>88026327.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>89257061.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>92707681.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>90895137.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>114137999.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>103996925.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>104605548.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>106477180.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>106442361.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>107831677.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>114982787.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>118745719.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>106744713.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>111210547.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>104056926.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>107953837.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>104166900.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>93316023.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>78497146.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>82233943.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>79505837.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>60598354.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>57077808.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>67493505.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>65024029.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>58901759.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>62002855.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>59482161.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>57657273.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>53274484.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>49028700.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>41431278.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>54151761.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>49055549.0</v>
       </c>
-      <c r="AT56"/>
-      <c r="AU56">
+      <c r="AV56"/>
+      <c r="AW56">
         <v>37703725.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>2972951.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>39589791.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>39589791.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>3957591.0</v>
       </c>
-      <c r="BA56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>87412238.0</v>
+      </c>
+      <c r="C57">
+        <v>85126088.0</v>
+      </c>
+      <c r="D57">
         <v>88007000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>77731414.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>81182201.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>75110030.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>68638835.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>60750955.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>61408601.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>60310135.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>57738055.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>62803511.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>57593136.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>57335894.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>50370711.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>49565281.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>101033002.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>41640725.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>38982539.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>40149474.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43039554.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>42008607.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>103295966.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>38136846.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>36313259.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>38652304.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>42946082.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>47078212.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>43832242.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>36719559.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>41237614.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>44819049.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>42673103.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>75639439.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>66784819.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>66003110.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>116061604.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>92016819.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>56379791.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>110490787.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>104331116.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>113290507.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>96740757.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>107330158.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>101201633.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>80227155.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>72068778.0</v>
       </c>
       <c r="AV57"/>
       <c r="AW57">
+        <v>72068778.0</v>
+      </c>
+      <c r="AX57"/>
+      <c r="AY57">
         <v>98673146.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>98673146.0</v>
       </c>
-      <c r="AY57"/>
-[...1 lines deleted...]
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57">
         <v>89865800.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>75706400.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>183850814.0</v>
+      </c>
+      <c r="C58">
+        <v>196969282.0</v>
+      </c>
+      <c r="D58">
         <v>221660000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>203624253.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>220920672.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>202290540.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>216660578.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>201521034.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>211755372.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>221780720.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>229556606.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>246900601.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>249365187.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>259890374.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>263993477.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>264385237.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>280971603.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>261762446.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>267863445.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>276573054.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>290980141.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>298634397.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>338184286.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>347001584.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>344389817.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>352710184.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>345071707.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>354296004.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>346982038.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>342663878.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>333293763.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>325449182.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>303396654.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>272051959.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>272619952.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>275985083.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>278821935.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>260983923.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>248026755.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>246986114.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>233971335.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>234223500.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>209412637.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>219536085.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>213222808.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>201882123.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>202874311.0</v>
       </c>
       <c r="AV58"/>
       <c r="AW58">
+        <v>202874311.0</v>
+      </c>
+      <c r="AX58"/>
+      <c r="AY58">
         <v>236129778.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>236129778.0</v>
       </c>
-      <c r="AY58"/>
-[...1 lines deleted...]
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58">
         <v>212106000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>169345000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9914,214 +10331,222 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>411653977.0</v>
+      </c>
+      <c r="C60">
+        <v>406372391.0</v>
+      </c>
+      <c r="D60">
         <v>411145000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>405692044.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>402499192.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>399822924.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>394429831.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>391627170.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>385814598.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>382266209.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>381651412.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>381403414.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>376103766.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>373765537.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>375842473.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>372367248.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>369714919.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>367150439.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>369618396.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>365630605.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>362474194.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>360639940.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>337855634.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>337278978.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>336210220.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>335239274.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>341247268.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>335911709.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>333079978.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>326911887.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>320150261.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>317391470.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>315659558.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>314320845.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>309285461.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>303858879.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>300534983.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>295059971.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>289645546.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>284784285.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>281367698.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>278397455.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>276787947.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>260361483.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>249711153.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>237631922.0</v>
       </c>
-      <c r="AT60"/>
-      <c r="AU60">
+      <c r="AV60"/>
+      <c r="AW60">
         <v>174217107.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>138517338.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>138365347.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>138365347.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>82925697.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>82807000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>53730400.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10132,54 +10557,56 @@
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10190,6763 +10617,1894 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>115701376.0</v>
+      </c>
+      <c r="C2">
         <v>123757186.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>131352512.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>103277394.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92962624.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93842181.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105967695.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83901849.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>91521267.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>82213285.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>90122533.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>76166041.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>70533203.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48776471.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33835000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>20150573.0</v>
+      </c>
+      <c r="C3">
         <v>3088122.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3052356.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1237394.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1324017.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1348003.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1108316.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1101860.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2124315.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1293690.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1152735.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>392315.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>335053.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12356731.0</v>
       </c>
-      <c r="O3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>29986896.0</v>
+      </c>
+      <c r="C5">
         <v>31176996.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>25652785.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24477559.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>23329046.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>54321710.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>34205050.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>33574821.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35065282.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>32685277.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>49187166.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44846919.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>39863193.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17608213.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>50137469.0</v>
+      </c>
+      <c r="C6">
         <v>34265118.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>28705141.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25714953.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24653063.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>55669713.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>35313366.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>34676681.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37189597.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33978967.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>50339901.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>45239234.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>40198246.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29964944.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>37716864.0</v>
+      </c>
+      <c r="C9">
         <v>41881808.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38611196.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>40803923.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35798503.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36124399.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>51305818.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48499973.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>47310885.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>48074759.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>51710928.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>51311345.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35871371.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22615002.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>9406024.0</v>
+      </c>
+      <c r="C10">
         <v>19136874.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10901104.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8782635.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7727293.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31192873.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13037222.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15309792.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23266476.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23767661.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>42402351.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35208510.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30256771.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4433625.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5272000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>1855133.0</v>
+      </c>
+      <c r="C11">
         <v>1994473.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1969914.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2303190.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2294916.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3914111.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3688588.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1901313.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1731583.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2546120.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1455228.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1966860.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2561.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>775312.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>526000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>12379639.0</v>
+      </c>
+      <c r="C12">
         <v>12040122.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14751681.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15694924.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15601753.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23128837.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25249532.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22655654.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14779563.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8917616.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6784815.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9638409.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9606422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>188459.0</v>
+      </c>
+      <c r="C13">
         <v>12304360.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>325467.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18998310.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>458891.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>24160020.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20842140.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18238860.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12232380.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10972260.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>160640.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>15769.0</v>
+      </c>
+      <c r="C14">
         <v>-12285.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-7716.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-8785.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-13349.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>282949.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>266332.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>301652.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>270308.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>308536.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>276686.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>907000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1356000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>7566465.0</v>
+      </c>
+      <c r="C15">
         <v>17130116.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8923474.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6470660.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5432377.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27260760.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9383809.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13375119.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21572875.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21201231.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>40921879.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>33203175.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30219330.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2751584.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>7660480.0</v>
+      </c>
+      <c r="C16">
         <v>17130120.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8923470.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6470660.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5419028.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27260760.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9383809.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13375119.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21572875.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21201231.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40921880.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33203000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>7644706.0</v>
+      </c>
+      <c r="C17">
         <v>17142401.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8931190.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6479445.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5432377.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>27278762.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9348634.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13408479.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21534893.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>21221541.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>40947123.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-12344991.0</v>
+      </c>
+      <c r="C18">
         <v>-12787048.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15203448.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16818012.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16392171.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26088732.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22192103.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22463991.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12419229.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8905599.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>29986896.0</v>
+      </c>
+      <c r="C21">
         <v>30625783.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27240176.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29978978.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25859540.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25978006.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38100907.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36582703.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35418005.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37818364.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43580370.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44617905.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29178766.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17608213.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16724000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>123431344.0</v>
+      </c>
+      <c r="C23">
         <v>135013211.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>142723532.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>113881739.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>102901587.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>104039100.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118641814.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>93249236.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>102285723.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>91236738.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>98253091.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>82038639.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>75922311.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58081407.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>3040999.0</v>
+      </c>
+      <c r="C25">
         <v>3088122.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3052356.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1237394.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1324017.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1348003.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1108316.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1101860.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2124315.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>227785.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2980434.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>3662746.0</v>
+      </c>
+      <c r="C28">
         <v>3712889.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4469039.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>925413.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2832790.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3265075.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5963463.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3051378.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3361010.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4303766.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1145400.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2588654.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2610942.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1718146.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3812000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>1878183.0</v>
+      </c>
+      <c r="C29">
         <v>1994470.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1969914.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2303190.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2294916.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3914110.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3688590.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1901310.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1731580.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2546120.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1455230.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>7729968.0</v>
+      </c>
+      <c r="C30">
         <v>11256025.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11371020.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10604345.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9938963.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10196919.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12674119.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9347387.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10764456.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9023453.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8130558.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5872598.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5389108.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9304936.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>-20580871.0</v>
+      </c>
+      <c r="C31">
         <v>-11488909.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-16339072.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21196343.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-18132247.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5214867.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-25063685.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-23706039.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12794598.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14050703.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1178019.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9917997.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1078005.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-13174588.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>153418240.0</v>
+      </c>
+      <c r="C32">
         <v>165638994.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>169963708.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>144081317.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>128761127.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>129966580.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>157273513.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>132401822.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>138832152.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>130288044.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>141833461.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>127477386.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>106404574.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71391473.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65132000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-  </cols>
-[...4954 lines deleted...]
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="B2">
-        <v>17189000.0</v>
+        <v>24464033.0</v>
       </c>
       <c r="C2">
-        <v>18082151.0</v>
+        <v>28660869.0</v>
       </c>
       <c r="D2">
-        <v>21513147.0</v>
+        <v>30415000.0</v>
       </c>
       <c r="E2">
-        <v>29777376.0</v>
+        <v>24317135.0</v>
       </c>
       <c r="F2">
-        <v>21595816.0</v>
+        <v>31666723.0</v>
       </c>
       <c r="G2">
-        <v>23494358.0</v>
+        <v>34295000.0</v>
       </c>
       <c r="H2">
-        <v>32645207.0</v>
+        <v>33214528.0</v>
       </c>
       <c r="I2">
-        <v>38493049.0</v>
+        <v>27592116.0</v>
       </c>
       <c r="J2">
-        <v>43097152.0</v>
+        <v>28655542.0</v>
       </c>
       <c r="K2">
-        <v>36366714.0</v>
+        <v>35563395.0</v>
       </c>
       <c r="L2">
-        <v>43401003.0</v>
+        <v>31296694.0</v>
       </c>
       <c r="M2">
-        <v>43647187.0</v>
+        <v>28276053.0</v>
       </c>
       <c r="N2">
-        <v>38256137.0</v>
+        <v>36216370.0</v>
       </c>
       <c r="O2">
-        <v>67133277.0</v>
+        <v>30005521.0</v>
       </c>
       <c r="P2">
-        <v>60214940.0</v>
+        <v>28774731.0</v>
       </c>
       <c r="Q2">
-        <v>54115385.0</v>
+        <v>22053286.0</v>
       </c>
       <c r="R2">
-        <v>58483167.0</v>
+        <v>22443856.0</v>
       </c>
       <c r="S2">
-        <v>53557608.0</v>
+        <v>28374927.0</v>
       </c>
       <c r="T2">
-        <v>56647976.0</v>
+        <v>21320769.0</v>
       </c>
       <c r="U2">
-        <v>57468074.0</v>
+        <v>19334594.0</v>
       </c>
       <c r="V2">
-        <v>62283923.0</v>
+        <v>23932334.0</v>
       </c>
       <c r="W2">
-        <v>43857215.0</v>
+        <v>28083895.0</v>
       </c>
       <c r="X2">
-        <v>49606477.0</v>
+        <v>20151343.0</v>
       </c>
       <c r="Y2">
-        <v>23658855.0</v>
+        <v>21714281.0</v>
       </c>
       <c r="Z2">
-        <v>28345887.0</v>
+        <v>23892662.0</v>
       </c>
       <c r="AA2">
-        <v>24875376.0</v>
+        <v>34404178.0</v>
       </c>
       <c r="AB2">
-        <v>22388883.0</v>
+        <v>21452155.0</v>
       </c>
       <c r="AC2">
-        <v>16879159.0</v>
+        <v>24220463.0</v>
       </c>
       <c r="AD2">
-        <v>20998917.0</v>
+        <v>25890899.0</v>
       </c>
       <c r="AE2">
-        <v>18312805.0</v>
+        <v>22146442.0</v>
       </c>
       <c r="AF2">
-        <v>15061840.0</v>
+        <v>23245870.0</v>
       </c>
       <c r="AG2">
-        <v>17721221.0</v>
+        <v>19480221.0</v>
       </c>
       <c r="AH2">
-        <v>19958987.0</v>
+        <v>19029316.0</v>
       </c>
       <c r="AI2">
-        <v>10711214.0</v>
+        <v>25699088.0</v>
       </c>
       <c r="AJ2">
-        <v>12717707.0</v>
+        <v>23919666.0</v>
       </c>
       <c r="AK2">
-        <v>13626031.0</v>
+        <v>21202014.0</v>
       </c>
       <c r="AL2">
-        <v>19704499.0</v>
+        <v>20700499.0</v>
       </c>
       <c r="AM2">
-        <v>9028572.0</v>
+        <v>21840792.0</v>
       </c>
       <c r="AN2">
-        <v>9415777.0</v>
+        <v>17899628.0</v>
       </c>
       <c r="AO2">
-        <v>11712398.0</v>
+        <v>22138801.0</v>
       </c>
       <c r="AP2">
-        <v>5941813.0</v>
+        <v>20334064.0</v>
       </c>
       <c r="AQ2">
-        <v>11656576.0</v>
+        <v>28945958.0</v>
       </c>
       <c r="AR2">
-        <v>19164964.0</v>
+        <v>16385319.0</v>
       </c>
       <c r="AS2">
-        <v>7065099.0</v>
+        <v>23423633.0</v>
       </c>
       <c r="AT2">
-        <v>10349018.0</v>
+        <v>21367623.0</v>
       </c>
       <c r="AU2">
-        <v>1860868.0</v>
+        <v>26286295.0</v>
       </c>
       <c r="AV2">
-        <v>936542.0</v>
+        <v>20450360.0</v>
       </c>
       <c r="AW2">
-        <v>200218.0</v>
+        <v>13791521.0</v>
       </c>
       <c r="AX2">
-        <v>-536106.0</v>
+        <v>15637865.0</v>
       </c>
       <c r="AY2">
-        <v>660607.0</v>
-[...3 lines deleted...]
-      <c r="BB2"/>
+        <v>20255988.0</v>
+      </c>
+      <c r="AZ2">
+        <v>20255988.0</v>
+      </c>
+      <c r="BA2">
+        <v>15234964.0</v>
+      </c>
+      <c r="BB2">
+        <v>15234965.0</v>
+      </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>118</v>
       </c>
       <c r="B3">
-        <v>14915855</v>
+        <v>4256000.0</v>
       </c>
       <c r="C3">
-        <v>171859</v>
+        <v>5326538.0</v>
       </c>
       <c r="D3">
-        <v>27691092</v>
+        <v>5032000.0</v>
       </c>
       <c r="E3">
-        <v>44505441</v>
+        <v>758912.0</v>
       </c>
       <c r="F3">
-        <v>3852598</v>
+        <v>762433.0</v>
       </c>
       <c r="G3">
-        <v>4553522</v>
+        <v>768730.0</v>
       </c>
       <c r="H3">
-        <v>334842</v>
+        <v>772064.0</v>
       </c>
       <c r="I3">
-        <v>891663</v>
+        <v>774278.0</v>
       </c>
       <c r="J3">
-        <v>370276</v>
+        <v>773050.0</v>
       </c>
       <c r="K3">
-        <v>345665</v>
+        <v>807887.0</v>
       </c>
       <c r="L3">
-        <v>310537</v>
+        <v>755119.0</v>
       </c>
       <c r="M3">
-        <v>5588389</v>
+        <v>1185305.0</v>
       </c>
       <c r="N3">
-        <v>9807823</v>
+        <v>304045.0</v>
       </c>
       <c r="O3">
-        <v>13313205</v>
+        <v>304100.0</v>
       </c>
       <c r="P3">
-        <v>16870069</v>
+        <v>303418.0</v>
       </c>
       <c r="Q3">
-        <v>35345</v>
+        <v>309373.0</v>
       </c>
       <c r="R3">
-        <v>1144028</v>
+        <v>320503.0</v>
       </c>
       <c r="S3">
-        <v>178201</v>
+        <v>314119.0</v>
       </c>
       <c r="T3">
-        <v>390382</v>
+        <v>311966.0</v>
       </c>
       <c r="U3">
-        <v>1700824</v>
+        <v>375186.0</v>
       </c>
       <c r="V3">
-        <v>202197</v>
+        <v>322746.0</v>
       </c>
       <c r="W3">
-        <v>127013</v>
+        <v>328072.0</v>
       </c>
       <c r="X3">
-        <v>315820</v>
+        <v>332167.0</v>
       </c>
       <c r="Y3">
-        <v>12091745</v>
+        <v>343271.0</v>
       </c>
       <c r="Z3">
-        <v>1985976</v>
+        <v>344493.0</v>
       </c>
       <c r="AA3">
-        <v>12906396</v>
+        <v>311882.0</v>
       </c>
       <c r="AB3">
-        <v>408401</v>
+        <v>-298096.0</v>
       </c>
       <c r="AC3">
-        <v>32527347</v>
+        <v>829098.0</v>
       </c>
       <c r="AD3">
-        <v>13445436</v>
+        <v>265432.0</v>
       </c>
       <c r="AE3">
-        <v>30253808</v>
+        <v>-482580.0</v>
       </c>
       <c r="AF3">
-        <v>527061</v>
+        <v>520870.0</v>
       </c>
       <c r="AG3">
-        <v>368716</v>
+        <v>528579.0</v>
       </c>
       <c r="AH3">
-        <v>3995206</v>
+        <v>534991.0</v>
       </c>
       <c r="AI3">
-        <v>10029517</v>
+        <v>541474.0</v>
       </c>
       <c r="AJ3">
-        <v>17008593</v>
+        <v>532528.0</v>
       </c>
       <c r="AK3">
-        <v>25521367</v>
+        <v>528803.0</v>
       </c>
       <c r="AL3">
-        <v>2640771</v>
+        <v>521510.0</v>
       </c>
       <c r="AM3">
-        <v>24232319</v>
+        <v>409555.0</v>
       </c>
       <c r="AN3">
-        <v>15735272</v>
+        <v>290833.0</v>
       </c>
       <c r="AO3">
-        <v>22983065</v>
+        <v>293725.0</v>
       </c>
       <c r="AP3">
-        <v>2484161</v>
+        <v>299577.0</v>
       </c>
       <c r="AQ3">
-        <v>29987364</v>
+        <v>321733.0</v>
       </c>
       <c r="AR3">
-        <v>14702431</v>
+        <v>254144.0</v>
       </c>
       <c r="AS3">
-        <v>52778904</v>
+        <v>289234.0</v>
       </c>
       <c r="AT3">
-        <v>5699298</v>
+        <v>287624.0</v>
       </c>
       <c r="AU3">
-        <v>4002525</v>
+        <v>61463.0</v>
       </c>
       <c r="AV3">
-        <v>1323350</v>
+        <v>146478.0</v>
       </c>
       <c r="AW3">
-        <v>23883173</v>
+        <v>87994.0</v>
       </c>
       <c r="AX3">
-        <v>23883173</v>
+        <v>96380.0</v>
       </c>
       <c r="AY3">
-        <v>14071303</v>
+        <v>3192955.0</v>
       </c>
       <c r="AZ3">
-        <v>14071303</v>
+        <v>3192955.0</v>
       </c>
       <c r="BA3">
-        <v>53299200</v>
+        <v>3104444.0</v>
       </c>
       <c r="BB3">
-        <v>61755400</v>
+        <v>3104445.0</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16960,51 +12518,5243 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B5">
+        <v>8543398.0</v>
+      </c>
+      <c r="C5">
+        <v>6549844.0</v>
+      </c>
+      <c r="D5">
+        <v>8505000.0</v>
+      </c>
+      <c r="E5">
+        <v>7428360.0</v>
+      </c>
+      <c r="F5">
+        <v>6281352.0</v>
+      </c>
+      <c r="G5">
+        <v>8442947.0</v>
+      </c>
+      <c r="H5">
+        <v>6153893.0</v>
+      </c>
+      <c r="I5">
+        <v>9451389.0</v>
+      </c>
+      <c r="J5">
+        <v>7128767.0</v>
+      </c>
+      <c r="K5">
+        <v>4478284.0</v>
+      </c>
+      <c r="L5">
+        <v>4216247.0</v>
+      </c>
+      <c r="M5">
+        <v>9973940.0</v>
+      </c>
+      <c r="N5">
+        <v>6984314.0</v>
+      </c>
+      <c r="O5">
+        <v>2330026.0</v>
+      </c>
+      <c r="P5">
+        <v>7344370.0</v>
+      </c>
+      <c r="Q5">
+        <v>7942491.0</v>
+      </c>
+      <c r="R5">
+        <v>6677083.0</v>
+      </c>
+      <c r="S5">
+        <v>-423351.0</v>
+      </c>
+      <c r="T5">
+        <v>8677978.0</v>
+      </c>
+      <c r="U5">
+        <v>8174554.0</v>
+      </c>
+      <c r="V5">
+        <v>6668557.0</v>
+      </c>
+      <c r="W5">
+        <v>30150255.0</v>
+      </c>
+      <c r="X5">
+        <v>7543405.0</v>
+      </c>
+      <c r="Y5">
+        <v>8249849.0</v>
+      </c>
+      <c r="Z5">
+        <v>8378201.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2097262.0</v>
+      </c>
+      <c r="AB5">
+        <v>12586433.0</v>
+      </c>
+      <c r="AC5">
+        <v>10806173.0</v>
+      </c>
+      <c r="AD5">
+        <v>13207802.0</v>
+      </c>
+      <c r="AE5">
+        <v>11271660.0</v>
+      </c>
+      <c r="AF5">
+        <v>9714199.0</v>
+      </c>
+      <c r="AG5">
+        <v>8924915.0</v>
+      </c>
+      <c r="AH5">
+        <v>9356774.0</v>
+      </c>
+      <c r="AI5">
+        <v>11965310.0</v>
+      </c>
+      <c r="AJ5">
+        <v>9406394.0</v>
+      </c>
+      <c r="AK5">
+        <v>8337089.0</v>
+      </c>
+      <c r="AL5">
+        <v>9324600.0</v>
+      </c>
+      <c r="AM5">
+        <v>10276129.0</v>
+      </c>
+      <c r="AN5">
+        <v>11471074.0</v>
+      </c>
+      <c r="AO5">
+        <v>5890029.0</v>
+      </c>
+      <c r="AP5">
+        <v>9191016.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3790653.0</v>
+      </c>
+      <c r="AR5">
+        <v>18422282.0</v>
+      </c>
+      <c r="AS5">
+        <v>13057720.0</v>
+      </c>
+      <c r="AT5">
+        <v>13916511.0</v>
+      </c>
+      <c r="AU5">
+        <v>10848602.0</v>
+      </c>
+      <c r="AV5">
+        <v>12318905.0</v>
+      </c>
+      <c r="AW5">
+        <v>16176206.0</v>
+      </c>
+      <c r="AX5">
+        <v>5503206.0</v>
+      </c>
+      <c r="AY5">
+        <v>8317684.0</v>
+      </c>
+      <c r="AZ5">
+        <v>8317684.0</v>
+      </c>
+      <c r="BA5">
+        <v>6684592.0</v>
+      </c>
+      <c r="BB5">
+        <v>6684592.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
+      <c r="A6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B6">
+        <v>12799398.0</v>
+      </c>
+      <c r="C6">
+        <v>11876382.0</v>
+      </c>
+      <c r="D6">
+        <v>13537000.0</v>
+      </c>
+      <c r="E6">
+        <v>8187272.0</v>
+      </c>
+      <c r="F6">
+        <v>7043785.0</v>
+      </c>
+      <c r="G6">
+        <v>9211677.0</v>
+      </c>
+      <c r="H6">
+        <v>6925957.0</v>
+      </c>
+      <c r="I6">
+        <v>10225667.0</v>
+      </c>
+      <c r="J6">
+        <v>7901817.0</v>
+      </c>
+      <c r="K6">
+        <v>5286171.0</v>
+      </c>
+      <c r="L6">
+        <v>4971366.0</v>
+      </c>
+      <c r="M6">
+        <v>11159245.0</v>
+      </c>
+      <c r="N6">
+        <v>7288359.0</v>
+      </c>
+      <c r="O6">
+        <v>2634126.0</v>
+      </c>
+      <c r="P6">
+        <v>7647788.0</v>
+      </c>
+      <c r="Q6">
+        <v>8251864.0</v>
+      </c>
+      <c r="R6">
+        <v>6997586.0</v>
+      </c>
+      <c r="S6">
+        <v>-109232.0</v>
+      </c>
+      <c r="T6">
+        <v>8989944.0</v>
+      </c>
+      <c r="U6">
+        <v>8549740.0</v>
+      </c>
+      <c r="V6">
+        <v>6991303.0</v>
+      </c>
+      <c r="W6">
+        <v>30478327.0</v>
+      </c>
+      <c r="X6">
+        <v>7875572.0</v>
+      </c>
+      <c r="Y6">
+        <v>8593120.0</v>
+      </c>
+      <c r="Z6">
+        <v>8722694.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1785380.0</v>
+      </c>
+      <c r="AB6">
+        <v>12288337.0</v>
+      </c>
+      <c r="AC6">
+        <v>11635271.0</v>
+      </c>
+      <c r="AD6">
+        <v>13473234.0</v>
+      </c>
+      <c r="AE6">
+        <v>10789080.0</v>
+      </c>
+      <c r="AF6">
+        <v>10235069.0</v>
+      </c>
+      <c r="AG6">
+        <v>9453494.0</v>
+      </c>
+      <c r="AH6">
+        <v>9891765.0</v>
+      </c>
+      <c r="AI6">
+        <v>12506784.0</v>
+      </c>
+      <c r="AJ6">
+        <v>9938922.0</v>
+      </c>
+      <c r="AK6">
+        <v>8865892.0</v>
+      </c>
+      <c r="AL6">
+        <v>9846110.0</v>
+      </c>
+      <c r="AM6">
+        <v>10685684.0</v>
+      </c>
+      <c r="AN6">
+        <v>11761907.0</v>
+      </c>
+      <c r="AO6">
+        <v>6183754.0</v>
+      </c>
+      <c r="AP6">
+        <v>9490593.0</v>
+      </c>
+      <c r="AQ6">
+        <v>4112386.0</v>
+      </c>
+      <c r="AR6">
+        <v>18676426.0</v>
+      </c>
+      <c r="AS6">
+        <v>13346954.0</v>
+      </c>
+      <c r="AT6">
+        <v>14204135.0</v>
+      </c>
+      <c r="AU6">
+        <v>10910065.0</v>
+      </c>
+      <c r="AV6">
+        <v>12465383.0</v>
+      </c>
+      <c r="AW6">
+        <v>16264200.0</v>
+      </c>
+      <c r="AX6">
+        <v>5599586.0</v>
+      </c>
+      <c r="AY6">
+        <v>11510639.0</v>
+      </c>
+      <c r="AZ6">
+        <v>11510639.0</v>
+      </c>
+      <c r="BA6">
+        <v>9789036.0</v>
+      </c>
+      <c r="BB6">
+        <v>9789037.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="A9" t="s">
+        <v>124</v>
+      </c>
+      <c r="B9">
+        <v>10654389.0</v>
+      </c>
+      <c r="C9">
+        <v>8596807.0</v>
+      </c>
+      <c r="D9">
+        <v>10645000.0</v>
+      </c>
+      <c r="E9">
+        <v>10706802.0</v>
+      </c>
+      <c r="F9">
+        <v>9564109.0</v>
+      </c>
+      <c r="G9">
+        <v>10889682.0</v>
+      </c>
+      <c r="H9">
+        <v>9284756.0</v>
+      </c>
+      <c r="I9">
+        <v>11951760.0</v>
+      </c>
+      <c r="J9">
+        <v>9755610.0</v>
+      </c>
+      <c r="K9">
+        <v>8351574.0</v>
+      </c>
+      <c r="L9">
+        <v>8003776.0</v>
+      </c>
+      <c r="M9">
+        <v>12009691.0</v>
+      </c>
+      <c r="N9">
+        <v>10246155.0</v>
+      </c>
+      <c r="O9">
+        <v>8550547.0</v>
+      </c>
+      <c r="P9">
+        <v>10811591.0</v>
+      </c>
+      <c r="Q9">
+        <v>12126328.0</v>
+      </c>
+      <c r="R9">
+        <v>9315457.0</v>
+      </c>
+      <c r="S9">
+        <v>3928098.0</v>
+      </c>
+      <c r="T9">
+        <v>10238831.0</v>
+      </c>
+      <c r="U9">
+        <v>13143221.0</v>
+      </c>
+      <c r="V9">
+        <v>8488353.0</v>
+      </c>
+      <c r="W9">
+        <v>2619883.0</v>
+      </c>
+      <c r="X9">
+        <v>10688526.0</v>
+      </c>
+      <c r="Y9">
+        <v>10971609.0</v>
+      </c>
+      <c r="Z9">
+        <v>11844381.0</v>
+      </c>
+      <c r="AA9">
+        <v>9852532.0</v>
+      </c>
+      <c r="AB9">
+        <v>14145774.0</v>
+      </c>
+      <c r="AC9">
+        <v>12907204.0</v>
+      </c>
+      <c r="AD9">
+        <v>14400308.0</v>
+      </c>
+      <c r="AE9">
+        <v>15276355.0</v>
+      </c>
+      <c r="AF9">
+        <v>12688135.0</v>
+      </c>
+      <c r="AG9">
+        <v>10968161.0</v>
+      </c>
+      <c r="AH9">
+        <v>9567322.0</v>
+      </c>
+      <c r="AI9">
+        <v>12274701.0</v>
+      </c>
+      <c r="AJ9">
+        <v>11964260.0</v>
+      </c>
+      <c r="AK9">
+        <v>11267551.0</v>
+      </c>
+      <c r="AL9">
+        <v>11804373.0</v>
+      </c>
+      <c r="AM9">
+        <v>12901191.0</v>
+      </c>
+      <c r="AN9">
+        <v>13661056.0</v>
+      </c>
+      <c r="AO9">
+        <v>8709362.0</v>
+      </c>
+      <c r="AP9">
+        <v>12803150.0</v>
+      </c>
+      <c r="AQ9">
+        <v>12123886.0</v>
+      </c>
+      <c r="AR9">
+        <v>13407359.0</v>
+      </c>
+      <c r="AS9">
+        <v>13593190.0</v>
+      </c>
+      <c r="AT9">
+        <v>12586493.0</v>
+      </c>
+      <c r="AU9">
+        <v>13355340.0</v>
+      </c>
+      <c r="AV9">
+        <v>12614357.0</v>
+      </c>
+      <c r="AW9">
+        <v>14767305.0</v>
+      </c>
+      <c r="AX9">
+        <v>10574343.0</v>
+      </c>
+      <c r="AY9">
+        <v>9805088.0</v>
+      </c>
+      <c r="AZ9">
+        <v>9805088.0</v>
+      </c>
+      <c r="BA9">
+        <v>7906247.0</v>
+      </c>
+      <c r="BB9">
+        <v>7906246.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10">
+        <v>5694900.0</v>
+      </c>
+      <c r="C10">
+        <v>-3983006.0</v>
+      </c>
+      <c r="D10">
+        <v>5487000.0</v>
+      </c>
+      <c r="E10">
+        <v>4486600.0</v>
+      </c>
+      <c r="F10">
+        <v>3439088.0</v>
+      </c>
+      <c r="G10">
+        <v>5487095.0</v>
+      </c>
+      <c r="H10">
+        <v>3339214.0</v>
+      </c>
+      <c r="I10">
+        <v>6295717.0</v>
+      </c>
+      <c r="J10">
+        <v>4014848.0</v>
+      </c>
+      <c r="K10">
+        <v>1123501.0</v>
+      </c>
+      <c r="L10">
+        <v>721000.0</v>
+      </c>
+      <c r="M10">
+        <v>6184042.0</v>
+      </c>
+      <c r="N10">
+        <v>2872561.0</v>
+      </c>
+      <c r="O10">
+        <v>-1721411.0</v>
+      </c>
+      <c r="P10">
+        <v>3966243.0</v>
+      </c>
+      <c r="Q10">
+        <v>3428898.0</v>
+      </c>
+      <c r="R10">
+        <v>3108905.0</v>
+      </c>
+      <c r="S10">
+        <v>-3286033.0</v>
+      </c>
+      <c r="T10">
+        <v>4662845.0</v>
+      </c>
+      <c r="U10">
+        <v>3855562.0</v>
+      </c>
+      <c r="V10">
+        <v>2494919.0</v>
+      </c>
+      <c r="W10">
+        <v>25754125.0</v>
+      </c>
+      <c r="X10">
+        <v>1458487.0</v>
+      </c>
+      <c r="Y10">
+        <v>2022574.0</v>
+      </c>
+      <c r="Z10">
+        <v>1957687.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3698416.0</v>
+      </c>
+      <c r="AB10">
+        <v>5776323.0</v>
+      </c>
+      <c r="AC10">
+        <v>4228245.0</v>
+      </c>
+      <c r="AD10">
+        <v>6731070.0</v>
+      </c>
+      <c r="AE10">
+        <v>7221386.0</v>
+      </c>
+      <c r="AF10">
+        <v>3167452.0</v>
+      </c>
+      <c r="AG10">
+        <v>3233327.0</v>
+      </c>
+      <c r="AH10">
+        <v>1687627.0</v>
+      </c>
+      <c r="AI10">
+        <v>5675236.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5898615.0</v>
+      </c>
+      <c r="AK10">
+        <v>5819415.0</v>
+      </c>
+      <c r="AL10">
+        <v>5873210.0</v>
+      </c>
+      <c r="AM10">
+        <v>7522948.0</v>
+      </c>
+      <c r="AN10">
+        <v>9180096.0</v>
+      </c>
+      <c r="AO10">
+        <v>3649169.0</v>
+      </c>
+      <c r="AP10">
+        <v>3415448.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2106113.0</v>
+      </c>
+      <c r="AR10">
+        <v>16791989.0</v>
+      </c>
+      <c r="AS10">
+        <v>11292353.0</v>
+      </c>
+      <c r="AT10">
+        <v>12211896.0</v>
+      </c>
+      <c r="AU10">
+        <v>8985282.0</v>
+      </c>
+      <c r="AV10">
+        <v>9707494.0</v>
+      </c>
+      <c r="AW10">
+        <v>13608970.0</v>
+      </c>
+      <c r="AX10">
+        <v>2906764.0</v>
+      </c>
+      <c r="AY10">
+        <v>9721753.0</v>
+      </c>
+      <c r="AZ10">
+        <v>9721753.0</v>
+      </c>
+      <c r="BA10">
+        <v>5406633.0</v>
+      </c>
+      <c r="BB10">
+        <v>5406633.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11">
+        <v>407960.0</v>
+      </c>
+      <c r="C11">
+        <v>445032.0</v>
+      </c>
+      <c r="D11">
+        <v>494856.0</v>
+      </c>
+      <c r="E11">
+        <v>417121.0</v>
+      </c>
+      <c r="F11">
+        <v>512113.0</v>
+      </c>
+      <c r="G11">
+        <v>518669.0</v>
+      </c>
+      <c r="H11">
+        <v>532842.0</v>
+      </c>
+      <c r="I11">
+        <v>478551.0</v>
+      </c>
+      <c r="J11">
+        <v>464411.0</v>
+      </c>
+      <c r="K11">
+        <v>449248.0</v>
+      </c>
+      <c r="L11">
+        <v>476484.0</v>
+      </c>
+      <c r="M11">
+        <v>514457.0</v>
+      </c>
+      <c r="N11">
+        <v>529725.0</v>
+      </c>
+      <c r="O11">
+        <v>498774.0</v>
+      </c>
+      <c r="P11">
+        <v>491505.0</v>
+      </c>
+      <c r="Q11">
+        <v>770725.0</v>
+      </c>
+      <c r="R11">
+        <v>542186.0</v>
+      </c>
+      <c r="S11">
+        <v>271948.0</v>
+      </c>
+      <c r="T11">
+        <v>673837.0</v>
+      </c>
+      <c r="U11">
+        <v>691193.0</v>
+      </c>
+      <c r="V11">
+        <v>657938.0</v>
+      </c>
+      <c r="W11">
+        <v>1102040.0</v>
+      </c>
+      <c r="X11">
+        <v>883443.0</v>
+      </c>
+      <c r="Y11">
+        <v>951339.0</v>
+      </c>
+      <c r="Z11">
+        <v>977289.0</v>
+      </c>
+      <c r="AA11">
+        <v>2272647.0</v>
+      </c>
+      <c r="AB11">
+        <v>438209.0</v>
+      </c>
+      <c r="AC11">
+        <v>444893.0</v>
+      </c>
+      <c r="AD11">
+        <v>532839.0</v>
+      </c>
+      <c r="AE11">
+        <v>639142.0</v>
+      </c>
+      <c r="AF11">
+        <v>396379.0</v>
+      </c>
+      <c r="AG11">
+        <v>541414.0</v>
+      </c>
+      <c r="AH11">
+        <v>324378.0</v>
+      </c>
+      <c r="AI11">
+        <v>530239.0</v>
+      </c>
+      <c r="AJ11">
+        <v>531738.0</v>
+      </c>
+      <c r="AK11">
+        <v>359967.0</v>
+      </c>
+      <c r="AL11">
+        <v>309639.0</v>
+      </c>
+      <c r="AM11">
+        <v>1371584.0</v>
+      </c>
+      <c r="AN11">
+        <v>474861.0</v>
+      </c>
+      <c r="AO11">
+        <v>338459.0</v>
+      </c>
+      <c r="AP11">
+        <v>361216.0</v>
+      </c>
+      <c r="AQ11">
+        <v>544804.0</v>
+      </c>
+      <c r="AR11">
+        <v>355020.0</v>
+      </c>
+      <c r="AS11">
+        <v>553538.0</v>
+      </c>
+      <c r="AT11">
+        <v>1866.0</v>
+      </c>
+      <c r="AU11">
+        <v>753741.0</v>
+      </c>
+      <c r="AV11">
+        <v>311605.0</v>
+      </c>
+      <c r="AW11">
+        <v>-114912.0</v>
+      </c>
+      <c r="AX11">
+        <v>1016426.0</v>
+      </c>
+      <c r="AY11">
+        <v>-301779.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-301779.0</v>
+      </c>
+      <c r="BA11">
+        <v>303059.0</v>
+      </c>
+      <c r="BB11">
+        <v>303060.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B12">
+        <v>2959716.0</v>
+      </c>
+      <c r="C12">
+        <v>3222288.0</v>
+      </c>
+      <c r="D12">
+        <v>3018000.0</v>
+      </c>
+      <c r="E12">
+        <v>51285422094.0</v>
+      </c>
+      <c r="F12">
+        <v>2842264.0</v>
+      </c>
+      <c r="G12">
+        <v>2955852.0</v>
+      </c>
+      <c r="H12">
+        <v>2814679.0</v>
+      </c>
+      <c r="I12">
+        <v>3155672.0</v>
+      </c>
+      <c r="J12">
+        <v>3113919.0</v>
+      </c>
+      <c r="K12">
+        <v>3354783.0</v>
+      </c>
+      <c r="L12">
+        <v>3495247.0</v>
+      </c>
+      <c r="M12">
+        <v>3789898.0</v>
+      </c>
+      <c r="N12">
+        <v>4111753.0</v>
+      </c>
+      <c r="O12">
+        <v>4235026.0</v>
+      </c>
+      <c r="P12">
+        <v>3378127.0</v>
+      </c>
+      <c r="Q12">
+        <v>4513593.0</v>
+      </c>
+      <c r="R12">
+        <v>3568178.0</v>
+      </c>
+      <c r="S12">
+        <v>2862682.0</v>
+      </c>
+      <c r="T12">
+        <v>4015133.0</v>
+      </c>
+      <c r="U12">
+        <v>4318992.0</v>
+      </c>
+      <c r="V12">
+        <v>4404946.0</v>
+      </c>
+      <c r="W12">
+        <v>4396130.0</v>
+      </c>
+      <c r="X12">
+        <v>6084918.0</v>
+      </c>
+      <c r="Y12">
+        <v>6227275.0</v>
+      </c>
+      <c r="Z12">
+        <v>6420514.0</v>
+      </c>
+      <c r="AA12">
+        <v>5682858.0</v>
+      </c>
+      <c r="AB12">
+        <v>6512014.0</v>
+      </c>
+      <c r="AC12">
+        <v>6577928.0</v>
+      </c>
+      <c r="AD12">
+        <v>6476732.0</v>
+      </c>
+      <c r="AE12">
+        <v>2748172.0</v>
+      </c>
+      <c r="AF12">
+        <v>6546747.0</v>
+      </c>
+      <c r="AG12">
+        <v>5691588.0</v>
+      </c>
+      <c r="AH12">
+        <v>7669147.0</v>
+      </c>
+      <c r="AI12">
+        <v>6073638.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3507779.0</v>
+      </c>
+      <c r="AK12">
+        <v>2517674.0</v>
+      </c>
+      <c r="AL12">
+        <v>2680472.0</v>
+      </c>
+      <c r="AM12">
+        <v>2753181.0</v>
+      </c>
+      <c r="AN12">
+        <v>2290978.0</v>
+      </c>
+      <c r="AO12">
+        <v>2240860.0</v>
+      </c>
+      <c r="AP12">
+        <v>1632597.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1684540.0</v>
+      </c>
+      <c r="AR12">
+        <v>1630293.0</v>
+      </c>
+      <c r="AS12">
+        <v>1765367.0</v>
+      </c>
+      <c r="AT12">
+        <v>1704615.0</v>
+      </c>
+      <c r="AU12">
+        <v>1863320.0</v>
+      </c>
+      <c r="AV12">
+        <v>2611411.0</v>
+      </c>
+      <c r="AW12">
+        <v>2567236.0</v>
+      </c>
+      <c r="AX12">
+        <v>2596442.0</v>
+      </c>
+      <c r="AY12">
+        <v>2870800.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2870800.0</v>
+      </c>
+      <c r="BA12">
+        <v>1932400.0</v>
+      </c>
+      <c r="BB12">
+        <v>1932400.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13">
+        <v>67901.0</v>
+      </c>
+      <c r="C13">
+        <v>88986.0</v>
+      </c>
+      <c r="D13">
+        <v>3132260.0</v>
+      </c>
+      <c r="E13">
+        <v>3099040.0</v>
+      </c>
+      <c r="F13">
+        <v>3356650.0</v>
+      </c>
+      <c r="G13">
+        <v>2812000.0</v>
+      </c>
+      <c r="H13">
+        <v>2966340.0</v>
+      </c>
+      <c r="I13">
+        <v>45457.0</v>
+      </c>
+      <c r="J13">
+        <v>52182.0</v>
+      </c>
+      <c r="K13">
+        <v>72608.0</v>
+      </c>
+      <c r="L13">
+        <v>4316720.0</v>
+      </c>
+      <c r="M13">
+        <v>2402240.0</v>
+      </c>
+      <c r="N13">
+        <v>4681990.0</v>
+      </c>
+      <c r="O13">
+        <v>6199160.0</v>
+      </c>
+      <c r="P13">
+        <v>4395890.0</v>
+      </c>
+      <c r="Q13">
+        <v>64228.0</v>
+      </c>
+      <c r="R13">
+        <v>89589.0</v>
+      </c>
+      <c r="S13">
+        <v>101580.0</v>
+      </c>
+      <c r="T13">
+        <v>3967580.0</v>
+      </c>
+      <c r="U13">
+        <v>4371630.0</v>
+      </c>
+      <c r="V13">
+        <v>4483740.0</v>
+      </c>
+      <c r="W13">
+        <v>3627560.0</v>
+      </c>
+      <c r="X13">
+        <v>7154680.0</v>
+      </c>
+      <c r="Y13">
+        <v>5863010.0</v>
+      </c>
+      <c r="Z13">
+        <v>7514770.0</v>
+      </c>
+      <c r="AA13">
+        <v>4806650.0</v>
+      </c>
+      <c r="AB13">
+        <v>5718900.0</v>
+      </c>
+      <c r="AC13">
+        <v>28614.0</v>
+      </c>
+      <c r="AD13">
+        <v>14154.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14">
+        <v>-1028.0</v>
+      </c>
+      <c r="C14">
+        <v>17358.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-8788.0</v>
+      </c>
+      <c r="F14">
+        <v>3765.0</v>
+      </c>
+      <c r="G14">
+        <v>-1439.0</v>
+      </c>
+      <c r="H14">
+        <v>-3711.0</v>
+      </c>
+      <c r="I14">
+        <v>-4594.0</v>
+      </c>
+      <c r="J14">
+        <v>-2541.0</v>
+      </c>
+      <c r="K14">
+        <v>-5181.0</v>
+      </c>
+      <c r="L14">
+        <v>3482.0</v>
+      </c>
+      <c r="M14">
+        <v>-1410.0</v>
+      </c>
+      <c r="N14">
+        <v>-4607.0</v>
+      </c>
+      <c r="O14">
+        <v>-2557.0</v>
+      </c>
+      <c r="P14">
+        <v>487.0</v>
+      </c>
+      <c r="Q14">
+        <v>-4476.0</v>
+      </c>
+      <c r="R14">
+        <v>-2239.0</v>
+      </c>
+      <c r="S14">
+        <v>-1447.0</v>
+      </c>
+      <c r="T14">
+        <v>-1217.0</v>
+      </c>
+      <c r="U14">
+        <v>293634.0</v>
+      </c>
+      <c r="V14">
+        <v>285676.0</v>
+      </c>
+      <c r="W14">
+        <v>282949.0</v>
+      </c>
+      <c r="X14">
+        <v>276649.0</v>
+      </c>
+      <c r="Y14">
+        <v>278261.0</v>
+      </c>
+      <c r="Z14">
+        <v>275784.0</v>
+      </c>
+      <c r="AA14">
+        <v>266332.0</v>
+      </c>
+      <c r="AB14">
+        <v>305859.0</v>
+      </c>
+      <c r="AC14">
+        <v>303304.0</v>
+      </c>
+      <c r="AD14">
+        <v>331792.0</v>
+      </c>
+      <c r="AE14">
+        <v>301652.0</v>
+      </c>
+      <c r="AF14">
+        <v>286983.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14">
+        <v>24500.0</v>
+      </c>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14">
+        <v>13600.0</v>
+      </c>
+      <c r="AL14"/>
+      <c r="AM14">
+        <v>37500.0</v>
+      </c>
+      <c r="AN14">
+        <v>4700.0</v>
+      </c>
+      <c r="AO14"/>
+      <c r="AP14">
+        <v>84000.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14">
+        <v>10500.0</v>
+      </c>
+      <c r="AS14">
+        <v>9500.0</v>
+      </c>
+      <c r="AT14">
+        <v>9400.0</v>
+      </c>
+      <c r="AU14">
+        <v>6900.0</v>
+      </c>
+      <c r="AV14">
+        <v>7500.0</v>
+      </c>
+      <c r="AW14">
+        <v>19500.0</v>
+      </c>
+      <c r="AX14">
+        <v>4700.0</v>
+      </c>
+      <c r="AY14">
+        <v>11300.0</v>
+      </c>
+      <c r="AZ14">
+        <v>11300.0</v>
+      </c>
+      <c r="BA14">
+        <v>6100.0</v>
+      </c>
+      <c r="BB14">
+        <v>6100.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15">
+        <v>5285919.0</v>
+      </c>
+      <c r="C15">
+        <v>-4410694.0</v>
+      </c>
+      <c r="D15">
+        <v>4996000.0</v>
+      </c>
+      <c r="E15">
+        <v>4060691.0</v>
+      </c>
+      <c r="F15">
+        <v>2930740.0</v>
+      </c>
+      <c r="G15">
+        <v>4966987.0</v>
+      </c>
+      <c r="H15">
+        <v>2802661.0</v>
+      </c>
+      <c r="I15">
+        <v>5812572.0</v>
+      </c>
+      <c r="J15">
+        <v>3547896.0</v>
+      </c>
+      <c r="K15">
+        <v>669072.0</v>
+      </c>
+      <c r="L15">
+        <v>247998.0</v>
+      </c>
+      <c r="M15">
+        <v>5668175.0</v>
+      </c>
+      <c r="N15">
+        <v>2338229.0</v>
+      </c>
+      <c r="O15">
+        <v>-2220185.0</v>
+      </c>
+      <c r="P15">
+        <v>3475225.0</v>
+      </c>
+      <c r="Q15">
+        <v>2653697.0</v>
+      </c>
+      <c r="R15">
+        <v>2564480.0</v>
+      </c>
+      <c r="S15">
+        <v>-3559428.0</v>
+      </c>
+      <c r="T15">
+        <v>3987791.0</v>
+      </c>
+      <c r="U15">
+        <v>3156411.0</v>
+      </c>
+      <c r="V15">
+        <v>1834254.0</v>
+      </c>
+      <c r="W15">
+        <v>24644400.0</v>
+      </c>
+      <c r="X15">
+        <v>576656.0</v>
+      </c>
+      <c r="Y15">
+        <v>1068758.0</v>
+      </c>
+      <c r="Z15">
+        <v>970946.0</v>
+      </c>
+      <c r="AA15">
+        <v>-5928894.0</v>
+      </c>
+      <c r="AB15">
+        <v>5335559.0</v>
+      </c>
+      <c r="AC15">
+        <v>3809053.0</v>
+      </c>
+      <c r="AD15">
+        <v>6168091.0</v>
+      </c>
+      <c r="AE15">
+        <v>6565559.0</v>
+      </c>
+      <c r="AF15">
+        <v>2763800.0</v>
+      </c>
+      <c r="AG15">
+        <v>2707047.0</v>
+      </c>
+      <c r="AH15">
+        <v>1338713.0</v>
+      </c>
+      <c r="AI15">
+        <v>5159674.0</v>
+      </c>
+      <c r="AJ15">
+        <v>5396728.0</v>
+      </c>
+      <c r="AK15">
+        <v>5445814.0</v>
+      </c>
+      <c r="AL15">
+        <v>5570659.0</v>
+      </c>
+      <c r="AM15">
+        <v>6113910.0</v>
+      </c>
+      <c r="AN15">
+        <v>8700491.0</v>
+      </c>
+      <c r="AO15">
+        <v>3416587.0</v>
+      </c>
+      <c r="AP15">
+        <v>2970243.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1565449.0</v>
+      </c>
+      <c r="AR15">
+        <v>16426466.0</v>
+      </c>
+      <c r="AS15">
+        <v>10729340.0</v>
+      </c>
+      <c r="AT15">
+        <v>12200624.0</v>
+      </c>
+      <c r="AU15">
+        <v>8224682.0</v>
+      </c>
+      <c r="AV15">
+        <v>9388419.0</v>
+      </c>
+      <c r="AW15">
+        <v>13704429.0</v>
+      </c>
+      <c r="AX15">
+        <v>1885645.0</v>
+      </c>
+      <c r="AY15">
+        <v>10012191.0</v>
+      </c>
+      <c r="AZ15">
+        <v>10012191.0</v>
+      </c>
+      <c r="BA15">
+        <v>5097474.0</v>
+      </c>
+      <c r="BB15">
+        <v>5097474.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-4414290.0</v>
+      </c>
+      <c r="D16">
+        <v>5083340.0</v>
+      </c>
+      <c r="E16">
+        <v>4060690.0</v>
+      </c>
+      <c r="F16">
+        <v>2930740.0</v>
+      </c>
+      <c r="G16">
+        <v>4966990.0</v>
+      </c>
+      <c r="H16">
+        <v>2802660.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>248000.0</v>
+      </c>
+      <c r="M16">
+        <v>5668175.0</v>
+      </c>
+      <c r="N16">
+        <v>5668175.0</v>
+      </c>
+      <c r="O16">
+        <v>-2222742.0</v>
+      </c>
+      <c r="P16">
+        <v>3475225.0</v>
+      </c>
+      <c r="Q16">
+        <v>2653697.0</v>
+      </c>
+      <c r="R16">
+        <v>2564480.0</v>
+      </c>
+      <c r="S16">
+        <v>-3559428.0</v>
+      </c>
+      <c r="T16">
+        <v>3987791.0</v>
+      </c>
+      <c r="U16">
+        <v>3156411.0</v>
+      </c>
+      <c r="V16">
+        <v>1834254.0</v>
+      </c>
+      <c r="W16">
+        <v>24644400.0</v>
+      </c>
+      <c r="X16">
+        <v>576656.0</v>
+      </c>
+      <c r="Y16">
+        <v>1068758.0</v>
+      </c>
+      <c r="Z16">
+        <v>970946.0</v>
+      </c>
+      <c r="AA16">
+        <v>-5935888.0</v>
+      </c>
+      <c r="AB16">
+        <v>5335560.0</v>
+      </c>
+      <c r="AC16">
+        <v>3753632.0</v>
+      </c>
+      <c r="AD16">
+        <v>6223512.0</v>
+      </c>
+      <c r="AE16">
+        <v>6565559.0</v>
+      </c>
+      <c r="AF16">
+        <v>2763800.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17">
+        <v>5328259.0</v>
+      </c>
+      <c r="C17">
+        <v>-4431650.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>4069479.0</v>
+      </c>
+      <c r="F17">
+        <v>2926975.0</v>
+      </c>
+      <c r="G17">
+        <v>4968426.0</v>
+      </c>
+      <c r="H17">
+        <v>2806372.0</v>
+      </c>
+      <c r="I17">
+        <v>5817166.0</v>
+      </c>
+      <c r="J17">
+        <v>3550437.0</v>
+      </c>
+      <c r="K17">
+        <v>674253.0</v>
+      </c>
+      <c r="L17">
+        <v>244516.0</v>
+      </c>
+      <c r="M17">
+        <v>5669585.0</v>
+      </c>
+      <c r="N17">
+        <v>2342836.0</v>
+      </c>
+      <c r="O17">
+        <v>-2220185.0</v>
+      </c>
+      <c r="P17">
+        <v>3474738.0</v>
+      </c>
+      <c r="Q17">
+        <v>2658173.0</v>
+      </c>
+      <c r="R17">
+        <v>2566719.0</v>
+      </c>
+      <c r="S17">
+        <v>-3557981.0</v>
+      </c>
+      <c r="T17">
+        <v>3989008.0</v>
+      </c>
+      <c r="U17">
+        <v>3164369.0</v>
+      </c>
+      <c r="V17">
+        <v>1836981.0</v>
+      </c>
+      <c r="W17">
+        <v>24652085.0</v>
+      </c>
+      <c r="X17">
+        <v>575044.0</v>
+      </c>
+      <c r="Y17">
+        <v>1071235.0</v>
+      </c>
+      <c r="Z17">
+        <v>980398.0</v>
+      </c>
+      <c r="AA17">
+        <v>-5971063.0</v>
+      </c>
+      <c r="AB17">
+        <v>5338114.0</v>
+      </c>
+      <c r="AC17">
+        <v>3783352.0</v>
+      </c>
+      <c r="AD17">
+        <v>6198231.0</v>
+      </c>
+      <c r="AE17">
+        <v>6582244.0</v>
+      </c>
+      <c r="AF17">
+        <v>2771073.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18">
+        <v>-2914947.0</v>
+      </c>
+      <c r="C18">
+        <v>-3135931.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-3090385.0</v>
+      </c>
+      <c r="F18">
+        <v>-2983553.0</v>
+      </c>
+      <c r="G18">
+        <v>-3243575.0</v>
+      </c>
+      <c r="H18">
+        <v>-3201126.0</v>
+      </c>
+      <c r="I18">
+        <v>-3079025.0</v>
+      </c>
+      <c r="J18">
+        <v>-3263322.0</v>
+      </c>
+      <c r="K18">
+        <v>-3468477.0</v>
+      </c>
+      <c r="L18">
+        <v>-3566068.0</v>
+      </c>
+      <c r="M18">
+        <v>-3925857.0</v>
+      </c>
+      <c r="N18">
+        <v>-4243046.0</v>
+      </c>
+      <c r="O18">
+        <v>-4486957.0</v>
+      </c>
+      <c r="P18">
+        <v>-4311780.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4292790.0</v>
+      </c>
+      <c r="R18">
+        <v>-3726485.0</v>
+      </c>
+      <c r="S18">
+        <v>-3863364.0</v>
+      </c>
+      <c r="T18">
+        <v>-3925546.0</v>
+      </c>
+      <c r="U18">
+        <v>-4243009.0</v>
+      </c>
+      <c r="V18">
+        <v>-4360252.0</v>
+      </c>
+      <c r="W18">
+        <v>-7529478.0</v>
+      </c>
+      <c r="X18">
+        <v>-6063716.0</v>
+      </c>
+      <c r="Y18">
+        <v>-6133880.0</v>
+      </c>
+      <c r="Z18">
+        <v>-6361658.0</v>
+      </c>
+      <c r="AA18">
+        <v>-4484629.0</v>
+      </c>
+      <c r="AB18">
+        <v>-5958205.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6279820.0</v>
+      </c>
+      <c r="AD18">
+        <v>-5469449.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" t="s">
+        <v>136</v>
+      </c>
+      <c r="B21">
+        <v>8543396.0</v>
+      </c>
+      <c r="C21">
+        <v>6549844.0</v>
+      </c>
+      <c r="D21">
+        <v>8564000.0</v>
+      </c>
+      <c r="E21">
+        <v>8106165.0</v>
+      </c>
+      <c r="F21">
+        <v>6717933.0</v>
+      </c>
+      <c r="G21">
+        <v>7416628.0</v>
+      </c>
+      <c r="H21">
+        <v>6659944.0</v>
+      </c>
+      <c r="I21">
+        <v>9462845.0</v>
+      </c>
+      <c r="J21">
+        <v>7086366.0</v>
+      </c>
+      <c r="K21">
+        <v>5485490.0</v>
+      </c>
+      <c r="L21">
+        <v>5407150.0</v>
+      </c>
+      <c r="M21">
+        <v>8679829.0</v>
+      </c>
+      <c r="N21">
+        <v>7667707.0</v>
+      </c>
+      <c r="O21">
+        <v>4639839.0</v>
+      </c>
+      <c r="P21">
+        <v>8762105.0</v>
+      </c>
+      <c r="Q21">
+        <v>9624391.0</v>
+      </c>
+      <c r="R21">
+        <v>6952643.0</v>
+      </c>
+      <c r="S21">
+        <v>879489.0</v>
+      </c>
+      <c r="T21">
+        <v>8386975.0</v>
+      </c>
+      <c r="U21">
+        <v>10538709.0</v>
+      </c>
+      <c r="V21">
+        <v>6054367.0</v>
+      </c>
+      <c r="W21">
+        <v>-522599.0</v>
+      </c>
+      <c r="X21">
+        <v>8770282.0</v>
+      </c>
+      <c r="Y21">
+        <v>8543290.0</v>
+      </c>
+      <c r="Z21">
+        <v>9187033.0</v>
+      </c>
+      <c r="AA21">
+        <v>5611594.0</v>
+      </c>
+      <c r="AB21">
+        <v>11528602.0</v>
+      </c>
+      <c r="AC21">
+        <v>9455855.0</v>
+      </c>
+      <c r="AD21">
+        <v>11504856.0</v>
+      </c>
+      <c r="AE21">
+        <v>14006128.0</v>
+      </c>
+      <c r="AF21">
+        <v>8831133.0</v>
+      </c>
+      <c r="AG21">
+        <v>7668095.0</v>
+      </c>
+      <c r="AH21">
+        <v>6077347.0</v>
+      </c>
+      <c r="AI21">
+        <v>9407271.0</v>
+      </c>
+      <c r="AJ21">
+        <v>8800128.0</v>
+      </c>
+      <c r="AK21">
+        <v>8187005.0</v>
+      </c>
+      <c r="AL21">
+        <v>9023601.0</v>
+      </c>
+      <c r="AM21">
+        <v>9728587.0</v>
+      </c>
+      <c r="AN21">
+        <v>11219225.0</v>
+      </c>
+      <c r="AO21">
+        <v>6095643.0</v>
+      </c>
+      <c r="AP21">
+        <v>10774909.0</v>
+      </c>
+      <c r="AQ21">
+        <v>9205729.0</v>
+      </c>
+      <c r="AR21">
+        <v>11538075.0</v>
+      </c>
+      <c r="AS21">
+        <v>11942691.0</v>
+      </c>
+      <c r="AT21">
+        <v>10893875.0</v>
+      </c>
+      <c r="AU21">
+        <v>10850107.0</v>
+      </c>
+      <c r="AV21">
+        <v>10951520.0</v>
+      </c>
+      <c r="AW21">
+        <v>13347293.0</v>
+      </c>
+      <c r="AX21">
+        <v>9468985.0</v>
+      </c>
+      <c r="AY21">
+        <v>8317684.0</v>
+      </c>
+      <c r="AZ21">
+        <v>8317684.0</v>
+      </c>
+      <c r="BA21">
+        <v>6684592.0</v>
+      </c>
+      <c r="BB21">
+        <v>6684592.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B23">
+        <v>26575026.0</v>
+      </c>
+      <c r="C23">
+        <v>30707833.0</v>
+      </c>
+      <c r="D23">
+        <v>32496000.0</v>
+      </c>
+      <c r="E23">
+        <v>26917772.0</v>
+      </c>
+      <c r="F23">
+        <v>34512899.0</v>
+      </c>
+      <c r="G23">
+        <v>37768054.0</v>
+      </c>
+      <c r="H23">
+        <v>35839340.0</v>
+      </c>
+      <c r="I23">
+        <v>30054607.0</v>
+      </c>
+      <c r="J23">
+        <v>31276081.0</v>
+      </c>
+      <c r="K23">
+        <v>38402098.0</v>
+      </c>
+      <c r="L23">
+        <v>33880199.0</v>
+      </c>
+      <c r="M23">
+        <v>31577504.0</v>
+      </c>
+      <c r="N23">
+        <v>38745783.0</v>
+      </c>
+      <c r="O23">
+        <v>33801906.0</v>
+      </c>
+      <c r="P23">
+        <v>30809261.0</v>
+      </c>
+      <c r="Q23">
+        <v>24493811.0</v>
+      </c>
+      <c r="R23">
+        <v>24776761.0</v>
+      </c>
+      <c r="S23">
+        <v>31241518.0</v>
+      </c>
+      <c r="T23">
+        <v>23113371.0</v>
+      </c>
+      <c r="U23">
+        <v>21907211.0</v>
+      </c>
+      <c r="V23">
+        <v>26310422.0</v>
+      </c>
+      <c r="W23">
+        <v>31439389.0</v>
+      </c>
+      <c r="X23">
+        <v>22008415.0</v>
+      </c>
+      <c r="Y23">
+        <v>24087777.0</v>
+      </c>
+      <c r="Z23">
+        <v>26503519.0</v>
+      </c>
+      <c r="AA23">
+        <v>40139654.0</v>
+      </c>
+      <c r="AB23">
+        <v>23189579.0</v>
+      </c>
+      <c r="AC23">
+        <v>26716795.0</v>
+      </c>
+      <c r="AD23">
+        <v>28595786.0</v>
+      </c>
+      <c r="AE23">
+        <v>23761346.0</v>
+      </c>
+      <c r="AF23">
+        <v>25627319.0</v>
+      </c>
+      <c r="AG23">
+        <v>22329670.0</v>
+      </c>
+      <c r="AH23">
+        <v>21530901.0</v>
+      </c>
+      <c r="AI23">
+        <v>28385053.0</v>
+      </c>
+      <c r="AJ23">
+        <v>26625518.0</v>
+      </c>
+      <c r="AK23">
+        <v>23926475.0</v>
+      </c>
+      <c r="AL23">
+        <v>23348677.0</v>
+      </c>
+      <c r="AM23">
+        <v>24859240.0</v>
+      </c>
+      <c r="AN23">
+        <v>20158531.0</v>
+      </c>
+      <c r="AO23">
+        <v>24295461.0</v>
+      </c>
+      <c r="AP23">
+        <v>21923506.0</v>
+      </c>
+      <c r="AQ23">
+        <v>32328300.0</v>
+      </c>
+      <c r="AR23">
+        <v>17790418.0</v>
+      </c>
+      <c r="AS23">
+        <v>25192104.0</v>
+      </c>
+      <c r="AT23">
+        <v>22942269.0</v>
+      </c>
+      <c r="AU23">
+        <v>28298463.0</v>
+      </c>
+      <c r="AV23">
+        <v>21785420.0</v>
+      </c>
+      <c r="AW23">
+        <v>15289630.0</v>
+      </c>
+      <c r="AX23">
+        <v>16665126.0</v>
+      </c>
+      <c r="AY23">
+        <v>23040461.0</v>
+      </c>
+      <c r="AZ23">
+        <v>23040461.0</v>
+      </c>
+      <c r="BA23">
+        <v>15804725.0</v>
+      </c>
+      <c r="BB23">
+        <v>15804725.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>406481.0</v>
+      </c>
+      <c r="C25">
+        <v>759774.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>758912.0</v>
+      </c>
+      <c r="F25">
+        <v>762433.0</v>
+      </c>
+      <c r="G25">
+        <v>768730.0</v>
+      </c>
+      <c r="H25">
+        <v>772064.0</v>
+      </c>
+      <c r="I25">
+        <v>774278.0</v>
+      </c>
+      <c r="J25">
+        <v>773050.0</v>
+      </c>
+      <c r="K25">
+        <v>807887.0</v>
+      </c>
+      <c r="L25">
+        <v>755119.0</v>
+      </c>
+      <c r="M25">
+        <v>1185305.0</v>
+      </c>
+      <c r="N25">
+        <v>304045.0</v>
+      </c>
+      <c r="O25">
+        <v>304100.0</v>
+      </c>
+      <c r="P25">
+        <v>303418.0</v>
+      </c>
+      <c r="Q25">
+        <v>309373.0</v>
+      </c>
+      <c r="R25">
+        <v>320503.0</v>
+      </c>
+      <c r="S25">
+        <v>314119.0</v>
+      </c>
+      <c r="T25">
+        <v>311966.0</v>
+      </c>
+      <c r="U25">
+        <v>375186.0</v>
+      </c>
+      <c r="V25">
+        <v>322746.0</v>
+      </c>
+      <c r="W25">
+        <v>328072.0</v>
+      </c>
+      <c r="X25">
+        <v>332167.0</v>
+      </c>
+      <c r="Y25">
+        <v>343271.0</v>
+      </c>
+      <c r="Z25">
+        <v>344493.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
+        <v>1304519.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1304519.0</v>
+      </c>
+      <c r="BA27">
+        <v>815522.0</v>
+      </c>
+      <c r="BB27">
+        <v>815522.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28">
+        <v>917502.0</v>
+      </c>
+      <c r="C28">
+        <v>996106.0</v>
+      </c>
+      <c r="D28">
+        <v>2051280.0</v>
+      </c>
+      <c r="E28">
+        <v>806188.0</v>
+      </c>
+      <c r="F28">
+        <v>894177.0</v>
+      </c>
+      <c r="G28">
+        <v>1306487.0</v>
+      </c>
+      <c r="H28">
+        <v>805368.0</v>
+      </c>
+      <c r="I28">
+        <v>605411.0</v>
+      </c>
+      <c r="J28">
+        <v>995623.0</v>
+      </c>
+      <c r="K28">
+        <v>684686.0</v>
+      </c>
+      <c r="L28">
+        <v>3289890.0</v>
+      </c>
+      <c r="M28">
+        <v>832753.0</v>
+      </c>
+      <c r="N28">
+        <v>1099431.0</v>
+      </c>
+      <c r="O28">
+        <v>1565034.0</v>
+      </c>
+      <c r="P28">
+        <v>672062.0</v>
+      </c>
+      <c r="Q28">
+        <v>445129.0</v>
+      </c>
+      <c r="R28">
+        <v>1373256.0</v>
+      </c>
+      <c r="S28">
+        <v>589648.0</v>
+      </c>
+      <c r="T28">
+        <v>773222.0</v>
+      </c>
+      <c r="U28">
+        <v>1195122.0</v>
+      </c>
+      <c r="V28">
+        <v>1078495.0</v>
+      </c>
+      <c r="W28">
+        <v>507887.0</v>
+      </c>
+      <c r="X28">
+        <v>600457.0</v>
+      </c>
+      <c r="Y28">
+        <v>951898.0</v>
+      </c>
+      <c r="Z28">
+        <v>1204833.0</v>
+      </c>
+      <c r="AA28">
+        <v>2637690.0</v>
+      </c>
+      <c r="AB28">
+        <v>1286788.0</v>
+      </c>
+      <c r="AC28">
+        <v>461904.0</v>
+      </c>
+      <c r="AD28">
+        <v>1577081.0</v>
+      </c>
+      <c r="AE28">
+        <v>230623.0</v>
+      </c>
+      <c r="AF28">
+        <v>1011416.0</v>
+      </c>
+      <c r="AG28">
+        <v>1948000.0</v>
+      </c>
+      <c r="AH28">
+        <v>322585.0</v>
+      </c>
+      <c r="AI28">
+        <v>157634.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1227922.0</v>
+      </c>
+      <c r="AK28">
+        <v>1037642.0</v>
+      </c>
+      <c r="AL28">
+        <v>1253080.0</v>
+      </c>
+      <c r="AM28">
+        <v>1644793.0</v>
+      </c>
+      <c r="AN28">
+        <v>1152165.0</v>
+      </c>
+      <c r="AO28">
+        <v>888450.0</v>
+      </c>
+      <c r="AP28">
+        <v>618358.0</v>
+      </c>
+      <c r="AQ28">
+        <v>761874.0</v>
+      </c>
+      <c r="AR28">
+        <v>429867.0</v>
+      </c>
+      <c r="AS28">
+        <v>847880.0</v>
+      </c>
+      <c r="AT28">
+        <v>629527.0</v>
+      </c>
+      <c r="AU28">
+        <v>908622.0</v>
+      </c>
+      <c r="AV28">
+        <v>475118.0</v>
+      </c>
+      <c r="AW28">
+        <v>802607.0</v>
+      </c>
+      <c r="AX28">
+        <v>402307.0</v>
+      </c>
+      <c r="AY28">
+        <v>96148.0</v>
+      </c>
+      <c r="AZ28">
+        <v>96148.0</v>
+      </c>
+      <c r="BA28">
+        <v>325343.0</v>
+      </c>
+      <c r="BB28">
+        <v>325343.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" t="s">
+        <v>144</v>
+      </c>
+      <c r="B29">
+        <v>411149.0</v>
+      </c>
+      <c r="C29">
+        <v>445395.0</v>
+      </c>
+      <c r="D29">
+        <v>503550.0</v>
+      </c>
+      <c r="E29">
+        <v>417120.0</v>
+      </c>
+      <c r="F29">
+        <v>512110.0</v>
+      </c>
+      <c r="G29">
+        <v>518670.0</v>
+      </c>
+      <c r="H29">
+        <v>532840.0</v>
+      </c>
+      <c r="I29">
+        <v>478551.0</v>
+      </c>
+      <c r="J29">
+        <v>464411.0</v>
+      </c>
+      <c r="K29">
+        <v>449248.0</v>
+      </c>
+      <c r="L29">
+        <v>476480.0</v>
+      </c>
+      <c r="M29">
+        <v>514460.0</v>
+      </c>
+      <c r="N29">
+        <v>529730.0</v>
+      </c>
+      <c r="O29">
+        <v>498770.0</v>
+      </c>
+      <c r="P29">
+        <v>491510.0</v>
+      </c>
+      <c r="Q29">
+        <v>770725.0</v>
+      </c>
+      <c r="R29">
+        <v>542186.0</v>
+      </c>
+      <c r="S29">
+        <v>271948.0</v>
+      </c>
+      <c r="T29">
+        <v>673840.0</v>
+      </c>
+      <c r="U29">
+        <v>691190.0</v>
+      </c>
+      <c r="V29">
+        <v>657940.0</v>
+      </c>
+      <c r="W29">
+        <v>1102040.0</v>
+      </c>
+      <c r="X29">
+        <v>883440.0</v>
+      </c>
+      <c r="Y29">
+        <v>951340.0</v>
+      </c>
+      <c r="Z29">
+        <v>977290.0</v>
+      </c>
+      <c r="AA29">
+        <v>2272650.0</v>
+      </c>
+      <c r="AB29">
+        <v>438210.0</v>
+      </c>
+      <c r="AC29">
+        <v>444893.0</v>
+      </c>
+      <c r="AD29">
+        <v>532839.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" t="s">
+        <v>145</v>
+      </c>
+      <c r="B30">
+        <v>2110992.0</v>
+      </c>
+      <c r="C30">
+        <v>2046963.0</v>
+      </c>
+      <c r="D30">
+        <v>2081000.0</v>
+      </c>
+      <c r="E30">
+        <v>2600637.0</v>
+      </c>
+      <c r="F30">
+        <v>2846176.0</v>
+      </c>
+      <c r="G30">
+        <v>3473054.0</v>
+      </c>
+      <c r="H30">
+        <v>2624812.0</v>
+      </c>
+      <c r="I30">
+        <v>2462491.0</v>
+      </c>
+      <c r="J30">
+        <v>2620539.0</v>
+      </c>
+      <c r="K30">
+        <v>2838703.0</v>
+      </c>
+      <c r="L30">
+        <v>2583505.0</v>
+      </c>
+      <c r="M30">
+        <v>3301451.0</v>
+      </c>
+      <c r="N30">
+        <v>2529413.0</v>
+      </c>
+      <c r="O30">
+        <v>3796385.0</v>
+      </c>
+      <c r="P30">
+        <v>2034530.0</v>
+      </c>
+      <c r="Q30">
+        <v>2440525.0</v>
+      </c>
+      <c r="R30">
+        <v>2332905.0</v>
+      </c>
+      <c r="S30">
+        <v>2866591.0</v>
+      </c>
+      <c r="T30">
+        <v>1792602.0</v>
+      </c>
+      <c r="U30">
+        <v>2572617.0</v>
+      </c>
+      <c r="V30">
+        <v>2378088.0</v>
+      </c>
+      <c r="W30">
+        <v>3355494.0</v>
+      </c>
+      <c r="X30">
+        <v>1857072.0</v>
+      </c>
+      <c r="Y30">
+        <v>2373496.0</v>
+      </c>
+      <c r="Z30">
+        <v>2610857.0</v>
+      </c>
+      <c r="AA30">
+        <v>5735476.0</v>
+      </c>
+      <c r="AB30">
+        <v>1737424.0</v>
+      </c>
+      <c r="AC30">
+        <v>2496332.0</v>
+      </c>
+      <c r="AD30">
+        <v>2704887.0</v>
+      </c>
+      <c r="AE30">
+        <v>1614904.0</v>
+      </c>
+      <c r="AF30">
+        <v>2381449.0</v>
+      </c>
+      <c r="AG30">
+        <v>2849449.0</v>
+      </c>
+      <c r="AH30">
+        <v>2501585.0</v>
+      </c>
+      <c r="AI30">
+        <v>2685965.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2705852.0</v>
+      </c>
+      <c r="AK30">
+        <v>2724461.0</v>
+      </c>
+      <c r="AL30">
+        <v>2648178.0</v>
+      </c>
+      <c r="AM30">
+        <v>3018448.0</v>
+      </c>
+      <c r="AN30">
+        <v>2258903.0</v>
+      </c>
+      <c r="AO30">
+        <v>2156660.0</v>
+      </c>
+      <c r="AP30">
+        <v>1589442.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3382342.0</v>
+      </c>
+      <c r="AR30">
+        <v>1405099.0</v>
+      </c>
+      <c r="AS30">
+        <v>1768471.0</v>
+      </c>
+      <c r="AT30">
+        <v>1574646.0</v>
+      </c>
+      <c r="AU30">
+        <v>2012168.0</v>
+      </c>
+      <c r="AV30">
+        <v>1335060.0</v>
+      </c>
+      <c r="AW30">
+        <v>1498109.0</v>
+      </c>
+      <c r="AX30">
+        <v>1027261.0</v>
+      </c>
+      <c r="AY30">
+        <v>2784473.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2784473.0</v>
+      </c>
+      <c r="BA30">
+        <v>569761.0</v>
+      </c>
+      <c r="BB30">
+        <v>569760.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" t="s">
+        <v>146</v>
+      </c>
+      <c r="B31">
+        <v>-2848496.0</v>
+      </c>
+      <c r="C31">
+        <v>-10532850.0</v>
+      </c>
+      <c r="D31">
+        <v>-3076547.0</v>
+      </c>
+      <c r="E31">
+        <v>-3619565.0</v>
+      </c>
+      <c r="F31">
+        <v>-3278845.0</v>
+      </c>
+      <c r="G31">
+        <v>-1929533.0</v>
+      </c>
+      <c r="H31">
+        <v>-3320730.0</v>
+      </c>
+      <c r="I31">
+        <v>-3167128.0</v>
+      </c>
+      <c r="J31">
+        <v>-3071518.0</v>
+      </c>
+      <c r="K31">
+        <v>-4361989.0</v>
+      </c>
+      <c r="L31">
+        <v>-4686150.0</v>
+      </c>
+      <c r="M31">
+        <v>-2495787.0</v>
+      </c>
+      <c r="N31">
+        <v>-4795146.0</v>
+      </c>
+      <c r="O31">
+        <v>-6361250.0</v>
+      </c>
+      <c r="P31">
+        <v>-4795862.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6195493.0</v>
+      </c>
+      <c r="R31">
+        <v>-3873647.0</v>
+      </c>
+      <c r="S31">
+        <v>-4165522.0</v>
+      </c>
+      <c r="T31">
+        <v>-3783384.0</v>
+      </c>
+      <c r="U31">
+        <v>-6715042.0</v>
+      </c>
+      <c r="V31">
+        <v>-3615346.0</v>
+      </c>
+      <c r="W31">
+        <v>26276724.0</v>
+      </c>
+      <c r="X31">
+        <v>-7372967.0</v>
+      </c>
+      <c r="Y31">
+        <v>-6575539.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7275837.0</v>
+      </c>
+      <c r="AA31">
+        <v>-9310010.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5752279.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5227610.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4773786.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6784742.0</v>
+      </c>
+      <c r="AF31">
+        <v>-7041770.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4434768.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4389720.0</v>
+      </c>
+      <c r="AI31">
+        <v>-3697064.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-3090874.0</v>
+      </c>
+      <c r="AK31">
+        <v>-2723675.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3282985.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2205639.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2222057.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2903533.0</v>
+      </c>
+      <c r="AP31">
+        <v>-7359461.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-7099616.0</v>
+      </c>
+      <c r="AR31">
+        <v>5253914.0</v>
+      </c>
+      <c r="AS31">
+        <v>-650338.0</v>
+      </c>
+      <c r="AT31">
+        <v>1318021.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2045651.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1571802.0</v>
+      </c>
+      <c r="AW31">
+        <v>261677.0</v>
+      </c>
+      <c r="AX31">
+        <v>-6562221.0</v>
+      </c>
+      <c r="AY31">
+        <v>1404069.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1404069.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1277959.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1277959.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" t="s">
+        <v>147</v>
+      </c>
+      <c r="B32">
+        <v>35118423.0</v>
+      </c>
+      <c r="C32">
+        <v>37257677.0</v>
+      </c>
+      <c r="D32">
+        <v>41060000.0</v>
+      </c>
+      <c r="E32">
+        <v>35023937.0</v>
+      </c>
+      <c r="F32">
+        <v>41230832.0</v>
+      </c>
+      <c r="G32">
+        <v>45184682.0</v>
+      </c>
+      <c r="H32">
+        <v>42499284.0</v>
+      </c>
+      <c r="I32">
+        <v>39543876.0</v>
+      </c>
+      <c r="J32">
+        <v>38411152.0</v>
+      </c>
+      <c r="K32">
+        <v>43914969.0</v>
+      </c>
+      <c r="L32">
+        <v>39300470.0</v>
+      </c>
+      <c r="M32">
+        <v>40285744.0</v>
+      </c>
+      <c r="N32">
+        <v>46462525.0</v>
+      </c>
+      <c r="O32">
+        <v>38556068.0</v>
+      </c>
+      <c r="P32">
+        <v>39586322.0</v>
+      </c>
+      <c r="Q32">
+        <v>34179614.0</v>
+      </c>
+      <c r="R32">
+        <v>31759313.0</v>
+      </c>
+      <c r="S32">
+        <v>32303025.0</v>
+      </c>
+      <c r="T32">
+        <v>31559600.0</v>
+      </c>
+      <c r="U32">
+        <v>32477815.0</v>
+      </c>
+      <c r="V32">
+        <v>32420687.0</v>
+      </c>
+      <c r="W32">
+        <v>30703778.0</v>
+      </c>
+      <c r="X32">
+        <v>30839869.0</v>
+      </c>
+      <c r="Y32">
+        <v>32685890.0</v>
+      </c>
+      <c r="Z32">
+        <v>35737043.0</v>
+      </c>
+      <c r="AA32">
+        <v>44256710.0</v>
+      </c>
+      <c r="AB32">
+        <v>35597929.0</v>
+      </c>
+      <c r="AC32">
+        <v>37127667.0</v>
+      </c>
+      <c r="AD32">
+        <v>40291207.0</v>
+      </c>
+      <c r="AE32">
+        <v>37422797.0</v>
+      </c>
+      <c r="AF32">
+        <v>35934005.0</v>
+      </c>
+      <c r="AG32">
+        <v>30448382.0</v>
+      </c>
+      <c r="AH32">
+        <v>28596638.0</v>
+      </c>
+      <c r="AI32">
+        <v>37973789.0</v>
+      </c>
+      <c r="AJ32">
+        <v>35883926.0</v>
+      </c>
+      <c r="AK32">
+        <v>32469565.0</v>
+      </c>
+      <c r="AL32">
+        <v>32504872.0</v>
+      </c>
+      <c r="AM32">
+        <v>34741983.0</v>
+      </c>
+      <c r="AN32">
+        <v>31560684.0</v>
+      </c>
+      <c r="AO32">
+        <v>30848163.0</v>
+      </c>
+      <c r="AP32">
+        <v>33137214.0</v>
+      </c>
+      <c r="AQ32">
+        <v>41069844.0</v>
+      </c>
+      <c r="AR32">
+        <v>29792678.0</v>
+      </c>
+      <c r="AS32">
+        <v>37016823.0</v>
+      </c>
+      <c r="AT32">
+        <v>33954116.0</v>
+      </c>
+      <c r="AU32">
+        <v>39641635.0</v>
+      </c>
+      <c r="AV32">
+        <v>33064717.0</v>
+      </c>
+      <c r="AW32">
+        <v>28558826.0</v>
+      </c>
+      <c r="AX32">
+        <v>26212208.0</v>
+      </c>
+      <c r="AY32">
+        <v>30061076.0</v>
+      </c>
+      <c r="AZ32">
+        <v>30061076.0</v>
+      </c>
+      <c r="BA32">
+        <v>23141211.0</v>
+      </c>
+      <c r="BB32">
+        <v>23141211.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2">
+        <v>19121643.0</v>
+      </c>
+      <c r="C2">
+        <v>32645207.0</v>
+      </c>
+      <c r="D2">
+        <v>43401003.0</v>
+      </c>
+      <c r="E2">
+        <v>60214940.0</v>
+      </c>
+      <c r="F2">
+        <v>56647976.0</v>
+      </c>
+      <c r="G2">
+        <v>49606477.0</v>
+      </c>
+      <c r="H2">
+        <v>22388883.0</v>
+      </c>
+      <c r="I2">
+        <v>15061840.0</v>
+      </c>
+      <c r="J2">
+        <v>12717707.0</v>
+      </c>
+      <c r="K2">
+        <v>9415777.0</v>
+      </c>
+      <c r="L2">
+        <v>19164964.0</v>
+      </c>
+      <c r="M2">
+        <v>936542.0</v>
+      </c>
+      <c r="N2">
+        <v>1857319.0</v>
+      </c>
+      <c r="O2">
+        <v>2431820.0</v>
+      </c>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
         <v>149</v>
+      </c>
+      <c r="B3">
+        <v>44844702</v>
+      </c>
+      <c r="C3">
+        <v>53246403</v>
+      </c>
+      <c r="D3">
+        <v>1918141</v>
+      </c>
+      <c r="E3">
+        <v>45579486</v>
+      </c>
+      <c r="F3">
+        <v>1747956</v>
+      </c>
+      <c r="G3">
+        <v>2345854</v>
+      </c>
+      <c r="H3">
+        <v>27392518</v>
+      </c>
+      <c r="I3">
+        <v>76753652</v>
+      </c>
+      <c r="J3">
+        <v>31402032</v>
+      </c>
+      <c r="K3">
+        <v>68129729</v>
+      </c>
+      <c r="L3">
+        <v>70157021</v>
+      </c>
+      <c r="M3">
+        <v>63804077</v>
+      </c>
+      <c r="N3">
+        <v>76069713</v>
+      </c>
+      <c r="O3">
+        <v>53299171</v>
+      </c>
+      <c r="P3">
+        <v>61755000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>152</v>
+      </c>
+      <c r="B6">
+        <v>13457462.0</v>
+      </c>
+      <c r="C6">
+        <v>-11132060.0</v>
+      </c>
+      <c r="D6">
+        <v>-10755796.0</v>
+      </c>
+      <c r="E6">
+        <v>-16813937.0</v>
+      </c>
+      <c r="F6">
+        <v>3566964.0</v>
+      </c>
+      <c r="G6">
+        <v>7041499.0</v>
+      </c>
+      <c r="H6">
+        <v>27217594.0</v>
+      </c>
+      <c r="I6">
+        <v>7327043.0</v>
+      </c>
+      <c r="J6">
+        <v>2344133.0</v>
+      </c>
+      <c r="K6">
+        <v>3301930.0</v>
+      </c>
+      <c r="L6">
+        <v>-9749187.0</v>
+      </c>
+      <c r="M6">
+        <v>18228422.0</v>
+      </c>
+      <c r="N6">
+        <v>-920777.0</v>
+      </c>
+      <c r="O6">
+        <v>-574501.0</v>
+      </c>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7">
+        <v>-11005810.0</v>
+      </c>
+      <c r="C7">
+        <v>-8863270.0</v>
+      </c>
+      <c r="D7">
+        <v>-8621960.0</v>
+      </c>
+      <c r="E7">
+        <v>-25789610.0</v>
+      </c>
+      <c r="F7">
+        <v>-23774720.0</v>
+      </c>
+      <c r="G7">
+        <v>-38333970.0</v>
+      </c>
+      <c r="H7">
+        <v>-11841650.0</v>
+      </c>
+      <c r="I7">
+        <v>-11676650.0</v>
+      </c>
+      <c r="J7">
+        <v>-13575320.0</v>
+      </c>
+      <c r="K7">
+        <v>-14476320.0</v>
+      </c>
+      <c r="L7">
+        <v>-11996240.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>8262654.0</v>
+      </c>
+      <c r="F12">
+        <v>-1882803.0</v>
+      </c>
+      <c r="G12">
+        <v>-21846808.0</v>
+      </c>
+      <c r="H12">
+        <v>5469006.0</v>
+      </c>
+      <c r="I12">
+        <v>-23717824.0</v>
+      </c>
+      <c r="J12">
+        <v>-12622972.0</v>
+      </c>
+      <c r="K12">
+        <v>-15836392.0</v>
+      </c>
+      <c r="L12">
+        <v>-25913293.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>159</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B14">
+        <v>20150573.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>26158905.0</v>
+      </c>
+      <c r="E14">
+        <v>22796932.0</v>
+      </c>
+      <c r="F14">
+        <v>22166914.0</v>
+      </c>
+      <c r="G14">
+        <v>22606008.0</v>
+      </c>
+      <c r="H14">
+        <v>22931041.0</v>
+      </c>
+      <c r="I14">
+        <v>19368283.0</v>
+      </c>
+      <c r="J14">
+        <v>17990337.0</v>
+      </c>
+      <c r="K14">
+        <v>13981717.0</v>
+      </c>
+      <c r="L14">
+        <v>13798844.0</v>
+      </c>
+      <c r="M14">
+        <v>12642751.0</v>
+      </c>
+      <c r="N14">
+        <v>12594799.0</v>
+      </c>
+      <c r="O14">
+        <v>12356731.0</v>
+      </c>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B15">
+        <v>858983.6</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>977322.0</v>
+      </c>
+      <c r="I15">
+        <v>978987.0</v>
+      </c>
+      <c r="J15">
+        <v>2121915.0</v>
+      </c>
+      <c r="K15">
+        <v>4046833.0</v>
+      </c>
+      <c r="L15">
+        <v>4046833.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B16">
+        <v>32579105.0</v>
+      </c>
+      <c r="C16">
+        <v>21513147.0</v>
+      </c>
+      <c r="D16">
+        <v>32645207.0</v>
+      </c>
+      <c r="E16">
+        <v>43401003.0</v>
+      </c>
+      <c r="F16">
+        <v>60214940.0</v>
+      </c>
+      <c r="G16">
+        <v>56647976.0</v>
+      </c>
+      <c r="H16">
+        <v>49606477.0</v>
+      </c>
+      <c r="I16">
+        <v>22388883.0</v>
+      </c>
+      <c r="J16">
+        <v>15061840.0</v>
+      </c>
+      <c r="K16">
+        <v>12717707.0</v>
+      </c>
+      <c r="L16">
+        <v>9415777.0</v>
+      </c>
+      <c r="M16">
+        <v>19164964.0</v>
+      </c>
+      <c r="N16">
+        <v>936542.0</v>
+      </c>
+      <c r="O16">
+        <v>1857319.0</v>
+      </c>
+      <c r="P16">
+        <v>2431820.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B18">
+        <v>-12607746.0</v>
+      </c>
+      <c r="C18">
+        <v>-12379589.0</v>
+      </c>
+      <c r="D18">
+        <v>34671621.0</v>
+      </c>
+      <c r="E18">
+        <v>-39108826.0</v>
+      </c>
+      <c r="F18">
+        <v>23955183.0</v>
+      </c>
+      <c r="G18">
+        <v>25674106.0</v>
+      </c>
+      <c r="H18">
+        <v>10391338.0</v>
+      </c>
+      <c r="I18">
+        <v>-67728074.0</v>
+      </c>
+      <c r="J18">
+        <v>-4461792.0</v>
+      </c>
+      <c r="K18">
+        <v>-48783173.0</v>
+      </c>
+      <c r="L18">
+        <v>-41349591.0</v>
+      </c>
+      <c r="M18">
+        <v>-18450587.0</v>
+      </c>
+      <c r="N18">
+        <v>-55845180.0</v>
+      </c>
+      <c r="O18">
+        <v>-45205116.0</v>
+      </c>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-22175930.0</v>
+      </c>
+      <c r="D19">
+        <v>-1563176.0</v>
+      </c>
+      <c r="E19">
+        <v>-44555906.0</v>
+      </c>
+      <c r="F19">
+        <v>6852375.0</v>
+      </c>
+      <c r="G19">
+        <v>-1507871.0</v>
+      </c>
+      <c r="H19">
+        <v>-23543711.0</v>
+      </c>
+      <c r="I19">
+        <v>-66991650.0</v>
+      </c>
+      <c r="J19">
+        <v>-31038237.0</v>
+      </c>
+      <c r="K19">
+        <v>-54489923.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B21">
+        <v>-19775174.0</v>
+      </c>
+      <c r="C21">
+        <v>-26477196.0</v>
+      </c>
+      <c r="D21">
+        <v>-42601880.0</v>
+      </c>
+      <c r="E21">
+        <v>-8868310.0</v>
+      </c>
+      <c r="F21">
+        <v>-28988550.0</v>
+      </c>
+      <c r="G21">
+        <v>-19470590.0</v>
+      </c>
+      <c r="H21">
+        <v>13956326.0</v>
+      </c>
+      <c r="I21">
+        <v>66273664.0</v>
+      </c>
+      <c r="J21">
+        <v>8564045.0</v>
+      </c>
+      <c r="K21">
+        <v>42492130.0</v>
+      </c>
+      <c r="L21">
+        <v>30264837.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22">
+        <v>7566465.0</v>
+      </c>
+      <c r="C22">
+        <v>17130116.0</v>
+      </c>
+      <c r="D22">
+        <v>8923474.0</v>
+      </c>
+      <c r="E22">
+        <v>6470660.0</v>
+      </c>
+      <c r="F22">
+        <v>5419028.0</v>
+      </c>
+      <c r="G22">
+        <v>27260760.0</v>
+      </c>
+      <c r="H22">
+        <v>9383809.0</v>
+      </c>
+      <c r="I22">
+        <v>13375119.0</v>
+      </c>
+      <c r="J22">
+        <v>21572875.0</v>
+      </c>
+      <c r="K22">
+        <v>21201231.0</v>
+      </c>
+      <c r="L22">
+        <v>40921879.0</v>
+      </c>
+      <c r="M22">
+        <v>33203175.0</v>
+      </c>
+      <c r="N22">
+        <v>30219330.0</v>
+      </c>
+      <c r="O22">
+        <v>2751584.0</v>
+      </c>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>168</v>
+      </c>
+      <c r="B23">
+        <v>-2138923.0</v>
+      </c>
+      <c r="C23">
+        <v>-3345748.0</v>
+      </c>
+      <c r="D23">
+        <v>-3180502.0</v>
+      </c>
+      <c r="E23">
+        <v>8522819.0</v>
+      </c>
+      <c r="F23">
+        <v>16727203.0</v>
+      </c>
+      <c r="G23">
+        <v>-167113.0</v>
+      </c>
+      <c r="H23">
+        <v>13954771.0</v>
+      </c>
+      <c r="I23">
+        <v>-456033.0</v>
+      </c>
+      <c r="J23">
+        <v>-928470.0</v>
+      </c>
+      <c r="K23">
+        <v>-9435406.0</v>
+      </c>
+      <c r="L23">
+        <v>-337922.0</v>
+      </c>
+      <c r="M23">
+        <v>-407663.0</v>
+      </c>
+      <c r="N23">
+        <v>-618574.0</v>
+      </c>
+      <c r="O23">
+        <v>43837359.0</v>
+      </c>
+      <c r="P23">
+        <v>56000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>169</v>
+      </c>
+      <c r="B24">
+        <v>31474150.0</v>
+      </c>
+      <c r="C24">
+        <v>31070473.0</v>
+      </c>
+      <c r="D24">
+        <v>419833.0</v>
+      </c>
+      <c r="E24">
+        <v>1023580.0</v>
+      </c>
+      <c r="F24">
+        <v>8600331.0</v>
+      </c>
+      <c r="G24">
+        <v>837983.0</v>
+      </c>
+      <c r="H24">
+        <v>3848807.0</v>
+      </c>
+      <c r="I24">
+        <v>9762002.0</v>
+      </c>
+      <c r="J24">
+        <v>363795.0</v>
+      </c>
+      <c r="K24">
+        <v>13639806.0</v>
+      </c>
+      <c r="L24">
+        <v>1335567.0</v>
+      </c>
+      <c r="M24">
+        <v>11195598.0</v>
+      </c>
+      <c r="N24">
+        <v>21456.0</v>
+      </c>
+      <c r="O24">
+        <v>793256.0</v>
+      </c>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>170</v>
+      </c>
+      <c r="B25">
+        <v>4519916.0</v>
+      </c>
+      <c r="C25">
+        <v>40866814.0</v>
+      </c>
+      <c r="D25">
+        <v>1507383.0</v>
+      </c>
+      <c r="E25">
+        <v>-22796932.0</v>
+      </c>
+      <c r="F25">
+        <v>-1882803.0</v>
+      </c>
+      <c r="G25">
+        <v>-21846808.0</v>
+      </c>
+      <c r="H25">
+        <v>5469006.0</v>
+      </c>
+      <c r="I25">
+        <v>-13375119.0</v>
+      </c>
+      <c r="J25">
+        <v>-21572875.0</v>
+      </c>
+      <c r="K25">
+        <v>-21201231.0</v>
+      </c>
+      <c r="L25">
+        <v>-40921879.0</v>
+      </c>
+      <c r="M25">
+        <v>-33203175.0</v>
+      </c>
+      <c r="N25">
+        <v>-30219330.0</v>
+      </c>
+      <c r="O25">
+        <v>-7014260.0</v>
+      </c>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28">
+        <v>-6688306.0</v>
+      </c>
+      <c r="C28">
+        <v>-29822944.0</v>
+      </c>
+      <c r="D28">
+        <v>-45782382.0</v>
+      </c>
+      <c r="E28">
+        <v>-9788277.0</v>
+      </c>
+      <c r="F28">
+        <v>-28988550.0</v>
+      </c>
+      <c r="G28">
+        <v>-19470590.0</v>
+      </c>
+      <c r="H28">
+        <v>12977449.0</v>
+      </c>
+      <c r="I28">
+        <v>65294677.0</v>
+      </c>
+      <c r="J28">
+        <v>6442130.0</v>
+      </c>
+      <c r="K28">
+        <v>38445297.0</v>
+      </c>
+      <c r="L28">
+        <v>30264837.0</v>
+      </c>
+      <c r="M28">
+        <v>25483411.0</v>
+      </c>
+      <c r="N28">
+        <v>54902947.0</v>
+      </c>
+      <c r="O28">
+        <v>43837359.0</v>
+      </c>
+      <c r="P28">
+        <v>37213000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29">
+        <v>32236955.0</v>
+      </c>
+      <c r="C29">
+        <v>40866814.0</v>
+      </c>
+      <c r="D29">
+        <v>36589762.0</v>
+      </c>
+      <c r="E29">
+        <v>6470660.0</v>
+      </c>
+      <c r="F29">
+        <v>25703139.0</v>
+      </c>
+      <c r="G29">
+        <v>28019960.0</v>
+      </c>
+      <c r="H29">
+        <v>37783856.0</v>
+      </c>
+      <c r="I29">
+        <v>9025578.0</v>
+      </c>
+      <c r="J29">
+        <v>26940240.0</v>
+      </c>
+      <c r="K29">
+        <v>19346556.0</v>
+      </c>
+      <c r="L29">
+        <v>28807430.0</v>
+      </c>
+      <c r="M29">
+        <v>45353490.0</v>
+      </c>
+      <c r="N29">
+        <v>20224533.0</v>
+      </c>
+      <c r="O29">
+        <v>8094055.0</v>
+      </c>
+      <c r="P29">
+        <v>19314000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>175</v>
+      </c>
+      <c r="B30">
+        <v>-14078486.0</v>
+      </c>
+      <c r="C30">
+        <v>-22175930.0</v>
+      </c>
+      <c r="D30">
+        <v>-1563176.0</v>
+      </c>
+      <c r="E30">
+        <v>-44555906.0</v>
+      </c>
+      <c r="F30">
+        <v>6852375.0</v>
+      </c>
+      <c r="G30">
+        <v>-1507871.0</v>
+      </c>
+      <c r="H30">
+        <v>-23543711.0</v>
+      </c>
+      <c r="I30">
+        <v>-66991650.0</v>
+      </c>
+      <c r="J30">
+        <v>-31038237.0</v>
+      </c>
+      <c r="K30">
+        <v>-54489923.0</v>
+      </c>
+      <c r="L30">
+        <v>-68821454.0</v>
+      </c>
+      <c r="M30">
+        <v>-52608479.0</v>
+      </c>
+      <c r="N30">
+        <v>-76048257.0</v>
+      </c>
+      <c r="O30">
+        <v>-52505915.0</v>
+      </c>
+      <c r="P30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:56">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
+      <c r="A2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2">
+        <v>31962860.0</v>
+      </c>
+      <c r="C2">
+        <v>16939311.0</v>
+      </c>
+      <c r="D2">
+        <v>17189000.0</v>
+      </c>
+      <c r="E2">
+        <v>18082151.0</v>
+      </c>
+      <c r="F2">
+        <v>21513147.0</v>
+      </c>
+      <c r="G2">
+        <v>29777376.0</v>
+      </c>
+      <c r="H2">
+        <v>21595816.0</v>
+      </c>
+      <c r="I2">
+        <v>23494358.0</v>
+      </c>
+      <c r="J2">
+        <v>32645207.0</v>
+      </c>
+      <c r="K2">
+        <v>38493049.0</v>
+      </c>
+      <c r="L2">
+        <v>43097152.0</v>
+      </c>
+      <c r="M2">
+        <v>36366714.0</v>
+      </c>
+      <c r="N2">
+        <v>43401003.0</v>
+      </c>
+      <c r="O2">
+        <v>43647187.0</v>
+      </c>
+      <c r="P2">
+        <v>38256137.0</v>
+      </c>
+      <c r="Q2">
+        <v>67133277.0</v>
+      </c>
+      <c r="R2">
+        <v>60214940.0</v>
+      </c>
+      <c r="S2">
+        <v>54115385.0</v>
+      </c>
+      <c r="T2">
+        <v>58483167.0</v>
+      </c>
+      <c r="U2">
+        <v>53557608.0</v>
+      </c>
+      <c r="V2">
+        <v>56647976.0</v>
+      </c>
+      <c r="W2">
+        <v>57468074.0</v>
+      </c>
+      <c r="X2">
+        <v>62283923.0</v>
+      </c>
+      <c r="Y2">
+        <v>43857215.0</v>
+      </c>
+      <c r="Z2">
+        <v>49606477.0</v>
+      </c>
+      <c r="AA2">
+        <v>23658855.0</v>
+      </c>
+      <c r="AB2">
+        <v>28345887.0</v>
+      </c>
+      <c r="AC2">
+        <v>24875376.0</v>
+      </c>
+      <c r="AD2">
+        <v>22388883.0</v>
+      </c>
+      <c r="AE2">
+        <v>16879159.0</v>
+      </c>
+      <c r="AF2">
+        <v>20998917.0</v>
+      </c>
+      <c r="AG2">
+        <v>18312805.0</v>
+      </c>
+      <c r="AH2">
+        <v>15061840.0</v>
+      </c>
+      <c r="AI2">
+        <v>17721221.0</v>
+      </c>
+      <c r="AJ2">
+        <v>19958987.0</v>
+      </c>
+      <c r="AK2">
+        <v>10711214.0</v>
+      </c>
+      <c r="AL2">
+        <v>12717707.0</v>
+      </c>
+      <c r="AM2">
+        <v>13626031.0</v>
+      </c>
+      <c r="AN2">
+        <v>19704499.0</v>
+      </c>
+      <c r="AO2">
+        <v>9028572.0</v>
+      </c>
+      <c r="AP2">
+        <v>9415777.0</v>
+      </c>
+      <c r="AQ2">
+        <v>11712398.0</v>
+      </c>
+      <c r="AR2">
+        <v>5941813.0</v>
+      </c>
+      <c r="AS2">
+        <v>11656576.0</v>
+      </c>
+      <c r="AT2">
+        <v>19164964.0</v>
+      </c>
+      <c r="AU2">
+        <v>7065099.0</v>
+      </c>
+      <c r="AV2">
+        <v>10349018.0</v>
+      </c>
+      <c r="AW2">
+        <v>1860868.0</v>
+      </c>
+      <c r="AX2">
+        <v>936542.0</v>
+      </c>
+      <c r="AY2">
+        <v>200218.0</v>
+      </c>
+      <c r="AZ2">
+        <v>-536106.0</v>
+      </c>
+      <c r="BA2">
+        <v>660607.0</v>
+      </c>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
+      <c r="A3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3">
+        <v>14494267</v>
+      </c>
+      <c r="C3">
+        <v>2838020</v>
+      </c>
+      <c r="D3">
+        <v>14915855</v>
+      </c>
+      <c r="E3">
+        <v>171859</v>
+      </c>
+      <c r="F3">
+        <v>27691092</v>
+      </c>
+      <c r="G3">
+        <v>44505441</v>
+      </c>
+      <c r="H3">
+        <v>3852598</v>
+      </c>
+      <c r="I3">
+        <v>4553522</v>
+      </c>
+      <c r="J3">
+        <v>334842</v>
+      </c>
+      <c r="K3">
+        <v>891663</v>
+      </c>
+      <c r="L3">
+        <v>370276</v>
+      </c>
+      <c r="M3">
+        <v>345665</v>
+      </c>
+      <c r="N3">
+        <v>310537</v>
+      </c>
+      <c r="O3">
+        <v>5588389</v>
+      </c>
+      <c r="P3">
+        <v>9807823</v>
+      </c>
+      <c r="Q3">
+        <v>13313205</v>
+      </c>
+      <c r="R3">
+        <v>16870069</v>
+      </c>
+      <c r="S3">
+        <v>35345</v>
+      </c>
+      <c r="T3">
+        <v>1144028</v>
+      </c>
+      <c r="U3">
+        <v>178201</v>
+      </c>
+      <c r="V3">
+        <v>390382</v>
+      </c>
+      <c r="W3">
+        <v>1700824</v>
+      </c>
+      <c r="X3">
+        <v>202197</v>
+      </c>
+      <c r="Y3">
+        <v>127013</v>
+      </c>
+      <c r="Z3">
+        <v>315820</v>
+      </c>
+      <c r="AA3">
+        <v>12091745</v>
+      </c>
+      <c r="AB3">
+        <v>1985976</v>
+      </c>
+      <c r="AC3">
+        <v>12906396</v>
+      </c>
+      <c r="AD3">
+        <v>408401</v>
+      </c>
+      <c r="AE3">
+        <v>32527347</v>
+      </c>
+      <c r="AF3">
+        <v>13445436</v>
+      </c>
+      <c r="AG3">
+        <v>30253808</v>
+      </c>
+      <c r="AH3">
+        <v>527061</v>
+      </c>
+      <c r="AI3">
+        <v>368716</v>
+      </c>
+      <c r="AJ3">
+        <v>3995206</v>
+      </c>
+      <c r="AK3">
+        <v>10029517</v>
+      </c>
+      <c r="AL3">
+        <v>17008593</v>
+      </c>
+      <c r="AM3">
+        <v>25521367</v>
+      </c>
+      <c r="AN3">
+        <v>2640771</v>
+      </c>
+      <c r="AO3">
+        <v>24232319</v>
+      </c>
+      <c r="AP3">
+        <v>15735272</v>
+      </c>
+      <c r="AQ3">
+        <v>22983065</v>
+      </c>
+      <c r="AR3">
+        <v>2484161</v>
+      </c>
+      <c r="AS3">
+        <v>29987364</v>
+      </c>
+      <c r="AT3">
+        <v>14702431</v>
+      </c>
+      <c r="AU3">
+        <v>52778904</v>
+      </c>
+      <c r="AV3">
+        <v>5699298</v>
+      </c>
+      <c r="AW3">
+        <v>4002525</v>
+      </c>
+      <c r="AX3">
+        <v>1323350</v>
+      </c>
+      <c r="AY3">
+        <v>23883173</v>
+      </c>
+      <c r="AZ3">
+        <v>23883173</v>
+      </c>
+      <c r="BA3">
+        <v>14071303</v>
+      </c>
+      <c r="BB3">
+        <v>14071303</v>
+      </c>
+      <c r="BC3">
+        <v>53299200</v>
+      </c>
+      <c r="BD3">
+        <v>61755400</v>
+      </c>
+    </row>
+    <row r="4" spans="1:56">
+      <c r="A4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
+      <c r="A5" t="s">
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17015,316 +17765,328 @@
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-12000288.0</v>
+      </c>
+      <c r="C6">
+        <v>15639793.0</v>
+      </c>
+      <c r="D6">
         <v>-232479.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>512252.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3430996.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8264229.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8181560.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1898542.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9150849.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5847842.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4604103.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6730438.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7034289.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-246184.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5391050.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-28877140.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6918337.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6099555.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4367782.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4925559.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3090368.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-820098.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4815849.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>18426708.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5749262.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>25947622.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4687032.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3470511.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2486493.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5509724.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-4119758.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2686112.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3250965.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2659381.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2237766.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9247773.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2006493.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-908324.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6078468.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>10675927.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-387205.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2296621.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>5770585.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-5714763.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7508388.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>12099865.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3283919.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>8488150.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>924326.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>736324.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>736324.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1196713.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1196712.0</v>
       </c>
-      <c r="BA6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>153</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-11005810.0</v>
+      </c>
+      <c r="D7">
         <v>-8030070.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5217090.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2721020.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8863270.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-6349500.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-17775110.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-12042490.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5979970.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-25789610.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-19527860.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-13401650.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6530780.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-23774720.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-20554420.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-14198920.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7505360.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-38333970.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-8320050.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5748460.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3011790.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-11841650.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8896480.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17335,54 +18097,56 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17393,54 +18157,56 @@
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17451,70 +18217,68 @@
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -17525,176 +18289,184 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>5350166.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5350166.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12664843.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3942327.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-4848555.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-3495961.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12223628.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-5843676.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-4226479.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-4036276.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-21218645.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-6945863.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12658484.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-6340784.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>31078782.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-8695642.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>267469.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-17181603.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-4748232.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-8573529.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -17705,454 +18477,472 @@
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>4256000.0</v>
+      </c>
+      <c r="C14">
+        <v>5326538.0</v>
+      </c>
+      <c r="D14">
         <v>5032000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>4826786.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5955598.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7214862.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6313405.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6746786.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5883852.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5387075.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6742061.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5011181.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>320503.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5016766.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5751018.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5675451.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5723679.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5145761.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5922392.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5899071.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5638784.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6741688.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4537296.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5835133.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5816924.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4273729.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5364836.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6645697.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3084021.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4625894.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4439170.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4254477.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4670796.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3485724.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3501471.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3379353.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3615169.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3655391.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3468715.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3449899.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3224839.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4103688.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2885124.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2487858.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3166081.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3192955.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3192955.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3104444.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3104445.0</v>
       </c>
-      <c r="BA14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>161</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>3355.0</v>
+      </c>
+      <c r="D15">
         <v>1000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1100.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1100.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>977320.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>977320.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>977322.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>977322.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1157.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>980144.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>219974.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2121900.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3611.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2121917.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>6346.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4040475.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>19962571.0</v>
+      </c>
+      <c r="C16">
+        <v>32579105.0</v>
+      </c>
+      <c r="D16">
         <v>16956000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>18594403.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18082151.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21513147.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29777376.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>21595816.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>23494358.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>32645207.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>38493049.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>43097152.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>36366714.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>43401003.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43647187.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>38256137.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>67133277.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>60214940.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>54115385.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>58483167.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53557608.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>56647976.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>57468074.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>62283923.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>43857215.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49606477.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23658855.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>28345887.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24875376.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>22388883.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16879159.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20998917.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>18312805.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>15061840.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>17721221.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>19958987.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>10711214.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>12717707.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>13626031.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>19704499.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9028572.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>9415777.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>11712398.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5941813.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>11656576.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>19164964.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>7065099.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>10349018.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1860868.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>736324.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>200218.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-536106.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-1196712.0</v>
       </c>
-      <c r="BA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18163,324 +18953,336 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>2127762.0</v>
+      </c>
+      <c r="C18">
+        <v>7458553.0</v>
+      </c>
+      <c r="D18">
         <v>-12407332.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12836082.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-20624474.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-19513832.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3597954.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>9001301.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1730896.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3991860.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9636885.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17419462.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2027692.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-7808574.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6332598.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10659508.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-16549566.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>13521900.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2872602.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4429406.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3131275.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6811033.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-649012.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>19499300.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12785.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>18970566.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>20502.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2994741.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5604989.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-26434729.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-13777277.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-22529727.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4986341.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2075788.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1987564.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>15624035.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-16022476.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-22404728.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-6392445.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-8704129.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-11281871.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-21562022.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>10955197.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-14252775.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-16489991.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-57492521.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>16628635.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>13690719.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>8722580.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-18148399.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-18148399.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-9693811.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-9693810.0</v>
       </c>
-      <c r="BA18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>1191642.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-27691092.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-13497822.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3852598.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4490668.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-334842.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-547433.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-370276.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-334930.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-310537.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>3467.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>3467.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3467.0</v>
       </c>
       <c r="Q19">
         <v>-3467.0</v>
       </c>
       <c r="R19">
         <v>-3467.0</v>
       </c>
       <c r="S19">
+        <v>-3467.0</v>
+      </c>
+      <c r="T19">
+        <v>-3467.0</v>
+      </c>
+      <c r="U19">
         <v>7726583.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-314043.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2305230.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>540835.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>508367.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-251843.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-8500252.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1964685.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-12670373.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-408401.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18491,796 +19293,826 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>167</v>
+      </c>
+      <c r="B21">
+        <v>-13407230.0</v>
+      </c>
       <c r="C21">
+        <v>-20990617.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-12465827.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18526147.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-19291999.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12796592.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-9924200.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-10699759.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-10699759.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9570473.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>763271.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-19113026.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>19051918.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7988939.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7292998.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7408631.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6297982.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7086384.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4909869.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1707972.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5766365.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3387118.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-4728825.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7206551.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8091482.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7613446.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>12453848.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>5285919.0</v>
+      </c>
+      <c r="C22">
+        <v>-4410694.0</v>
+      </c>
+      <c r="D22">
         <v>4996000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4060691.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2930740.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4966987.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2802661.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5812572.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3547896.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>669072.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>247998.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5668175.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2338229.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2220185.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3475225.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2653697.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2564480.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3559428.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3987791.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3156411.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1834254.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>24644400.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>576656.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1068758.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>970946.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5928894.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5335559.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3809053.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6168091.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6565559.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2763800.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2707047.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1338713.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5159674.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5396728.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5445814.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5570659.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6113910.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>8700491.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3416587.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2970243.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1565449.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>16426466.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>10729340.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>12200624.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>8224682.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9388419.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>13704429.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1885645.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>10012191.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>10012191.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5097474.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>5097474.0</v>
       </c>
-      <c r="BA22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>-322248.5</v>
+      </c>
+      <c r="C23">
+        <v>-583572.0</v>
+      </c>
+      <c r="D23">
         <v>-375000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-877786.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1332669.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-466017.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1017078.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1038497.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-824156.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-842105.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1294859.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-750439.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-293099.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1000794.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8704005.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-22347.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>26863455.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-209432.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>57311.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-57311.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-10219.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>256306.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-18321.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3921.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-234064.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-94837.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-40575.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>19801.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-48018.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4586565.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>144217.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-5045271.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4664361.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-766819.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-117591.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2111123.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-58463.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-357558.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-3810751.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-42060.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-34634.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-242425.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>89536.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-74052.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-110981.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>45319963.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>236556.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-94020.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-68448.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>18875975.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>18875975.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8575499.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8575499.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>55700.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>169</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>31474150.0</v>
+      </c>
+      <c r="D24">
         <v>1019780.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1019783.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>31007619.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>62850.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>62854.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>344230.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10740.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>10735.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3469.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>999731.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>9027.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>11353.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>446209.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>173000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>7904784.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>76339.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-604406.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>743032.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>635380.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>63977.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3591493.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>21291.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>236023.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>19213081.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1546649.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5003288.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-12907718.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>363800.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>363795.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-90349.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>90349.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>132167.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>6007639.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>7500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-105100.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1344831.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>12316.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>83520.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>10756765.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>438833.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>4702.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-4702.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>8748.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>8748.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-78401.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-78401.0</v>
       </c>
-      <c r="BA24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>7080109.0</v>
+      </c>
+      <c r="C25">
+        <v>9380729.0</v>
+      </c>
+      <c r="D25">
         <v>-7519000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>12664223.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7066618.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>24991609.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>254644.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2915465.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1482158.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3000411.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3445758.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5350166.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5883852.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-5387075.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-6742061.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5011181.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2884983.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3559428.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3987791.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-3156411.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1834254.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-24644400.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-576656.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1068758.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-970946.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5928894.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-5335559.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3809053.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6168091.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-6565559.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2763800.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-2707047.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1338713.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-5159674.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-5396728.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-5445814.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-5570659.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-6113910.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-8700491.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-3416587.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2970243.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1565449.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-16426466.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-10729340.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-12200624.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-8224682.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-9388419.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-13704429.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1885645.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-7470372.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-7470372.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-3824426.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-3824426.0</v>
       </c>
-      <c r="BA25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19291,54 +20123,56 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19349,538 +20183,558 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>-14639934.0</v>
+      </c>
+      <c r="C28">
+        <v>-22192118.0</v>
+      </c>
+      <c r="D28">
         <v>11464000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13343613.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17193478.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-19758016.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11779514.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-10962697.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-10881745.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-10183932.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14240988.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-10699759.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-10657703.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-10490440.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>763271.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-19113026.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>19051918.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-7988939.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-7292998.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-7408631.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6297982.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-7086384.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4909869.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1707972.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5766365.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3385563.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4728825.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6229229.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>8091482.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>12732934.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11316906.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>20099813.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>21145024.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-583593.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-613998.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6285913.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>13925634.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>21162991.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>515223.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>13372417.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3394666.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>19370501.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-6529443.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>8525696.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8898083.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>58835621.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-20351387.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-5202569.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-7798254.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>18875975.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>18875975.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8575499.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8575499.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>43837400.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>37212600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>16622030.0</v>
+      </c>
+      <c r="C29">
+        <v>10296573.0</v>
+      </c>
+      <c r="D29">
         <v>2509000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12664223.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7066618.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>24991609.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>254644.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>13554823.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2065738.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4883523.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10007161.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>17765127.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2338229.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2220185.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3475225.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2653697.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>320503.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>13557245.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4016630.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4607607.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3521657.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8511857.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-446815.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>19626313.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>328605.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>31062311.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2006478.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>9911655.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-5196588.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6092618.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-331841.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>7724081.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4459280.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-1707072.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2007642.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>25653552.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>986117.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3116639.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-3751674.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>15528190.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>4453401.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1421043.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>13439358.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>15734589.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1787560.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-4713617.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>22327933.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>17693244.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>10045930.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>5734774.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5734774.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4377492.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>4377493.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>8094100.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>19314100.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-14494267.0</v>
+      </c>
+      <c r="C30">
+        <v>27183571.0</v>
+      </c>
+      <c r="D30">
         <v>-15000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1191642.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-27691092.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-13497822.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3852598.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4490668.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-334842.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-547433.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-370276.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-334930.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-310537.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5584920.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-8808092.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-13304178.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-16858716.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>410864.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-971029.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7726583.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-314043.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2305230.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>540835.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>508367.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-251843.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8500252.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1964685.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-12670373.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-408401.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-13314266.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-14992085.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-25250520.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-13434779.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-368716.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3631411.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-10119866.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-16918244.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-25389200.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-2640771.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-18224680.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-8235272.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-23088165.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1139330.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-29975048.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-14618911.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-42022139.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5260465.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4002525.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-1323350.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-23874425.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-23874425.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14149704.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-14149704.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>