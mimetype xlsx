--- v0 (2026-09-13)
+++ v1 (2026-10-30)
@@ -1982,54 +1982,62 @@
       <c r="E36">
         <v>429137000.0</v>
       </c>
       <c r="F36">
         <v>453823000.0</v>
       </c>
       <c r="G36">
         <v>89322000.0</v>
       </c>
       <c r="H36">
         <v>19522000.0</v>
       </c>
       <c r="I36">
         <v>42560000.0</v>
       </c>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36">
         <v>249869000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>0.0</v>
+      </c>
+      <c r="C37">
+        <v>6714000.0</v>
+      </c>
+      <c r="D37">
+        <v>10286000.0</v>
+      </c>
+      <c r="E37">
+        <v>12179000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
         <v>289460000.0</v>
       </c>
       <c r="C38">
         <v>216439000.0</v>
       </c>
       <c r="D38">
         <v>226538000.0</v>
       </c>
       <c r="E38">
         <v>226201000.0</v>
       </c>
       <c r="F38">
@@ -6132,53 +6140,59 @@
       </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
     </row>
     <row r="37" spans="1:45">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
-[...1 lines deleted...]
-      <c r="F37"/>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
+      <c r="F37">
+        <v>6941000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -9727,51 +9741,53 @@
         <v>66681000.0</v>
       </c>
       <c r="Z2">
         <v>50446000.0</v>
       </c>
       <c r="AA2">
         <v>42557000.0</v>
       </c>
       <c r="AB2">
         <v>34522000.0</v>
       </c>
       <c r="AC2">
         <v>29489000.0</v>
       </c>
       <c r="AD2">
         <v>28508000.0</v>
       </c>
       <c r="AE2">
         <v>24038000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>108</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>68629000.0</v>
+      </c>
       <c r="C3">
         <v>67605000.0</v>
       </c>
       <c r="D3">
         <v>58924000.0</v>
       </c>
       <c r="E3">
         <v>57878000.0</v>
       </c>
       <c r="F3">
         <v>54837000.0</v>
       </c>
       <c r="G3">
         <v>48804000.0</v>
       </c>
       <c r="H3">
         <v>50130000.0</v>
       </c>
       <c r="I3">
         <v>47046000.0</v>
       </c>
       <c r="J3">
         <v>45111000.0</v>
       </c>
       <c r="K3">
@@ -9855,51 +9871,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>110</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-186209000.0</v>
+      </c>
       <c r="C5">
         <v>-294580000.0</v>
       </c>
       <c r="D5">
         <v>-313510000.0</v>
       </c>
       <c r="E5">
         <v>-285846000.0</v>
       </c>
       <c r="F5">
         <v>-295794000.0</v>
       </c>
       <c r="G5">
         <v>-422152000.0</v>
       </c>
       <c r="H5">
         <v>-327985000.0</v>
       </c>
       <c r="I5">
         <v>-325276000.0</v>
       </c>
       <c r="J5">
         <v>-313984000.0</v>
       </c>
       <c r="K5">
@@ -9949,51 +9967,51 @@
       </c>
       <c r="Z5">
         <v>-77683000.0</v>
       </c>
       <c r="AA5">
         <v>-96403000.0</v>
       </c>
       <c r="AB5">
         <v>-85112000.0</v>
       </c>
       <c r="AC5">
         <v>-90132000.0</v>
       </c>
       <c r="AD5">
         <v>-95569000.0</v>
       </c>
       <c r="AE5">
         <v>-83968000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>111</v>
       </c>
       <c r="B6">
-        <v>-186209000.0</v>
+        <v>-117580000.0</v>
       </c>
       <c r="C6">
         <v>-226975000.0</v>
       </c>
       <c r="D6">
         <v>-299820000.0</v>
       </c>
       <c r="E6">
         <v>-227968000.0</v>
       </c>
       <c r="F6">
         <v>-240957000.0</v>
       </c>
       <c r="G6">
         <v>-373348000.0</v>
       </c>
       <c r="H6">
         <v>-277855000.0</v>
       </c>
       <c r="I6">
         <v>-278230000.0</v>
       </c>
       <c r="J6">
         <v>-268873000.0</v>
       </c>