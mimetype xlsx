--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -34230,51 +34230,51 @@
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>230</v>
       </c>
       <c r="B9">
         <v>-4928700000.0</v>
       </c>
       <c r="C9">
         <v>-60400000.0</v>
       </c>
       <c r="D9">
         <v>-32800000.0</v>
       </c>
       <c r="E9">
-        <v>-51000000.0</v>
+        <v>1412900000.0</v>
       </c>
       <c r="F9">
         <v>-1349100000.0</v>
       </c>
       <c r="G9">
         <v>-850000000.0</v>
       </c>
       <c r="H9">
         <v>-2002300000.0</v>
       </c>
       <c r="I9">
         <v>-931200000.0</v>
       </c>
       <c r="J9">
         <v>-109900000.0</v>
       </c>
       <c r="K9">
         <v>-79000000.0</v>
       </c>
       <c r="L9">
         <v>26100000.0</v>
       </c>
       <c r="M9">
         <v>-127200000.0</v>
       </c>
@@ -38489,51 +38489,51 @@
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
     </row>
     <row r="9" spans="1:125">
       <c r="A9" t="s">
         <v>230</v>
       </c>
       <c r="B9">
         <v>-676300000.0</v>
       </c>
       <c r="C9">
         <v>1251100000.0</v>
       </c>
       <c r="D9">
         <v>-4117200000.0</v>
       </c>
       <c r="E9">
         <v>-298000000.0</v>
       </c>
       <c r="F9">
         <v>42000000.0</v>
       </c>
       <c r="G9">
-        <v>-85000000.0</v>
+        <v>-555500000.0</v>
       </c>
       <c r="H9">
         <v>-2859600000.0</v>
       </c>
       <c r="I9">
         <v>700300000.0</v>
       </c>
       <c r="J9">
         <v>-915300000.0</v>
       </c>
       <c r="K9">
         <v>-344900000.0</v>
       </c>
       <c r="L9">
         <v>741600000.0</v>
       </c>
       <c r="M9">
         <v>-76300000.0</v>
       </c>
       <c r="N9">
         <v>-660600000.0</v>
       </c>
       <c r="O9">
         <v>-23000000.0</v>
       </c>
@@ -42098,60 +42098,60 @@
       <c r="D23">
         <v>-10800000.0</v>
       </c>
       <c r="E23">
         <v>-2300000.0</v>
       </c>
       <c r="F23">
         <v>-1400000.0</v>
       </c>
       <c r="G23">
         <v>-23800000.0</v>
       </c>
       <c r="H23">
         <v>2800000.0</v>
       </c>
       <c r="I23">
         <v>-9100000.0</v>
       </c>
       <c r="J23">
         <v>-5000000.0</v>
       </c>
       <c r="K23">
         <v>-1100000.0</v>
       </c>
       <c r="L23">
-        <v>-100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="M23">
         <v>-1300000.0</v>
       </c>
       <c r="N23">
         <v>-15100000.0</v>
       </c>
       <c r="O23">
-        <v>150000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="P23">
         <v>-1800000.0</v>
       </c>
       <c r="Q23">
         <v>-2500000.0</v>
       </c>
       <c r="R23">
         <v>1300000.0</v>
       </c>
       <c r="S23">
         <v>-1500000.0</v>
       </c>
       <c r="T23">
         <v>1100000.0</v>
       </c>
       <c r="U23">
         <v>1400000.0</v>
       </c>
       <c r="V23">
         <v>3100000.0</v>
       </c>
       <c r="W23">
         <v>-300000.0</v>
       </c>