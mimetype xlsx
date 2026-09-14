--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1152,83 +1158,87 @@
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1523000.0</v>
+      </c>
       <c r="C7">
         <v>2058000.0</v>
       </c>
       <c r="D7">
         <v>1635000.0</v>
       </c>
       <c r="E7">
         <v>1161000.0</v>
       </c>
       <c r="F7">
         <v>1072000.0</v>
       </c>
       <c r="G7">
         <v>417000.0</v>
       </c>
       <c r="H7">
         <v>897000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1321,51 +1331,51 @@
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>394070000.0</v>
+        <v>413686000.0</v>
       </c>
       <c r="C12">
         <v>582913000.0</v>
       </c>
       <c r="D12">
         <v>577583000.0</v>
       </c>
       <c r="E12">
         <v>484397000.0</v>
       </c>
       <c r="F12">
         <v>446830000.0</v>
       </c>
       <c r="G12">
         <v>293065000.0</v>
       </c>
       <c r="H12">
         <v>59775000.0</v>
       </c>
       <c r="I12">
         <v>80911000.0</v>
       </c>
       <c r="J12">
         <v>133220000.0</v>
       </c>
@@ -1417,51 +1427,51 @@
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>86620992.0</v>
+        <v>86625610.0</v>
       </c>
       <c r="C14">
         <v>85622000.0</v>
       </c>
       <c r="D14">
         <v>70370519.0</v>
       </c>
       <c r="E14">
         <v>60760906.0</v>
       </c>
       <c r="F14">
         <v>52064809.0</v>
       </c>
       <c r="G14">
         <v>41308242.0</v>
       </c>
       <c r="H14">
         <v>30490783.0</v>
       </c>
       <c r="I14">
         <v>25371511.0</v>
       </c>
       <c r="J14">
         <v>20997211.0</v>
       </c>
@@ -1746,51 +1756,53 @@
         <v>137186000.0</v>
       </c>
       <c r="K23">
         <v>109013000.0</v>
       </c>
       <c r="L23">
         <v>89903000.0</v>
       </c>
       <c r="M23">
         <v>12816000.0</v>
       </c>
       <c r="N23">
         <v>17061000.0</v>
       </c>
       <c r="O23">
         <v>1510000.0</v>
       </c>
       <c r="P23">
         <v>4786000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>343909000.0</v>
+      </c>
       <c r="C24">
         <v>331565000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>19894664.0</v>
       </c>
       <c r="G24">
         <v>17834000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>8000.0</v>
       </c>
       <c r="M24">
         <v>7435000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
@@ -1800,51 +1812,53 @@
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>19894664.0</v>
       </c>
       <c r="G25">
         <v>17834000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>119520000.0</v>
       </c>
       <c r="D26">
         <v>29829000.0</v>
       </c>
       <c r="E26">
         <v>5469000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>3246000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -1853,137 +1867,139 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-134930000.0</v>
+        <v>211553000.0</v>
       </c>
       <c r="C28">
         <v>191656000.0</v>
       </c>
       <c r="D28">
         <v>-293759000.0</v>
       </c>
       <c r="E28">
         <v>-73195000.0</v>
       </c>
       <c r="F28">
         <v>-200997000.0</v>
       </c>
       <c r="G28">
         <v>-94707000.0</v>
       </c>
       <c r="H28">
         <v>-23712000.0</v>
       </c>
       <c r="I28">
         <v>-33769000.0</v>
       </c>
       <c r="J28">
         <v>-35168000.0</v>
       </c>
       <c r="K28">
         <v>-23844000.0</v>
       </c>
       <c r="L28">
         <v>-23179000.0</v>
       </c>
       <c r="M28">
         <v>3875000.0</v>
       </c>
       <c r="N28">
         <v>-10104000.0</v>
       </c>
       <c r="O28">
         <v>20806000.0</v>
       </c>
       <c r="P28">
         <v>15641000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>408539000.0</v>
+      </c>
       <c r="C29">
         <v>631805000.0</v>
       </c>
       <c r="D29">
         <v>554196000.0</v>
       </c>
       <c r="E29">
         <v>467449000.0</v>
       </c>
       <c r="F29">
         <v>428263000.0</v>
       </c>
       <c r="G29">
         <v>272307000.0</v>
       </c>
       <c r="H29">
         <v>31600000.0</v>
       </c>
       <c r="I29">
         <v>53047000.0</v>
       </c>
       <c r="J29">
         <v>104319000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>37996000.0</v>
+        <v>70291000.0</v>
       </c>
       <c r="C30">
         <v>13871000.0</v>
       </c>
       <c r="D30">
         <v>1227000.0</v>
       </c>
       <c r="E30">
         <v>4057000.0</v>
       </c>
       <c r="F30">
         <v>429000.0</v>
       </c>
       <c r="G30">
         <v>175000.0</v>
       </c>
       <c r="H30">
         <v>116000.0</v>
       </c>
       <c r="I30">
         <v>253000.0</v>
       </c>
       <c r="J30">
         <v>377000.0</v>
       </c>
@@ -2020,51 +2036,53 @@
         <v>31600000.0</v>
       </c>
       <c r="I31">
         <v>53047000.0</v>
       </c>
       <c r="J31">
         <v>104319000.0</v>
       </c>
       <c r="K31">
         <v>84139000.0</v>
       </c>
       <c r="L31">
         <v>-259646000.0</v>
       </c>
       <c r="M31">
         <v>-159800000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>407965000.0</v>
+      </c>
       <c r="C32">
         <v>499508000.0</v>
       </c>
       <c r="D32">
         <v>522780000.0</v>
       </c>
       <c r="E32">
         <v>460721000.0</v>
       </c>
       <c r="F32">
         <v>427713000.0</v>
       </c>
       <c r="G32">
         <v>279992000.0</v>
       </c>
       <c r="H32">
         <v>43963000.0</v>
       </c>
       <c r="I32">
         <v>67241000.0</v>
       </c>
       <c r="J32">
         <v>117644000.0</v>
       </c>
       <c r="K32"/>
@@ -2139,51 +2157,51 @@
         <v>11719000.0</v>
       </c>
       <c r="H34">
         <v>5000.0</v>
       </c>
       <c r="I34">
         <v>136000.0</v>
       </c>
       <c r="J34">
         <v>310000.0</v>
       </c>
       <c r="K34">
         <v>288000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>224844000.0</v>
+        <v>344960000.0</v>
       </c>
       <c r="C35">
         <v>333143000.0</v>
       </c>
       <c r="D35">
         <v>588000.0</v>
       </c>
       <c r="E35">
         <v>722000.0</v>
       </c>
       <c r="F35">
         <v>20606000.0</v>
       </c>
       <c r="G35">
         <v>29553000.0</v>
       </c>
       <c r="H35">
         <v>13557000.0</v>
       </c>
       <c r="I35">
         <v>14786000.0</v>
       </c>
       <c r="J35">
         <v>17069000.0</v>
       </c>
@@ -2299,101 +2317,101 @@
         <v>219000.0</v>
       </c>
       <c r="J38">
         <v>231000.0</v>
       </c>
       <c r="K38">
         <v>243000.0</v>
       </c>
       <c r="L38">
         <v>1808000.0</v>
       </c>
       <c r="M38">
         <v>339000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38">
         <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>63261000.0</v>
+        <v>11350000.0</v>
       </c>
       <c r="C39">
         <v>5907000.0</v>
       </c>
       <c r="D39">
         <v>2066000.0</v>
       </c>
       <c r="E39">
         <v>1332000.0</v>
       </c>
       <c r="F39">
         <v>1137000.0</v>
       </c>
       <c r="G39">
         <v>5624000.0</v>
       </c>
       <c r="H39">
         <v>2440000.0</v>
       </c>
       <c r="I39">
         <v>2081000.0</v>
       </c>
       <c r="J39">
         <v>2985000.0</v>
       </c>
       <c r="K39">
         <v>2874000.0</v>
       </c>
       <c r="L39">
         <v>1206000.0</v>
       </c>
       <c r="M39">
         <v>150000.0</v>
       </c>
       <c r="N39">
         <v>280000.0</v>
       </c>
       <c r="O39">
         <v>107000.0</v>
       </c>
       <c r="P39">
         <v>77000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>103536000.0</v>
+        <v>103064000.0</v>
       </c>
       <c r="C40">
         <v>79327000.0</v>
       </c>
       <c r="D40">
         <v>47088000.0</v>
       </c>
       <c r="E40">
         <v>24276000.0</v>
       </c>
       <c r="F40">
         <v>14652000.0</v>
       </c>
       <c r="G40">
         <v>11246000.0</v>
       </c>
       <c r="H40">
         <v>10195000.0</v>
       </c>
       <c r="I40">
         <v>13149000.0</v>
       </c>
       <c r="J40">
         <v>11993000.0</v>
       </c>
@@ -2526,51 +2544,53 @@
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44">
         <v>326344000.0</v>
       </c>
       <c r="M44">
         <v>154084000.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1948000.0</v>
+      </c>
       <c r="C45">
         <v>2441000.0</v>
       </c>
       <c r="D45">
         <v>1906000.0</v>
       </c>
       <c r="E45">
         <v>1458000.0</v>
       </c>
       <c r="F45">
         <v>1704000.0</v>
       </c>
       <c r="G45">
         <v>482000.0</v>
       </c>
       <c r="H45">
         <v>997000.0</v>
       </c>
       <c r="I45">
         <v>373000.0</v>
       </c>
       <c r="J45">
         <v>267000.0</v>
       </c>
       <c r="K45">
@@ -2768,136 +2788,140 @@
       <c r="C50">
         <v>12116000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>2285000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50">
         <v>1449000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>346483000.0</v>
+      </c>
       <c r="C51">
         <v>345739000.0</v>
       </c>
       <c r="D51">
         <v>1635000.0</v>
       </c>
       <c r="E51">
         <v>1161000.0</v>
       </c>
       <c r="F51">
         <v>20968000.0</v>
       </c>
       <c r="G51">
         <v>20536000.0</v>
       </c>
       <c r="H51">
         <v>897000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51">
         <v>13884000.0</v>
       </c>
       <c r="N51"/>
       <c r="O51">
         <v>21343000.0</v>
       </c>
       <c r="P51">
         <v>19342000.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>472000.0</v>
+      </c>
       <c r="C52">
         <v>12596000.0</v>
       </c>
       <c r="D52">
         <v>1047000.0</v>
       </c>
       <c r="E52">
         <v>439000.0</v>
       </c>
       <c r="F52">
         <v>362000.0</v>
       </c>
       <c r="G52">
         <v>2601000.0</v>
       </c>
       <c r="H52">
         <v>478000.0</v>
       </c>
       <c r="I52">
         <v>13014000.0</v>
       </c>
       <c r="J52">
         <v>11835000.0</v>
       </c>
       <c r="K52">
         <v>6381000.0</v>
       </c>
       <c r="L52">
         <v>1858000.0</v>
       </c>
       <c r="M52">
         <v>6449000.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>21343000.0</v>
       </c>
       <c r="P52">
         <v>10679000.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
-        <v>259140000.0</v>
+        <v>278756000.0</v>
       </c>
       <c r="C53">
         <v>428830000.0</v>
       </c>
       <c r="D53">
         <v>282189000.0</v>
       </c>
       <c r="E53">
         <v>410041000.0</v>
       </c>
       <c r="F53">
         <v>224865000.0</v>
       </c>
       <c r="G53">
         <v>177822000.0</v>
       </c>
       <c r="H53">
         <v>35166000.0</v>
       </c>
       <c r="I53">
         <v>47142000.0</v>
       </c>
       <c r="J53">
         <v>94806000.0</v>
       </c>
@@ -3073,51 +3097,51 @@
       </c>
       <c r="K57">
         <v>10366000.0</v>
       </c>
       <c r="L57">
         <v>4847000.0</v>
       </c>
       <c r="M57">
         <v>10346000.0</v>
       </c>
       <c r="N57">
         <v>2730000.0</v>
       </c>
       <c r="O57">
         <v>25104000.0</v>
       </c>
       <c r="P57">
         <v>13406000.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>344960000.0</v>
+        <v>465076000.0</v>
       </c>
       <c r="C58">
         <v>436692000.0</v>
       </c>
       <c r="D58">
         <v>58684000.0</v>
       </c>
       <c r="E58">
         <v>29787000.0</v>
       </c>
       <c r="F58">
         <v>41289000.0</v>
       </c>
       <c r="G58">
         <v>48425000.0</v>
       </c>
       <c r="H58">
         <v>31925000.0</v>
       </c>
       <c r="I58">
         <v>30891000.0</v>
       </c>
       <c r="J58">
         <v>32867000.0</v>
       </c>
@@ -3249,383 +3273,395 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>4874000.0</v>
+      </c>
+      <c r="C2">
+        <v>10843000.0</v>
+      </c>
+      <c r="D2">
         <v>16580000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13826000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17353000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10047000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11626000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4898000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11568000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8809000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17193000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6049000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10978000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8057000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4350000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7115000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6438000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8231000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5669000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5122000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3624000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6529000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3508000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3836000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1832000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8998000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6178000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6757000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2276000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4350000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1439000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3180000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5297000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2590000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2232000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2246000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3362000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2741000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2375000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2010000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1588000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2225000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1452000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1240000.0</v>
       </c>
-      <c r="AR2"/>
-[...1 lines deleted...]
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2">
         <v>354000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>397000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>928000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>805000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1077000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>752000.0</v>
       </c>
-      <c r="AZ2"/>
-[...1 lines deleted...]
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>776.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3638,52 +3674,54 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3696,204 +3734,212 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-140000.0</v>
+      </c>
+      <c r="C5">
+        <v>11000.0</v>
+      </c>
+      <c r="D5">
         <v>452000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>525000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>285000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>527000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>163000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>371000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-817000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-756000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>218000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-455000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-574000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-336000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-806000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1605000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1335000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-640000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>45000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>11000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>17000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>9000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>53000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>117000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>48000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-310000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>25000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>58000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-25000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-35000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-89000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-218000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-143000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>28000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>36000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>56000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>192000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>228000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>28000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>17000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-159800000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-185000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-1000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-170000.0</v>
       </c>
-      <c r="AY5"/>
-[...1 lines deleted...]
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-78288.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3906,534 +3952,560 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1266000.0</v>
+      </c>
       <c r="C7">
+        <v>1395000.0</v>
+      </c>
+      <c r="D7">
+        <v>1523000.0</v>
+      </c>
+      <c r="E7">
         <v>1521000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1675000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1837000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2058000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>854000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1130000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1388000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1635000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1870000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2099000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1059000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1161000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1257000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>879000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>974000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1072000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1167000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>419000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>536000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>417000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>545000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>667000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>786000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>897000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1003000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1255000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1355000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
+        <v>9000.0</v>
+      </c>
+      <c r="J8">
+        <v>9000.0</v>
+      </c>
+      <c r="K8">
         <v>8000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
+        <v>6000.0</v>
+      </c>
+      <c r="T8">
+        <v>6000.0</v>
+      </c>
+      <c r="U8">
         <v>5000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>5000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1179389000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1170000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>993547000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>981712000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>956054000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>952019000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>838888000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>833802000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>824542000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>820815000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>680125000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>675294000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>564164000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>527067000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>525485000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>523855000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>522340000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>492493000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>484893000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>473686000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>472026000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>470571000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>443692000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>441218000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>390894000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>389374000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>388210000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>385556000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>384767000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>336477000.0</v>
+      </c>
+      <c r="C10">
+        <v>130893000.0</v>
+      </c>
+      <c r="D10">
         <v>134930000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>116808000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>108636000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>153993000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>154083000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>133019000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>105396000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>114615000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>295394000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>94550000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>97275000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>57517000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>74356000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>71377000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>120239000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>188773000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>221965000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>71433000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>68041000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>64386000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>115243000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>56356000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>53611000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>44629000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>24609000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>30581000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26666000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>58116000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>33769000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>26705000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>32204000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>27981000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>35168000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>20732000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>22988000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>22356000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>23844000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12753000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14441000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>23187000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>23179000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>54214000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-12208000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>10009000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>11589000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4680000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>6840000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>10104000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5037000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-628.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>537.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4446,782 +4518,806 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>547860000.0</v>
+      </c>
+      <c r="C12">
+        <v>352064000.0</v>
+      </c>
+      <c r="D12">
         <v>394070000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>454174000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>468706000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>516313000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>582913000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>389607000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>425097000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>434578000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>577583000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>363556000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>406024000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>432393000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>484397000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>350708000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>376678000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>410909000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>446830000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>229714000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>253132000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>271335000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>293065000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>170159000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>186753000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>99005000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>59775000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>72238000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>80520000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>92742000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>80911000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>89599000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>98385000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>113223000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>133220000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>120594000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>129955000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>92785000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>105330000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>115567000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>125457000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>133670000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>87294000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>100461000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>12208000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>12208000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>11691000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5010000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>9497000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>14264000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5069000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>628.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>628.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
+        <v>9000.0</v>
+      </c>
+      <c r="J13">
+        <v>9000.0</v>
+      </c>
+      <c r="K13">
         <v>8000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
+        <v>5000.0</v>
+      </c>
+      <c r="X13">
+        <v>5000.0</v>
+      </c>
+      <c r="Y13">
         <v>4000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AE13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
         <v>2000.0</v>
       </c>
       <c r="AK13">
         <v>2000.0</v>
       </c>
       <c r="AL13">
         <v>2000.0</v>
       </c>
       <c r="AM13">
         <v>2000.0</v>
       </c>
       <c r="AN13">
         <v>2000.0</v>
       </c>
       <c r="AO13">
         <v>2000.0</v>
       </c>
       <c r="AP13">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>2000.0</v>
+      </c>
+      <c r="AR13">
         <v>1000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1000.0</v>
       </c>
-      <c r="AR13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT13"/>
+      <c r="AU13"/>
       <c r="AV13">
         <v>1000.0</v>
       </c>
       <c r="AW13">
         <v>1000.0</v>
       </c>
       <c r="AX13">
         <v>1000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
+      <c r="AY13">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1000.0</v>
+      </c>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>86620992.0</v>
+        <v>88991317.0</v>
       </c>
       <c r="C14">
         <v>86620992.0</v>
       </c>
       <c r="D14">
+        <v>86620992.0</v>
+      </c>
+      <c r="E14">
+        <v>86620992.0</v>
+      </c>
+      <c r="F14">
         <v>86337237.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>85622000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>85791198.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>85433569.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>85274829.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>85213200.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>72520784.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>69855766.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>69638427.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>69438890.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>63192750.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>60670294.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60156653.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>58978615.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>53176334.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>51962320.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>51603286.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>51499831.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>46054850.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>44156808.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>40609205.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>34328640.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31640484.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>31630639.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>31605279.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>27023466.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>26804089.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>25471587.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>24705441.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>24478269.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>23943241.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>22239996.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>19497581.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>18231602.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>18193027.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>17899481.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>17769514.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4541536.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6643104.0</v>
       </c>
       <c r="AR14">
         <v>6643104.0</v>
       </c>
       <c r="AS14">
         <v>6643104.0</v>
       </c>
       <c r="AT14">
         <v>6643104.0</v>
       </c>
       <c r="AU14">
         <v>6643104.0</v>
       </c>
       <c r="AV14">
+        <v>6643104.0</v>
+      </c>
+      <c r="AW14">
+        <v>6643104.0</v>
+      </c>
+      <c r="AX14">
         <v>51778008.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>96912912.0</v>
       </c>
       <c r="AY14">
         <v>96912912.0</v>
       </c>
       <c r="AZ14">
         <v>96912912.0</v>
       </c>
       <c r="BA14">
         <v>96912912.0</v>
       </c>
       <c r="BB14">
+        <v>96912912.0</v>
+      </c>
+      <c r="BC14">
+        <v>96912912.0</v>
+      </c>
+      <c r="BD14">
         <v>40306000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>7000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7000.0</v>
       </c>
-      <c r="N15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
+        <v>5000.0</v>
+      </c>
+      <c r="X15">
+        <v>5000.0</v>
+      </c>
+      <c r="Y15">
         <v>4000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>3000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AE15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF15">
         <v>2000.0</v>
       </c>
       <c r="AG15">
         <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
         <v>2000.0</v>
       </c>
       <c r="AK15">
         <v>2000.0</v>
       </c>
       <c r="AL15">
         <v>2000.0</v>
       </c>
       <c r="AM15">
         <v>2000.0</v>
       </c>
       <c r="AN15">
         <v>2000.0</v>
       </c>
       <c r="AO15">
         <v>2000.0</v>
       </c>
       <c r="AP15">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2000.0</v>
+      </c>
+      <c r="AR15">
         <v>1000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1000.0</v>
       </c>
-      <c r="AR15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT15"/>
+      <c r="AU15"/>
       <c r="AV15">
         <v>1000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
+      <c r="AY15">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-852000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>38968000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>31351000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>17688000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
+      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16">
+        <v>13808000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
         <v>12764000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13544000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1517000.0</v>
       </c>
       <c r="V16">
         <v>1517000.0</v>
       </c>
       <c r="W16">
         <v>1517000.0</v>
       </c>
       <c r="X16">
         <v>1517000.0</v>
       </c>
       <c r="Y16">
         <v>1517000.0</v>
       </c>
       <c r="Z16">
         <v>1517000.0</v>
       </c>
       <c r="AA16">
         <v>1517000.0</v>
       </c>
       <c r="AB16">
         <v>1517000.0</v>
       </c>
       <c r="AC16">
         <v>1517000.0</v>
       </c>
       <c r="AD16">
         <v>1517000.0</v>
       </c>
       <c r="AE16">
         <v>1517000.0</v>
       </c>
       <c r="AF16">
         <v>1517000.0</v>
       </c>
       <c r="AG16">
         <v>1517000.0</v>
       </c>
       <c r="AH16">
+        <v>1517000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1517000.0</v>
+      </c>
+      <c r="AJ16">
         <v>1573000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="AK16">
         <v>1220000.0</v>
       </c>
       <c r="AL16">
         <v>1220000.0</v>
       </c>
       <c r="AM16">
         <v>1220000.0</v>
       </c>
       <c r="AN16">
         <v>1220000.0</v>
       </c>
       <c r="AO16">
         <v>1220000.0</v>
       </c>
       <c r="AP16">
         <v>1220000.0</v>
       </c>
       <c r="AQ16">
         <v>1220000.0</v>
       </c>
-      <c r="AR16"/>
-[...1 lines deleted...]
-      <c r="AT16">
+      <c r="AR16">
+        <v>1220000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1220000.0</v>
+      </c>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>3377000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3806000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5234,132 +5330,136 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>15788000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>16759000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>13305000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>13610000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>13915000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>14220000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>14525000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>14830000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>15135000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1600000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>300000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5372,52 +5472,54 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5430,52 +5532,54 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5488,602 +5592,632 @@
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>33164000.0</v>
+      </c>
+      <c r="C22">
+        <v>34948000.0</v>
+      </c>
+      <c r="D22">
         <v>32754000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="E22">
+        <v>25000000.0</v>
+      </c>
+      <c r="F22">
         <v>17696000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4664000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>366000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4690000.0</v>
       </c>
-      <c r="H22"/>
-[...1 lines deleted...]
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>2003000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2681000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2243000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-9685000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4251000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1822000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1914000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2269000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7651000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8115000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8817000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7206000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5283000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6723000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4440000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4303000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1677000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1543000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4043000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3565000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1053000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4511000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4139000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3538000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1442000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1694000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3069000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3468000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2410000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1221000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1464000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>264000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>354000.0</v>
       </c>
-      <c r="AR22"/>
-[...1 lines deleted...]
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22">
         <v>51000.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>703652000.0</v>
+      </c>
+      <c r="C23">
+        <v>472668000.0</v>
+      </c>
+      <c r="D23">
         <v>529706000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>551792000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>596149000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>640707000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>724816000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>425811000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>476947000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>543028000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>612880000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>399224000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>431340000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>459826000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>497236000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>359687000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>406437000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>422222000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>449657000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>239503000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>263059000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>279672000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>300613000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>179309000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>192628000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>105155000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>63525000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>76381000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>87390000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>99392000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>83938000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>96467000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>105370000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>119957000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>137186000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>124493000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>134666000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>97667000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>109013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>117729000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>127856000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>136259000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>89903000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>102839000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>-5716000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>12816000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>12326000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9660000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13083000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>17061000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5371000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-27474.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1510.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
-[...1 lines deleted...]
-      <c r="D24"/>
+      <c r="B24">
+        <v>588116000.0</v>
+      </c>
+      <c r="C24">
+        <v>343965000.0</v>
+      </c>
+      <c r="D24">
+        <v>343909000.0</v>
+      </c>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>331565000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>12994000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>16479000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>19894664.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10989000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>13323000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>15602000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>17834000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>20006000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>19896000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>19792000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>830000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>8000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>7435000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25">
         <v>12994000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>16479000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>19894664.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10989000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13323000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>15602000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>17834000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>20006000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>19896000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19792000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
-      <c r="C26">
+      <c r="B26">
+        <v>27217000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>20146000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>62627000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>89938000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>119520000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>10029000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>29516000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>87416000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>29829000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>15705000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>19483000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>16561000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5469000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>12125000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>3246000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6096,1280 +6230,1332 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-134930000.0</v>
+        <v>252905000.0</v>
       </c>
       <c r="C28">
+        <v>214467000.0</v>
+      </c>
+      <c r="D28">
+        <v>211553000.0</v>
+      </c>
+      <c r="E28">
         <v>228623000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-106961000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-152156000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>191656000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-132165000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-104266000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-113227000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-293759000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-92680000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-95176000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-56458000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-73195000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-70120000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-99154000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-167752000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-200997000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-49788000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-47269000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-43616000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-94707000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-35805000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-33048000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-24051000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-23712000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-29578000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-25411000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-56761000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-33769000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-26705000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-32204000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-27981000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-35168000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-20732000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-22988000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-22356000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-23844000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-12753000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-14441000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-23187000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-23179000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-46039000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>12208000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3875000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1772000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-4680000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-6840000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-10104000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-3548000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>628.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-537.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>603215000.0</v>
+      </c>
       <c r="C29">
+        <v>385587000.0</v>
+      </c>
+      <c r="D29">
+        <v>408539000.0</v>
+      </c>
+      <c r="E29">
         <v>115430000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>157424000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>215059000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>631805000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>366432000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>434338000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>491889000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>554196000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>359186000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>400041000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>435505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>467449000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>338102000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>382146000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>394596000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>428263000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>219482000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>234916000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>248439000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>272307000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>151983000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>167543000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>73301000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>70159000.0</v>
+      </c>
+      <c r="C30">
+        <v>60693000.0</v>
+      </c>
+      <c r="D30">
         <v>37996000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>43065000.0</v>
+      </c>
+      <c r="F30">
         <v>37424000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21482000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13871000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4690000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10882000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7586000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1227000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4195000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>534000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2072000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4057000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4949000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13512000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>158000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>429000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>182000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>433000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>279000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>175000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>228000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>222000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>167000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>116000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>216000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>208000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>223000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>253000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>254000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>252000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>325000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>377000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>572000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>419000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>210000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>306000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>199000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>270000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>345000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>258000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>258000.0</v>
       </c>
-      <c r="AR30"/>
-[...1 lines deleted...]
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30">
         <v>35000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>400041000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>435505000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>467449000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>338102000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>361940000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>374549000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>408368000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>199004000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>214563000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>228205000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>252188000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>131977000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>147647000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>53509000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>31600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>44043000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>55275000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>68626000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>53047000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>64274000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>70352000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>86950000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>104319000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>96714000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>109337000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>72615000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>84139000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>93834000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>106241000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>113846000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-259646000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-159800000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>575362000.0</v>
+      </c>
       <c r="C32">
+        <v>385003000.0</v>
+      </c>
+      <c r="D32">
+        <v>407965000.0</v>
+      </c>
+      <c r="E32">
         <v>415643000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>418689000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>454200000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>499508000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>355432000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>403584000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>403094000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>522780000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>341800000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>378912000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>417790000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>460721000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>336828000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>361362000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>389505000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>427713000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>209540000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>238263000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>254379000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>279992000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>162275000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>179340000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>85416000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>29119000.0</v>
+      </c>
+      <c r="C33">
+        <v>1491000.0</v>
+      </c>
+      <c r="D33">
         <v>1625000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>21962000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>64473000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>91956000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>121759000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>11002000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>30891000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>89129000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>32004000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>18250000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>22260000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>18314999.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7450000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2056000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>14150000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2166000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1261000.0</v>
       </c>
-      <c r="S33">
-[...2 lines deleted...]
-      <c r="T33">
+      <c r="U33">
+        <v>1250999.0</v>
+      </c>
+      <c r="V33">
         <v>504000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>725000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1749000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1877000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>821000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>949000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1194000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1531000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1615000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1759000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>592000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>621000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>674000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>651000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3744000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>522000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>499000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>610000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>503000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>462000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>477000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>492000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1896000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1568000.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>-12208000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>372000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>409000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4489000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3333000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2517000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>180000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-628.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>20.0</v>
       </c>
     </row>
-    <row r="34" spans="1:54">
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>320985000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>324413000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>329644000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>1131000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>600000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>782000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>578000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>643000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>711000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>798000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>10881000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>11297000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>11719000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>12169000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>4000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>5000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>6000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>7000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>7000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>14786000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>15177000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>15720000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>312000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>310000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>267000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>214000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>148000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>288000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>223000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>232000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>243000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>224844000.0</v>
+        <v>588876000.0</v>
       </c>
       <c r="C35">
+        <v>344872000.0</v>
+      </c>
+      <c r="D35">
+        <v>344960000.0</v>
+      </c>
+      <c r="E35">
         <v>322175000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>325738000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>331097000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>333143000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>137000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>334000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>588000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>863999.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1131000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>600000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>722000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>782000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>13572000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>17122000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>20606000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11787000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>24204000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>26899000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>29553000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>32175000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>32514000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>32856000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>13557000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>14044000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>14624000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>15108000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>14786000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>15177000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>15720000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>16100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>17069000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>13572000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>13824000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>14063000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>14508000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>14748000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>15062000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>15378000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>18358000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>18608000.0</v>
       </c>
-      <c r="AR35"/>
-[...1 lines deleted...]
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35">
         <v>8186000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5243000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>728000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2566000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2482000.0</v>
       </c>
-      <c r="AY35"/>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>102000.0</v>
       </c>
       <c r="C36">
-        <v>217000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D36">
-        <v>217000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="E36">
         <v>217000.0</v>
       </c>
       <c r="F36">
         <v>217000.0</v>
       </c>
       <c r="G36">
         <v>217000.0</v>
       </c>
       <c r="H36">
+        <v>217000.0</v>
+      </c>
+      <c r="I36">
+        <v>217000.0</v>
+      </c>
+      <c r="J36">
         <v>156000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>248000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>680000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>587000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>796000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>692999.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>922000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>881000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>995000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1027000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>983000.0</v>
       </c>
-      <c r="S36">
-[...2 lines deleted...]
-      <c r="T36">
+      <c r="U36">
+        <v>-1.0</v>
+      </c>
+      <c r="V36">
         <v>338000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>115000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1267000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1267000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>82000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>82000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>197000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>401000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>201000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>201000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>219000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>225000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>259000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>229000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>231000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>236000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>239000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>376000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>243000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>179000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>173000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>217000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1808000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1498000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-12208000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>339000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>380000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>4456000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>3297000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2477000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>162000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-628.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-20.0</v>
       </c>
     </row>
-    <row r="37" spans="1:54">
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7382,746 +7568,774 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-506000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>796000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>808000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>922000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>0.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1027000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>449657000.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38"/>
       <c r="U38">
+        <v>1.0</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38">
         <v>115000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1557000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1267000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>82000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>82000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>197000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>401000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>201000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>201000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>219000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>225000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>259000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>229000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3477000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>236000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>239000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>376000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>243000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>179000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>173000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>217000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1808000.0</v>
       </c>
-      <c r="AQ38"/>
-      <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38">
         <v>339000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>2477000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38">
         <v>755.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>23856000.0</v>
+      </c>
+      <c r="C39">
+        <v>23472000.0</v>
+      </c>
+      <c r="D39">
         <v>63261000.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="E39">
+        <v>7591000.0</v>
+      </c>
+      <c r="F39">
         <v>7850000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>6292000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5907000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>20512000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10077000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11735000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2066000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>13223000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2522000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7046000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1332000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1974000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2097000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8989000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1137000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>8356000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>8990000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7333000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5624000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>7045000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4832000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5034000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2440000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2396000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5047000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4668000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2081000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>5993000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>6059000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>5758000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2985000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2805000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>3793000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4062000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2874000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1501000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1652000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1752000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>713000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>810000.0</v>
       </c>
-      <c r="AR39"/>
-[...1 lines deleted...]
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39">
         <v>236000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>226000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>161000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>253000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>280000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>122000.0</v>
       </c>
-      <c r="AZ39"/>
-[...1 lines deleted...]
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>107.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>103536000.0</v>
+        <v>94297000.0</v>
       </c>
       <c r="C40">
+        <v>74843000.0</v>
+      </c>
+      <c r="D40">
+        <v>103064000.0</v>
+      </c>
+      <c r="E40">
         <v>77105000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>95284000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>84120000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>79327000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>53627000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>29911000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>40942000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>39856000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>32119000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>18222000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15205000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>24276000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13213000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>16974000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>18421000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>14652000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13732000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11724000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>11414000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>11246000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>9431000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>8691000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>7795000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>10195000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>9542000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>13168000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>9266000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>13149000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>12319000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>12484000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>12800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>11993000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>10741000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6923000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>7028000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>6771000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5917000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>3745000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3590000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3395000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4057000.0</v>
       </c>
-      <c r="AR40"/>
-[...1 lines deleted...]
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40">
         <v>3543000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>3957000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>3694000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1279000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1653000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>7610000.0</v>
       </c>
-      <c r="AZ40"/>
-[...1 lines deleted...]
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>24328.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
         <v>10859000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>11237000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>11618000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>11997000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>12378000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>12758000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>13138000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>13519000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>13899000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>14278000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>14786000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>15177000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>15720000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>16100000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>17069000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>13572000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>13824000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>14063000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>14508000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>14748000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>15062000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>15378000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>18350000.0</v>
       </c>
-      <c r="AQ41"/>
-      <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>751000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>2482000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>5694000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>1613846000.0</v>
+      </c>
+      <c r="C42">
+        <v>1590855000.0</v>
+      </c>
+      <c r="D42">
         <v>1570749000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1553462000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1534981000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1520527000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1509110000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1493041000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1478009000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1467437000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1456370000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1189561000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1179389000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1170000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1161288000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>993547000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>981712000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>956054000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>952019000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>838888000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>833802000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>824542000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>820815000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>680125000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>675294000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>564164000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>527067000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>525485000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>523855000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>522340000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>492493000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>484893000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>473686000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>472026000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>470571000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>443692000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>441218000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>390894000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>389374000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>388210000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>385556000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>384767000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>220000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>17000.0</v>
       </c>
-      <c r="AR42"/>
-[...1 lines deleted...]
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42">
         <v>0.0</v>
       </c>
-      <c r="AU42"/>
-[...1 lines deleted...]
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
         <v>-1000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>170000.0</v>
       </c>
-      <c r="AY42"/>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>766.0</v>
       </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8134,1308 +8348,1360 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>326344000.0</v>
       </c>
-      <c r="AQ44"/>
-      <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44">
         <v>154084000.0</v>
       </c>
-      <c r="AU44"/>
-      <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1728000.0</v>
+      </c>
       <c r="C45">
+        <v>1818000.0</v>
+      </c>
+      <c r="D45">
+        <v>1948000.0</v>
+      </c>
+      <c r="E45">
         <v>1599000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1629000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1801000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2441000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>756000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1002000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1248000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1906000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1741000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1981000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>946000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1458000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1175000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>504000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="W45">
         <v>610000.0</v>
       </c>
       <c r="X45">
+        <v>482000.0</v>
+      </c>
+      <c r="Y45">
+        <v>610000.0</v>
+      </c>
+      <c r="Z45">
         <v>739000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>867000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>997000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1130000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1414000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1558000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>373000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>396000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>415000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>422000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>267000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AL45">
         <v>260000.0</v>
       </c>
       <c r="AM45">
+        <v>234000.0</v>
+      </c>
+      <c r="AN45">
+        <v>260000.0</v>
+      </c>
+      <c r="AO45">
         <v>283000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>304000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>275000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>88000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>70000.0</v>
       </c>
-      <c r="AR45"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT45"/>
+      <c r="AU45"/>
       <c r="AV45">
         <v>33000.0</v>
       </c>
       <c r="AW45">
+        <v>29000.0</v>
+      </c>
+      <c r="AX45">
+        <v>33000.0</v>
+      </c>
+      <c r="AY45">
         <v>36000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>40000.0</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>1800000.0</v>
+      </c>
+      <c r="C46">
+        <v>1389000.0</v>
+      </c>
+      <c r="D46">
         <v>1523000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1599000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1629000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1801000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2022000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>756000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1002000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1248000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1495000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1741000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1981000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>946000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1059000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1175000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1030000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1139000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1261000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1251000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>504000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="W46">
         <v>610000.0</v>
       </c>
       <c r="X46">
+        <v>482000.0</v>
+      </c>
+      <c r="Y46">
+        <v>610000.0</v>
+      </c>
+      <c r="Z46">
         <v>739000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>867000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>997000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1130000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1414000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1558000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>373000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>396000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>415000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>422000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>267000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AL46">
         <v>260000.0</v>
       </c>
       <c r="AM46">
+        <v>234000.0</v>
+      </c>
+      <c r="AN46">
+        <v>260000.0</v>
+      </c>
+      <c r="AO46">
         <v>283000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>304000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>275000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>88000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>70000.0</v>
       </c>
-      <c r="AR46"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT46"/>
+      <c r="AU46"/>
       <c r="AV46">
         <v>33000.0</v>
       </c>
       <c r="AW46">
+        <v>29000.0</v>
+      </c>
+      <c r="AX46">
+        <v>33000.0</v>
+      </c>
+      <c r="AY46">
         <v>36000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>40000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>18000.0</v>
       </c>
-      <c r="AZ46"/>
-[...1 lines deleted...]
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46">
         <v>20.0</v>
       </c>
     </row>
-    <row r="47" spans="1:54">
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>13000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>17000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1059000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>23000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1030000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>266000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>278000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>158000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>504000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>176000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>192000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>214000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>739000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>867000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>997000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1130000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1414000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1558000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>373000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>396000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>415000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>422000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>267000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AL47">
         <v>260000.0</v>
       </c>
       <c r="AM47">
+        <v>234000.0</v>
+      </c>
+      <c r="AN47">
+        <v>260000.0</v>
+      </c>
+      <c r="AO47">
         <v>283000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>304000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>275000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>88000.0</v>
       </c>
-      <c r="AQ47"/>
-      <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47">
         <v>33000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>40000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-1598616000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1549253000.0</v>
+      </c>
+      <c r="D48">
         <v>-1506580000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1438566000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1377851000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1306004000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1221158000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1126989000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1042863000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-974800000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-902400000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-829927000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-778781000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-734166000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-693040000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-653846000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-618443000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-580871000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-543702000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-639900000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-619261000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-596351000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-568628000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-548205000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-527768000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-510706000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-495470000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-481470000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-468641000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-453725000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-439423000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-420586000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-403247000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-384860000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-366111000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-347008000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-331919000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-318279000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-305293000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-294478000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-279509000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-271151000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-259675000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-252087000.0</v>
       </c>
-      <c r="AR48"/>
-[...1 lines deleted...]
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-159801000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-155018000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-146484000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-140732000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-135707000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-124476000.0</v>
       </c>
-      <c r="AZ48"/>
-[...1 lines deleted...]
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-79054.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-778781000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-734166000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-653846000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-618443000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-580871000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-543702000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-639900000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-619261000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-596351000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-568628000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-548205000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-527768000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-510706000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-495470000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-481470000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-468641000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-453725000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-439423000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-420586000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-403247000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-384860000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-366111000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-347008000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-331919000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-318279000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-305293000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-294478000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-279509000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-271151000.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>12116000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>7212000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>3568000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="T50"/>
+      <c r="U50">
         <v>9489000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7030000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4632000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2285000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>525000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1449000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>589382000.0</v>
+      </c>
       <c r="C51">
+        <v>345360000.0</v>
+      </c>
+      <c r="D51">
+        <v>346483000.0</v>
+      </c>
+      <c r="E51">
         <v>345431000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1675000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1837000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>345739000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>854000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1130000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1388000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1635000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1870000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2099000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1059000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1161000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1257000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>21085000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>21021000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>20968000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>21645000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>20772000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>20770000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>20536000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>20551000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>20563000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>20578000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>897000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1003000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1255000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1355000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
         <v>8175000.0</v>
       </c>
-      <c r="AR51"/>
-[...1 lines deleted...]
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51">
         <v>13884000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>9817000.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>1489000.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>506000.0</v>
+      </c>
       <c r="C52">
+        <v>488000.0</v>
+      </c>
+      <c r="D52">
+        <v>472000.0</v>
+      </c>
+      <c r="E52">
         <v>23256000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>350000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>384000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>12596000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>852000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>993000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1054000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1047000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1006000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>968000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>459000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>439000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>475000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>7513000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3899000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>362000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9858000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>7427000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5108000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2601000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>373000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>427000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>480000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>478000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>478000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>530000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>525000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>13014000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>11988000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>12319000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>12607000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>11835000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>10584000.0</v>
       </c>
-      <c r="AJ52"/>
-[...1 lines deleted...]
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52">
         <v>6381000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>5694000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>3526000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>3373000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1858000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>8175000.0</v>
       </c>
-      <c r="AR52"/>
-[...1 lines deleted...]
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>6449000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>5307000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>1489000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>211383000.0</v>
+      </c>
+      <c r="C53">
+        <v>221171000.0</v>
+      </c>
+      <c r="D53">
         <v>259140000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>337366000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>360070000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>362320000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>428830000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>256588000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>319701000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>319963000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>282189000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>269006000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>308749000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>374876000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>410041000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>279331000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>256439000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>222136000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>224865000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>158281000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>185091000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>206949000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>177822000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>113803000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>133142000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>54376000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>35166000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>41657000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>53854000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>34626000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>47142000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>62894000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>66181000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>85242000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>94806000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>99862000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>106967000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>70429000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>81486000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>102814000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>111016000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>110483000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>64115000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>46247000.0</v>
       </c>
-      <c r="AR53"/>
-      <c r="AS53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>24416000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>2199000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>102000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>330000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>2657000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>4160000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>32000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>1256.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>91.0</v>
       </c>
     </row>
-    <row r="54" spans="1:54">
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9448,680 +9714,706 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>703652000.0</v>
+      </c>
+      <c r="C55">
+        <v>472668000.0</v>
+      </c>
+      <c r="D55">
         <v>529706000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>551792000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>596149000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>640707000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>724816000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>425811000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>476947000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>543028000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>612880000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>399224000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>431340000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>459826000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>497236000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>359687000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>406437000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>422222000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>449657000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>239503000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>263059000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>279672000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>300613000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>179309000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>192628000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>105155000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>63525000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>76381000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>87390000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>99392000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>83938000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>96467000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>105370000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>119957000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>137186000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>124493000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>134666000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>97667000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>109013000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>117729000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>127856000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>136259000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>89903000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>102839000.0</v>
       </c>
-      <c r="AR55"/>
-[...1 lines deleted...]
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55"/>
+      <c r="AV55">
         <v>12816000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>12326000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>9660000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>13083000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>17061000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>5371000.0</v>
       </c>
-      <c r="AZ55"/>
-[...1 lines deleted...]
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55"/>
+      <c r="BD55">
         <v>1510.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>675039000.0</v>
+      </c>
+      <c r="C56">
+        <v>471177000.0</v>
+      </c>
+      <c r="D56">
         <v>528081000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>529830000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>531676000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>548751000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>603057000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>414809000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>446056000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>453899000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>580876000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>380974000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>409080000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>441511000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>489786000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>357631000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>392287000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>420056000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>448396000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>238252000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>262555000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>278947000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>298864000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>177432000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>191807000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>104206000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>62331000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>74850000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>85775000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>97633000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>83346000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>95846000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>104696000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>119306000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>133442000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>123971000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>134167000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>97057000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>108510000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>117267000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>127379000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>135767000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>88007000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>101271000.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>12208000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>12444000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>11917000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>5171000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>9750000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>14544000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>5191000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>628.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>735.0</v>
       </c>
     </row>
-    <row r="57" spans="1:54">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>99677000.0</v>
+      </c>
+      <c r="C57">
+        <v>86174000.0</v>
+      </c>
+      <c r="D57">
         <v>120116000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>114187000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>112987000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>94551000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>103549000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>59377000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>42472000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>50805000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>58096000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>39174000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>30168000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23721000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>29065000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>20803000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>30925000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>30551000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>20683000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28712000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>24292000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>24568000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>18872000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15157000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>12467000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>18790000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>18368000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>18294000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>17491000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>15658000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>16105000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17016000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>19298000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>16907000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>15798000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>14207000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>11505000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>10989000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>10366000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>9147000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6553000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>7035000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>4847000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>13472000.0</v>
       </c>
-      <c r="AR57"/>
-[...1 lines deleted...]
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57"/>
+      <c r="AV57">
         <v>10346000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>9661000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>4622000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2084000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2730000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>9851000.0</v>
       </c>
-      <c r="AZ57"/>
-[...1 lines deleted...]
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>25104.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>344960000.0</v>
+        <v>688553000.0</v>
       </c>
       <c r="C58">
+        <v>431046000.0</v>
+      </c>
+      <c r="D58">
+        <v>465076000.0</v>
+      </c>
+      <c r="E58">
         <v>436362000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>438725000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>425648000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>436692000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>59379000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>42609000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>51139000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>58684000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>40038000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>31299000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>24321000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>29787000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>21585000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>44497000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>47673000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>41289000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>40499000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>48496000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>51467000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>48425000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>47332000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>44981000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>51646000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>31925000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>32338000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>32115000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>30766000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>30891000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>32193000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>35018000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>33007000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>32867000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>27779000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>25329000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>25052000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>24874000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>23895000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>21615000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>22413000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>23205000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>32080000.0</v>
       </c>
-      <c r="AR58"/>
-[...1 lines deleted...]
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58"/>
+      <c r="AV58">
         <v>18532000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>14904000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5350000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4650000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>5212000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9851000.0</v>
       </c>
-      <c r="AZ58"/>
-[...1 lines deleted...]
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58">
         <v>28984.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10134,212 +10426,220 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>15099000.0</v>
+      </c>
+      <c r="C60">
+        <v>41622000.0</v>
+      </c>
+      <c r="D60">
         <v>64630000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>115430000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>157424000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>215059000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>288124000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>366432000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>434338000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>491889000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>554196000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>359186000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>400041000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>435505000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>467449000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>338102000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>361940000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>374549000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>408368000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>199004000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>214563000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>228205000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>252188000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>131977000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>147647000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>53509000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>31600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>44043000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>55275000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>68626000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>53047000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>64274000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>70352000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>86950000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>104319000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>96714000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>109337000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>72615000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>84139000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>93834000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>106241000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>113846000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>66698000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>70759000.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>-5716000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-5716000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-2578000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>4310000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>8433000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>11849000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-4480000.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>-27474.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-27474.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10352,52 +10652,54 @@
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10410,50 +10712,52 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10510,1185 +10814,1195 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>6970000.0</v>
       </c>
       <c r="C2">
         <v>826000.0</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2">
         <v>454000.0</v>
       </c>
       <c r="F2">
         <v>456000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>63986000.0</v>
       </c>
       <c r="K2">
         <v>41697000.0</v>
       </c>
       <c r="L2">
         <v>21119000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>51000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>6000.0</v>
       </c>
       <c r="C3">
         <v>8000.0</v>
       </c>
       <c r="D3">
         <v>12000.0</v>
       </c>
       <c r="E3">
         <v>33000.0</v>
       </c>
       <c r="F3">
         <v>43000.0</v>
       </c>
       <c r="G3">
         <v>89000.0</v>
       </c>
       <c r="H3">
         <v>92000.0</v>
       </c>
       <c r="I3">
         <v>78000.0</v>
       </c>
       <c r="J3">
         <v>76000.0</v>
       </c>
       <c r="K3">
         <v>89000.0</v>
       </c>
       <c r="L3">
         <v>21000.0</v>
       </c>
       <c r="M3">
         <v>15000.0</v>
       </c>
       <c r="N3">
         <v>13000.0</v>
       </c>
       <c r="O3">
         <v>34000.0</v>
       </c>
       <c r="P3">
         <v>51000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-251643000.0</v>
+        <v>-251637000.0</v>
       </c>
       <c r="C5">
         <v>-313829000.0</v>
       </c>
       <c r="D5">
         <v>-209152000.0</v>
       </c>
       <c r="E5">
         <v>-151757000.0</v>
       </c>
       <c r="F5">
         <v>26220000.0</v>
       </c>
       <c r="G5">
         <v>-71423000.0</v>
       </c>
       <c r="H5">
         <v>-57539000.0</v>
       </c>
       <c r="I5">
         <v>-75876000.0</v>
       </c>
       <c r="J5">
         <v>-61954000.0</v>
       </c>
       <c r="K5">
         <v>-43766000.0</v>
       </c>
       <c r="L5">
         <v>-20513000.0</v>
       </c>
       <c r="M5">
         <v>-21332000.0</v>
       </c>
       <c r="N5">
         <v>-8571000.0</v>
       </c>
       <c r="O5">
         <v>-5292000.0</v>
       </c>
       <c r="P5">
         <v>-11103000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-251637000.0</v>
+        <v>-251631000.0</v>
       </c>
       <c r="C6">
         <v>-313821000.0</v>
       </c>
       <c r="D6">
         <v>-209140000.0</v>
       </c>
       <c r="E6">
         <v>-151724000.0</v>
       </c>
       <c r="F6">
         <v>26263000.0</v>
       </c>
       <c r="G6">
         <v>-71334000.0</v>
       </c>
       <c r="H6">
         <v>-57447000.0</v>
       </c>
       <c r="I6">
         <v>-75798000.0</v>
       </c>
       <c r="J6">
         <v>-61878000.0</v>
       </c>
       <c r="K6">
         <v>-43677000.0</v>
       </c>
       <c r="L6">
         <v>-20492000.0</v>
       </c>
       <c r="M6">
         <v>-21317000.0</v>
       </c>
       <c r="N6">
         <v>-8558000.0</v>
       </c>
       <c r="O6">
         <v>-5258000.0</v>
       </c>
       <c r="P6">
         <v>-11052000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>165382000.0</v>
       </c>
       <c r="C9">
         <v>22854000.0</v>
       </c>
       <c r="D9">
         <v>-12000.0</v>
       </c>
       <c r="E9">
         <v>-454000.0</v>
       </c>
       <c r="F9">
         <v>139709000.0</v>
       </c>
       <c r="G9">
         <v>1517000.0</v>
       </c>
       <c r="H9">
         <v>1517000.0</v>
       </c>
       <c r="I9">
         <v>1517000.0</v>
       </c>
       <c r="J9">
         <v>2108000.0</v>
       </c>
       <c r="K9">
         <v>1220000.0</v>
       </c>
       <c r="L9">
         <v>627000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9">
         <v>-51000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>-285422000.0</v>
       </c>
       <c r="C10">
         <v>-318758000.0</v>
       </c>
       <c r="D10">
         <v>-209360000.0</v>
       </c>
       <c r="E10">
         <v>-149338000.0</v>
       </c>
       <c r="F10">
         <v>24926000.0</v>
       </c>
       <c r="G10">
         <v>-73158000.0</v>
       </c>
       <c r="H10">
         <v>-56047000.0</v>
       </c>
       <c r="I10">
         <v>-73961000.0</v>
       </c>
       <c r="J10">
         <v>-60802000.0</v>
       </c>
       <c r="K10">
         <v>-44472000.0</v>
       </c>
       <c r="L10">
         <v>-24119000.0</v>
       </c>
       <c r="M10">
         <v>-19828000.0</v>
       </c>
       <c r="N10">
         <v>-14171000.0</v>
       </c>
       <c r="O10">
         <v>-9965000.0</v>
       </c>
       <c r="P10">
         <v>-13089000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-318758000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-5589000.0</v>
       </c>
       <c r="F11">
         <v>-43000.0</v>
       </c>
       <c r="G11">
         <v>-89000.0</v>
       </c>
       <c r="H11">
         <v>-92000.0</v>
       </c>
       <c r="I11">
         <v>1915000.0</v>
       </c>
       <c r="J11">
         <v>-76000.0</v>
       </c>
       <c r="K11">
         <v>-89000.0</v>
       </c>
       <c r="L11">
         <v>1538000.0</v>
       </c>
       <c r="M11">
         <v>-1500000.0</v>
       </c>
       <c r="N11">
         <v>2586000.0</v>
       </c>
       <c r="O11">
         <v>1230000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>33779000.0</v>
+        <v>33785000.0</v>
       </c>
       <c r="C12">
         <v>4929000.0</v>
       </c>
       <c r="D12">
         <v>208000.0</v>
       </c>
       <c r="E12">
         <v>3137000.0</v>
       </c>
       <c r="F12">
         <v>1899000.0</v>
       </c>
       <c r="G12">
         <v>2357000.0</v>
       </c>
       <c r="H12">
         <v>1571000.0</v>
       </c>
       <c r="I12">
         <v>1942000.0</v>
       </c>
       <c r="J12">
         <v>1421000.0</v>
       </c>
       <c r="K12">
         <v>956000.0</v>
       </c>
       <c r="L12">
         <v>1575000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>1986000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>22730000.0</v>
+      </c>
       <c r="C13">
         <v>26090000.0</v>
       </c>
       <c r="D13">
         <v>18601000.0</v>
       </c>
       <c r="E13">
         <v>5872000.0</v>
       </c>
       <c r="F13">
         <v>403000.0</v>
       </c>
       <c r="G13">
         <v>841000.0</v>
       </c>
       <c r="H13">
         <v>1571000.0</v>
       </c>
       <c r="I13">
         <v>1942000.0</v>
       </c>
       <c r="J13">
         <v>1421000.0</v>
       </c>
       <c r="K13">
         <v>956000.0</v>
       </c>
       <c r="L13">
         <v>1414000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>-285422000.0</v>
       </c>
       <c r="C15">
         <v>-318758000.0</v>
       </c>
       <c r="D15">
         <v>-209360000.0</v>
       </c>
       <c r="E15">
         <v>-143749000.0</v>
       </c>
       <c r="F15">
         <v>24926000.0</v>
       </c>
       <c r="G15">
         <v>-73069000.0</v>
       </c>
       <c r="H15">
         <v>-55955000.0</v>
       </c>
       <c r="I15">
         <v>-73961000.0</v>
       </c>
       <c r="J15">
         <v>-60802000.0</v>
       </c>
       <c r="K15">
         <v>-44472000.0</v>
       </c>
       <c r="L15">
         <v>-24119000.0</v>
       </c>
       <c r="M15">
         <v>-19828000.0</v>
       </c>
       <c r="N15">
         <v>-14171000.0</v>
       </c>
       <c r="O15">
         <v>-9965000.0</v>
       </c>
       <c r="P15">
         <v>-13089000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-149338000.0</v>
       </c>
       <c r="F16">
         <v>24926000.0</v>
       </c>
       <c r="G16">
         <v>-77064000.0</v>
       </c>
       <c r="H16">
         <v>-56047000.0</v>
       </c>
       <c r="I16">
         <v>-73961000.0</v>
       </c>
       <c r="J16">
         <v>-60802000.0</v>
       </c>
       <c r="K16">
         <v>-47070000.0</v>
       </c>
       <c r="L16">
         <v>-103845000.0</v>
       </c>
       <c r="M16">
         <v>-26357000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-285422000.0</v>
+      </c>
       <c r="C17">
         <v>-318758000.0</v>
       </c>
       <c r="D17">
         <v>-176081000.0</v>
       </c>
       <c r="E17">
         <v>-149338000.0</v>
       </c>
       <c r="F17">
         <v>24926000.0</v>
       </c>
       <c r="G17">
         <v>-73158000.0</v>
       </c>
       <c r="H17">
         <v>-56047000.0</v>
       </c>
       <c r="I17">
         <v>-73961000.0</v>
       </c>
       <c r="J17">
         <v>-60802000.0</v>
       </c>
       <c r="K17">
         <v>-44472000.0</v>
       </c>
       <c r="L17">
         <v>-24119000.0</v>
       </c>
       <c r="M17">
         <v>-19828000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>-11055000.0</v>
+      </c>
       <c r="C18">
         <v>21161000.0</v>
       </c>
       <c r="D18">
         <v>18413000.0</v>
       </c>
       <c r="E18">
         <v>2735000.0</v>
       </c>
       <c r="F18">
         <v>-1496000.0</v>
       </c>
       <c r="G18">
         <v>-1516000.0</v>
       </c>
       <c r="H18">
         <v>1571000.0</v>
       </c>
       <c r="I18">
         <v>1942000.0</v>
       </c>
       <c r="J18">
         <v>1421000.0</v>
       </c>
       <c r="K18">
         <v>956000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>605000.0</v>
       </c>
       <c r="G19">
         <v>622000.0</v>
       </c>
       <c r="H19">
         <v>-79000.0</v>
       </c>
       <c r="I19">
         <v>-27000.0</v>
       </c>
       <c r="J19">
         <v>-269000.0</v>
       </c>
       <c r="K19">
         <v>-1662000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>-273084000.0</v>
       </c>
       <c r="C21">
         <v>-339672000.0</v>
       </c>
       <c r="D21">
         <v>-229954000.0</v>
       </c>
       <c r="E21">
         <v>-151757000.0</v>
       </c>
       <c r="F21">
         <v>26220000.0</v>
       </c>
       <c r="G21">
         <v>-71423000.0</v>
       </c>
       <c r="H21">
         <v>-57539000.0</v>
       </c>
       <c r="I21">
         <v>-75876000.0</v>
       </c>
       <c r="J21">
         <v>-61954000.0</v>
       </c>
       <c r="K21">
         <v>-43766000.0</v>
       </c>
       <c r="L21">
         <v>-20513000.0</v>
       </c>
       <c r="M21">
         <v>-21332000.0</v>
       </c>
       <c r="N21">
         <v>-8571000.0</v>
       </c>
       <c r="O21">
         <v>-8734000.0</v>
       </c>
       <c r="P21">
         <v>-9623000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>445436000.0</v>
       </c>
       <c r="C23">
         <v>363352000.0</v>
       </c>
       <c r="D23">
         <v>229954000.0</v>
       </c>
       <c r="E23">
         <v>151757000.0</v>
       </c>
       <c r="F23">
         <v>113489000.0</v>
       </c>
       <c r="G23">
         <v>72940000.0</v>
       </c>
       <c r="H23">
         <v>59056000.0</v>
       </c>
       <c r="I23">
         <v>77393000.0</v>
       </c>
       <c r="J23">
         <v>64062000.0</v>
       </c>
       <c r="K23">
         <v>44986000.0</v>
       </c>
       <c r="L23">
         <v>21140000.0</v>
       </c>
       <c r="M23">
         <v>21332000.0</v>
       </c>
       <c r="N23">
         <v>8571000.0</v>
       </c>
       <c r="O23">
         <v>8734000.0</v>
       </c>
       <c r="P23">
         <v>9623000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>6000.0</v>
+      </c>
       <c r="C25">
         <v>8000.0</v>
       </c>
       <c r="D25">
         <v>12000.0</v>
       </c>
       <c r="E25">
         <v>33000.0</v>
       </c>
       <c r="F25">
         <v>43000.0</v>
       </c>
       <c r="G25">
         <v>89000.0</v>
       </c>
       <c r="H25">
         <v>92000.0</v>
       </c>
       <c r="I25">
         <v>78000.0</v>
       </c>
       <c r="J25">
         <v>76000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>258784000.0</v>
       </c>
       <c r="C26">
         <v>241647000.0</v>
       </c>
       <c r="D26">
         <v>163032000.0</v>
       </c>
       <c r="E26">
         <v>118499000.0</v>
       </c>
       <c r="F26">
         <v>88248000.0</v>
       </c>
       <c r="G26">
         <v>50435000.0</v>
       </c>
       <c r="H26">
         <v>42994000.0</v>
       </c>
       <c r="I26">
         <v>60106000.0</v>
       </c>
       <c r="J26">
         <v>48201000.0</v>
       </c>
       <c r="K26">
         <v>31665000.0</v>
       </c>
       <c r="L26">
         <v>9549000.0</v>
       </c>
       <c r="M26">
         <v>10175000.0</v>
       </c>
       <c r="N26">
         <v>3208000.0</v>
       </c>
       <c r="O26">
         <v>5240000.0</v>
       </c>
       <c r="P26">
         <v>6087000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>144</v>
+      </c>
+      <c r="B28">
+        <v>179682000.0</v>
+      </c>
       <c r="C28">
         <v>120879000.0</v>
       </c>
       <c r="D28">
         <v>66922000.0</v>
       </c>
       <c r="E28">
         <v>33258000.0</v>
       </c>
       <c r="F28">
         <v>25241000.0</v>
       </c>
       <c r="G28">
         <v>22505000.0</v>
       </c>
       <c r="H28">
         <v>16062000.0</v>
       </c>
       <c r="I28">
         <v>17287000.0</v>
       </c>
       <c r="J28">
         <v>15861000.0</v>
       </c>
       <c r="K28">
         <v>13321000.0</v>
       </c>
       <c r="L28">
         <v>11591000.0</v>
       </c>
       <c r="M28">
         <v>11157000.0</v>
       </c>
       <c r="N28">
         <v>5363000.0</v>
       </c>
       <c r="O28">
         <v>3494000.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>438466000.0</v>
       </c>
       <c r="C30">
         <v>362526000.0</v>
       </c>
       <c r="D30">
         <v>229954000.0</v>
       </c>
       <c r="E30">
         <v>151757000.0</v>
       </c>
       <c r="F30">
         <v>113489000.0</v>
       </c>
       <c r="G30">
         <v>72940000.0</v>
       </c>
       <c r="H30">
         <v>59056000.0</v>
       </c>
       <c r="I30">
         <v>77393000.0</v>
       </c>
       <c r="J30">
         <v>64062000.0</v>
       </c>
       <c r="K30">
         <v>44986000.0</v>
       </c>
       <c r="L30">
         <v>21140000.0</v>
       </c>
       <c r="M30">
         <v>21332000.0</v>
       </c>
       <c r="N30">
         <v>8571000.0</v>
       </c>
       <c r="O30">
         <v>8734000.0</v>
       </c>
       <c r="P30">
         <v>9572000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>-12338000.0</v>
       </c>
       <c r="C31">
         <v>20914000.0</v>
       </c>
       <c r="D31">
         <v>20594000.0</v>
       </c>
       <c r="E31">
         <v>2419000.0</v>
       </c>
       <c r="F31">
         <v>-1294000.0</v>
       </c>
       <c r="G31">
         <v>-1735000.0</v>
       </c>
       <c r="H31">
         <v>1492000.0</v>
       </c>
       <c r="I31">
         <v>1915000.0</v>
       </c>
       <c r="J31">
         <v>1152000.0</v>
       </c>
       <c r="K31">
         <v>-706000.0</v>
       </c>
       <c r="L31">
         <v>-3606000.0</v>
       </c>
       <c r="M31">
         <v>1504000.0</v>
       </c>
       <c r="N31">
         <v>-5600000.0</v>
       </c>
       <c r="O31">
         <v>-1231000.0</v>
       </c>
       <c r="P31">
         <v>-3466000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>172352000.0</v>
       </c>
       <c r="C32">
         <v>23680000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>126576000.0</v>
       </c>
       <c r="F32">
         <v>139709000.0</v>
       </c>
       <c r="G32">
         <v>1517000.0</v>
       </c>
       <c r="H32">
         <v>1517000.0</v>
       </c>
       <c r="I32">
         <v>1517000.0</v>
       </c>
@@ -11707,3123 +12021,3231 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>3208000.0</v>
+      </c>
+      <c r="C2">
+        <v>2633000.0</v>
+      </c>
+      <c r="D2">
         <v>-1572000.0</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="E2">
+        <v>2100000.0</v>
+      </c>
+      <c r="F2">
         <v>1279000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>885000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>826000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>44337000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="K2">
         <v>3000.0</v>
       </c>
       <c r="L2">
+        <v>268000.0</v>
+      </c>
+      <c r="M2">
+        <v>3000.0</v>
+      </c>
+      <c r="N2">
         <v>152000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>113000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>115000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>108000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>110000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>121000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>121000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
         <v>1000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>0.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>18221000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19330000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20130000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>20682000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>15751000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14147000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>13482000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11546000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>15543000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8739000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5958000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4484000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>7263000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4259000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4434000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>0.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>600000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>4000.0</v>
+      </c>
+      <c r="D3">
         <v>3000.0</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3"/>
       <c r="E3">
+        <v>3000.0</v>
+      </c>
+      <c r="F3">
+        <v>55000.0</v>
+      </c>
+      <c r="G3">
         <v>9138000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7002000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="J3">
         <v>3000.0</v>
       </c>
       <c r="K3">
         <v>3000.0</v>
       </c>
       <c r="L3">
         <v>3000.0</v>
       </c>
       <c r="M3">
         <v>3000.0</v>
       </c>
       <c r="N3">
         <v>3000.0</v>
       </c>
       <c r="O3">
+        <v>3000.0</v>
+      </c>
+      <c r="P3">
+        <v>3000.0</v>
+      </c>
+      <c r="Q3">
         <v>8000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>121000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>105000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>117000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="Y3">
         <v>23000.0</v>
       </c>
       <c r="Z3">
+        <v>22000.0</v>
+      </c>
+      <c r="AA3">
+        <v>23000.0</v>
+      </c>
+      <c r="AB3">
         <v>446000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>50000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-224000.0</v>
       </c>
-      <c r="AC3">
-[...2 lines deleted...]
-      <c r="AD3">
+      <c r="AE3">
+        <v>180000.0</v>
+      </c>
+      <c r="AF3">
         <v>360000.0</v>
       </c>
-      <c r="AE3">
-[...4 lines deleted...]
-      </c>
       <c r="AG3">
-        <v>-62000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="AH3">
+        <v>75000.0</v>
+      </c>
+      <c r="AI3">
+        <v>62000.0</v>
+      </c>
+      <c r="AJ3">
         <v>-157000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>154000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>73000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>101000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-69000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>53000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>11000.0</v>
       </c>
-      <c r="AQ3">
-[...2 lines deleted...]
-      <c r="AR3">
+      <c r="AS3">
+        <v>190000.0</v>
+      </c>
+      <c r="AT3">
         <v>171000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>96000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AW3">
         <v>4000.0</v>
       </c>
       <c r="AX3">
+        <v>3000.0</v>
+      </c>
+      <c r="AY3">
         <v>4000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
+        <v>4000.0</v>
+      </c>
+      <c r="BA3">
         <v>1000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>7.0</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4"/>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>121</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-30827000.0</v>
+      </c>
+      <c r="D5">
         <v>-15312000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
       <c r="E5">
+        <v>-52432000.0</v>
+      </c>
+      <c r="F5">
+        <v>-63989000.0</v>
+      </c>
+      <c r="G5">
         <v>-92895000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-96365000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-84103000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-68018000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-72345000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-72410000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-51076000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-44580000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-41086000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-39151000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-33655000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-36877000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-36518000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>96198000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-19990000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-22372000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-27201000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-19881000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-19802000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16424000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-14787000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-14205000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12829000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-14692000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14302000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-19333000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
+        <v>-17841000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-18951000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-19751000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-19565000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-15446000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-13842000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-13177000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-11141000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-15169000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-8634000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-8753000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-6710000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-5858000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-5196000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-4434000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-3289000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-7736000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-6324000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-3983000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-2879000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-2284000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-2097000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-1311000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-1015.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
+      <c r="A6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6">
+        <v>-36687000.0</v>
+      </c>
+      <c r="C6">
+        <v>-30823000.0</v>
+      </c>
+      <c r="D6">
+        <v>-15309000.0</v>
+      </c>
+      <c r="E6">
+        <v>-52429000.0</v>
+      </c>
+      <c r="F6">
+        <v>-63934000.0</v>
+      </c>
+      <c r="G6">
+        <v>-83757000.0</v>
+      </c>
+      <c r="H6">
+        <v>-89363000.0</v>
+      </c>
+      <c r="I6">
+        <v>-84101000.0</v>
+      </c>
+      <c r="J6">
+        <v>-68015000.0</v>
+      </c>
+      <c r="K6">
+        <v>-72342000.0</v>
+      </c>
+      <c r="L6">
+        <v>-72407000.0</v>
+      </c>
+      <c r="M6">
+        <v>-51073000.0</v>
+      </c>
+      <c r="N6">
+        <v>-44577000.0</v>
+      </c>
+      <c r="O6">
+        <v>-41083000.0</v>
+      </c>
+      <c r="P6">
+        <v>-39148000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-33647000.0</v>
+      </c>
+      <c r="R6">
+        <v>-36866000.0</v>
+      </c>
+      <c r="S6">
+        <v>-36507000.0</v>
+      </c>
+      <c r="T6">
+        <v>96319000.0</v>
+      </c>
+      <c r="U6">
+        <v>-19982000.0</v>
+      </c>
+      <c r="V6">
+        <v>-22267000.0</v>
+      </c>
+      <c r="W6">
+        <v>-27084000.0</v>
+      </c>
+      <c r="X6">
+        <v>-19860000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-19779000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-16402000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-14764000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-13759000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-12779000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-14916000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-14122000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-18973000.0</v>
+      </c>
+      <c r="AG6">
         <v>-17696000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH6">
         <v>-18876000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI6">
         <v>-19689000.0</v>
       </c>
-      <c r="AH5">
-[...163 lines deleted...]
-      <c r="AH6">
+      <c r="AJ6">
         <v>-19722000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-15292000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-13769000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-13171000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-11040000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-15238000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8630000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-8700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-6699000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-5668000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-5025000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4338000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3285000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7732000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6321000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3979000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2875000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-2283000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2095000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1305000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1008.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
-      <c r="AV7"/>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8"/>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>69580000.0</v>
+      </c>
+      <c r="C9">
+        <v>62231000.0</v>
+      </c>
+      <c r="D9">
         <v>70053000.0</v>
       </c>
-      <c r="C9">
-[...2 lines deleted...]
-      <c r="D9">
+      <c r="E9">
+        <v>43771000.0</v>
+      </c>
+      <c r="F9">
         <v>36679000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>19157000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7680000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>12500000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="K9">
         <v>-3000.0</v>
       </c>
       <c r="L9">
+        <v>268000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3000.0</v>
+      </c>
+      <c r="N9">
         <v>-152000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-113000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-115000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-108000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-110000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-121000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>126455000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>12375000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>379000.0</v>
       </c>
       <c r="V9">
         <v>379000.0</v>
       </c>
       <c r="W9">
         <v>379000.0</v>
       </c>
       <c r="X9">
         <v>379000.0</v>
       </c>
       <c r="Y9">
         <v>379000.0</v>
       </c>
       <c r="Z9">
-        <v>380000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="AA9">
         <v>379000.0</v>
       </c>
       <c r="AB9">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="AC9">
         <v>379000.0</v>
       </c>
       <c r="AD9">
-        <v>380000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="AE9">
         <v>379000.0</v>
       </c>
       <c r="AF9">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="AG9">
         <v>379000.0</v>
       </c>
       <c r="AH9">
+        <v>379000.0</v>
+      </c>
+      <c r="AI9">
+        <v>379000.0</v>
+      </c>
+      <c r="AJ9">
         <v>1193000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>305000.0</v>
       </c>
       <c r="AK9">
         <v>305000.0</v>
       </c>
       <c r="AL9">
         <v>305000.0</v>
       </c>
       <c r="AM9">
         <v>305000.0</v>
       </c>
       <c r="AN9">
         <v>305000.0</v>
       </c>
       <c r="AO9">
         <v>305000.0</v>
       </c>
       <c r="AP9">
         <v>305000.0</v>
       </c>
       <c r="AQ9">
         <v>305000.0</v>
       </c>
       <c r="AR9">
+        <v>305000.0</v>
+      </c>
+      <c r="AS9">
+        <v>305000.0</v>
+      </c>
+      <c r="AT9">
         <v>17000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>0.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>0.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-600000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-49363000.0</v>
+      </c>
+      <c r="C10">
+        <v>-42673000.0</v>
+      </c>
+      <c r="D10">
         <v>-68014000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-60715000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-71847000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-84846000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-94169000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-84126000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-68063000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-72400000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-72473000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-51146000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-44615000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-41126000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-39194000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-35403000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-37572000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-37169000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>96198000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20639000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-22910000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-27723000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-20423000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-20437000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-17062000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-15236000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-14000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-12829000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-14916000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-14302000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-18837000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-17338000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-18388000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-19398000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-19104000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-15088000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-13639000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-12971000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-10815000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-14969000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-8358000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-10330000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-5263000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-7731000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-6214000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4911000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-3548000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-7772000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4488000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4020000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-4327000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4894000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-3813000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1137000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-2697.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
+        <v>-2000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
         <v>-40276.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4993000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-3000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-58000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4932000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2885000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>262000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>664000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>311000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-10000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>608000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>584000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>566000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-21000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-23000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>599000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>429000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-446000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-395000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-277000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>180000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-360000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-343000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-384000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-413000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>157000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-411000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-290000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-259000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-101000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>69000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-4000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1559000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1437000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2093000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>668000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>471000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>263000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>36000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1836000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>37000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>534000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>998000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1073000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-19000.0</v>
       </c>
-      <c r="BB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:54">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>12676000.0</v>
+      </c>
+      <c r="C12">
+        <v>11846000.0</v>
+      </c>
+      <c r="D12">
         <v>52702000.0</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12">
+      <c r="E12">
+        <v>8283000.0</v>
+      </c>
+      <c r="F12">
         <v>7858000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8051000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4806000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>23000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>45000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>55000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>63000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>70000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>35000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>40000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>43000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1748000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>695000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>651000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>649000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>634000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>623000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>635000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>635000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>638000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>449000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1571000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>395000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>501000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>452000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1942000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>488000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>459000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>475000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1421000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>411000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>290000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>259000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>956000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>268000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>276000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>144000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>524000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>229000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>322000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>339000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>265000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>29000.0</v>
       </c>
-      <c r="AV12"/>
-[...1 lines deleted...]
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>44000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>131000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>138000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>458000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4673000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>3746000.0</v>
+      </c>
       <c r="C13">
+        <v>3561000.0</v>
+      </c>
+      <c r="D13">
+        <v>4328000.0</v>
+      </c>
+      <c r="E13">
         <v>5269000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5950000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7183000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7108000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5442000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>6284000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7256000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5550000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>5345000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5191000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>5076000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2988000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1781000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>878000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>224000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>91000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>83000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>108000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>120000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>106000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>177000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>225000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>333000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>222000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>395000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>501000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>452000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14"/>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-49363000.0</v>
+      </c>
+      <c r="C15">
+        <v>-42673000.0</v>
+      </c>
+      <c r="D15">
         <v>-68014000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-60715000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-71847000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-84846000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-94169000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-84126000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-68063000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-72400000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-72473000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-51146000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-44615000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-41126000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-39194000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-35403000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-37572000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-37169000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>96198000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-20639000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-22910000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-27723000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-20423000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-20437000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-17062000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-15236000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-14000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-12829000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-14916000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-14302000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-18837000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-17338000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-18388000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-19398000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-19104000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-15088000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-13639000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-12971000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-10815000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-14969000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-8358000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-10330000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-5263000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-7731000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-6214000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4911000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-3548000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-7772000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-4488000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4020000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-4327000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4894000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-3813000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1137000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-2697.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-44615000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-41126000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-39194000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-35403000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-37572000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-37169000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>96198000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-20639000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-22910000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-27723000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-20423000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-20437000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-17062000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-19142000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-14000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-12829000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-14916000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-14302000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-18837000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-17338000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-18388000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-19398000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-47718000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-15088000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-13639000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-12971000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-32101000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-14969000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-8358000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-12928000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-103845000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-26357000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-49363000.0</v>
+      </c>
       <c r="C17">
+        <v>-42673000.0</v>
+      </c>
+      <c r="D17">
+        <v>-68014000.0</v>
+      </c>
+      <c r="E17">
         <v>-60715000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-71847000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-84846000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-94169000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-84126000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-68063000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-72400000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-72473000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-51146000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-44615000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-41126000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-39194000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-35403000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-37572000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-37169000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>96198000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-20639000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-22910000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-27723000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-20423000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-20437000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-17062000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-15236000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-12829000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-14916000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-14302000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-18837000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-17338000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-18388000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-19398000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-47718000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-15088000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-13639000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-12971000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-29503000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-14969000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-8358000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-10330000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-24119000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-19828000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>-8930000.0</v>
+      </c>
       <c r="C18">
+        <v>-8285000.0</v>
+      </c>
+      <c r="D18">
+        <v>-5265000.0</v>
+      </c>
+      <c r="E18">
         <v>-3014000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1908000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-868000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2302000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5419000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6239000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>7201000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5487000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5275000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5156000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5036000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2945000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>33000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>183000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-427000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>98000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-566000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-526000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-503000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-529000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-458000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-413000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-116000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>222000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>395000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>501000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>452000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>5098000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4929000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>1486000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>847000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>340000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>442000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>42000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>58000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>63000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>72000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>51000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>186000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>313000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-75000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-43000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>57000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>15000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>104000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-122000.0</v>
       </c>
-      <c r="AH19"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>-53000.0</v>
       </c>
-      <c r="AL19"/>
+      <c r="AL19">
+        <v>-87000.0</v>
+      </c>
       <c r="AM19">
-        <v>1000.0</v>
+        <v>-53000.0</v>
       </c>
       <c r="AN19"/>
       <c r="AO19">
+        <v>1000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-1721000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-39995000.0</v>
+      </c>
+      <c r="C21">
+        <v>-34202000.0</v>
+      </c>
+      <c r="D21">
         <v>-62548000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-57426000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-69353000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-83757000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-96365000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-89577000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-74216000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-79514000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-77905000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-56355000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-49678000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-46015000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-42033000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-35141000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-37724000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-36858000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>95749000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-20032000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-22334000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-27163000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-19860000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-19853000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-16610000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-15100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14205000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-13149000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-15374000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-14811000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-19333000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-17841000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-18951000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-19751000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-19489000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-15446000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-13842000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-13177000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-11141000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-15238000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-8634000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-8753000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4679000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-5858000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5542000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4434000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3289000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-7736000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-6324000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3983000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2879000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2284000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-2097000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1311000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1015.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>112783000.0</v>
+      </c>
+      <c r="C23">
+        <v>99066000.0</v>
+      </c>
+      <c r="D23">
         <v>131029000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>103297000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>107311000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>103799000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>104045000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>102077000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>77716000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>79514000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>77905000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>56355000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>49678000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>46015000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>42033000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>35141000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>37724000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>36858000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>30827000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32407000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>22713000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27542000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>20240000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>20232000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16989000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15479000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14585000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13528000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15753000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15190000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>19713000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>18220000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>19330000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>20130000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>20682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>15751000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14147000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13482000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11446000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>15543000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8939000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9058000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4984000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6163000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5559000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4434000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3289000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7736000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6324000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3983000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2879000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2284000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2097000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1311000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1310.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14834,598 +15256,622 @@
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>5000.0</v>
+      </c>
       <c r="C25">
+        <v>4000.0</v>
+      </c>
+      <c r="D25">
         <v>3000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="J25">
         <v>3000.0</v>
       </c>
       <c r="K25">
         <v>3000.0</v>
       </c>
       <c r="L25">
         <v>3000.0</v>
       </c>
       <c r="M25">
         <v>3000.0</v>
       </c>
       <c r="N25">
         <v>3000.0</v>
       </c>
       <c r="O25">
+        <v>3000.0</v>
+      </c>
+      <c r="P25">
+        <v>3000.0</v>
+      </c>
+      <c r="Q25">
         <v>8000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="Y25">
         <v>23000.0</v>
       </c>
       <c r="Z25">
+        <v>22000.0</v>
+      </c>
+      <c r="AA25">
+        <v>23000.0</v>
+      </c>
+      <c r="AB25">
         <v>446000.0</v>
       </c>
-      <c r="AA25"/>
-[...1 lines deleted...]
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
         <v>180000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>145000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>75000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>62000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-157000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>154000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>73000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>77000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-45000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>53000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>11000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>190000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>171000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>96000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AW25">
         <v>4000.0</v>
       </c>
       <c r="AX25">
+        <v>3000.0</v>
+      </c>
+      <c r="AY25">
         <v>4000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
+        <v>4000.0</v>
+      </c>
+      <c r="BA25">
         <v>1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6000.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>68036000.0</v>
+      </c>
+      <c r="C26">
+        <v>58845000.0</v>
+      </c>
+      <c r="D26">
         <v>78641000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>56280000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>62227000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>61636000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>65529000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>70971000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>48655000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>56492000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>55126000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>39087000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>34764000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>34054000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>31841000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>26901000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>29734000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>30022000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>23900000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>25606000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>16871000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>21870000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>15522000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>14408000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10943000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>9562000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9502000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>9923000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>12290000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>11279000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>15821000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>14095000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>14851000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>15339000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>16599000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>12188000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>9862000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>9552000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>8474000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>12274000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>6131000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>4786000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2587000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>2968000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>2271000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1723000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1455000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1709000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>4874000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2137000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1059000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>845000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>731000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>573000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>544.0</v>
       </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>21364000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
-        <v>84836000.0</v>
+        <v>41539000.0</v>
       </c>
       <c r="C28">
+        <v>37588000.0</v>
+      </c>
+      <c r="D28">
+        <v>49929000.0</v>
+      </c>
+      <c r="E28">
         <v>44917000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>43805000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41031000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>37690000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>31106000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29061000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23022000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>44143000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17268000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>14914000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11961000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10192000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8240000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7990000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6836000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6927000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6801000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5842000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5672000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4718000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5824000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6046000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5917000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5083000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3605000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3463000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3911000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3892000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4125000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4479000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4791000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4083000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3563000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4285000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3930000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2972000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3269000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2808000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4272000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2397000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3195000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3288000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2711000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1834000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6027000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1450000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1846000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1820000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1439000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1366000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>738000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>386.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15436,528 +15882,548 @@
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>109575000.0</v>
+      </c>
+      <c r="C30">
+        <v>96433000.0</v>
+      </c>
+      <c r="D30">
         <v>132601000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>101197000.0</v>
+      </c>
+      <c r="F30">
         <v>106032000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>102914000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>104045000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>102077000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>77716000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>79514000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>77905000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56355000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>49678000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>46015000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>42033000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35141000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>37724000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>36858000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30827000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>32407000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>22713000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27542000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20240000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>20232000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16989000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>15479000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14585000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15753000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15190000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>19713000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>18220000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19330000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>20130000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>20682000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15751000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14147000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>13482000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>11446000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>15543000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8939000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9058000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4984000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6163000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5559000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4434000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3289000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7736000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6324000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3983000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2879000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2284000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2097000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1311000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1310.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-9368000.0</v>
+      </c>
+      <c r="C31">
+        <v>-8471000.0</v>
+      </c>
+      <c r="D31">
         <v>-5466000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3289000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2494000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1089000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2196000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5451000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6153000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>7114000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5432000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>5209000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5063000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>4889000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2839000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-262000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>152000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-311000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>449000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-607000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-576000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-560000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-563000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-584000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-452000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-136000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>205000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>320000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>458000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>509000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>496000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>503000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>563000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>353000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>385000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>358000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>203000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>206000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>326000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>269000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>276000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1577000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-584000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1873000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-672000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-477000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-259000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-36000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>2436000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-37000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1448000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2610000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1716000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>174000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-1682.0</v>
       </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>72788000.0</v>
+      </c>
+      <c r="C32">
+        <v>64864000.0</v>
+      </c>
+      <c r="D32">
         <v>68481000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>45871000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>37958000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>20042000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7680000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>12500000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>536000.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>536000.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
         <v>126576000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>12375000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>379000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="W32">
         <v>379000.0</v>
       </c>
       <c r="X32">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="Y32">
         <v>379000.0</v>
       </c>
       <c r="Z32">
-        <v>380000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="AA32">
         <v>379000.0</v>
       </c>
       <c r="AB32">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="AC32">
         <v>379000.0</v>
       </c>
       <c r="AD32">
-        <v>380000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="AE32">
         <v>379000.0</v>
       </c>
       <c r="AF32">
-        <v>379000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="AG32">
         <v>379000.0</v>
       </c>
       <c r="AH32">
+        <v>379000.0</v>
+      </c>
+      <c r="AI32">
+        <v>379000.0</v>
+      </c>
+      <c r="AJ32">
         <v>1193000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>305000.0</v>
       </c>
       <c r="AK32">
         <v>305000.0</v>
       </c>
       <c r="AL32">
         <v>305000.0</v>
       </c>
       <c r="AM32">
         <v>305000.0</v>
       </c>
       <c r="AN32">
         <v>305000.0</v>
       </c>
       <c r="AO32">
         <v>305000.0</v>
       </c>
       <c r="AP32">
         <v>305000.0</v>
       </c>
       <c r="AQ32">
         <v>305000.0</v>
       </c>
       <c r="AR32">
+        <v>305000.0</v>
+      </c>
+      <c r="AS32">
+        <v>305000.0</v>
+      </c>
+      <c r="AT32">
         <v>17000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>0.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>0.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1200000.0</v>
       </c>
-      <c r="AV32"/>
-      <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16014,1183 +16480,1189 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>154300000.0</v>
       </c>
       <c r="C2">
         <v>295611000.0</v>
       </c>
       <c r="D2">
         <v>74471000.0</v>
       </c>
       <c r="E2">
         <v>222080000.0</v>
       </c>
       <c r="F2">
         <v>115358000.0</v>
       </c>
       <c r="G2">
         <v>24724000.0</v>
       </c>
       <c r="H2">
         <v>33985000.0</v>
       </c>
       <c r="I2">
         <v>35389000.0</v>
       </c>
       <c r="J2">
         <v>23844000.0</v>
       </c>
       <c r="K2">
         <v>23179000.0</v>
       </c>
       <c r="L2">
         <v>10009000.0</v>
       </c>
       <c r="M2">
         <v>10104000.0</v>
       </c>
       <c r="N2">
         <v>537000.0</v>
       </c>
       <c r="O2">
         <v>3618000.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>187000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>225000</v>
       </c>
       <c r="F3">
         <v>129000</v>
       </c>
       <c r="G3">
         <v>129000</v>
       </c>
       <c r="H3">
         <v>129000</v>
       </c>
       <c r="I3">
         <v>187000</v>
       </c>
       <c r="J3">
         <v>84000</v>
       </c>
       <c r="K3">
         <v>261000</v>
       </c>
       <c r="L3">
         <v>49000</v>
       </c>
       <c r="M3">
         <v>4000</v>
       </c>
       <c r="N3">
         <v>38000</v>
       </c>
       <c r="O3">
         <v>11000</v>
       </c>
       <c r="P3">
         <v>8000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>106722000.0</v>
       </c>
       <c r="G4">
         <v>90634000.0</v>
       </c>
       <c r="H4">
         <v>-9261000.0</v>
       </c>
       <c r="I4">
         <v>-1404000.0</v>
       </c>
       <c r="J4">
         <v>11324000.0</v>
       </c>
       <c r="K4">
         <v>665000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-14296000.0</v>
       </c>
       <c r="G5">
         <v>-5316000.0</v>
       </c>
       <c r="H5">
         <v>-1210000.0</v>
       </c>
       <c r="I5">
         <v>-484000.0</v>
       </c>
       <c r="J5">
         <v>-329000.0</v>
       </c>
       <c r="K5">
         <v>-1629000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-19268000.0</v>
       </c>
       <c r="C6">
         <v>-141311000.0</v>
       </c>
       <c r="D6">
         <v>221140000.0</v>
       </c>
       <c r="E6">
         <v>-147609000.0</v>
       </c>
       <c r="F6">
         <v>106722000.0</v>
       </c>
       <c r="G6">
         <v>90634000.0</v>
       </c>
       <c r="H6">
         <v>-9261000.0</v>
       </c>
       <c r="I6">
         <v>-1404000.0</v>
       </c>
       <c r="J6">
         <v>11324000.0</v>
       </c>
       <c r="K6">
         <v>665000.0</v>
       </c>
       <c r="L6">
         <v>13170000.0</v>
       </c>
       <c r="M6">
         <v>-95000.0</v>
       </c>
       <c r="N6">
         <v>9567000.0</v>
       </c>
       <c r="O6">
         <v>-3081000.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>154</v>
+      </c>
+      <c r="B7">
+        <v>-79318000.0</v>
+      </c>
       <c r="C7">
         <v>13270000.0</v>
       </c>
       <c r="D7">
         <v>31860000.0</v>
       </c>
       <c r="E7">
         <v>1656000.0</v>
       </c>
       <c r="F7">
         <v>-9597000.0</v>
       </c>
       <c r="G7">
         <v>-7934000.0</v>
       </c>
       <c r="H7">
         <v>-241000.0</v>
       </c>
       <c r="I7">
         <v>-302000.0</v>
       </c>
       <c r="J7">
         <v>7674000.0</v>
       </c>
       <c r="K7">
         <v>2916000.0</v>
       </c>
       <c r="L7">
         <v>14560000.0</v>
       </c>
       <c r="M7">
         <v>551000.0</v>
       </c>
       <c r="N7">
         <v>31000.0</v>
       </c>
       <c r="O7">
         <v>823000.0</v>
       </c>
       <c r="P7">
         <v>141000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
-        <v>-30394000.0</v>
+        <v>-36830000.0</v>
       </c>
       <c r="C9">
         <v>-11237000.0</v>
       </c>
       <c r="D9">
         <v>10706000.0</v>
       </c>
       <c r="E9">
         <v>-3474000.0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
-        <v>163000.0</v>
+        <v>-32091000.0</v>
       </c>
       <c r="C10">
         <v>-366000.0</v>
       </c>
       <c r="D10">
         <v>-10706000.0</v>
       </c>
       <c r="E10">
         <v>3474000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1319000.0</v>
       </c>
       <c r="F11">
         <v>4930000.0</v>
       </c>
       <c r="G11">
         <v>-2103000.0</v>
       </c>
       <c r="H11">
         <v>1328000.0</v>
       </c>
       <c r="I11">
         <v>182000.0</v>
       </c>
       <c r="J11">
         <v>2698000.0</v>
       </c>
       <c r="K11">
         <v>-297000.0</v>
       </c>
       <c r="L11">
         <v>17705000.0</v>
       </c>
       <c r="M11">
         <v>-726000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13974000.0</v>
       </c>
       <c r="F12">
         <v>12927000.0</v>
       </c>
       <c r="G12">
         <v>9447000.0</v>
       </c>
       <c r="H12">
         <v>6005000.0</v>
       </c>
       <c r="I12">
         <v>6212000.0</v>
       </c>
       <c r="J12">
         <v>5681000.0</v>
       </c>
       <c r="K12">
         <v>6310000.0</v>
       </c>
       <c r="L12">
         <v>6348000.0</v>
       </c>
       <c r="M12">
         <v>510000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2975000.0</v>
       </c>
       <c r="F13">
         <v>1375000.0</v>
       </c>
       <c r="G13">
         <v>-3747000.0</v>
       </c>
       <c r="H13">
         <v>-3463000.0</v>
       </c>
       <c r="I13">
         <v>2007000.0</v>
       </c>
       <c r="J13">
         <v>4976000.0</v>
       </c>
       <c r="K13">
         <v>3213000.0</v>
       </c>
       <c r="L13">
         <v>-3145000.0</v>
       </c>
       <c r="M13">
         <v>1277000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>6000.0</v>
       </c>
       <c r="C14">
         <v>8000.0</v>
       </c>
       <c r="D14">
         <v>12000.0</v>
       </c>
       <c r="E14">
         <v>33000.0</v>
       </c>
       <c r="F14">
         <v>43000.0</v>
       </c>
       <c r="G14">
         <v>89000.0</v>
       </c>
       <c r="H14">
         <v>92000.0</v>
       </c>
       <c r="I14">
         <v>78000.0</v>
       </c>
       <c r="J14">
         <v>76000.0</v>
       </c>
       <c r="K14">
         <v>89000.0</v>
       </c>
       <c r="L14">
         <v>21000.0</v>
       </c>
       <c r="M14">
         <v>15000.0</v>
       </c>
       <c r="N14">
         <v>13000.0</v>
       </c>
       <c r="O14">
         <v>34000.0</v>
       </c>
       <c r="P14">
         <v>51000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>2598000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>135032000.0</v>
       </c>
       <c r="C16">
         <v>154300000.0</v>
       </c>
       <c r="D16">
         <v>295611000.0</v>
       </c>
       <c r="E16">
         <v>74471000.0</v>
       </c>
       <c r="F16">
         <v>222080000.0</v>
       </c>
       <c r="G16">
         <v>115358000.0</v>
       </c>
       <c r="H16">
         <v>24724000.0</v>
       </c>
       <c r="I16">
         <v>33985000.0</v>
       </c>
       <c r="J16">
         <v>35168000.0</v>
       </c>
       <c r="K16">
         <v>23844000.0</v>
       </c>
       <c r="L16">
         <v>23179000.0</v>
       </c>
       <c r="M16">
         <v>10009000.0</v>
       </c>
       <c r="N16">
         <v>10104000.0</v>
       </c>
       <c r="O16">
         <v>537000.0</v>
       </c>
       <c r="P16">
         <v>3701000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-323167000.0</v>
       </c>
       <c r="C18">
         <v>-274903000.0</v>
       </c>
       <c r="D18">
         <v>-160601000.0</v>
       </c>
       <c r="E18">
         <v>-133900000.0</v>
       </c>
       <c r="F18">
         <v>29002000.0</v>
       </c>
       <c r="G18">
         <v>-71260000.0</v>
       </c>
       <c r="H18">
         <v>-50612000.0</v>
       </c>
       <c r="I18">
         <v>-68718000.0</v>
       </c>
       <c r="J18">
         <v>-47455000.0</v>
       </c>
       <c r="K18">
         <v>-35418000.0</v>
       </c>
       <c r="L18">
         <v>-2477000.0</v>
       </c>
       <c r="M18">
         <v>-14397000.0</v>
       </c>
       <c r="N18">
         <v>-7333000.0</v>
       </c>
       <c r="O18">
         <v>-9295000.0</v>
       </c>
       <c r="P18">
         <v>-10030000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>290223000.0</v>
+      </c>
       <c r="C19">
         <v>-219775000.0</v>
       </c>
       <c r="D19">
         <v>-3730000.0</v>
       </c>
       <c r="E19">
         <v>-186188000.0</v>
       </c>
       <c r="F19">
         <v>-40744000.0</v>
       </c>
       <c r="G19">
         <v>-142530000.0</v>
       </c>
       <c r="H19">
         <v>12781000.0</v>
       </c>
       <c r="I19">
         <v>51585000.0</v>
       </c>
       <c r="J19">
         <v>-17027000.0</v>
       </c>
       <c r="K19">
         <v>-18380000.0</v>
       </c>
       <c r="L19">
         <v>-61502000.0</v>
       </c>
       <c r="M19">
         <v>1893000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>167</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>162364000.0</v>
       </c>
       <c r="E20">
         <v>181791000.0</v>
       </c>
       <c r="F20">
         <v>86337000.0</v>
       </c>
       <c r="G20">
         <v>277715000.0</v>
       </c>
       <c r="H20">
         <v>28210000.0</v>
       </c>
       <c r="I20">
         <v>15497000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-20996000.0</v>
       </c>
       <c r="F21">
         <v>-20996000.0</v>
       </c>
       <c r="G21">
         <v>19730000.0</v>
       </c>
       <c r="H21">
         <v>19730000.0</v>
       </c>
       <c r="I21">
         <v>19730000.0</v>
       </c>
       <c r="J21">
         <v>19730000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>-9000000.0</v>
       </c>
       <c r="M21">
         <v>14000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>-285422000.0</v>
       </c>
       <c r="C22">
         <v>-318758000.0</v>
       </c>
       <c r="D22">
         <v>-209360000.0</v>
       </c>
       <c r="E22">
         <v>-149338000.0</v>
       </c>
       <c r="F22">
         <v>24926000.0</v>
       </c>
       <c r="G22">
         <v>-73158000.0</v>
       </c>
       <c r="H22">
         <v>-56047000.0</v>
       </c>
       <c r="I22">
         <v>-73961000.0</v>
       </c>
       <c r="J22">
         <v>-60802000.0</v>
       </c>
       <c r="K22">
         <v>-44472000.0</v>
       </c>
       <c r="L22">
         <v>-24119000.0</v>
       </c>
       <c r="M22">
         <v>-19828000.0</v>
       </c>
       <c r="N22">
         <v>-14171000.0</v>
       </c>
       <c r="O22">
         <v>-9965000.0</v>
       </c>
       <c r="P22">
         <v>-13089000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>13676000.0</v>
       </c>
       <c r="C23">
         <v>343652000.0</v>
       </c>
       <c r="D23">
         <v>6038000.0</v>
       </c>
       <c r="E23">
         <v>11860000.0</v>
       </c>
       <c r="F23">
         <v>32127000.0</v>
       </c>
       <c r="G23">
         <v>6634000.0</v>
       </c>
       <c r="H23">
         <v>360000.0</v>
       </c>
       <c r="I23">
         <v>232000.0</v>
       </c>
       <c r="J23">
         <v>374000.0</v>
       </c>
       <c r="K23">
         <v>4652000.0</v>
       </c>
       <c r="L23">
         <v>86267000.0</v>
       </c>
       <c r="M23">
         <v>-1590000.0</v>
       </c>
       <c r="N23">
         <v>50683000.0</v>
       </c>
       <c r="O23">
         <v>-597000.0</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>225000.0</v>
       </c>
       <c r="F24">
         <v>-40744.0</v>
       </c>
       <c r="G24">
         <v>-142530.0</v>
       </c>
       <c r="H24">
         <v>12781.0</v>
       </c>
       <c r="I24">
         <v>51585.0</v>
       </c>
       <c r="J24">
         <v>45000.0</v>
       </c>
       <c r="K24">
         <v>-97000.0</v>
       </c>
       <c r="L24">
         <v>-118000.0</v>
       </c>
       <c r="M24">
         <v>-1000.0</v>
       </c>
       <c r="N24">
         <v>33000.0</v>
       </c>
       <c r="O24">
         <v>5000.0</v>
       </c>
       <c r="P24">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>-85067000.0</v>
+        <v>-5749000.0</v>
       </c>
       <c r="C25">
         <v>-12449000.0</v>
       </c>
       <c r="D25">
         <v>-14064000.0</v>
       </c>
       <c r="E25">
         <v>-2045000.0</v>
       </c>
       <c r="F25">
         <v>187000.0</v>
       </c>
       <c r="G25">
         <v>686000.0</v>
       </c>
       <c r="H25">
         <v>359000.0</v>
       </c>
       <c r="I25">
         <v>11000.0</v>
       </c>
       <c r="J25">
         <v>8000.0</v>
       </c>
       <c r="K25">
         <v>25000.0</v>
       </c>
       <c r="L25">
         <v>762000.0</v>
       </c>
       <c r="M25">
         <v>40000.0</v>
       </c>
       <c r="N25">
         <v>3730000.0</v>
       </c>
       <c r="O25">
         <v>3127000.0</v>
       </c>
       <c r="P25">
         <v>2875000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>24848000.0</v>
       </c>
       <c r="G26">
         <v>284693000.0</v>
       </c>
       <c r="H26">
         <v>28570000.0</v>
       </c>
       <c r="I26">
         <v>15721000.0</v>
       </c>
       <c r="J26">
         <v>27047000.0</v>
       </c>
       <c r="K26">
         <v>54206000.0</v>
       </c>
       <c r="L26">
         <v>87514000.0</v>
       </c>
       <c r="M26">
         <v>6000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>47503000.0</v>
       </c>
       <c r="C27">
         <v>43026000.0</v>
       </c>
       <c r="D27">
         <v>30951000.0</v>
       </c>
       <c r="E27">
         <v>16019000.0</v>
       </c>
       <c r="F27">
         <v>13317000.0</v>
       </c>
       <c r="G27">
         <v>9057000.0</v>
       </c>
       <c r="H27">
         <v>6005000.0</v>
       </c>
       <c r="I27">
         <v>6201000.0</v>
       </c>
       <c r="J27">
         <v>5450000.0</v>
       </c>
       <c r="K27">
         <v>4708000.0</v>
       </c>
       <c r="L27">
         <v>3882000.0</v>
       </c>
       <c r="M27">
         <v>2257000.0</v>
       </c>
       <c r="N27">
         <v>1415000.0</v>
       </c>
       <c r="O27">
         <v>139000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>13676000.0</v>
       </c>
       <c r="C28">
         <v>353367000.0</v>
       </c>
       <c r="D28">
         <v>264132000.0</v>
       </c>
       <c r="E28">
         <v>172254000.0</v>
       </c>
       <c r="F28">
         <v>118464000.0</v>
       </c>
       <c r="G28">
         <v>304424000.0</v>
       </c>
       <c r="H28">
         <v>28570000.0</v>
       </c>
       <c r="I28">
         <v>15729000.0</v>
       </c>
       <c r="J28">
         <v>75722000.0</v>
       </c>
       <c r="K28">
         <v>54202000.0</v>
       </c>
       <c r="L28">
         <v>77267000.0</v>
       </c>
       <c r="M28">
         <v>12410000.0</v>
       </c>
       <c r="N28">
         <v>20889000.0</v>
       </c>
       <c r="O28">
         <v>5709000.0</v>
       </c>
       <c r="P28">
         <v>8628000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>-322980000.0</v>
       </c>
       <c r="C29">
         <v>-274903000.0</v>
       </c>
       <c r="D29">
         <v>-160601000.0</v>
       </c>
       <c r="E29">
         <v>-133675000.0</v>
       </c>
       <c r="F29">
         <v>29131000.0</v>
       </c>
       <c r="G29">
         <v>-71260000.0</v>
       </c>
       <c r="H29">
         <v>-50612000.0</v>
       </c>
       <c r="I29">
         <v>-68531000.0</v>
       </c>
       <c r="J29">
         <v>-47371000.0</v>
       </c>
       <c r="K29">
         <v>-35157000.0</v>
       </c>
       <c r="L29">
         <v>-2428000.0</v>
       </c>
       <c r="M29">
         <v>-14393000.0</v>
       </c>
       <c r="N29">
         <v>-7295000.0</v>
       </c>
       <c r="O29">
         <v>-9284000.0</v>
       </c>
       <c r="P29">
         <v>-10022000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>290036000.0</v>
       </c>
       <c r="C30">
         <v>-219775000.0</v>
       </c>
       <c r="D30">
         <v>117609000.0</v>
       </c>
       <c r="E30">
         <v>-186188000.0</v>
       </c>
       <c r="F30">
         <v>-40873000.0</v>
       </c>
       <c r="G30">
         <v>-142530000.0</v>
       </c>
       <c r="H30">
         <v>12781000.0</v>
       </c>
       <c r="I30">
         <v>51398000.0</v>
       </c>
@@ -17215,2093 +17687,2163 @@
       <c r="P30">
         <v>2191000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>130995000.0</v>
+      </c>
+      <c r="C2">
+        <v>135032000.0</v>
+      </c>
+      <c r="D2">
         <v>117025000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>108853000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>154210000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>154300000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>133236000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>105613000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>114832000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>295611000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>94767000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>97492000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>57632000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>74471000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>71492000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>120354000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>188888000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>222080000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>71548000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>68156000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>64501000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>115358000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>56471000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>53726000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>44744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>24724000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>30797000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26882000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>58332000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>33985000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>26921000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>32420000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28196000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>35389000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>20732000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>22988000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>22356000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>23844000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12753000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>14441000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23187000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>23179000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>54214000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6749000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9282000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>10009000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>11589000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4680000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6840000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>10104000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5037000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>697000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>586000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>537000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>429.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>40000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>56000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>131000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
-        <v>225000</v>
+        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
+        <v>225000</v>
+      </c>
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
-        <v>129000</v>
+        <v>0</v>
       </c>
       <c r="T3">
         <v>129000</v>
       </c>
       <c r="U3">
         <v>129000</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>129000</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>129000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="AD3">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="AE3">
         <v>14000</v>
       </c>
       <c r="AF3">
         <v>14000</v>
       </c>
       <c r="AG3">
+        <v>14000</v>
+      </c>
+      <c r="AH3">
+        <v>14000</v>
+      </c>
+      <c r="AI3">
         <v>173000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>42000</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000</v>
       </c>
       <c r="AK3">
         <v>42000</v>
       </c>
       <c r="AL3">
+        <v>41000</v>
+      </c>
+      <c r="AM3">
+        <v>42000</v>
+      </c>
+      <c r="AN3">
         <v>261000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>55000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>73000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>133000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>31000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>13000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5000</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
         <v>30000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>8000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>11000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>39860000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-16839000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-48862000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-68534000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-33192000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>150532000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>3392000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>3655000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-50857000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>58887000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>2745000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>8982000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>20020000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-6073000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>3915000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-31450000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>24347000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>7064000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-5499000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>4224000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-7193000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-2256000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>632000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-1488000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-1688000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-8746000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>8000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-403000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5094000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-7175000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9871000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-14570000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-27000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-11376000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1971000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-922000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1222000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3655000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-105000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2778000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-236000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2449000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-591000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2832000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3438000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-317000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-983000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2622000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>834000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>59000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1141000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>2034000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1501000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1107000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>205584000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4037000.0</v>
+      </c>
+      <c r="D6">
         <v>18007000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>8172000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-45357000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-90000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>21064000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>27623000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9219000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-180779000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>200844000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2725000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>39860000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-16839000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2979000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-48862000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-68534000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-33192000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>150532000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3392000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3655000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-50857000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>58887000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2745000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8982000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>20020000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6073000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3915000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-31450000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>24347000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7064000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5499000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4224000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-7193000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>14436000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2256000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>632000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1488000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11091000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1688000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8746000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>8000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-31035000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>47465000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2533000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-727000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1580000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>6909000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2160000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3264000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5067000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4340000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>111000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>49000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>108.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>154</v>
+      </c>
+      <c r="B7">
+        <v>23788000.0</v>
+      </c>
       <c r="C7">
+        <v>-19054000.0</v>
+      </c>
+      <c r="D7">
+        <v>-11758000.0</v>
+      </c>
+      <c r="E7">
         <v>-23379000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-26751000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-17430000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>27186000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>12631000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-10074000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-16473000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>26010000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1591000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4745000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-486000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13969000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2634000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6674000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8273000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1262000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-8095000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4787000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2023000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2454000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1164000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-6623000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2601000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-275000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2697000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1278000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-3941000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2508000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2723000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1745000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1832000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>5035000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>3409000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>317000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-1087000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-531000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>2798000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>685000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-36000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-892000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-544000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>597000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>15399000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-387000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-44000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>2139000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1157000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-610000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>32000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>455000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>154000.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8">
         <v>-13102000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
-        <v>-12593000.0</v>
+        <v>-13088000.0</v>
       </c>
       <c r="C9">
+        <v>6017000.0</v>
+      </c>
+      <c r="D9">
+        <v>-18997000.0</v>
+      </c>
+      <c r="E9">
         <v>-5987000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3771000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-8075000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-6004000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4349000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3509000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6073000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-67999.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3899000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3967000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2082000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1065000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8563000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-6842000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-6260000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-13102000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-13102000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
-        <v>24453000.0</v>
+        <v>1840000.0</v>
       </c>
       <c r="C10">
+        <v>-2060000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7801000.0</v>
+      </c>
+      <c r="E10">
         <v>-7183000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12916000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4191000.0</v>
       </c>
-      <c r="F10"/>
-[...1 lines deleted...]
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>67999.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3899000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1885000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2082000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1065000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8563000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>5300000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5467000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2764000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-3185000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1793000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6418000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1185000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3394000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-3284000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3062000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1358000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2621000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-6390000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>308000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>94000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>474000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1869000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1109000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-930000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2406000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2728000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>790000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2698000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2575000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>258000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>54000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-297000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2484000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>466000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>577000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>17705000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-726000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>8065000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6238000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2328000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5154000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3929000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3443000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3182000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3504000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3643000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2881000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2147000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3176000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2233000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1891000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1523000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1553000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1337000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1592000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1484000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1738000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1568000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1422000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5681000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1345000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1449000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1384000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6310000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-911000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2482000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2190000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6348000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>510000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>1823000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-4193000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>16733000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-11144000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>8221000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-10835000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>715000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2782000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1503000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-619000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3161000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-2788000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>922000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-5042000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>558000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1278000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3727000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-6470000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4627000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-224000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-585000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1811000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>4976000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>4720000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>188000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1141000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>3213000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>314000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>219000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-3145000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1277000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>5000.0</v>
+      </c>
+      <c r="C14">
+        <v>4000.0</v>
+      </c>
+      <c r="D14">
         <v>3000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-164000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>55000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>112000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="J14">
         <v>3000.0</v>
       </c>
       <c r="K14">
         <v>3000.0</v>
       </c>
       <c r="L14">
         <v>3000.0</v>
       </c>
       <c r="M14">
         <v>3000.0</v>
       </c>
       <c r="N14">
         <v>3000.0</v>
       </c>
       <c r="O14">
+        <v>3000.0</v>
+      </c>
+      <c r="P14">
+        <v>3000.0</v>
+      </c>
+      <c r="Q14">
         <v>8000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>9000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="Y14">
         <v>23000.0</v>
       </c>
       <c r="Z14">
+        <v>22000.0</v>
+      </c>
+      <c r="AA14">
+        <v>23000.0</v>
+      </c>
+      <c r="AB14">
         <v>446000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-176000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-224000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>180000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-204000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>145000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>75000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>62000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-157000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>154000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>73000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>77000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-45000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>53000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>11000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>190000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>171000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>96000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AW14">
         <v>4000.0</v>
       </c>
       <c r="AX14">
+        <v>3000.0</v>
+      </c>
+      <c r="AY14">
         <v>4000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
+        <v>4000.0</v>
+      </c>
+      <c r="BA14">
         <v>1000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>7.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2598000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>336579000.0</v>
+      </c>
+      <c r="C16">
+        <v>130995000.0</v>
+      </c>
+      <c r="D16">
         <v>135032000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>117025000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>108853000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>154210000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>154300000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>133236000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>105613000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>114832000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>295611000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>94767000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>97492000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>57632000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>74471000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>71492000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>120354000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>188888000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>222080000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>71548000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>68156000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>64501000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>115358000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>56471000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>53726000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>44744000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>24724000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>30797000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>26882000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>58332000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>33985000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>26921000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>32420000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>28196000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>35168000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>20732000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>22988000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>22356000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>23844000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>12753000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>14441000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23187000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>23179000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>54214000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6749000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>9282000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>10009000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11589000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4680000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>6840000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>10104000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5037000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>697000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>586000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>537.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19312,1914 +19854,1980 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-30312000.0</v>
+      </c>
+      <c r="C18">
+        <v>-50345000.0</v>
+      </c>
+      <c r="D18">
         <v>-69544000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-70666000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-87795000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-95162000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-57388000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-62322000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-71645000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-83548000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-41349000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-44653000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-35371000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-39228000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22894000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-28544000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-40306000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-41931000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>100580000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-24944000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-24045000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-22589000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15631000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-18297000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-21407000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15925000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-12727000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8529000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12525000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-16831000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-15057000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-18469000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-15149000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-20043000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-12764000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-10223000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-11800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-12668000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-10416000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-11503000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-6963000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6536000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4326000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5195000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-4001000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>11045000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-3479000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-2602000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3804000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4512000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-2786000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2135000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-927000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1485000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1065.0</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>-16874000.0</v>
+      </c>
       <c r="C19">
+        <v>38390000.0</v>
+      </c>
+      <c r="D19">
+        <v>81634000.0</v>
+      </c>
+      <c r="E19">
         <v>72429000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>41887000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>94142000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-268973000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>86847000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>61750000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-99399000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-16290000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>40077000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>73907000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>19915000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-137629000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7018000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-49948000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>8182000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-59827000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>26631000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>21680000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-29228000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-64140000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>19275000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-78612000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-19053000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>6596000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>12364000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-18931000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>12752000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>15976000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>3508000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>19284000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>12817000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-16988000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>6962000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-36556000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>11014000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-18022000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>8205000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-549000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-47006000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-61502000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>1893000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>258094000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>162364000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>81206000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>5131000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-20998000.0</v>
       </c>
       <c r="Q21">
         <v>-20998000.0</v>
       </c>
       <c r="R21">
         <v>-20998000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
+      <c r="S21">
+        <v>-20998000.0</v>
+      </c>
+      <c r="T21">
+        <v>-20998000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...4 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>19730000.0</v>
       </c>
       <c r="AB21">
         <v>19730000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
+      <c r="AC21">
+        <v>19730000.0</v>
+      </c>
+      <c r="AD21">
+        <v>19730000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-1000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-9000000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>14000000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-49363000.0</v>
+      </c>
+      <c r="C22">
+        <v>-42673000.0</v>
+      </c>
+      <c r="D22">
         <v>-68014000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-60715000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-71847000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-84846000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-94169000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-84126000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-68063000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-72400000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-72473000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-51146000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-44615000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-41126000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-39194000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-35403000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-37572000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-37169000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>96198000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-20639000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-22910000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-27723000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-20423000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-20437000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-17062000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-15236000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-12829000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-14916000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-14302000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-18837000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-17339000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-18387000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-19398000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-19103000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-15089000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-13639000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-12971000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-10815000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-14969000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-8358000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-10330000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-5263000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-7731000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-6214000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4911000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-3548000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-7772000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-4488000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4020000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-4327000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-4894000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3813000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1137000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-2697.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-5527000.0</v>
+      </c>
+      <c r="C23">
+        <v>7918000.0</v>
+      </c>
+      <c r="D23">
         <v>5917000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6278000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>551000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>930000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>347425000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3098000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>676000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2168000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>389000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1851000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1324000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2474000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1136000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-13525000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>21720000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>557000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>28573000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1705000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>889000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>960000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3677000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1767000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>57000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>80000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>25000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>86000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>24000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>89000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>33000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>61000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>45000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>151000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>117000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>176000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1710000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2597000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-932000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>60060000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>18677000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7713000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-57000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-436000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-891000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-210000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>13363000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>9005000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1005000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1194000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1173.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>61750000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-99399000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-16290000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>40077000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>73907000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>19915000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-137629000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>225000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-49948000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8182000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-129000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>26631000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>21680000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-29228000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-64140000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>19275000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-78612000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-19053000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6596000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>12364000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-18931000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>12752000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>15976000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3508000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>19284000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>12817000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-6000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>49000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-118000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-7400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-17209000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-19484000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-1000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>2536000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1452000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-4022000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>33000.0</v>
       </c>
-      <c r="BA24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>-12731000.0</v>
+        <v>-18715000.0</v>
       </c>
       <c r="C25">
+        <v>-676000.0</v>
+      </c>
+      <c r="D25">
+        <v>-973000.0</v>
+      </c>
+      <c r="E25">
         <v>1641000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-3039000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-3266000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2702000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2763000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3407000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3577000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3216000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-3422000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-3569000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3857000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1913000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-145000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-9000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>22000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-690000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>401000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>403000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>328000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>282000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>220000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>209000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>170000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>357000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>53000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-225000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-360000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="AG25">
         <v>1000.0</v>
       </c>
       <c r="AH25">
+        <v>-3000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ25">
         <v>223000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>7000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-1695000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-24000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>44000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1720000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1231000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1288000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>350000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>137000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>462000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4326000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1835000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>41000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1270000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1694000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>680000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>86000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1625.0</v>
       </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>1324000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2474000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>7473000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>21720000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>557000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>24848000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1705000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6020000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>960000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>138657000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1767000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>109001000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>35268000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>58000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>80000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>28428000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6128000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>9470000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>89000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>34000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>75722000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-116000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>48987000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>118000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>54206000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1711000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1231000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2599000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>191000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>6000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>14013000.0</v>
+      </c>
+      <c r="C27">
+        <v>12054000.0</v>
+      </c>
+      <c r="D27">
         <v>11254000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>12082000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>13787000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10380000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>12297000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>11934000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>9896000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8899000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8327000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8321000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8065000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6238000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4241000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4362000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3938000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3478000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3929000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3381000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3240000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2767000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2035000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3063000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2130000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1829000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1525000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1550000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1338000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1592000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1472000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1737000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1571000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1421000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1280000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1345000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1448000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1377000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>947000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>792000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>779000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2190000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1170000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1288000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1100000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>324000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>410000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>884000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>364000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>599000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>412000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>178000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>810000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>15000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>45.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>252770000.0</v>
+      </c>
+      <c r="C28">
+        <v>7918000.0</v>
+      </c>
+      <c r="D28">
         <v>5917000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6278000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>551000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>930000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>347425000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3098000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>676000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2168000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>258483000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1851000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1324000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2474000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>163502000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-13525000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21720000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>557000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>109779000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1705000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6020000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>960000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>138658000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1767000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>109001000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>54998000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>58000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>80000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>28426000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6145000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>9462000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>89000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>33000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>25614000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1004000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>48987000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>117000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>176000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1710000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1232000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>53548000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-9182000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>60060000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>18677000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7712000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3995000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9511000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-892000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-204000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>11875000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6475000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1005000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1534000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1173.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>-30272000.0</v>
+      </c>
+      <c r="C29">
+        <v>-50345000.0</v>
+      </c>
+      <c r="D29">
         <v>-69488000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-70535000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-87795000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-95162000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-57388000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-62322000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-71645000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-83548000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-41349000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-44653000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-35371000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-39228000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-22894000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-28544000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-40306000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-41931000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>100709000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-24944000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-24045000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-22589000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-15631000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-18297000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-21407000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-15925000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-12727000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-8529000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-12525000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-16831000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-15043000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-18469000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-15149000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-19870000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-12722000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-10181000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-11800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-12668000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-10416000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-11448000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-6890000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-6403000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4295000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5182000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-3996000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>11045000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-3475000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-2602000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-3804000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-4512000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-2756000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-2127000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-927000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1485000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-1065.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-16914000.0</v>
+      </c>
+      <c r="C30">
+        <v>38390000.0</v>
+      </c>
+      <c r="D30">
         <v>81578000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>72429000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41887000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>94142000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-268973000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>86847000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>61750000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-99399000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-16290000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>40077000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>73907000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19915000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-137629000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-6793000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-49948000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8182000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-59956000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26631000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>21680000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-29228000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-64140000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19275000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-78612000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-19053000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6596000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12364000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-18931000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12752000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15962000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3508000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19284000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12644000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1544000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6921000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-36555000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>11063000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>21331000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>8050000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-624000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-47137000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-17558000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-7413000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-17214000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-19484000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2100000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>2536000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1452000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-4052000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-8000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>33000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>494000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>