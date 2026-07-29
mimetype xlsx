--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2111,51 +2111,51 @@
       <c r="J35">
         <v>978300000.0</v>
       </c>
       <c r="K35">
         <v>1190923000.0</v>
       </c>
       <c r="L35">
         <v>1160300000.0</v>
       </c>
       <c r="M35">
         <v>1031215000.0</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
         <v>231100000.0</v>
       </c>
       <c r="C36">
         <v>240300000.0</v>
       </c>
       <c r="D36">
-        <v>393500000.0</v>
+        <v>188800000.0</v>
       </c>
       <c r="E36">
         <v>-333400000.0</v>
       </c>
       <c r="F36">
         <v>-307700000.0</v>
       </c>
       <c r="G36">
         <v>-319100000.0</v>
       </c>
       <c r="H36">
         <v>86900000.0</v>
       </c>
       <c r="I36">
         <v>133200000.0</v>
       </c>
       <c r="J36">
         <v>138900000.0</v>
       </c>
       <c r="K36">
         <v>132121000.0</v>
       </c>
       <c r="L36">
         <v>106344000.0</v>
       </c>
@@ -2457,51 +2457,51 @@
       <c r="J45">
         <v>1858100000.0</v>
       </c>
       <c r="K45">
         <v>1758055000.0</v>
       </c>
       <c r="L45">
         <v>1503957000.0</v>
       </c>
       <c r="M45">
         <v>1276202000.0</v>
       </c>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
         <v>2809900000.0</v>
       </c>
       <c r="C46">
         <v>2948400000.0</v>
       </c>
       <c r="D46">
-        <v>2581700000.0</v>
+        <v>2664600000.0</v>
       </c>
       <c r="E46">
         <v>2280000000.0</v>
       </c>
       <c r="F46">
         <v>2051000000.0</v>
       </c>
       <c r="G46">
         <v>1831900000.0</v>
       </c>
       <c r="H46">
         <v>1927100000.0</v>
       </c>
       <c r="I46">
         <v>1922200000.0</v>
       </c>
       <c r="J46">
         <v>1858100000.0</v>
       </c>
       <c r="K46">
         <v>1758055000.0</v>
       </c>
       <c r="L46">
         <v>1503957000.0</v>
       </c>
@@ -5046,51 +5046,51 @@
       <c r="I21">
         <v>442900000.0</v>
       </c>
       <c r="J21">
         <v>54800000.0</v>
       </c>
       <c r="K21">
         <v>402700000.0</v>
       </c>
       <c r="L21">
         <v>57300000.0</v>
       </c>
       <c r="M21">
         <v>8500000.0</v>
       </c>
       <c r="N21">
         <v>227200000.0</v>
       </c>
       <c r="O21">
         <v>91800000.0</v>
       </c>
       <c r="P21">
         <v>299400000.0</v>
       </c>
       <c r="Q21">
-        <v>246500000.0</v>
+        <v>242500000.0</v>
       </c>
       <c r="R21">
         <v>235200000.0</v>
       </c>
       <c r="S21">
         <v>93900000.0</v>
       </c>
       <c r="T21">
         <v>200700000.0</v>
       </c>
       <c r="U21">
         <v>234800000.0</v>
       </c>
       <c r="V21">
         <v>213300000.0</v>
       </c>
       <c r="W21">
         <v>204200000.0</v>
       </c>
       <c r="X21">
         <v>200600000.0</v>
       </c>
       <c r="Y21">
         <v>197200000.0</v>
       </c>
@@ -6691,84 +6691,84 @@
       </c>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35">
         <v>1160300000.0</v>
       </c>
       <c r="AR35"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
         <v>-337400000.0</v>
       </c>
       <c r="C36">
         <v>231100000.0</v>
       </c>
       <c r="D36">
         <v>386600000.0</v>
       </c>
       <c r="E36">
         <v>-558800000.0</v>
       </c>
       <c r="F36">
-        <v>520200000.0</v>
+        <v>381600000.0</v>
       </c>
       <c r="G36">
         <v>240300000.0</v>
       </c>
       <c r="H36">
         <v>-194700000.0</v>
       </c>
       <c r="I36">
         <v>-582100000.0</v>
       </c>
       <c r="J36">
         <v>358400001.0</v>
       </c>
       <c r="K36">
         <v>-465500000.0</v>
       </c>
       <c r="L36">
         <v>-246500000.0</v>
       </c>
       <c r="M36">
         <v>332199999.0</v>
       </c>
       <c r="N36">
         <v>164100000.0</v>
       </c>
       <c r="O36">
         <v>-333400000.0</v>
       </c>
       <c r="P36">
         <v>299399999.0</v>
       </c>
       <c r="Q36">
-        <v>246500000.0</v>
+        <v>166500000.0</v>
       </c>
       <c r="R36">
         <v>161000000.0</v>
       </c>
       <c r="S36">
         <v>-307700000.0</v>
       </c>
       <c r="T36">
         <v>166100000.0</v>
       </c>
       <c r="U36">
         <v>153500000.0</v>
       </c>
       <c r="V36">
         <v>146200000.0</v>
       </c>
       <c r="W36">
         <v>134800000.0</v>
       </c>
       <c r="X36">
         <v>118600000.0</v>
       </c>
       <c r="Y36">
         <v>109500000.0</v>
       </c>
@@ -11312,108 +11312,108 @@
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>109</v>
       </c>
       <c r="B5">
-        <v>33400000.0</v>
+        <v>34200000.0</v>
       </c>
       <c r="C5">
         <v>37300000.0</v>
       </c>
       <c r="D5">
         <v>35900000.0</v>
       </c>
       <c r="E5">
         <v>56000000.0</v>
       </c>
       <c r="F5">
         <v>42600000.0</v>
       </c>
       <c r="G5">
         <v>45900000.0</v>
       </c>
       <c r="H5">
         <v>42900000.0</v>
       </c>
       <c r="I5">
         <v>51300000.0</v>
       </c>
       <c r="J5">
         <v>28700000.0</v>
       </c>
       <c r="K5">
         <v>31600000.0</v>
       </c>
       <c r="L5">
         <v>49400000.0</v>
       </c>
       <c r="M5">
-        <v>103800000.0</v>
+        <v>105600000.0</v>
       </c>
       <c r="N5">
         <v>133700000.0</v>
       </c>
       <c r="O5">
         <v>142700000.0</v>
       </c>
       <c r="P5">
-        <v>145400000.0</v>
+        <v>169800000.0</v>
       </c>
       <c r="Q5">
         <v>174800000.0</v>
       </c>
       <c r="R5">
         <v>126300000.0</v>
       </c>
       <c r="S5">
         <v>182200000.0</v>
       </c>
       <c r="T5">
-        <v>153700000.0</v>
+        <v>150300000.0</v>
       </c>
       <c r="U5">
-        <v>125800000.0</v>
+        <v>145800000.0</v>
       </c>
       <c r="V5">
         <v>76200000.0</v>
       </c>
       <c r="W5">
         <v>104900000.0</v>
       </c>
       <c r="X5">
         <v>63500000.0</v>
       </c>
       <c r="Y5">
         <v>66000000.0</v>
       </c>
       <c r="Z5">
         <v>62100000.0</v>
       </c>
       <c r="AA5">
         <v>79600000.0</v>
       </c>
       <c r="AB5">
         <v>30500000.0</v>
       </c>
       <c r="AC5">
         <v>51300000.0</v>
       </c>
@@ -11446,108 +11446,108 @@
       </c>
       <c r="AM5">
         <v>87936000.0</v>
       </c>
       <c r="AN5">
         <v>70800000.0</v>
       </c>
       <c r="AO5">
         <v>79639000.0</v>
       </c>
       <c r="AP5">
         <v>52033000.0</v>
       </c>
       <c r="AQ5">
         <v>91937000.0</v>
       </c>
       <c r="AR5">
         <v>239351000.0</v>
       </c>
     </row>
     <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>110</v>
       </c>
       <c r="B6">
-        <v>144300000.0</v>
+        <v>145100000.0</v>
       </c>
       <c r="C6">
         <v>148500000.0</v>
       </c>
       <c r="D6">
         <v>148800000.0</v>
       </c>
       <c r="E6">
         <v>168300000.0</v>
       </c>
       <c r="F6">
         <v>156200000.0</v>
       </c>
       <c r="G6">
         <v>152400000.0</v>
       </c>
       <c r="H6">
         <v>144800000.0</v>
       </c>
       <c r="I6">
         <v>153800000.0</v>
       </c>
       <c r="J6">
         <v>131500000.0</v>
       </c>
       <c r="K6">
         <v>132300000.0</v>
       </c>
       <c r="L6">
         <v>146200000.0</v>
       </c>
       <c r="M6">
-        <v>197000000.0</v>
+        <v>198800000.0</v>
       </c>
       <c r="N6">
         <v>225500000.0</v>
       </c>
       <c r="O6">
         <v>234400000.0</v>
       </c>
       <c r="P6">
-        <v>233600000.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="Q6">
         <v>261100000.0</v>
       </c>
       <c r="R6">
         <v>210100000.0</v>
       </c>
       <c r="S6">
         <v>257900000.0</v>
       </c>
       <c r="T6">
-        <v>227900000.0</v>
+        <v>224500000.0</v>
       </c>
       <c r="U6">
-        <v>199000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="V6">
         <v>149300000.0</v>
       </c>
       <c r="W6">
         <v>179100000.0</v>
       </c>
       <c r="X6">
         <v>137700000.0</v>
       </c>
       <c r="Y6">
         <v>138300000.0</v>
       </c>
       <c r="Z6">
         <v>131900000.0</v>
       </c>
       <c r="AA6">
         <v>150100000.0</v>
       </c>
       <c r="AB6">
         <v>104600000.0</v>
       </c>
       <c r="AC6">
         <v>126200000.0</v>
       </c>
@@ -15347,95 +15347,95 @@
       </c>
       <c r="I23">
         <v>-19300000.0</v>
       </c>
       <c r="J23">
         <v>-19400000.0</v>
       </c>
       <c r="K23">
         <v>176593000.0</v>
       </c>
       <c r="L23">
         <v>36000.0</v>
       </c>
       <c r="M23">
         <v>345900000.0</v>
       </c>
       <c r="N23">
         <v>210000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>158</v>
       </c>
       <c r="B24">
-        <v>-346200000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="C24">
         <v>-336100000.0</v>
       </c>
       <c r="D24">
         <v>167800000.0</v>
       </c>
       <c r="E24">
         <v>43300000.0</v>
       </c>
       <c r="F24">
         <v>-626400000.0</v>
       </c>
       <c r="G24">
         <v>50000000.0</v>
       </c>
       <c r="H24">
         <v>110800000.0</v>
       </c>
       <c r="I24">
         <v>94600000.0</v>
       </c>
       <c r="J24">
         <v>131000000.0</v>
       </c>
       <c r="K24">
         <v>115526000.0</v>
       </c>
       <c r="L24">
         <v>57017000.0</v>
       </c>
       <c r="M24">
         <v>43091000.0</v>
       </c>
       <c r="N24">
         <v>27847000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>159</v>
       </c>
       <c r="B25">
-        <v>620500000.0</v>
+        <v>70100000.0</v>
       </c>
       <c r="C25">
         <v>71100000.0</v>
       </c>
       <c r="D25">
         <v>27000000.0</v>
       </c>
       <c r="E25">
         <v>-26100000.0</v>
       </c>
       <c r="F25">
         <v>-3500000.0</v>
       </c>
       <c r="G25">
         <v>74900000.0</v>
       </c>
       <c r="H25">
         <v>177700000.0</v>
       </c>
       <c r="I25">
         <v>-9600000.0</v>
       </c>
       <c r="J25">
         <v>-23600000.0</v>
       </c>
@@ -15952,51 +15952,51 @@
       <c r="AM2">
         <v>84954000.0</v>
       </c>
       <c r="AN2">
         <v>98664000.0</v>
       </c>
       <c r="AO2">
         <v>153376000.0</v>
       </c>
       <c r="AP2">
         <v>160676000.0</v>
       </c>
       <c r="AQ2">
         <v>131551000.0</v>
       </c>
       <c r="AR2"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>138</v>
       </c>
       <c r="B3">
         <v>67900000</v>
       </c>
       <c r="C3">
-        <v>109800000</v>
+        <v>55600000</v>
       </c>
       <c r="D3">
         <v>169000000</v>
       </c>
       <c r="E3">
         <v>86200000</v>
       </c>
       <c r="F3">
         <v>143800000</v>
       </c>
       <c r="G3">
         <v>137900000</v>
       </c>
       <c r="H3">
         <v>140700000</v>
       </c>
       <c r="I3">
         <v>123700000</v>
       </c>
       <c r="J3">
         <v>137000000</v>
       </c>
       <c r="K3">
         <v>55700000</v>
       </c>
@@ -17648,51 +17648,51 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>153</v>
       </c>
       <c r="B18">
         <v>25000000.0</v>
       </c>
       <c r="C18">
-        <v>295800000.0</v>
+        <v>130400000.0</v>
       </c>
       <c r="D18">
         <v>15200000.0</v>
       </c>
       <c r="E18">
         <v>89300000.0</v>
       </c>
       <c r="F18">
         <v>-52100000.0</v>
       </c>
       <c r="G18">
         <v>61600000.0</v>
       </c>
       <c r="H18">
         <v>65700000.0</v>
       </c>
       <c r="I18">
         <v>58900000.0</v>
       </c>
       <c r="J18">
         <v>-39400000.0</v>
       </c>
       <c r="K18">
         <v>249600000.0</v>
       </c>
@@ -18343,63 +18343,63 @@
       </c>
       <c r="AM23">
         <v>-31265000.0</v>
       </c>
       <c r="AN23">
         <v>100541000.0</v>
       </c>
       <c r="AO23">
         <v>2282000.0</v>
       </c>
       <c r="AP23">
         <v>-90652000.0</v>
       </c>
       <c r="AQ23">
         <v>-25158000.0</v>
       </c>
       <c r="AR23">
         <v>-19400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>158</v>
       </c>
       <c r="B24">
-        <v>-34800000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C24">
-        <v>-48900000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D24">
-        <v>34300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E24">
-        <v>29000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="F24">
-        <v>-127100000.0</v>
+        <v>-7300000.0</v>
       </c>
       <c r="G24">
         <v>22700000.0</v>
       </c>
       <c r="H24">
         <v>-261000000.0</v>
       </c>
       <c r="I24">
         <v>9800000.0</v>
       </c>
       <c r="J24">
         <v>11600000.0</v>
       </c>
       <c r="K24">
         <v>-186300000.0</v>
       </c>
       <c r="L24">
         <v>45000000.0</v>
       </c>
       <c r="M24">
         <v>28900000.0</v>
       </c>
       <c r="N24">
         <v>24300000.0</v>
       </c>
@@ -18477,63 +18477,63 @@
       </c>
       <c r="AM24">
         <v>28515000.0</v>
       </c>
       <c r="AN24">
         <v>36591000.0</v>
       </c>
       <c r="AO24">
         <v>-55825000.0</v>
       </c>
       <c r="AP24">
         <v>24022000.0</v>
       </c>
       <c r="AQ24">
         <v>14350000.0</v>
       </c>
       <c r="AR24">
         <v>43091000.0</v>
       </c>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>159</v>
       </c>
       <c r="B25">
-        <v>149700000.0</v>
+        <v>18100000.0</v>
       </c>
       <c r="C25">
-        <v>11900000.0</v>
+        <v>19400000.0</v>
       </c>
       <c r="D25">
         <v>15600000.0</v>
       </c>
       <c r="E25">
         <v>17400000.0</v>
       </c>
       <c r="F25">
-        <v>157400000.0</v>
+        <v>17700000.0</v>
       </c>
       <c r="G25">
         <v>16400000.0</v>
       </c>
       <c r="H25">
         <v>15100000.0</v>
       </c>
       <c r="I25">
         <v>15900000.0</v>
       </c>
       <c r="J25">
         <v>14400000.0</v>
       </c>
       <c r="K25">
         <v>18200000.0</v>
       </c>
       <c r="L25">
         <v>9800000.0</v>
       </c>
       <c r="M25">
         <v>9600000.0</v>
       </c>
       <c r="N25">
         <v>-169900000.0</v>
       </c>
@@ -18713,51 +18713,53 @@
       <c r="AN26">
         <v>-1384000.0</v>
       </c>
       <c r="AO26">
         <v>-16000.0</v>
       </c>
       <c r="AP26"/>
       <c r="AQ26">
         <v>3262000.0</v>
       </c>
       <c r="AR26">
         <v>1268000.0</v>
       </c>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>13100000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>5800000.0</v>
+      </c>
       <c r="H27">
         <v>4200000.0</v>
       </c>
       <c r="I27">
         <v>3900000.0</v>
       </c>
       <c r="J27">
         <v>1200000.0</v>
       </c>
       <c r="K27">
         <v>2400000.0</v>
       </c>
       <c r="L27">
         <v>4500000.0</v>
       </c>
       <c r="M27">
         <v>4100000.0</v>
       </c>
       <c r="N27">
         <v>4800000.0</v>
       </c>
       <c r="O27">
         <v>3900000.0</v>
       </c>
       <c r="P27">