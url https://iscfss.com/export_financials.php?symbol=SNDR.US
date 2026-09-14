--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3073,726 +3076,739 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR62"/>
+  <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>267900000.0</v>
+      </c>
+      <c r="C2">
         <v>271900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>208600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>228300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>267600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>267800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>253100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>208500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>218000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>274600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>241300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>281100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>275500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>330100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>276700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>374900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>400600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>400200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>331700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>356700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>337200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>295800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>245700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>288300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>221600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>238300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>207700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>239800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>268000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>308000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>226000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>293000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>289200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>270600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>230400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>284400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>256633000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>246974000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>227300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>245288000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>203319000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>171471000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1520700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1518400000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1523800000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1538600000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1509100000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1455900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1396000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1386400000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1414000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1435000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1417400000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1423200000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1382100000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1342500000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1300500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1270700000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1318900000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1344800000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1312800000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1300200000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1275800000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1275600000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1271500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1242200000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1222664000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C5">
         <v>-2100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3799999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3599999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4199999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1500000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>299999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1423200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1271500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>460000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>899000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>883000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1158000.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>1055523000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>412000.0</v>
       </c>
-      <c r="AR5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
-    </row>
-    <row r="7" spans="1:44">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>2900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1900000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>8873000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9848000.0</v>
       </c>
-      <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3812,5841 +3828,5962 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1588000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1583600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1584400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1579800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1575700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1571400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1566000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1562600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1559100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1555100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1552200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1548800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1545400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1543800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1542700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1544500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1546600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1544800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1544000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1539300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1537600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1535200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1534600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1535900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1533653000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>292700000.0</v>
+      </c>
+      <c r="C10">
         <v>227800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>201500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>194100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>160700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>106200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>117600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>179000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>103200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>67300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>102400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>58500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>249200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>389800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>385700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>349700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>331000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>272600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>244800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>504200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>490500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>472200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>395500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>768500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>713800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>600600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>551600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>437100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>377700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>441000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>378700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>359800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>333700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>300100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>238500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>202200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>259931000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>79259000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>130787000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>84954000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-210994000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>160676000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>149885000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>327100000.0</v>
+      </c>
+      <c r="C12">
         <v>265100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>243300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>235700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>205100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>154300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>165500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>231600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>157200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>124200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>159600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>114900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>304000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>443100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>431600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>394300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>377400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>321100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>294100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>549900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>539600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>521600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>442600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>814100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>760600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>649800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>599900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>484500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>425200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>488100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>430000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>404800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>372900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>340400000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>280100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>246200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>305213000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>128664000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>183276000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>128251000.0</v>
       </c>
-      <c r="AO12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12">
         <v>210994000.0</v>
       </c>
-      <c r="AR12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:44">
+      <c r="AR12">
+        <v>210994000.0</v>
+      </c>
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>3024700000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>2942000000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>2918800000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>2737900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2623800000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>2423800000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1552200000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1545400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1543800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1542700000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1544500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1546600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1544800000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1544000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1539300000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1537600000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1535200000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1534600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1535900000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1533653000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1187015000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1060392000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1059695000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>945561000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>826902000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>175900000.0</v>
       </c>
       <c r="C14">
         <v>175900000.0</v>
       </c>
       <c r="D14">
         <v>175900000.0</v>
       </c>
       <c r="E14">
+        <v>175900000.0</v>
+      </c>
+      <c r="F14">
         <v>175800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>176000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>176200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>175900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>175800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>176600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>177100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>177700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>178700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>179100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>178900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>178700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178500000.0</v>
       </c>
       <c r="R14">
         <v>178500000.0</v>
       </c>
       <c r="S14">
+        <v>178500000.0</v>
+      </c>
+      <c r="T14">
         <v>178300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177900000.0</v>
       </c>
       <c r="U14">
         <v>177900000.0</v>
       </c>
       <c r="V14">
+        <v>177900000.0</v>
+      </c>
+      <c r="W14">
         <v>177800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177700000.0</v>
       </c>
       <c r="X14">
         <v>177700000.0</v>
       </c>
       <c r="Y14">
+        <v>177700000.0</v>
+      </c>
+      <c r="Z14">
         <v>177500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177400000.0</v>
       </c>
       <c r="AA14">
         <v>177400000.0</v>
       </c>
       <c r="AB14">
+        <v>177400000.0</v>
+      </c>
+      <c r="AC14">
         <v>177300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177400000.0</v>
       </c>
       <c r="AD14">
         <v>177400000.0</v>
       </c>
       <c r="AE14">
-        <v>177200000.0</v>
+        <v>177400000.0</v>
       </c>
       <c r="AF14">
         <v>177200000.0</v>
       </c>
       <c r="AG14">
         <v>177200000.0</v>
       </c>
       <c r="AH14">
         <v>177200000.0</v>
       </c>
       <c r="AI14">
+        <v>177200000.0</v>
+      </c>
+      <c r="AJ14">
         <v>177100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>177000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>174500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>156324060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173538390.0</v>
       </c>
       <c r="AN14">
         <v>173538390.0</v>
       </c>
       <c r="AO14">
         <v>173538390.0</v>
       </c>
       <c r="AP14">
         <v>173538390.0</v>
       </c>
       <c r="AQ14">
         <v>173538390.0</v>
       </c>
-      <c r="AR14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:44">
+      <c r="AR14">
+        <v>173538390.0</v>
+      </c>
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>1552200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1548800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1545400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1543800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1542700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1544500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1546600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1544800000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1544000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1539300000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1537600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1535200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1534600000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1535900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1533653000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1187015000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1060392000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1059695000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>945561000.0</v>
       </c>
-      <c r="AR15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:44">
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>100000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>150800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>173900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>153500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>128000000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>113700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>449000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>263100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>274500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>152200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>450600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>160100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>148600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>131000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>386600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>134700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>137453000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-170846000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-258658000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-127474000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-5966000.0</v>
       </c>
-      <c r="AR16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:44">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>567700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>557000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>538200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>528900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>500000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>480200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>451000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>471800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>469500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>457900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>450400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>446200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>451800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>453400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>449000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>446500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>448900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>458000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>450600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>423300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>416700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>403000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>386600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>587500000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>575029000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>553750000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>337400000.0</v>
       </c>
       <c r="C20">
         <v>337400000.0</v>
       </c>
       <c r="D20">
+        <v>337400000.0</v>
+      </c>
+      <c r="E20">
         <v>338900000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>338700000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>339600000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>377900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331700000.0</v>
       </c>
       <c r="I20">
         <v>331700000.0</v>
       </c>
       <c r="J20">
         <v>331700000.0</v>
       </c>
       <c r="K20">
         <v>331700000.0</v>
       </c>
       <c r="L20">
+        <v>331700000.0</v>
+      </c>
+      <c r="M20">
         <v>332800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228200000.0</v>
       </c>
       <c r="N20">
         <v>228200000.0</v>
       </c>
       <c r="O20">
         <v>228200000.0</v>
       </c>
       <c r="P20">
+        <v>228200000.0</v>
+      </c>
+      <c r="Q20">
         <v>228300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>233200000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>245000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>240500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128300000.0</v>
       </c>
       <c r="U20">
         <v>128300000.0</v>
       </c>
       <c r="V20">
-        <v>128100000.0</v>
+        <v>128300000.0</v>
       </c>
       <c r="W20">
         <v>128100000.0</v>
       </c>
       <c r="X20">
+        <v>128100000.0</v>
+      </c>
+      <c r="Y20">
         <v>127700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127300000.0</v>
       </c>
       <c r="Z20">
         <v>127300000.0</v>
       </c>
       <c r="AA20">
+        <v>127300000.0</v>
+      </c>
+      <c r="AB20">
         <v>127500000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>127300000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>127600000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>162400000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>162200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>164200000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>164600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>165300000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>164800000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>164500000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>164302000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>164150000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>164035000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>161378000.0</v>
       </c>
-      <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>26706000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>33722000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:44">
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>72600000.0</v>
+      </c>
+      <c r="C21">
         <v>420700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>144500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>76400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>78200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>127400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>442900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>54800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>402700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>57300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>227200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>91800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>299400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>242500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>235200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>93900000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>200700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>234800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>213300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>204200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>200600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>197200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>178100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>165900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>155000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>186900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>237700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>82600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>79800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>76600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>73800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>74700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>76000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>75780000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>75066000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>76782000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>80256000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>71932000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>121130000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>62800000.0</v>
+      </c>
+      <c r="C22">
         <v>78100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99800000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>101400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>82400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>93700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>89800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>83300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>91100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>91900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>117900000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>113800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>84800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>59500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>53000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>43100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32799999.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>44900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>57200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>56500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>60900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>71900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>57700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>57600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>49600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>60800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>60900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>70300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>73200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>83100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>94000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>82958000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>87179000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74126000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>86564000.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>68466000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>44944000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:44">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>4996100000.0</v>
+      </c>
+      <c r="C23">
         <v>4923000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4912200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4979000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4956400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4978500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4933700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4574700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4547900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4578800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4557200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4580300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4453200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4470700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4318200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4305900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4222100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4086600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3937300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3870100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3767800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3613300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3562400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3853600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3777700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3714900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3708200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3831000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3892700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3871400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3624500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3593900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3493400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3412800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3330500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3302800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3237221000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2994815000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3054641000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3023221000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>1055523000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2621937000.0</v>
       </c>
-      <c r="AR23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:44">
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>385600000.0</v>
+      </c>
+      <c r="C24">
         <v>388100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>390900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>509800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>512700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>565800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>420800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>124700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>125800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>96600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>197600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>218500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>142200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>141200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>141800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>140100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>209800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>209900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>208900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204900000.0</v>
       </c>
       <c r="V24">
         <v>204900000.0</v>
       </c>
       <c r="W24">
+        <v>204900000.0</v>
+      </c>
+      <c r="X24">
         <v>266400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>306400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304700000.0</v>
       </c>
       <c r="Z24">
         <v>304700000.0</v>
       </c>
       <c r="AA24">
+        <v>304700000.0</v>
+      </c>
+      <c r="AB24">
         <v>305800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>304600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334500000.0</v>
       </c>
       <c r="AD24">
         <v>334500000.0</v>
       </c>
       <c r="AE24">
+        <v>334500000.0</v>
+      </c>
+      <c r="AF24">
         <v>359400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>407400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>409500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>410800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>420600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>422900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>419049000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>422765000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>439627000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>539606000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>509223000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:44">
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>142200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>141200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>141800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>140100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>209800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>209900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>208900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>207000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>207100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>207200000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X25"/>
       <c r="Y25">
         <v>306400000.0</v>
       </c>
       <c r="Z25">
+        <v>306400000.0</v>
+      </c>
+      <c r="AA25">
         <v>306100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>305800000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>304600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>334500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>334700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>359600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>412500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>415200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>417100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>420600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>422900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>427922000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>432613000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>126300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>133700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>138100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>133200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>130700000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>129200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>133500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>138900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>141500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>138125000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>130235000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>103400000.0</v>
+      </c>
+      <c r="C28">
         <v>171000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>358899999.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>328100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>364900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>470500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>493200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>84700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>161800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>238700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>199700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>230500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-33100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-175200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-170600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-137000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-119200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-60900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>25500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-196500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-182700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-164300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-88700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-461900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-377000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-264000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-107700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-31000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-30300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>62800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>91000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>132700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>201200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>242800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>188731000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>524200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>567498000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>602666000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>210994000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>384896000.0</v>
       </c>
-      <c r="AR28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:44">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>3455500000.0</v>
+      </c>
+      <c r="C29">
         <v>3419200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3426700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3543200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3538500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3564900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3513700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3230900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3216600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3248000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3258900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>289000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>216100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>214600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>215100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2950600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2835600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2716600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>270300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2606800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2503300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2404800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2362300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2648900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2640500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2603200000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>693700000.0</v>
+      </c>
+      <c r="C30">
         <v>639700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>751400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>780200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>739000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>765700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>707500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>659500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>706300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>690900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>730900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>818000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>793300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>732100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>781900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>909900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>967400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>925500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>849800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>795900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>729500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>679300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>676800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>608400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>576000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>620900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>633800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>784500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>799100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>705000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>754000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>739300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>709700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>664400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>655200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>625000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>566009000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>557319000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>544200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>550609000.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>525463000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>545465000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2624300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2720200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2690600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2609000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2509600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2623800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2259900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2423800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1970100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1835300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1971800000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1927400000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2214800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1993600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1972700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1943000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1909900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1870900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1759900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1970100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1889000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1827900000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1769100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1725400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1452300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1422195000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1037069000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>945500000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>956885000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>808213000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>719800000.0</v>
+      </c>
+      <c r="C32">
         <v>645800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>625400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>642400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>554900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>550800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>410800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>430600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>391100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>327400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>504700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>536400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>702800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>699800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>713400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>674100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>726400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>671400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>558300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>739300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>678800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>668000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>686100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1066400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1036000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>984700000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
-    </row>
-    <row r="33" spans="1:44">
+      <c r="AS32"/>
+    </row>
+    <row r="33" spans="1:45">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>2662100000.0</v>
+      </c>
+      <c r="C33">
         <v>2699800000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3731000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3757000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2846700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3813500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3818400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3486900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3497500000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3507700001.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3446300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3433300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3156299999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3104400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2967900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2897599999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2769600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2689300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2688800000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2414800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2369500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2278200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2341700000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2270600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2259500000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2255600000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2302500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2303400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2463800000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2506400000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2300200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2292300000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2232000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2219800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2236500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2242400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2190621000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2117035000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2130993000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2141324000.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-210994000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1708939000.0</v>
       </c>
-      <c r="AR33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:44">
+      <c r="AS33"/>
+    </row>
+    <row r="34" spans="1:45">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>127500000.0</v>
+      </c>
+      <c r="C34">
         <v>107300000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>104700000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>97800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>95200000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>99500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>104700000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>97200000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>103500000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>106800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>108200000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>204300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>200800000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>187200000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>164100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>164800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>162400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>165700000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>163400000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>75600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>76200000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>181200000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>475700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>241900000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>93500000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>80300000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>85000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>85700000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>100400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>91600000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>159400000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>147900000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>145400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>165600000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>171100000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>175700000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>180121000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>208867000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-    </row>
-    <row r="35" spans="1:44">
+      <c r="AS34"/>
+    </row>
+    <row r="35" spans="1:45">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>1240100000.0</v>
+      </c>
+      <c r="C35">
         <v>1220800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1322200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1378400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1333400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1376100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1242300000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>950300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>937000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>893100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>994200000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1012600000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>910699999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>885400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>844100000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>833800000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>872199999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>855800000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>823300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>855000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>849900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>846300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>972300000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>994500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>989700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>971800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1006599999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>940400000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>985400000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1061100000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>969600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>983700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>977300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>985700000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>978300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1186100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1183072000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1195230000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1190923000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1280604000.0</v>
       </c>
-      <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>1160300000.0</v>
       </c>
-      <c r="AR35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:44">
+      <c r="AS35"/>
+    </row>
+    <row r="36" spans="1:45">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
         <v>-337400000.0</v>
       </c>
       <c r="C36">
+        <v>-337400000.0</v>
+      </c>
+      <c r="D36">
         <v>231100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>386600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-558800000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>381600000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>240300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-194700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-582100000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>358400001.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-465500000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-246500000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>332199999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>164100000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-333400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>299399999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>166500000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>161000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-307700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>166100000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>153500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>146200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>134800000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>118600000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>109500000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>112400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>86900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>126300000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>133700000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>138100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>133200000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>130700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>129200000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>133500000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>138900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>141500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>138125000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>130235000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>132121000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>114562000.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-210994000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>106344000.0</v>
       </c>
-      <c r="AR36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:44">
+      <c r="AS36"/>
+    </row>
+    <row r="37" spans="1:45">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
-    </row>
-    <row r="38" spans="1:44">
+      <c r="AS37"/>
+    </row>
+    <row r="38" spans="1:45">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>1347600000.0</v>
+      </c>
+      <c r="C38">
         <v>1355700000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1340700000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1344500000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-90000000.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>538400000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>591800000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>728200000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1008800000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1025400000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5243900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>161000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>936100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>861000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2679000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>146200000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1955000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>118600000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>109500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>112400000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>109400000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>126300000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>133700000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>230800000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>133200000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>130700000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>129200000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>133500000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>378400000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>382000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>378207000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>369451000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>372938000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>204982000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>215681000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:44">
+    <row r="39" spans="1:45">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>-34400000.0</v>
+      </c>
+      <c r="C39">
         <v>-37300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>86700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>104700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-178900000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>151300000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>152500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>113400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>95800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>164099999.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>102500000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>100300000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>114800000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>131600000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>83800000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>61000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>74900000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>119400000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>77200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>84400000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>106800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>108600000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>56400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>103300000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>125100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>127700000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>100100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>200900000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>147000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>122300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>79500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>158400000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>189200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>207200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>75600000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>95200000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>92420000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>104618000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>122048000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>116473000.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>108075000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>40295000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:44">
+    <row r="40" spans="1:45">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>418200000.0</v>
+      </c>
+      <c r="C40">
         <v>399200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>304900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>338900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>329500000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>335500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>313500000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>309700000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>302100000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>259700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>260400000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>258400000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>240799999.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>263000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>284300000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>282700000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>320600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>323900000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>293900000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>258600000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>281600000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>270600000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>247800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>228100000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>230200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>205800000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>175300000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>357100000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>380300000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>266300000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>244900000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>253900000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>224900000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>206400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>212500000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>193400000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>190279000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>196190000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>191310000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>72795000.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>190863000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>179325000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:44">
+    <row r="41" spans="1:45">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>794100000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>768500000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>744200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>660800000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>693700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>662400000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>645900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>614400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>648000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>642800000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>639100000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>659700000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>688100000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>683300000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>665700000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>596800000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>582000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>582300000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>668000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>610000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>571200000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>562100000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>568600000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>171100000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>175700000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>180121000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>208867000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>212672000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>156380000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>144388000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:44">
+    <row r="42" spans="1:45">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>1508500000.0</v>
+      </c>
+      <c r="C42">
         <v>1501500000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1508400000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1510400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1505300000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1500400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1508899999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1504100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1503400000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1511899999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1528300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1541800000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1551900000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1583599999.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1584400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1579800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1575700000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1571400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1566000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1562600001.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1559100000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1555100000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1552200000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1548800000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1545400000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1543800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1542700000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1544500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1546600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1544800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1544000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1539300000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1537600000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1535200000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1534600000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1535900000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1533653000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1234856000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>883000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1158000.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>412000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>810000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:44">
+    <row r="43" spans="1:45">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
-    </row>
-    <row r="44" spans="1:44">
+      <c r="AS43"/>
+    </row>
+    <row r="44" spans="1:45">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
         <v>1187015000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>1060392000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>945561000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>826902000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:44">
+    <row r="45" spans="1:45">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>4574100000.0</v>
+      </c>
+      <c r="C45">
         <v>4598300000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4559300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4594700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4599300000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4579400000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4538900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4266300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4261600000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4290700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4187300000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4114800000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3954200000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3894600000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3803800000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3739700000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>3632500000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>3504000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>3447000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>3274800000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1852900000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1790600000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1831900000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1823700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1825500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1837800000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1851600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1894800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2015600000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1968200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1922200000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1917600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1861600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1847200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1858100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1860400000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1812414000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1747584000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1758055000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1785128000.0</v>
       </c>
-      <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>1503957000.0</v>
       </c>
-      <c r="AR45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:44">
+      <c r="AS45"/>
+    </row>
+    <row r="46" spans="1:45">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>2662100000.0</v>
+      </c>
+      <c r="C46">
         <v>2699800000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2809900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2811400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2846700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2875500000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2948400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2581200000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2590700000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2641000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2581700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2557600000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2433500000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2376200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2280000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2201100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2123400000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2048100000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2051000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1888400000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1852900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1790600000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1901300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1823700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1825500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1837800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1927100000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1894800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2015600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1968200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1922200000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1917600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1861600000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1847200000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1858100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1860400000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1812414000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1747584000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1758055000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1785128000.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>1503957000.0</v>
       </c>
-      <c r="AR46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:44">
+      <c r="AS46"/>
+    </row>
+    <row r="47" spans="1:45">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2557600000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2433500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2376200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2280000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2201100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2123400000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2048100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2051000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1888400000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1852900000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1790600000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1831900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1823700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1825500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1837800000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1851600000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1894800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2015600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1968200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1922200000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1917600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1861600000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1847200000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1858100000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1860400000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1812414000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1747584000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1758055000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>1503957000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1276202000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:44">
+    <row r="48" spans="1:45">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>1552900000.0</v>
+      </c>
+      <c r="C48">
         <v>1521000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1518200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1512900000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1510200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1491100000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1481800000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1466000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1452100000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1433700000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1431900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1420300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1400800000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1339400000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1257800000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1162000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1050599999.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>935000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>857800000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>736200000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>638700000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>544700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>502500000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>793700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>760800000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>725700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>693600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>648200000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>639000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>615500000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>589300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>515000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>455100000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>399800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>355600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>80500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>52384000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>13305000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>125175000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>108733000.0</v>
       </c>
-      <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>109550000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>107779000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:44">
+    <row r="49" spans="1:45">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1400800000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1339400000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1257800000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1162000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1050600000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>935000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>857800000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>736200000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>638700000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>544700000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>502500000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>793700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>760800000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>725700000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>693600000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>648200000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>639000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>615500000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>589300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>515000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>455100000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>399800000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>355600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>80500000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>52384000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>13305000.0</v>
       </c>
-      <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
-    </row>
-    <row r="50" spans="1:44">
+      <c r="AS49"/>
+    </row>
+    <row r="50" spans="1:45">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>10500000.0</v>
+      </c>
+      <c r="C50">
         <v>10700000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11100000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12400000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12900000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10900000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>106000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>139000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>139200000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>209400000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>104500000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>70500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>73900000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>73400000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>73300000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>72600000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1800000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>61400000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>100700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="V50">
         <v>100000000.0</v>
       </c>
       <c r="W50">
+        <v>100000000.0</v>
+      </c>
+      <c r="X50">
         <v>40400000.0</v>
       </c>
-      <c r="X50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50">
         <v>30000000.0</v>
       </c>
       <c r="AA50">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB50">
         <v>55500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>101500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>73600000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>76000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>45000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7300000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6300000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>12200000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>15200000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>22100000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>448662000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>603459000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>258700000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>545572000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>512742000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:44">
+    <row r="51" spans="1:45">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>396100000.0</v>
+      </c>
+      <c r="C51">
         <v>398800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>560399999.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>522200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>525600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>576700000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>610800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>263700000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>265000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>306000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>302100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>289000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>216100000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>214600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>215100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>212700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>211800000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>211700000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>270300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>307700000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>307800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>307900000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>306800000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>306600000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>336800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>336600000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>443900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>406100000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>408100000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>410700000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>411300000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>422600000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>424700000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>432800000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>439700000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>445000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>448662000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>603459000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>698285000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>687620000.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>545572000.0</v>
       </c>
-      <c r="AR51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:44">
+      <c r="AS51"/>
+    </row>
+    <row r="52" spans="1:45">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>10500000.0</v>
+      </c>
+      <c r="C52">
         <v>10700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>42300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12400000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12900000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>137900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>139000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>139200000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>209400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>104500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>70500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>73900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>73400000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>73300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>72600000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1800000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>61400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100700000.0</v>
       </c>
       <c r="U52">
         <v>100700000.0</v>
       </c>
       <c r="V52">
         <v>100700000.0</v>
       </c>
       <c r="W52">
+        <v>100700000.0</v>
+      </c>
+      <c r="X52">
         <v>40400000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>30400000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>30500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>82200000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>101500000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>73600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>76000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>51700000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>9500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>19100000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>22100000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>20740000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>170846000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>258658000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>254948000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>11932000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>512742000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:44">
+    <row r="53" spans="1:45">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>34400000.0</v>
+      </c>
+      <c r="C53">
         <v>37300000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>41800000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>41600000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>44400000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48100000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>47900000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>52600000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>54000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>56900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>57200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>56400000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>54800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>53300000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>45900000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>44600000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>46400000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>48500000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>49300000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>45700000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>49100000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>49400000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>47100000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>45600000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>46800000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>49200000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>48300000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>47400000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>47500000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>47100000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>51300000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>45000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>39200000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>40300000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>41600000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>44000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>45282000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>49405000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>52489000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>43297000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>421988000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>50318000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>47739000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:44">
+    <row r="54" spans="1:45">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
-    </row>
-    <row r="55" spans="1:44">
+      <c r="AS54"/>
+    </row>
+    <row r="55" spans="1:45">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>4996100000.0</v>
+      </c>
+      <c r="C55">
         <v>4923000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4912200000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4979000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4956400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4978500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4933700000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4574700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4547900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4578800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4557200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4580300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4453200000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4470700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4318200000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4305900000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4222100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4086600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3937300000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3870100000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3767800000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3613300000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3562400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3853600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3777700000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3714900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3708200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3831000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3892700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3871400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3624500000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3593900000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3493400000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3412800000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3330500000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3302800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3237221000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2994815000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3054641000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3023221000.0</v>
       </c>
-      <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>2621937000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2320211000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:44">
+    <row r="56" spans="1:45">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>986400000.0</v>
+      </c>
+      <c r="C56">
         <v>867500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1181200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1222000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>765200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1165000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1115300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1087800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1050400000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1071099999.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1110900000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1147000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1296900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1366300000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1350300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1408300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1452500000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1397300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1248500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1455300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1398300000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1335100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1220700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1583000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1518200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1459300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1405700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1527600000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1428900000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1365000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1324300000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1301600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1261400000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1193000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1094000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1060400000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1046600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>877780000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>923648000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>881897000.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>210994000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>912998000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>828328000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:44">
+    <row r="57" spans="1:45">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>696600000.0</v>
+      </c>
+      <c r="C57">
         <v>681800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>555800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>579600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>610100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>614200000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>704500000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>657200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>659300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>743700000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>606200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>610600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>594100000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>666500000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>636900000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>734200000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>726100000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>725900000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>690200000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>716000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>719500000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>667100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>534600000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>516600000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>482200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>474600000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>465200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>698400000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>721900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>650300000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>522600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>557000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>523600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>492700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>462000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>499900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>467652000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>598366000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>677268000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>573031000.0</v>
       </c>
-      <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>406114000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>354315000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:44">
+    <row r="58" spans="1:45">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>1936700000.0</v>
+      </c>
+      <c r="C58">
         <v>1902600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1878000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1958000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1943500000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1990300000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1946800000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1607500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1596300000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1636800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1600400000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1623200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1504800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1551900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1481000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1568000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1598300000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1581700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1513500000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1571000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1569400000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1513400000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1506900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1511100000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1471900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1446400000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1471800000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1638800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1707300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1711400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1492200000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1540700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1500900000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1478400000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1440300000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1686000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1650724000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1793596000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1868191000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1853635000.0</v>
       </c>
-      <c r="AO58"/>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>1566414000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1385530000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:44">
+    <row r="59" spans="1:45">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
-    </row>
-    <row r="60" spans="1:44">
+      <c r="AS59"/>
+    </row>
+    <row r="60" spans="1:45">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>3059400000.0</v>
+      </c>
+      <c r="C60">
         <v>3020400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3024700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3021000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3012900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2988200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2986900000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2967200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2951600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2942000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2956800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2957100000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2948400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2918800000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2837200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2737900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2623800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2504900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2423800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2299100000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2198400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2099900000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2055500000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2342500000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2305800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2268500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2236400000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2192200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2185400000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2160000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2132300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2053200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1992500000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1934400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1890200000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1616800000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1586497000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1201219000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1186450000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1169586000.0</v>
       </c>
-      <c r="AO60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP60"/>
       <c r="AQ60">
         <v>1055523000.0</v>
       </c>
       <c r="AR60">
+        <v>1055523000.0</v>
+      </c>
+      <c r="AS60">
         <v>934681000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:44">
+    <row r="61" spans="1:45">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-36100000.0</v>
       </c>
-      <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
-    </row>
-    <row r="62" spans="1:44">
+      <c r="AS61"/>
+    </row>
+    <row r="62" spans="1:45">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62">
         <v>2388234000.0</v>
       </c>
-      <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
+      <c r="AS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9695,1113 +9832,1113 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>5372200000.0</v>
       </c>
       <c r="C2">
         <v>4849400000.0</v>
       </c>
       <c r="D2">
         <v>4939500000.0</v>
       </c>
       <c r="E2">
         <v>5683900000.0</v>
       </c>
       <c r="F2">
         <v>4847200000.0</v>
       </c>
       <c r="G2">
         <v>4072200000.0</v>
       </c>
       <c r="H2">
         <v>4215200000.0</v>
       </c>
       <c r="I2">
         <v>4352700000.0</v>
       </c>
       <c r="J2">
         <v>3907200000.0</v>
       </c>
       <c r="K2">
         <v>3564118000.0</v>
       </c>
       <c r="L2">
         <v>3485912000.0</v>
       </c>
       <c r="M2">
         <v>3544272000.0</v>
       </c>
       <c r="N2">
         <v>3287139000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>450000000.0</v>
       </c>
       <c r="C3">
         <v>413700000.0</v>
       </c>
       <c r="D3">
         <v>389500000.0</v>
       </c>
       <c r="E3">
         <v>350000000.0</v>
       </c>
       <c r="F3">
         <v>296200000.0</v>
       </c>
       <c r="G3">
         <v>290500000.0</v>
       </c>
       <c r="H3">
         <v>292900000.0</v>
       </c>
       <c r="I3">
         <v>291300000.0</v>
       </c>
       <c r="J3">
         <v>279000000.0</v>
       </c>
       <c r="K3">
         <v>266031000.0</v>
       </c>
       <c r="L3">
         <v>236330000.0</v>
       </c>
       <c r="M3">
         <v>230008000.0</v>
       </c>
       <c r="N3">
         <v>212557000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>171800000.0</v>
       </c>
       <c r="C5">
         <v>168800000.0</v>
       </c>
       <c r="D5">
         <v>320300000.0</v>
       </c>
       <c r="E5">
         <v>613600000.0</v>
       </c>
       <c r="F5">
         <v>554500000.0</v>
       </c>
       <c r="G5">
         <v>296500000.0</v>
       </c>
       <c r="H5">
         <v>214700000.0</v>
       </c>
       <c r="I5">
         <v>377100000.0</v>
       </c>
       <c r="J5">
         <v>280800000.0</v>
       </c>
       <c r="K5">
         <v>290405000.0</v>
       </c>
       <c r="L5">
         <v>257322000.0</v>
       </c>
       <c r="M5">
         <v>239351000.0</v>
       </c>
       <c r="N5">
         <v>171249000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>621800000.0</v>
       </c>
       <c r="C6">
         <v>582500000.0</v>
       </c>
       <c r="D6">
         <v>709800000.0</v>
       </c>
       <c r="E6">
         <v>963600000.0</v>
       </c>
       <c r="F6">
         <v>850700000.0</v>
       </c>
       <c r="G6">
         <v>587000000.0</v>
       </c>
       <c r="H6">
         <v>507600000.0</v>
       </c>
       <c r="I6">
         <v>668400000.0</v>
       </c>
       <c r="J6">
         <v>559800000.0</v>
       </c>
       <c r="K6">
         <v>556436000.0</v>
       </c>
       <c r="L6">
         <v>493652000.0</v>
       </c>
       <c r="M6">
         <v>469359000.0</v>
       </c>
       <c r="N6">
         <v>383806000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-1300000.0</v>
       </c>
       <c r="J8">
         <v>229500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>302100000.0</v>
       </c>
       <c r="C9">
         <v>441100000.0</v>
       </c>
       <c r="D9">
         <v>559400000.0</v>
       </c>
       <c r="E9">
         <v>920500000.0</v>
       </c>
       <c r="F9">
         <v>761500000.0</v>
       </c>
       <c r="G9">
         <v>480600000.0</v>
       </c>
       <c r="H9">
         <v>531800000.0</v>
       </c>
       <c r="I9">
         <v>624300000.0</v>
       </c>
       <c r="J9">
         <v>476400000.0</v>
       </c>
       <c r="K9">
         <v>481618000.0</v>
       </c>
       <c r="L9">
         <v>473460000.0</v>
       </c>
       <c r="M9">
         <v>396304000.0</v>
       </c>
       <c r="N9">
         <v>337227000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>138000000.0</v>
       </c>
       <c r="C10">
         <v>152200000.0</v>
       </c>
       <c r="D10">
         <v>306100000.0</v>
       </c>
       <c r="E10">
         <v>604000000.0</v>
       </c>
       <c r="F10">
         <v>542000000.0</v>
       </c>
       <c r="G10">
         <v>282900000.0</v>
       </c>
       <c r="H10">
         <v>198100000.0</v>
       </c>
       <c r="I10">
         <v>364600000.0</v>
       </c>
       <c r="J10">
         <v>263400000.0</v>
       </c>
       <c r="K10">
         <v>265598000.0</v>
       </c>
       <c r="L10">
         <v>238724000.0</v>
       </c>
       <c r="M10">
         <v>225863000.0</v>
       </c>
       <c r="N10">
         <v>156538000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>34400000.0</v>
       </c>
       <c r="C11">
         <v>35200000.0</v>
       </c>
       <c r="D11">
         <v>67600000.0</v>
       </c>
       <c r="E11">
         <v>146200000.0</v>
       </c>
       <c r="F11">
         <v>136600000.0</v>
       </c>
       <c r="G11">
         <v>71200000.0</v>
       </c>
       <c r="H11">
         <v>51100000.0</v>
       </c>
       <c r="I11">
         <v>95700000.0</v>
       </c>
       <c r="J11">
         <v>-126500000.0</v>
       </c>
       <c r="K11">
         <v>108747000.0</v>
       </c>
       <c r="L11">
         <v>97792000.0</v>
       </c>
       <c r="M11">
         <v>92295000.0</v>
       </c>
       <c r="N11">
         <v>61064000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>33800000.0</v>
       </c>
       <c r="C12">
         <v>16600000.0</v>
       </c>
       <c r="D12">
         <v>14200000.0</v>
       </c>
       <c r="E12">
         <v>9600000.0</v>
       </c>
       <c r="F12">
         <v>12500000.0</v>
       </c>
       <c r="G12">
         <v>13600000.0</v>
       </c>
       <c r="H12">
         <v>16600000.0</v>
       </c>
       <c r="I12">
         <v>12500000.0</v>
       </c>
       <c r="J12">
         <v>17400000.0</v>
       </c>
       <c r="K12">
         <v>21400000.0</v>
       </c>
       <c r="L12">
         <v>18700000.0</v>
       </c>
       <c r="M12">
         <v>11732000.0</v>
       </c>
       <c r="N12">
         <v>13860000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
         <v>5900000.0</v>
       </c>
       <c r="C13">
         <v>4300000.0</v>
       </c>
       <c r="D13">
         <v>7700000.0</v>
       </c>
       <c r="E13">
         <v>2900000.0</v>
       </c>
       <c r="F13">
         <v>2100000.0</v>
       </c>
       <c r="G13">
         <v>3300000.0</v>
       </c>
       <c r="H13">
         <v>8500000.0</v>
       </c>
       <c r="I13">
         <v>12500000.0</v>
       </c>
       <c r="J13">
         <v>17400000.0</v>
       </c>
       <c r="K13">
         <v>21376000.0</v>
       </c>
       <c r="L13">
         <v>18730000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>103600000.0</v>
       </c>
       <c r="C15">
         <v>117000000.0</v>
       </c>
       <c r="D15">
         <v>238500000.0</v>
       </c>
       <c r="E15">
         <v>457800000.0</v>
       </c>
       <c r="F15">
         <v>405400000.0</v>
       </c>
       <c r="G15">
         <v>211700000.0</v>
       </c>
       <c r="H15">
         <v>147000000.0</v>
       </c>
       <c r="I15">
         <v>268900000.0</v>
       </c>
       <c r="J15">
         <v>389900000.0</v>
       </c>
       <c r="K15">
         <v>156851000.0</v>
       </c>
       <c r="L15">
         <v>140932000.0</v>
       </c>
       <c r="M15">
         <v>133568000.0</v>
       </c>
       <c r="N15">
         <v>95474000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>457800000.0</v>
       </c>
       <c r="F16">
         <v>405400000.0</v>
       </c>
       <c r="G16">
         <v>211700000.0</v>
       </c>
       <c r="H16">
         <v>147000000.0</v>
       </c>
       <c r="I16">
         <v>268900000.0</v>
       </c>
       <c r="J16">
         <v>389900000.0</v>
       </c>
       <c r="K16">
         <v>156900000.0</v>
       </c>
       <c r="L16">
         <v>140932000.0</v>
       </c>
       <c r="M16">
         <v>133568000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
         <v>103600000.0</v>
       </c>
       <c r="C17">
         <v>117000000.0</v>
       </c>
       <c r="D17">
         <v>321200000.0</v>
       </c>
       <c r="E17">
         <v>457800000.0</v>
       </c>
       <c r="F17">
         <v>405400000.0</v>
       </c>
       <c r="G17">
         <v>211700000.0</v>
       </c>
       <c r="H17">
         <v>147000000.0</v>
       </c>
       <c r="I17">
         <v>268900000.0</v>
       </c>
       <c r="J17">
         <v>389900000.0</v>
       </c>
       <c r="K17">
         <v>156851000.0</v>
       </c>
       <c r="L17">
         <v>140900000.0</v>
       </c>
       <c r="M17">
         <v>133568000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>-27900000.0</v>
       </c>
       <c r="C18">
         <v>-12300000.0</v>
       </c>
       <c r="D18">
         <v>-4900000.0</v>
       </c>
       <c r="E18">
         <v>-6700000.0</v>
       </c>
       <c r="F18">
         <v>-10400000.0</v>
       </c>
       <c r="G18">
         <v>-10300000.0</v>
       </c>
       <c r="H18">
         <v>-8100000.0</v>
       </c>
       <c r="I18">
         <v>-12500000.0</v>
       </c>
       <c r="J18">
         <v>-17400000.0</v>
       </c>
       <c r="K18">
         <v>-21376000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>13200000.0</v>
       </c>
       <c r="F19">
         <v>20800000.0</v>
       </c>
       <c r="G19">
         <v>9800000.0</v>
       </c>
       <c r="H19">
         <v>8000000.0</v>
       </c>
       <c r="I19">
         <v>1300000.0</v>
       </c>
       <c r="J19">
         <v>500000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>10600000.0</v>
       </c>
       <c r="G20">
         <v>1000000.0</v>
       </c>
       <c r="H20">
         <v>98300000.0</v>
       </c>
       <c r="I20">
         <v>2000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>168900000.0</v>
       </c>
       <c r="C21">
         <v>165200000.0</v>
       </c>
       <c r="D21">
         <v>296400000.0</v>
       </c>
       <c r="E21">
         <v>600400000.0</v>
       </c>
       <c r="F21">
         <v>533700000.0</v>
       </c>
       <c r="G21">
         <v>286700000.0</v>
       </c>
       <c r="H21">
         <v>207800000.0</v>
       </c>
       <c r="I21">
         <v>375800000.0</v>
       </c>
       <c r="J21">
         <v>280300000.0</v>
       </c>
       <c r="K21">
         <v>290405000.0</v>
       </c>
       <c r="L21">
         <v>260240000.0</v>
       </c>
       <c r="M21">
         <v>239351000.0</v>
       </c>
       <c r="N21">
         <v>171249000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>5505400000.0</v>
       </c>
       <c r="C23">
         <v>5125300000.0</v>
       </c>
       <c r="D23">
         <v>5202500000.0</v>
       </c>
       <c r="E23">
         <v>6004000000.0</v>
       </c>
       <c r="F23">
         <v>5075000000.0</v>
       </c>
       <c r="G23">
         <v>4266100000.0</v>
       </c>
       <c r="H23">
         <v>4539200000.0</v>
       </c>
       <c r="I23">
         <v>4599200000.0</v>
       </c>
       <c r="J23">
         <v>4103300000.0</v>
       </c>
       <c r="K23">
         <v>3755331000.0</v>
       </c>
       <c r="L23">
         <v>3693095000.0</v>
       </c>
       <c r="M23">
         <v>3701225000.0</v>
       </c>
       <c r="N23">
         <v>3453117000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>450000000.0</v>
       </c>
       <c r="C25">
         <v>413700000.0</v>
       </c>
       <c r="D25">
         <v>373500000.0</v>
       </c>
       <c r="E25">
         <v>350000000.0</v>
       </c>
       <c r="F25">
         <v>296200000.0</v>
       </c>
       <c r="G25">
         <v>290500000.0</v>
       </c>
       <c r="H25">
         <v>292900000.0</v>
       </c>
       <c r="I25">
         <v>291300000.0</v>
       </c>
       <c r="J25">
         <v>279000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>27904000.0</v>
       </c>
       <c r="N26">
         <v>27061000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>114300000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>133199999.0</v>
       </c>
       <c r="C28">
         <v>275900000.0</v>
       </c>
       <c r="D28">
         <v>263000000.0</v>
       </c>
       <c r="E28">
         <v>320100000.0</v>
       </c>
       <c r="F28">
         <v>217200000.0</v>
       </c>
       <c r="G28">
         <v>192900000.0</v>
       </c>
       <c r="H28">
         <v>225700000.0</v>
       </c>
       <c r="I28">
         <v>246500000.0</v>
       </c>
       <c r="J28">
         <v>196100000.0</v>
       </c>
       <c r="K28">
         <v>191213000.0</v>
       </c>
       <c r="L28">
         <v>207183000.0</v>
       </c>
       <c r="M28">
         <v>156953000.0</v>
       </c>
       <c r="N28">
         <v>165978000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>34400000.0</v>
       </c>
       <c r="C29">
         <v>35200000.0</v>
       </c>
       <c r="D29">
         <v>97600000.0</v>
       </c>
       <c r="E29">
         <v>146200000.0</v>
       </c>
       <c r="F29">
         <v>136600000.0</v>
       </c>
       <c r="G29">
         <v>71200000.0</v>
       </c>
       <c r="H29">
         <v>51100000.0</v>
       </c>
       <c r="I29">
         <v>95700000.0</v>
       </c>
       <c r="J29">
         <v>-126500000.0</v>
       </c>
       <c r="K29">
         <v>108747000.0</v>
       </c>
       <c r="L29">
         <v>97792000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>133199999.0</v>
       </c>
       <c r="C30">
         <v>275900000.0</v>
       </c>
       <c r="D30">
         <v>263000000.0</v>
       </c>
       <c r="E30">
         <v>320100000.0</v>
       </c>
       <c r="F30">
         <v>227800000.0</v>
       </c>
       <c r="G30">
         <v>193900000.0</v>
       </c>
       <c r="H30">
         <v>324000000.0</v>
       </c>
       <c r="I30">
         <v>246500000.0</v>
       </c>
       <c r="J30">
         <v>196100000.0</v>
       </c>
       <c r="K30">
         <v>191213000.0</v>
       </c>
       <c r="L30">
         <v>207183000.0</v>
       </c>
       <c r="M30">
         <v>156953000.0</v>
       </c>
       <c r="N30">
         <v>165978000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>-30900000.0</v>
       </c>
       <c r="C31">
         <v>-13000000.0</v>
       </c>
       <c r="D31">
         <v>9700000.0</v>
       </c>
       <c r="E31">
         <v>3600000.0</v>
       </c>
       <c r="F31">
         <v>8300000.0</v>
       </c>
       <c r="G31">
         <v>-3800000.0</v>
       </c>
       <c r="H31">
         <v>-9700000.0</v>
       </c>
       <c r="I31">
         <v>-11200000.0</v>
       </c>
       <c r="J31">
         <v>-16900000.0</v>
       </c>
       <c r="K31">
         <v>-24800000.0</v>
       </c>
       <c r="L31">
         <v>-21500000.0</v>
       </c>
       <c r="M31">
         <v>-13488000.0</v>
       </c>
       <c r="N31">
         <v>-14711000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>5674300000.0</v>
       </c>
       <c r="C32">
         <v>5290500000.0</v>
       </c>
       <c r="D32">
         <v>5498900000.0</v>
       </c>
       <c r="E32">
         <v>6604400000.0</v>
       </c>
       <c r="F32">
         <v>5608700000.0</v>
       </c>
       <c r="G32">
         <v>4552800000.0</v>
       </c>
       <c r="H32">
         <v>4747000000.0</v>
       </c>
       <c r="I32">
         <v>4977000000.0</v>
       </c>
@@ -10820,3642 +10957,3716 @@
       <c r="N32">
         <v>3624366000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR32"/>
+  <dimension ref="A1:AS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>1464800000.0</v>
+      </c>
+      <c r="C2">
         <v>1335700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>890200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1324000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1288200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1285400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1211100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1204400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1239200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1259000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1303900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1231400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1187900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1253600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1354300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1462300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1506200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1361100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1327300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1235700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1185600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1098600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1118600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1028500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>918400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1006700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1007500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1052800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1075300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1079600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1136300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1122500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1082100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1011800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1041600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>993400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>959940000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>912352000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>923146000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>936700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>872000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>832232000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>883826000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3377110000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>109500000.0</v>
+      </c>
+      <c r="C3">
         <v>110900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>111200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>112900000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>112300000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>113600000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>106500000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>101900000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>102500000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>102800000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>100700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>96800000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>93200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>91800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>91700000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>88200000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>83800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>75700000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>74200000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>73200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>73100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74200000.0</v>
       </c>
       <c r="X3">
         <v>74200000.0</v>
       </c>
       <c r="Y3">
+        <v>74200000.0</v>
+      </c>
+      <c r="Z3">
         <v>72300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>69800000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>70500000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>74100000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>74900000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>73400000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>74400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>73300000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>71900000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>71700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>72000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>70494000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>68636000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>67870000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>68327000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>69966000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>63843000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>63895000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>61991000.0</v>
       </c>
-      <c r="AR3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>71400000.0</v>
+      </c>
+      <c r="C5">
         <v>34200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>37300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>35900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>56000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>42600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>42900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>51300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>28700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>31600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>49400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>105600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>133700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>142700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>169800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>174800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>126300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>182200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>150300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>145800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>104900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>63500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>66000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>62100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>79600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>51300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>51500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>120900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>97900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>92200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>67600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>93700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>64306000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>79223000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>43530000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>87936000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>70800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>79639000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>52033000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>91937000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>239351000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:44">
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>180900000.0</v>
+      </c>
+      <c r="C6">
         <v>145100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>148500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>148800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>168300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>156200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>152400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>144800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>153800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>131500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>132300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>146200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>198800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>225500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>234400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>258000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>261100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>210100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>257900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>224500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>219000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>149300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>179100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>137700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>138300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>131900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>150100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>104600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>126200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>124900000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>195300000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>171200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>164100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>139300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>165700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>134800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>147859000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>111400000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>156263000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>140766000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>143482000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>115928000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>153928000.0</v>
       </c>
-      <c r="AR6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:44">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-1300000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>103900000.0</v>
+      </c>
+      <c r="C9">
         <v>62800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>509400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>128400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>132300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>116400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>128000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>111300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>77500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>60000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>67800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>120600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>158600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>175100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>207400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>213000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>240700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>259400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>247500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>208800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>175200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>130000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>146600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>107200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>114400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>112400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>148800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>131100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>137400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>114500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>185300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>157600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>154200000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>127200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>149600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>117400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>115232000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>94087000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>146746000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>116500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>122573000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>95871000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>142671000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>626312000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:44">
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>65600000.0</v>
+      </c>
+      <c r="C10">
         <v>27200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>46100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>103200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>129300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>140200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>167700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>172600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>123500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>179400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>147000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>142800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>72800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>101800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>62700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>58300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>76100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>45900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>116500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>95300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>88300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>64500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>90200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>60700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>74599000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37931000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>80608000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>64500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>73611000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>46899000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>80548000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>225863000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>15900000.0</v>
+      </c>
+      <c r="C11">
         <v>6800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8600000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8700000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11700000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>31300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>42800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>31400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>45300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>37000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>36300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>31700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-193700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>23800000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>28126000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15362000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>32901000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>29444000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18760000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>32940000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>92295000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>6900000.0</v>
+      </c>
+      <c r="C12">
         <v>7000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="S12">
         <v>2800000.0</v>
       </c>
       <c r="T12">
+        <v>2800000.0</v>
+      </c>
+      <c r="U12">
         <v>3300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4624000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5486000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5668000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5087000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4801000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4762000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11732000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:44">
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>1500000.0</v>
       </c>
       <c r="D13">
+        <v>1500000.0</v>
+      </c>
+      <c r="E13">
         <v>1300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="G13">
         <v>1600000.0</v>
       </c>
       <c r="H13">
+        <v>1600000.0</v>
+      </c>
+      <c r="I13">
         <v>1000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>800000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>700000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2600000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>800000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1900000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1700000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>49700000.0</v>
+      </c>
+      <c r="C15">
         <v>20400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>36000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>26100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>32600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>35300000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>18500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>35600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>77500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>98000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>110100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>125800000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>129800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>92100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>134100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>110000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>106500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>54800000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>76900000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>44500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>46500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>55900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19700000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>34500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>36900000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>84800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>70700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>65800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>47600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>283900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>36900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>46473000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22569000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>47707000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>44167000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28139000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>47608000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>133568000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>35600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>77500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>98000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>110100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>125800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>129800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>92100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>134100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>110000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>106500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>76900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>55900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19700000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>36900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>84800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>70700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>47600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>283900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>36900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>46473000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22569000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>47707000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36838000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>44167000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28139000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>140932000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>133568000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>49700000.0</v>
+      </c>
+      <c r="C17">
         <v>20400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>22100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>36000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>26100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>32600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>30600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>35300000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>18500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>35600000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>77500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>98000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>110100000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>125800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>129800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>92100000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>134100000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>110000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>106500000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>54800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>76900000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>44500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>46500000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>43800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>55900000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>19700000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>34500000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>36900000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>84800000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>70700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>65800000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>47600000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>424712000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>36900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>46473000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>22569000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>156900000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>140900000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>133568000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:44">
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-4900000.0</v>
+      </c>
+      <c r="C18">
         <v>-5500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="V18">
         <v>-2600000.0</v>
       </c>
       <c r="W18">
+        <v>-2600000.0</v>
+      </c>
+      <c r="X18">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2800000.0</v>
       </c>
       <c r="Y18">
         <v>-2800000.0</v>
       </c>
       <c r="Z18">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AA18">
         <v>-2000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1700000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>19100000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-600000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>24400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-8800000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>20000000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7200000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>1500000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2200000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>200000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>300000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>281000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>10600000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>2900000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-500000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-1200000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>50400000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>34600000.0</v>
       </c>
-      <c r="AD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>71400000.0</v>
+      </c>
+      <c r="C21">
         <v>33400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>103800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>114600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>143300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>145400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>176600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>135100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>178000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>153700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>125800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>76200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>105100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>63300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>63400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>78100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>118600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>97900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>91700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>67600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>93700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>79002000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43550000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>87936000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>79639000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>52033000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>85900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>239351000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>1497300000.0</v>
+      </c>
+      <c r="C23">
         <v>1365100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1363100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1417100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1365500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1359700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1296700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1272600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1265700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1290300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1340400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1305300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1242700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1314100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1418400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1529900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1570300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1485400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1396800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1290800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1235000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1152400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1160100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1072400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>969200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1064200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1078200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1104500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1128900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1142600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1201000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1182200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1144600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1071400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1097500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1046700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>996170000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>962889000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>981956000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>982400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>914934000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>876070000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>934560000.0</v>
       </c>
-      <c r="AR23">
-[...3 lines deleted...]
-    <row r="24" spans="1:44">
+      <c r="AS23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>109500000.0</v>
+      </c>
+      <c r="C25">
         <v>110900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>111200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>112900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>112300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>113600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>106500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>101900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>102500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>102800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>100700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>96800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>93200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>91800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>91700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>88200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>86300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>83800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>75700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>74200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>73200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>73100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74200000.0</v>
       </c>
       <c r="X25">
         <v>74200000.0</v>
       </c>
       <c r="Y25">
+        <v>74200000.0</v>
+      </c>
+      <c r="Z25">
         <v>72300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>69800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>70500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>74100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>74900000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>73400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>74400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>73300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>71900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>71700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>72000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>70494000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>68636000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>67870000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>68327000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>69966000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>63843000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>63895000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>61991000.0</v>
       </c>
-      <c r="AR25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>6931000.0</v>
       </c>
-      <c r="AR26">
-[...3 lines deleted...]
-    <row r="27" spans="1:44">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>42500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>41200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>64300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>36400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>31100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>152700000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>73000000.0</v>
+      </c>
+      <c r="C28">
         <v>69400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32299999.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>93100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>77300000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>33100000.0</v>
+      </c>
+      <c r="H28">
         <v>85600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>62400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>189200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>73900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>54800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>60500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>64100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>67600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>64100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>124300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>58900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>55100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>53800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>40000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>43400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>50800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>58700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>57400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>53600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>63000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>64700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>59700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>62500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>55900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>53300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>36230000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>50537000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>58810000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>45700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>42934000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>43838000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>50734000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>94107000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>15900000.0</v>
+      </c>
+      <c r="C29">
         <v>6800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>31300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>37000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12500000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>32500000.0</v>
+      </c>
+      <c r="C30">
         <v>29400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>472900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>93100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>74300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>85600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>73900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>124300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>69500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>53800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>50800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>70700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>51700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>53600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>63000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>64700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>62500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>59600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>55900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36230000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>50537000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>58810000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>45700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>42934000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43838000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3701225000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-5800000.0</v>
+      </c>
+      <c r="C31">
         <v>-6200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="J31">
         <v>-4000000.0</v>
       </c>
       <c r="K31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L31">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="M31">
         <v>-600000.0</v>
       </c>
       <c r="N31">
+        <v>-600000.0</v>
+      </c>
+      <c r="O31">
         <v>14700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>22300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>17000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="AE31">
         <v>-2100000.0</v>
       </c>
       <c r="AF31">
+        <v>-2100000.0</v>
+      </c>
+      <c r="AG31">
         <v>-2600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3400000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4403000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5619000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7328000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6028000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5134000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5352000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13488000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>1568700000.0</v>
+      </c>
+      <c r="C32">
         <v>1398500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1399600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1452400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1420500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1401800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1339100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1315700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1316700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1319000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1371700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1352000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1346500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1428700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1561700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1675300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1746900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1620500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1574800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1444500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1360800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1228600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1265200000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1135700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1032800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1119100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1156300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1183900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1212700000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1194100000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1321600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1280100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1236300000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1139000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1191200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1110800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1075172000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1006439000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1069892000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1053200000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>994573000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>928103000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1026497000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3940576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14506,1149 +14717,1149 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>117600000.0</v>
       </c>
       <c r="C2">
         <v>102400000.0</v>
       </c>
       <c r="D2">
         <v>385700000.0</v>
       </c>
       <c r="E2">
         <v>244800000.0</v>
       </c>
       <c r="F2">
         <v>395500000.0</v>
       </c>
       <c r="G2">
         <v>551600000.0</v>
       </c>
       <c r="H2">
         <v>378700000.0</v>
       </c>
       <c r="I2">
         <v>238500000.0</v>
       </c>
       <c r="J2">
         <v>130800000.0</v>
       </c>
       <c r="K2">
         <v>160676000.0</v>
       </c>
       <c r="L2">
         <v>149885000.0</v>
       </c>
       <c r="M2">
         <v>170832000.0</v>
       </c>
       <c r="N2">
         <v>170222000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
-        <v>289200000</v>
+        <v>454600000</v>
       </c>
       <c r="C3">
         <v>539300000</v>
       </c>
       <c r="D3">
         <v>807600000</v>
       </c>
       <c r="E3">
         <v>693600000</v>
       </c>
       <c r="F3">
         <v>540600000</v>
       </c>
       <c r="G3">
         <v>419000000</v>
       </c>
       <c r="H3">
         <v>465700000</v>
       </c>
       <c r="I3">
         <v>512500000</v>
       </c>
       <c r="J3">
         <v>532000000</v>
       </c>
       <c r="K3">
         <v>547522000</v>
       </c>
       <c r="L3">
         <v>607260000</v>
       </c>
       <c r="M3">
         <v>579405000</v>
       </c>
       <c r="N3">
         <v>370360000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>140900000.0</v>
       </c>
       <c r="F4">
         <v>-150700000.0</v>
       </c>
       <c r="G4">
         <v>-156100000.0</v>
       </c>
       <c r="H4">
         <v>172900000.0</v>
       </c>
       <c r="I4">
         <v>140200000.0</v>
       </c>
       <c r="J4">
         <v>107700000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>26400000.0</v>
       </c>
       <c r="F5">
         <v>8200000.0</v>
       </c>
       <c r="G5">
         <v>53700000.0</v>
       </c>
       <c r="H5">
         <v>-3300000.0</v>
       </c>
       <c r="I5">
         <v>-9000000.0</v>
       </c>
       <c r="J5">
         <v>1400000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>83900000.0</v>
       </c>
       <c r="C6">
         <v>15200000.0</v>
       </c>
       <c r="D6">
         <v>-283300000.0</v>
       </c>
       <c r="E6">
         <v>140900000.0</v>
       </c>
       <c r="F6">
         <v>-150700000.0</v>
       </c>
       <c r="G6">
         <v>-156100000.0</v>
       </c>
       <c r="H6">
         <v>172900000.0</v>
       </c>
       <c r="I6">
         <v>140200000.0</v>
       </c>
       <c r="J6">
         <v>107700000.0</v>
       </c>
       <c r="K6">
         <v>-29889000.0</v>
       </c>
       <c r="L6">
         <v>10791000.0</v>
       </c>
       <c r="M6">
         <v>-20947000.0</v>
       </c>
       <c r="N6">
         <v>610000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
         <v>16900000.0</v>
       </c>
       <c r="C7">
         <v>80400000.0</v>
       </c>
       <c r="D7">
         <v>-39600000.0</v>
       </c>
       <c r="E7">
         <v>-24800000.0</v>
       </c>
       <c r="F7">
         <v>-148400000.0</v>
       </c>
       <c r="G7">
         <v>30500000.0</v>
       </c>
       <c r="H7">
         <v>22500000.0</v>
       </c>
       <c r="I7">
         <v>-69100000.0</v>
       </c>
       <c r="J7">
         <v>-49000000.0</v>
       </c>
       <c r="K7">
         <v>-23527000.0</v>
       </c>
       <c r="L7">
         <v>44525000.0</v>
       </c>
       <c r="M7">
         <v>-47413000.0</v>
       </c>
       <c r="N7">
         <v>-31788000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>51600000.0</v>
       </c>
       <c r="F8">
         <v>-162000000.0</v>
       </c>
       <c r="G8">
         <v>-65400000.0</v>
       </c>
       <c r="H8">
         <v>186000000.0</v>
       </c>
       <c r="I8">
         <v>-74800000.0</v>
       </c>
       <c r="J8">
         <v>-64400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>17900000.0</v>
       </c>
       <c r="C9">
         <v>70100000.0</v>
       </c>
       <c r="D9">
         <v>42400000.0</v>
       </c>
       <c r="E9">
         <v>51600000.0</v>
       </c>
       <c r="F9">
         <v>-162000000.0</v>
       </c>
       <c r="G9">
         <v>-65400000.0</v>
       </c>
       <c r="H9">
         <v>119900000.0</v>
       </c>
       <c r="I9">
         <v>-74800000.0</v>
       </c>
       <c r="J9">
         <v>-64400000.0</v>
       </c>
       <c r="K9">
         <v>1149000.0</v>
       </c>
       <c r="L9">
         <v>-14100000.0</v>
       </c>
       <c r="M9">
         <v>-63489000.0</v>
       </c>
       <c r="N9">
         <v>-30622000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>34600000.0</v>
       </c>
       <c r="E10">
         <v>25800000.0</v>
       </c>
       <c r="F10">
         <v>17000000.0</v>
       </c>
       <c r="G10">
         <v>22700000.0</v>
       </c>
       <c r="H10">
         <v>20700000.0</v>
       </c>
       <c r="I10">
         <v>94600000.0</v>
       </c>
       <c r="J10">
         <v>61000000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-41500000.0</v>
       </c>
       <c r="F11">
         <v>52800000.0</v>
       </c>
       <c r="G11">
         <v>107400000.0</v>
       </c>
       <c r="H11">
         <v>-81500000.0</v>
       </c>
       <c r="I11">
         <v>14700000.0</v>
       </c>
       <c r="J11">
         <v>16000000.0</v>
       </c>
       <c r="K11">
         <v>-600000.0</v>
       </c>
       <c r="L11">
         <v>32400000.0</v>
       </c>
       <c r="M11">
         <v>5448000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12100000.0</v>
       </c>
       <c r="F12">
         <v>-135500000.0</v>
       </c>
       <c r="G12">
         <v>20300000.0</v>
       </c>
       <c r="H12">
         <v>95200000.0</v>
       </c>
       <c r="I12">
         <v>75400000.0</v>
       </c>
       <c r="J12">
         <v>-158600000.0</v>
       </c>
       <c r="K12">
         <v>74200000.0</v>
       </c>
       <c r="L12">
         <v>80400000.0</v>
       </c>
       <c r="M12">
         <v>29586000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-34200000.0</v>
       </c>
       <c r="F13">
         <v>-56600000.0</v>
       </c>
       <c r="G13">
         <v>39400000.0</v>
       </c>
       <c r="H13">
         <v>-62100000.0</v>
       </c>
       <c r="I13">
         <v>-9300000.0</v>
       </c>
       <c r="J13">
         <v>-1700000.0</v>
       </c>
       <c r="K13">
         <v>-42300000.0</v>
       </c>
       <c r="L13">
         <v>9700000.0</v>
       </c>
       <c r="M13">
         <v>10628000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>450000000.0</v>
       </c>
       <c r="C14">
         <v>413700000.0</v>
       </c>
       <c r="D14">
         <v>382500000.0</v>
       </c>
       <c r="E14">
         <v>350000000.0</v>
       </c>
       <c r="F14">
         <v>296200000.0</v>
       </c>
       <c r="G14">
         <v>290500000.0</v>
       </c>
       <c r="H14">
         <v>292900000.0</v>
       </c>
       <c r="I14">
         <v>291300000.0</v>
       </c>
       <c r="J14">
         <v>279000000.0</v>
       </c>
       <c r="K14">
         <v>266031000.0</v>
       </c>
       <c r="L14">
         <v>236330000.0</v>
       </c>
       <c r="M14">
         <v>230008000.0</v>
       </c>
       <c r="N14">
         <v>212557000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
         <v>67000000.0</v>
       </c>
       <c r="C15">
         <v>66600000.0</v>
       </c>
       <c r="D15">
         <v>63600000.0</v>
       </c>
       <c r="E15">
         <v>55700000.0</v>
       </c>
       <c r="F15">
         <v>49600000.0</v>
       </c>
       <c r="G15">
         <v>400000000.0</v>
       </c>
       <c r="H15">
         <v>42500000.0</v>
       </c>
       <c r="I15">
         <v>40700000.0</v>
       </c>
       <c r="J15">
         <v>25500000.0</v>
       </c>
       <c r="K15">
         <v>31265000.0</v>
       </c>
       <c r="L15">
         <v>25158000.0</v>
       </c>
       <c r="M15">
         <v>20697000.0</v>
       </c>
       <c r="N15">
         <v>16001000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>201500000.0</v>
       </c>
       <c r="C16">
         <v>117600000.0</v>
       </c>
       <c r="D16">
         <v>102400000.0</v>
       </c>
       <c r="E16">
         <v>385700000.0</v>
       </c>
       <c r="F16">
         <v>244800000.0</v>
       </c>
       <c r="G16">
         <v>395500000.0</v>
       </c>
       <c r="H16">
         <v>551600000.0</v>
       </c>
       <c r="I16">
         <v>378700000.0</v>
       </c>
       <c r="J16">
         <v>238500000.0</v>
       </c>
       <c r="K16">
         <v>130787000.0</v>
       </c>
       <c r="L16">
         <v>160676000.0</v>
       </c>
       <c r="M16">
         <v>149885000.0</v>
       </c>
       <c r="N16">
         <v>170832000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
-        <v>348200000.0</v>
+        <v>182800000.0</v>
       </c>
       <c r="C18">
         <v>146800000.0</v>
       </c>
       <c r="D18">
         <v>-127600000.0</v>
       </c>
       <c r="E18">
         <v>162800000.0</v>
       </c>
       <c r="F18">
         <v>25500000.0</v>
       </c>
       <c r="G18">
         <v>199200000.0</v>
       </c>
       <c r="H18">
         <v>170600000.0</v>
       </c>
       <c r="I18">
         <v>54000000.0</v>
       </c>
       <c r="J18">
         <v>-70700000.0</v>
       </c>
       <c r="K18">
         <v>-92209000.0</v>
       </c>
       <c r="L18">
         <v>-121703000.0</v>
       </c>
       <c r="M18">
         <v>-233656000.0</v>
       </c>
       <c r="N18">
         <v>-92077000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
         <v>7400000.0</v>
       </c>
       <c r="C19">
         <v>-791500000.0</v>
       </c>
       <c r="D19">
         <v>-1004100000.0</v>
       </c>
       <c r="E19">
         <v>-598800000.0</v>
       </c>
       <c r="F19">
         <v>-626400000.0</v>
       </c>
       <c r="G19">
         <v>600000.0</v>
       </c>
       <c r="H19">
         <v>4700000.0</v>
       </c>
       <c r="I19">
         <v>84400000.0</v>
       </c>
       <c r="J19">
         <v>-390500000.0</v>
       </c>
       <c r="K19">
         <v>-513347000.0</v>
       </c>
       <c r="L19">
         <v>-3400000.0</v>
       </c>
       <c r="M19">
         <v>-948000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>-121400000.0</v>
       </c>
       <c r="C21">
         <v>220500000.0</v>
       </c>
       <c r="D21">
         <v>81100000.0</v>
       </c>
       <c r="E21">
         <v>-62000000.0</v>
       </c>
       <c r="F21">
         <v>-40800000.0</v>
       </c>
       <c r="G21">
         <v>-55600000.0</v>
       </c>
       <c r="H21">
         <v>-52000000.0</v>
       </c>
       <c r="I21">
         <v>-28700000.0</v>
       </c>
       <c r="J21">
         <v>-258700000.0</v>
       </c>
       <c r="K21">
         <v>58500000.0</v>
       </c>
       <c r="L21">
         <v>32600000.0</v>
       </c>
       <c r="M21">
         <v>134887000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>103600000.0</v>
       </c>
       <c r="C22">
         <v>117000000.0</v>
       </c>
       <c r="D22">
         <v>238500000.0</v>
       </c>
       <c r="E22">
         <v>457800000.0</v>
       </c>
       <c r="F22">
         <v>405400000.0</v>
       </c>
       <c r="G22">
         <v>211700000.0</v>
       </c>
       <c r="H22">
         <v>147000000.0</v>
       </c>
       <c r="I22">
         <v>268900000.0</v>
       </c>
       <c r="J22">
         <v>389900000.0</v>
       </c>
       <c r="K22">
         <v>156851000.0</v>
       </c>
       <c r="L22">
         <v>140932000.0</v>
       </c>
       <c r="M22">
         <v>133568000.0</v>
       </c>
       <c r="N22">
         <v>95474000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>-4300000.0</v>
       </c>
       <c r="C23">
         <v>-3800000.0</v>
       </c>
       <c r="D23">
         <v>-6300000.0</v>
       </c>
       <c r="E23">
         <v>1000000.0</v>
       </c>
       <c r="F23">
         <v>-626400000.0</v>
       </c>
       <c r="G23">
         <v>-318700000.0</v>
       </c>
       <c r="H23">
         <v>-18700000.0</v>
       </c>
       <c r="I23">
         <v>-19300000.0</v>
       </c>
       <c r="J23">
         <v>-19400000.0</v>
       </c>
       <c r="K23">
         <v>176593000.0</v>
       </c>
       <c r="L23">
         <v>36000.0</v>
       </c>
       <c r="M23">
         <v>345900000.0</v>
       </c>
       <c r="N23">
         <v>210000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24">
-        <v>5400000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="C24">
-        <v>-336100000.0</v>
+        <v>131200000.0</v>
       </c>
       <c r="D24">
         <v>167800000.0</v>
       </c>
       <c r="E24">
         <v>43300000.0</v>
       </c>
       <c r="F24">
         <v>-626400000.0</v>
       </c>
       <c r="G24">
         <v>50000000.0</v>
       </c>
       <c r="H24">
         <v>110800000.0</v>
       </c>
       <c r="I24">
         <v>94600000.0</v>
       </c>
       <c r="J24">
         <v>131000000.0</v>
       </c>
       <c r="K24">
         <v>115526000.0</v>
       </c>
       <c r="L24">
         <v>57017000.0</v>
       </c>
       <c r="M24">
         <v>43091000.0</v>
       </c>
       <c r="N24">
         <v>27847000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>70100000.0</v>
       </c>
       <c r="C25">
         <v>71100000.0</v>
       </c>
       <c r="D25">
         <v>27000000.0</v>
       </c>
       <c r="E25">
         <v>-26100000.0</v>
       </c>
       <c r="F25">
         <v>-3500000.0</v>
       </c>
       <c r="G25">
         <v>74900000.0</v>
       </c>
       <c r="H25">
         <v>177700000.0</v>
       </c>
       <c r="I25">
         <v>-9600000.0</v>
       </c>
       <c r="J25">
         <v>-23600000.0</v>
       </c>
       <c r="K25">
         <v>-1360000.0</v>
       </c>
       <c r="L25">
         <v>-955000.0</v>
       </c>
       <c r="M25">
         <v>-963000.0</v>
       </c>
       <c r="N25">
         <v>53000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
         <v>-14600000.0</v>
       </c>
       <c r="C26">
         <v>-29500000.0</v>
       </c>
       <c r="D26">
         <v>-66900000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-100000.0</v>
       </c>
       <c r="K26">
         <v>-1400000.0</v>
       </c>
       <c r="L26">
         <v>-2200000.0</v>
       </c>
       <c r="M26">
         <v>-6430000.0</v>
       </c>
       <c r="N26">
         <v>-7054000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>12600000.0</v>
       </c>
       <c r="D27">
         <v>15800000.0</v>
       </c>
       <c r="E27">
         <v>16500000.0</v>
       </c>
       <c r="F27">
         <v>14400000.0</v>
       </c>
       <c r="G27">
         <v>8900000.0</v>
       </c>
       <c r="H27">
         <v>-3600000.0</v>
       </c>
       <c r="I27">
         <v>22800000.0</v>
       </c>
       <c r="J27">
         <v>17000000.0</v>
       </c>
       <c r="K27">
         <v>2200000.0</v>
       </c>
       <c r="L27">
         <v>2200000.0</v>
       </c>
       <c r="M27">
         <v>10310000.0</v>
       </c>
       <c r="N27">
         <v>7899000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>-207300000.0</v>
       </c>
       <c r="C28">
         <v>120600000.0</v>
       </c>
       <c r="D28">
         <v>-55700000.0</v>
       </c>
       <c r="E28">
         <v>-116700000.0</v>
       </c>
       <c r="F28">
         <v>-90400000.0</v>
       </c>
       <c r="G28">
         <v>-455600000.0</v>
       </c>
       <c r="H28">
         <v>-113200000.0</v>
       </c>
       <c r="I28">
         <v>-88700000.0</v>
       </c>
       <c r="J28">
         <v>36900000.0</v>
       </c>
       <c r="K28">
         <v>28145000.0</v>
       </c>
       <c r="L28">
         <v>8536000.0</v>
       </c>
       <c r="M28">
         <v>109028000.0</v>
       </c>
       <c r="N28">
         <v>-7210000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>637400000.0</v>
       </c>
       <c r="C29">
         <v>686100000.0</v>
       </c>
       <c r="D29">
         <v>680000000.0</v>
       </c>
       <c r="E29">
         <v>856400000.0</v>
       </c>
       <c r="F29">
         <v>566100000.0</v>
       </c>
       <c r="G29">
         <v>618200000.0</v>
       </c>
       <c r="H29">
         <v>636300000.0</v>
       </c>
       <c r="I29">
         <v>566500000.0</v>
       </c>
       <c r="J29">
         <v>461300000.0</v>
       </c>
       <c r="K29">
         <v>455313000.0</v>
       </c>
       <c r="L29">
         <v>485557000.0</v>
       </c>
       <c r="M29">
         <v>345749000.0</v>
       </c>
       <c r="N29">
         <v>278283000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>-346200000.0</v>
       </c>
       <c r="C30">
         <v>-791500000.0</v>
       </c>
       <c r="D30">
         <v>-907600000.0</v>
       </c>
       <c r="E30">
         <v>-598800000.0</v>
       </c>
       <c r="F30">
         <v>-626400000.0</v>
       </c>
       <c r="G30">
         <v>-318700000.0</v>
       </c>
       <c r="H30">
         <v>-350200000.0</v>
       </c>
       <c r="I30">
         <v>-337600000.0</v>
       </c>
@@ -15667,3608 +15878,3680 @@
       <c r="N30">
         <v>-270463000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>227800000.0</v>
+      </c>
+      <c r="C2">
         <v>201500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>194100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>160700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>106200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>179000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>102400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>249200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>389800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>385700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>349700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>331000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>272600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>244800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>504200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>490500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>472200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>395500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>768500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>713800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>600600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>551600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>437100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>377700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>441000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>378700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>359800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>333700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>300100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>238500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>202200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>259931000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>79259000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>130787000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>84954000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>98664000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>153376000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>160676000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>131551000.0</v>
       </c>
-      <c r="AR2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:44">
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>122600000</v>
+      </c>
+      <c r="C3">
         <v>67900000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55600000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>169000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>143800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>137900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>140700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>123700000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>137000000</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>178100000</v>
+      </c>
+      <c r="M3">
         <v>205700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>247300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>120900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>253700000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>208500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>135700000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>95700000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>137500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>190500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>172500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>40100000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>185300000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>83700000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>88600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>61400000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>51600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>114100000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>220100000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>79900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>163700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>156600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>126000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>66200000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>140800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>157858000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>162280000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>71062000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>89606000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>179166000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>161980000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>116770000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>139333000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>579405000</v>
       </c>
     </row>
-    <row r="4" spans="1:44">
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-140600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>4100000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>36000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>18700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>58400000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>27800000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-259400000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>13700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>18300000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>76700000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-373000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>54700000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>113200000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>49000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>114500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>59400000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-63300000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>62300000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>18900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>26100000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>33600000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>61600000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-57744000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>180672000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-51528000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>25900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-49600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-34700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>33400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>71100000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-109800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>42100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24200000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>2349000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8663000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-20512000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-    </row>
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>64900000.0</v>
+      </c>
+      <c r="C6">
         <v>26300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>54500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-61400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>75800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>35900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43900000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-190700000.0</v>
+      </c>
+      <c r="N6">
         <v>-140600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-381600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-259400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18300000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>76700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-373000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>54700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>113200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>49000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>114500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>59400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-63300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>62300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>26100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>61600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>36300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-57731000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>180672000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-51528000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>45833000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-13710000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-54712000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7300000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29125000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-20947000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-7300000.0</v>
+      </c>
+      <c r="C7">
         <v>-56800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40800000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-57800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>63200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>35100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-31000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>41100000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>14000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-75100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>139700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25900000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-37400000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-38100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-24500000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-56300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-29400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14300000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>58400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-12800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14400000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3700000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-35800000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1900000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-35500000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-19400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-31844000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>15290000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-13046000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-950000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-83647000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>49515000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>11555000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-67747000.0</v>
       </c>
-      <c r="AR7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-47000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>52500000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>78100000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>48000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3300000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-77800000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-49700000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-50600000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-38900000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-22800000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-48200000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-51900000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>41900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-7200000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>45300000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>30500000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>43300000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>66900000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-9100000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-28400000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-39000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>1700000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-54026000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-6402000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>21428000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-54000000.0</v>
+      </c>
+      <c r="C9">
         <v>-59900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-9100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16300000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>47400000.0</v>
+      </c>
+      <c r="M9">
         <v>-10500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-47000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>52500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>126100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>48000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-77800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-162000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-50600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-38900000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-22800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>119900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-51900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-62800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-74800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-28400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-40600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-64400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-54000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-36573000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-15251000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>51824000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-36244000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-63489000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:44">
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>14200000.0</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>15900000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>11600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27500000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>7100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17000000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>4000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21900000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>4900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>94600000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>16400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>61000000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
-      <c r="AM10"/>
+      <c r="AM10">
+        <v>0.0</v>
+      </c>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
-    </row>
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>11500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-35800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-46700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-60500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-56100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>83900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-68000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27300000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>54600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>26100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>12700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-39600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-14900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-81900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>54900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-33600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>28300000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>33000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>16000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19833000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>13029000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-13962000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-600000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>32441000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5448000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>36500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-35400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-22700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-158600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>51300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>26900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-158600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13399000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7138000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11763000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>74200000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>80400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29586000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:44">
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5800000.0</v>
       </c>
       <c r="N13">
         <v>-5800000.0</v>
       </c>
       <c r="O13">
+        <v>-5800000.0</v>
+      </c>
+      <c r="P13">
         <v>13100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-15700000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>74600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-14800000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-62200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-27500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>23000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-24200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-15100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-66900000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5900000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>31600000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18300000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-53100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2068000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>29795000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-44563000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-42300000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>9700000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>10628000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>109500000.0</v>
+      </c>
+      <c r="C14">
         <v>110900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>111200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>112900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>112300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>113600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>106500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>101900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>102500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>102800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>100700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>96800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>93200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>91800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>91700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>88200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>86300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>83800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>75700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>74200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>73200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>73100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74200000.0</v>
       </c>
       <c r="X14">
         <v>74200000.0</v>
       </c>
       <c r="Y14">
+        <v>74200000.0</v>
+      </c>
+      <c r="Z14">
         <v>72300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>69800000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>70500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>74100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>74900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>73400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>74400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>73300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>71900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>71700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>72000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>70494000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>68636000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>67870000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>68327000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69966000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>63843000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>63895000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>61991000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>202104000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:44">
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>17500000.0</v>
+      </c>
+      <c r="C15">
         <v>17100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16800000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="L15">
         <v>15900000.0</v>
       </c>
       <c r="M15">
+        <v>15900000.0</v>
+      </c>
+      <c r="N15">
         <v>16100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12400000.0</v>
       </c>
       <c r="T15">
         <v>12400000.0</v>
       </c>
       <c r="U15">
+        <v>12400000.0</v>
+      </c>
+      <c r="V15">
         <v>12500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>366300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="Y15">
         <v>11500000.0</v>
       </c>
       <c r="Z15">
+        <v>11500000.0</v>
+      </c>
+      <c r="AA15">
         <v>10700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="AB15">
         <v>10600000.0</v>
       </c>
       <c r="AC15">
+        <v>10600000.0</v>
+      </c>
+      <c r="AD15">
         <v>10700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="AE15">
         <v>10600000.0</v>
       </c>
       <c r="AF15">
         <v>10600000.0</v>
       </c>
       <c r="AG15">
+        <v>10600000.0</v>
+      </c>
+      <c r="AH15">
         <v>10700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7816000.0</v>
       </c>
       <c r="AL15">
         <v>7816000.0</v>
       </c>
       <c r="AM15">
+        <v>7816000.0</v>
+      </c>
+      <c r="AN15">
         <v>31300000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>25158000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20697000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>292700000.0</v>
+      </c>
+      <c r="C16">
         <v>227800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>201500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>194100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>160700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>106200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>117600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>179000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>103200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>102400000.0</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
+        <v>58500000.0</v>
+      </c>
+      <c r="N16">
         <v>249200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>385700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>349700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>331000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>272600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>244800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>504200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>490500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>472200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>395500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>768500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>713800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>600600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>551600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>437100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>377700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>441000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>378700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>359800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>333700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>300100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>238500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>202200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>259931000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>79259000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>130787000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>84954000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>98664000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>153376000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>160676000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>131551000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>48800000.0</v>
+      </c>
+      <c r="C18">
         <v>25000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>130400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>89300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-52100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>61600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>65700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>58900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39400000.0</v>
       </c>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
       <c r="L18">
+        <v>15800000.0</v>
+      </c>
+      <c r="M18">
         <v>-22800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-127200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>62200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>24400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>82400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>32600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-49500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>61000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-36200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>65600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>106700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>63100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>114400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>54200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-51300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>53300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7300000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>29000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>33800000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4800000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-68851000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-24743000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>18094000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>48211000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-127036000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-10858000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2526000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5904000.0</v>
       </c>
-      <c r="AR18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>2900000.0</v>
+      </c>
+      <c r="C19">
         <v>3900000.0</v>
       </c>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-131500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-53300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-126700000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-504400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-109000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-76000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-102100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-130800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-412700000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-16800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-227300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3100000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3400000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1700000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>100000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4700000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>28200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>19400000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>19500000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17300000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>10500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>13625000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>19431000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>17744000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3100000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-3400000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-948000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:44">
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>-3100000.0</v>
+      </c>
+      <c r="C21">
         <v>-3300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-120900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-51000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>258900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1100000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>69900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>60400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-60400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-30200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-25100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-46300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-46000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>22100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-258700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3749000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-154859000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-94892000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>58500000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>32600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>134887000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>49700000.0</v>
+      </c>
+      <c r="C22">
         <v>20400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>22100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>26100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>32600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>77500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>98000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>110100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>125800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>129800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>92100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>134100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>110000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>106500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>44500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>46500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>43800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>55900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>34500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>36900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>84800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>70700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>65800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>47600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>283900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>36958000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>46473000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22569000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>47707000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>36838000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>44167000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28139000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>47608000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>133568000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:44">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>1300000.0</v>
+      </c>
+      <c r="C23">
         <v>-6200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-143900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-67700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5100000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>1300000.0</v>
+      </c>
+      <c r="I23">
         <v>-200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>216000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-36100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-376800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-114700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-123000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-52900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-70400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-39700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-96200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-59200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-116200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-19300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-473000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-17000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-19383000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-102708000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-31265000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100541000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2282000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-90652000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-25158000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-19400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24">
-        <v>6100000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="C24">
-        <v>4200000.0</v>
+        <v>29200000.0</v>
       </c>
       <c r="D24">
         <v>4200000.0</v>
       </c>
       <c r="E24">
-        <v>4300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="F24">
-        <v>-7300000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="G24">
+        <v>16800000.0</v>
+      </c>
+      <c r="H24">
         <v>22700000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
-        <v>9800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="J24">
+        <v>44600000.0</v>
+      </c>
+      <c r="K24">
         <v>11600000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>47500000.0</v>
+      </c>
+      <c r="M24">
         <v>45000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>28900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>37200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13900000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>69900000.0</v>
       </c>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
       <c r="T24">
-        <v>72700000.0</v>
+        <v>-234900000.0</v>
       </c>
       <c r="U24">
+        <v>4100000.0</v>
+      </c>
+      <c r="V24">
         <v>49100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>34800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>15200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38400000.0</v>
       </c>
       <c r="AF24">
         <v>38400000.0</v>
       </c>
       <c r="AG24">
+        <v>38400000.0</v>
+      </c>
+      <c r="AH24">
         <v>41700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>42700000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>43500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22962000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34553000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>29985000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>28515000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>36591000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-55825000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>24022000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>14350000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>43091000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:44">
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>7300000.0</v>
+      </c>
+      <c r="C25">
         <v>18100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16400000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
-        <v>15900000.0</v>
+        <v>19300000.0</v>
       </c>
       <c r="J25">
-        <v>14400000.0</v>
+        <v>19800000.0</v>
       </c>
       <c r="K25">
+        <v>15600000.0</v>
+      </c>
+      <c r="L25">
         <v>18200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-169900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-18100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12600000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-38400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15900000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>75800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>56300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7100000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1184000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-11203000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-81000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-316000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-383000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-765000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>104000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-547000.0</v>
       </c>
-      <c r="AR25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
         <v>-5200000.0</v>
       </c>
       <c r="C26">
+        <v>-5200000.0</v>
+      </c>
+      <c r="D26">
         <v>-6300000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-8300000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-3700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-12800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-13000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-15900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-14900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-36100000.0</v>
       </c>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>14000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-14000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>341059000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>2299000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1384000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-16000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>3262000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1268000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:44">
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>162</v>
+      </c>
+      <c r="B27">
+        <v>8600000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>13100000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>5800000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4200000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4500000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="T27">
         <v>3100000.0</v>
       </c>
       <c r="U27">
+        <v>3100000.0</v>
+      </c>
+      <c r="V27">
         <v>3000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5200000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3500000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-7000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-2600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-100000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7500000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4900000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4500000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>900000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2200000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-4070000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-7160000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>702000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4153000.0</v>
       </c>
-      <c r="AR27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-19300000.0</v>
+      </c>
+      <c r="C28">
         <v>-31800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-143900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-67700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>243500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-70700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-30600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>39100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-53100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-14700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-73400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-52700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12600000.0</v>
       </c>
       <c r="U28">
         <v>-12600000.0</v>
       </c>
       <c r="V28">
+        <v>-12600000.0</v>
+      </c>
+      <c r="W28">
         <v>-12500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-366400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-41700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-35800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-56900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-31900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-11700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-12800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-15800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-14100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-13023000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>166731000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-102708000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-20667000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>68733000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10971000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-30892000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3956000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>109028000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>171400000.0</v>
+      </c>
+      <c r="C29">
         <v>92900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>186000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>184200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>175500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>91700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>199500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>206400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>182600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>97600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>193900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>182900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>120100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>183100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>278100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>224600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>218100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>135600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>170100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>141000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>153900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>101100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>149100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>149300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>195300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>124500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>166000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>168300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>168800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>133200000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>156400000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>155100000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>155000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>100000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>145600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>89007000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>137537000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>89156000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>137817000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>52130000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>151122000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>114244000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>133429000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>345749000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-87200000.0</v>
+      </c>
+      <c r="C30">
         <v>-34800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-131500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-53300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-126700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-504400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-109000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-76000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-102100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-130800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-412700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-207600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-156500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-227300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-191200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-145900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-34400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-376800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-114700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-123000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-155700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-52900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-70400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-39700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-96200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-200200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-59200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-115500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-116200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-83300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-22600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-95200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-133728000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-123596000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-37976000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-71317000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-134573000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-216805000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-90652000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-108260000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-475724000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>