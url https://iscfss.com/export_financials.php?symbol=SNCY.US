--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2656,54 +2656,54 @@
       <c r="M5">
         <v>-664000.0</v>
       </c>
       <c r="N5">
         <v>-418000.0</v>
       </c>
       <c r="O5">
         <v>-807000.0</v>
       </c>
       <c r="P5">
         <v>-782000.0</v>
       </c>
       <c r="Q5">
         <v>-220000.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
-        <v>-88704000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
-        <v>-76467000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
         <v>-65065000.0</v>
       </c>
       <c r="X5">
         <v>-53844000.0</v>
       </c>
       <c r="Y5"/>
       <c r="Z5">
         <v>283724000.0</v>
       </c>
       <c r="AA5">
         <v>-3500000.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5">
         <v>-3500000.0</v>
       </c>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
@@ -5215,51 +5215,51 @@
       <c r="N42">
         <v>460465000.0</v>
       </c>
       <c r="O42">
         <v>400.0</v>
       </c>
       <c r="P42">
         <v>493441000.0</v>
       </c>
       <c r="Q42">
         <v>491440000.0</v>
       </c>
       <c r="R42">
         <v>488480000.0</v>
       </c>
       <c r="S42">
         <v>485638000.0</v>
       </c>
       <c r="T42">
         <v>481108000.0</v>
       </c>
       <c r="U42">
         <v>476368000.0</v>
       </c>
       <c r="V42">
-        <v>473848000.0</v>
+        <v>473847999.0</v>
       </c>
       <c r="W42">
         <v>245025000.0</v>
       </c>
       <c r="X42">
         <v>4541000.0</v>
       </c>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42">
         <v>5855000.0</v>
       </c>
       <c r="AB42"/>
       <c r="AC42">
         <v>373000.0</v>
       </c>
       <c r="AD42"/>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
@@ -5593,51 +5593,51 @@
       <c r="N48">
         <v>60376000.0</v>
       </c>
       <c r="O48">
         <v>22048000.0</v>
       </c>
       <c r="P48">
         <v>14764000.0</v>
       </c>
       <c r="Q48">
         <v>4087000.0</v>
       </c>
       <c r="R48">
         <v>4231000.0</v>
       </c>
       <c r="S48">
         <v>4372000.0</v>
       </c>
       <c r="T48">
         <v>1196000.0</v>
       </c>
       <c r="U48">
         <v>-12707000.0</v>
       </c>
       <c r="V48">
-        <v>-64460000.0</v>
+        <v>-64459999.0</v>
       </c>
       <c r="W48">
         <v>38324000.0</v>
       </c>
       <c r="X48">
         <v>46366000.0</v>
       </c>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48">
         <v>42228000.0</v>
       </c>
       <c r="AB48"/>
       <c r="AC48">
         <v>-367000.0</v>
       </c>
       <c r="AD48"/>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
@@ -7717,180 +7717,180 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
-        <v>36877000.0</v>
+        <v>39114000.0</v>
       </c>
       <c r="C5">
-        <v>18163000.0</v>
+        <v>20191000.0</v>
       </c>
       <c r="D5">
-        <v>9902000.0</v>
+        <v>49025000.0</v>
       </c>
       <c r="E5">
         <v>17768000.0</v>
       </c>
       <c r="F5">
         <v>38513000.0</v>
       </c>
       <c r="G5">
         <v>27989000.0</v>
       </c>
       <c r="H5">
         <v>14053000.0</v>
       </c>
       <c r="I5">
-        <v>12365000.0</v>
+        <v>14161000.0</v>
       </c>
       <c r="J5">
-        <v>55176000.0</v>
+        <v>57670000.0</v>
       </c>
       <c r="K5">
         <v>19022000.0</v>
       </c>
       <c r="L5">
-        <v>19006000.0</v>
+        <v>21471000.0</v>
       </c>
       <c r="M5">
         <v>37989000.0</v>
       </c>
       <c r="N5">
         <v>58312000.0</v>
       </c>
       <c r="O5">
-        <v>15116000.0</v>
+        <v>17398000.0</v>
       </c>
       <c r="P5">
         <v>20423000.0</v>
       </c>
       <c r="Q5">
         <v>2199000.0</v>
       </c>
       <c r="R5">
         <v>14981000.0</v>
       </c>
       <c r="S5">
         <v>7018000.0</v>
       </c>
       <c r="T5">
         <v>21805000.0</v>
       </c>
       <c r="U5">
         <v>67852000.0</v>
       </c>
       <c r="V5">
         <v>24943000.0</v>
       </c>
       <c r="W5">
         <v>-4659000.0</v>
       </c>
       <c r="X5">
         <v>9007000.0</v>
       </c>
       <c r="Y5">
         <v>-2496000.0</v>
       </c>
       <c r="Z5">
         <v>15312000.0</v>
       </c>
       <c r="AA5">
         <v>12318000.0</v>
       </c>
       <c r="AB5">
         <v>26249000.0</v>
       </c>
       <c r="AC5"/>
       <c r="AD5">
         <v>26249000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>62034000.0</v>
+        <v>64271000.0</v>
       </c>
       <c r="C6">
-        <v>42582000.0</v>
+        <v>44610000.0</v>
       </c>
       <c r="D6">
-        <v>34585000.0</v>
+        <v>73708000.0</v>
       </c>
       <c r="E6">
         <v>42740000.0</v>
       </c>
       <c r="F6">
         <v>63317000.0</v>
       </c>
       <c r="G6">
         <v>51784000.0</v>
       </c>
       <c r="H6">
         <v>37807000.0</v>
       </c>
       <c r="I6">
-        <v>35996000.0</v>
+        <v>37792000.0</v>
       </c>
       <c r="J6">
-        <v>78985000.0</v>
+        <v>81479000.0</v>
       </c>
       <c r="K6">
         <v>43896000.0</v>
       </c>
       <c r="L6">
-        <v>41768000.0</v>
+        <v>44233000.0</v>
       </c>
       <c r="M6">
         <v>60344000.0</v>
       </c>
       <c r="N6">
         <v>77772000.0</v>
       </c>
       <c r="O6">
-        <v>33393000.0</v>
+        <v>35675000.0</v>
       </c>
       <c r="P6">
         <v>37605000.0</v>
       </c>
       <c r="Q6">
         <v>19053000.0</v>
       </c>
       <c r="R6">
         <v>30309000.0</v>
       </c>
       <c r="S6">
         <v>21934000.0</v>
       </c>
       <c r="T6">
         <v>36514000.0</v>
       </c>
       <c r="U6">
         <v>82060000.0</v>
       </c>
       <c r="V6">
         <v>37558000.0</v>
       </c>
       <c r="W6">
         <v>7796000.0</v>
       </c>