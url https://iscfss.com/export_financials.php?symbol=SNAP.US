--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2849,6368 +2852,6502 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AR1" t="s">
         <v>104</v>
       </c>
       <c r="AS1" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>238318000.0</v>
+      </c>
+      <c r="C2">
         <v>219793000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>153683000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116854000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>209445000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>173197000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>157471000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>179586000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>246217000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>278961000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>128546000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>163604000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>141800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>181774000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>188605000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>184146000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>180387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>125282000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>91769000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79089000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>126132000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>71908000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>61978000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>58618000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>54068000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46886000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>56572000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51902000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31827000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30876000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20175000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22644000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28562000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71194000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15207000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17770000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13849000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8419000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4244000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1213000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>702000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-    </row>
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>14689000.0</v>
+      </c>
+      <c r="C5">
         <v>26692000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>25966000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24796000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12617000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2694000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>28839000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2772000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>750000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7131000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17782000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16161000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1664000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13974000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33271000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19843000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4013000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5521000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9779000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13847000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11910000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21363000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8499000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-609000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2896000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>573000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7173000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2102000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-68000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3147000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6470000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8207000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20963000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14157000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11682000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3590000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1635000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2057000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-279000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-24116000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>764144000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
-      <c r="AL6"/>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>665844000.0</v>
+      </c>
+      <c r="C7">
         <v>606302000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>615708000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>616023000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>597928000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>599967000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>599223000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>601175000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>590390000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>595600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>408619000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>414822000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>419313000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>432756000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>442408000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>465479000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>478518000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>377905000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>348697000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>355701000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>326721000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>328369000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>328099000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>320828000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>329943000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>345357000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>334523000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>358763000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>375371000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>17000.0</v>
       </c>
       <c r="C8">
         <v>17000.0</v>
       </c>
       <c r="D8">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E8">
         <v>16000.0</v>
       </c>
       <c r="F8">
         <v>16000.0</v>
       </c>
       <c r="G8">
         <v>16000.0</v>
       </c>
       <c r="H8">
         <v>16000.0</v>
       </c>
       <c r="I8">
         <v>16000.0</v>
       </c>
       <c r="J8">
         <v>16000.0</v>
       </c>
       <c r="K8">
         <v>16000.0</v>
       </c>
       <c r="L8">
         <v>16000.0</v>
       </c>
       <c r="M8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="N8">
         <v>15000.0</v>
       </c>
       <c r="O8">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
       <c r="R8">
         <v>16000.0</v>
       </c>
       <c r="S8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="T8">
         <v>15000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>15000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>13934244000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13620326000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13309828000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>12859689000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12529743000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12211123000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12069097000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11737338000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11129196000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9777646000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10200141000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9968707000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9773857000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9380435000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9205256000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9036801000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8592434000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8388608000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8220417000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8098519000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7971610000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7813325000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7634825000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7470272000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>7400842000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7157585000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>1061924000.0</v>
+      </c>
+      <c r="C10">
         <v>1030435000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>953317000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>925973000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>911227000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1046534000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>964967000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1060551000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1060393000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1780400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1199366000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1228629000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1578528000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1423121000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1918845000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2298122000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2412372000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1993809000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1972358000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2051961000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>967519000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>545618000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>824070000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1251721000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>901342000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>520317000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>728828000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>335744000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>245639000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>387149000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>350398000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>393183000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>466323000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>334063000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>317554000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>501677000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1427114000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>150121000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>203452000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>587970000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-640810000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>640810000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>2822883000.0</v>
+      </c>
+      <c r="C12">
         <v>2940572000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2993377000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2893045000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3206890000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3376279000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3192129000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3081274000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2911015000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3544080000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3613498000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3689278000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4103432000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3939124000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4428952000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4872476000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5000991000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3692885000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3481821000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3467345000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2556697000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2537540000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2725005000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2829569000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2081875000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2112805000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2260730000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1184794000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1208732000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1279063000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1414407000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1570003000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1821353000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2043039000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2298068000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2797596000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3242556000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>987368000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1219357000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1468572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640810000.0</v>
       </c>
       <c r="AP12">
         <v>640810000.0</v>
       </c>
-      <c r="AQ12"/>
+      <c r="AQ12">
+        <v>640810000.0</v>
+      </c>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>17000.0</v>
       </c>
       <c r="C13">
         <v>17000.0</v>
       </c>
       <c r="D13">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>16000.0</v>
       </c>
       <c r="H13">
         <v>16000.0</v>
       </c>
       <c r="I13">
         <v>16000.0</v>
       </c>
       <c r="J13">
         <v>16000.0</v>
       </c>
       <c r="K13">
         <v>16000.0</v>
       </c>
       <c r="L13">
         <v>16000.0</v>
       </c>
       <c r="M13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="N13">
         <v>15000.0</v>
       </c>
       <c r="O13">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="T13">
         <v>15000.0</v>
       </c>
       <c r="U13">
         <v>15000.0</v>
       </c>
       <c r="V13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="W13">
         <v>14000.0</v>
       </c>
       <c r="X13">
         <v>14000.0</v>
       </c>
       <c r="Y13">
         <v>14000.0</v>
       </c>
       <c r="Z13">
         <v>14000.0</v>
       </c>
       <c r="AA13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AB13">
         <v>13000.0</v>
       </c>
       <c r="AC13">
+        <v>13000.0</v>
+      </c>
+      <c r="AD13">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AE13">
         <v>13000.0</v>
       </c>
       <c r="AF13">
         <v>13000.0</v>
       </c>
       <c r="AG13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AH13">
         <v>12000.0</v>
       </c>
       <c r="AI13">
         <v>12000.0</v>
       </c>
       <c r="AJ13">
         <v>12000.0</v>
       </c>
       <c r="AK13">
         <v>12000.0</v>
       </c>
       <c r="AL13">
+        <v>12000.0</v>
+      </c>
+      <c r="AM13">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AN13">
         <v>9000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AO13">
+        <v>9000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>5000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>1687650000.0</v>
+      </c>
+      <c r="C14">
         <v>1720347000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1696542000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1674854000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1696353000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1717119000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1663011000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1644736000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1647387000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1638714000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1625917000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1603172000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1581370000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1573883000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1608523000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1632140000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1619113000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1668879000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1580966000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1547234000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1501636000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1484277000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1466420000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1447022000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1426305000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1409519000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1393358000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1362544000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1340615000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1324858000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1309918000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1294846000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1270998000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1249917857.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1232993000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1223443000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>955003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016713000.0</v>
       </c>
       <c r="AM14">
         <v>1016713000.0</v>
       </c>
       <c r="AN14">
         <v>1016713000.0</v>
       </c>
       <c r="AO14">
         <v>1016713000.0</v>
       </c>
       <c r="AP14">
+        <v>1016713000.0</v>
+      </c>
+      <c r="AQ14">
         <v>756870211.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>736287789.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717789000.0</v>
       </c>
       <c r="AS14">
         <v>717789000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>717789000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="N15">
         <v>15000.0</v>
       </c>
       <c r="O15">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P15">
         <v>16000.0</v>
       </c>
       <c r="Q15">
         <v>16000.0</v>
       </c>
       <c r="R15">
         <v>16000.0</v>
       </c>
       <c r="S15">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="T15">
         <v>15000.0</v>
       </c>
       <c r="U15">
         <v>15000.0</v>
       </c>
       <c r="V15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="W15">
         <v>14000.0</v>
       </c>
       <c r="X15">
         <v>14000.0</v>
       </c>
       <c r="Y15">
         <v>14000.0</v>
       </c>
       <c r="Z15">
         <v>14000.0</v>
       </c>
       <c r="AA15">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AB15">
         <v>13000.0</v>
       </c>
       <c r="AC15">
+        <v>13000.0</v>
+      </c>
+      <c r="AD15">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AE15">
         <v>13000.0</v>
       </c>
       <c r="AF15">
         <v>13000.0</v>
       </c>
       <c r="AG15">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AH15">
         <v>12000.0</v>
       </c>
       <c r="AI15">
         <v>12000.0</v>
       </c>
       <c r="AJ15">
         <v>12000.0</v>
       </c>
       <c r="AK15">
         <v>12000.0</v>
       </c>
       <c r="AL15">
+        <v>12000.0</v>
+      </c>
+      <c r="AM15">
         <v>10000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>145210000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>112769000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14880000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>93706000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>50782000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>44473000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-44872000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27814000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-40994000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-42755000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-40189000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20082000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-49725000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-47100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-46078000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10957000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
-      <c r="AL18"/>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
+        <v>1753800000.0</v>
+      </c>
+      <c r="C20">
         <v>1720769000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1720586000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1720831000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1691870000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1689785000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1693946000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1691317000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1691524000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1691827000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1691542000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1692061000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1649097000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1646120000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1632796000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1634085000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1645284000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1588452000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1484108000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1453766000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1025710000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>939259000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>816113000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>775185000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>756389000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>761153000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>621758000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>628474000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>629596000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>632370000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>634186000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>635482000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>645707000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>639882000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>612823000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>502825000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>332205000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>319137000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>289522000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>191597000.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>133944000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>93865000.0</v>
+      </c>
+      <c r="C21">
         <v>66613000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>77257000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>88791000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>74822000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>86363000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>98920000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>112808000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>127658000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>146303000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>183866000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>202671000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>186724000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>204480000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>229128000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>234261000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>292310000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>277654000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>261131000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>264161000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>132483000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>105929000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>91796000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>87285000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>83900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>92121000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>72371000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79811000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>115386000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>126054000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>136473000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>147197000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>156525000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>166473000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>164612000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>136005000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>79781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>75982000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>71511000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>56823000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>43230000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
       <c r="AM22"/>
-      <c r="AN22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>7501571000.0</v>
+      </c>
+      <c r="C23">
         <v>7677802000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7577950000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7398987000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7589200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7936348000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7591417000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7420039000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7167401000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7967758000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7722905000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7666223000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7888390000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8029538000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8285194000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8790791000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8944937000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7536306000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7111165000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6820815000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5058780000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5024238000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4817774000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4704029000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3898510000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4011924000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3864372000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2776025000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2825743000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2714106000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2783776000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2950713000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3182030000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3421566000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3542380000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3875474000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4041777000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1722792000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1845792000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1904299000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>764145000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>938936000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>3488747000.0</v>
+      </c>
+      <c r="C24">
         <v>3489860000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3490938000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3575972000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3576692000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3607717000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3605137000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3602563000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3301466000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3749400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3747677000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3745956000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3744237000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3742520000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3740804000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3739092000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3736843000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2253087000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2252079000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2550829000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2245203000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1675169000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1650246000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1625743000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>903339000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>891776000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>880391000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>311663000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>329293000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>16600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>16400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16033000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>15900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>15700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>15400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15140000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>13494000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3745956000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3744237000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3742520000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3740804000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3739092000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3736843000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2253087000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2252079000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2550829000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2245203000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1675169000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1650246000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1625743000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>903339000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>891776000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>880391000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>55000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>22700000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>43600000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>11800000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>9100000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>3139655000.0</v>
+      </c>
+      <c r="C28">
         <v>3670519000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3200280000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3266022000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3299626000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3197362000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3275584000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3179357000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2831463000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2564600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2956930000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2932149000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2585022000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2752155000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2264367000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1906449000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1802989000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>637183000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>628418000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>854569000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1604405000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1457920000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1154275000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>694850000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>331940000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>716816000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>486086000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23019000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>129732000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-387149000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-350398000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-393183000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-466323000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-318030000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-317554000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-501677000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1427114000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-134981000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-188801000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-573709000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>640810000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-627316000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>5620008000.0</v>
+      </c>
+      <c r="C29">
         <v>5818324000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5765239000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5645329000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5924260000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6094690000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5851403000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5705455000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5432814000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6163512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6240698000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6250916000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6322677000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6323218000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6641066000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7182851000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7299879000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6043255000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5692195000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5458830000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3951381000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4005145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3849017000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3820408000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3028246000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>1187181000.0</v>
+      </c>
+      <c r="C30">
         <v>1372237000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1248011000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1164874000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1157615000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1348472000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1195701000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1141849000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1108357000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1278176000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1116511000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>996082000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>892511000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1183092000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>992747000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1015607000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>941715000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1068873000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>913539000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>797146000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>612757000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>744288000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>529872000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>379046000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>394053000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>492194000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>374090000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>313504000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>282407000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>354965000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>261833000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>244815000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>231409000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>279473000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>194971000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>171525000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>147677000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>162659000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>122847000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>68401000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>44325000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>617613000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>610228000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>742619000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>730098000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1038338000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1575413000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1625442000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1924062000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1694877000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1190074000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>547985000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1284788000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1290862000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1332195000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1284618000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1406639000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1630286000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1408413000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1420895000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1552575000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1613433000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1801389000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1989616000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2185972000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2397835000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2902077000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3323532000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1123794000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>586970000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>3065497000.0</v>
+      </c>
+      <c r="C32">
         <v>3298006000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3255838000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3181154000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3512600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3663209000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3452366000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3309043000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3074312000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3841725000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3864688000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3901874000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4051432000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4041048000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4397740000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4951267000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5217009000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4002216000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3663533000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3588812000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2486771000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2670648000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2705608000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2714737000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2004680000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>3222071000.0</v>
+      </c>
+      <c r="C33">
         <v>3092928000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3101463000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3114813000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3012163000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3029591000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3002685000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2998842000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2980644000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2991915000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2848645000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2826685000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2745474000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2772891000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2747522000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2775557000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2885129000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2682304000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2639136000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2483856000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1820081000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1686263000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1502060000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1445680000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1370639000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1367938000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1187309000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1236270000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1292903000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1038178000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1058649000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1081863000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1070799000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1054772000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>994649000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>828576000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>578571000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>542807000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>481882000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>351681000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>-640810000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>246372000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
-    </row>
-    <row r="34" spans="1:45">
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>82044000.0</v>
+      </c>
+      <c r="C34">
         <v>61756000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>66773000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>66771000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>61309000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>59240000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>61927000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>58704000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>68401000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>123849000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>126127000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>120714000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>474229000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>490721000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>119701000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>127472000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>802259000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>315756000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>317968000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>312258000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>355471000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>351766000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>358651000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>61936000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>57319000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>57382000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5705000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>7727000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>336962000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>110416000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>114164000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>87303000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>88825000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>82983000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>70946000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>76258000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>63974000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>4203295000.0</v>
+      </c>
+      <c r="C35">
         <v>4109439000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4129951000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4226610000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4213428000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4242039000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4244976000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4241163000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3923608000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4419528000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4220312000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4223599000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4218466000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4233241000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4245000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4283065000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4539102000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2894352000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2862553000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3164667000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2600674000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2026935000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2008897000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1965752000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1250412000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1252336000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1170894000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>319390000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>336962000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>110416000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>114164000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>87303000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>88825000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>82983000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>70946000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>76258000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>63974000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>47134000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>37816000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>25784000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>18533000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-    </row>
-    <row r="36" spans="1:45">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>229804000.0</v>
+      </c>
+      <c r="C36">
         <v>221255000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>226015000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>226881000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>215848000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>233914000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>226463000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>229131000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>223982000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>226597000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>251236000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>252973000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>251569000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>279562000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>261809000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>258566000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>307067000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>291302000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>412770000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>287434000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>215794000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>192638000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>149811000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>148521000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>89120000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>65550000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>65882000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>70800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>68133000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>67194000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>71381000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>84954000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>77524000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>81655000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>74102000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>61715000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>50453000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>47103000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>22876000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22896000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-640810000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>25119000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
-    </row>
-    <row r="37" spans="1:45">
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
-      <c r="AL37"/>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>29136000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>27262000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>261582300.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>258566000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>306791100.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>291302000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>412770000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>25234000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>215794000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>192638000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>149811000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>148521000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>89120000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10550000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>65882000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>70800000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>68133000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>44494000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>71381000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>84954000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>879756000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>888010000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>851537000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>700545000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>462439000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>442222000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>202293000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-    </row>
-    <row r="39" spans="1:45">
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>269436000.0</v>
+      </c>
+      <c r="C39">
         <v>272065000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>235099000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>226255000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>212532000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>182006000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>200902000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>198074000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>167385000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>153587000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>144251000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>154178000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>146973000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>134431000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>115973000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>127151000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>117102000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>92244000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>76669000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>72468000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>69245000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>56147000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>60837000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>49734000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>51943000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>38987000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>42243000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>41457000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>41701000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>41900000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>48887000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>54032000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>58469000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>44282000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>54692000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>77777000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>72973000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>29958000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>21706000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>15645000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>7429000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-    </row>
-    <row r="40" spans="1:45">
+      <c r="AT39"/>
+    </row>
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>895357000.0</v>
+      </c>
+      <c r="C40">
         <v>826417000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>976547000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>954010000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>796258000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>896485000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>921393000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>875119000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>829579000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>712130000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>818915000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>716167000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>898897000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>936558000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>893414000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>830843000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>610728000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>629635000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>660536000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>614937000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>580924000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>488409000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>507134000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>442239000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>428934000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>390528000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>262766000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>240935000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>244999000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>250858000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>265345000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>256698000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>272795000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>264723000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>280957000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>240539000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>228436000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>148325000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>119984000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>167193000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>154492000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-    </row>
-    <row r="41" spans="1:45">
+      <c r="AT40"/>
+    </row>
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>126127000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>104450000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>119701000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>127472000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>375425000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>315756000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>317968000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>312258000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>73622000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>64474000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>71546000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>61936000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>57319000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>57382000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>5705000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7727000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7669000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>93616000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>114164000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>70903000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>72625000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>66950000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>55046000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>60558000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>48574000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>31994000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>5039000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>16455832000.0</v>
+      </c>
+      <c r="C42">
         <v>16201602000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>15943099000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15682736000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15430850000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15183512000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>14925782000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>14655249000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>14397322000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14133501000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>13799682000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>13441744000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>13123420000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12809314000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>12359176000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12529743000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>12211123000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>12069097000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>11737338000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11129196000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9777646000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>10200141000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9968707000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9773857000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>9380435000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>9205256000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9036801000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>8592434000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>8388608000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>8220417000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>8098519000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7971610000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7813325000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7634825000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7470272000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7400842000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7157585000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2728823000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2721934000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2647904000.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>1457355000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-    </row>
-    <row r="43" spans="1:45">
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
         <v>5000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>4000.0</v>
       </c>
-      <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>1144602000.0</v>
+      </c>
+      <c r="C45">
         <v>1454693000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1077605000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1078310000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1029623000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1348452000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>983356000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>965586000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>937480000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1191572000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>722001000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>678980000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>658084000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>642729000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>623789000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>478495000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>446094000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>448437000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>444340000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>434689000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>441230000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>449114000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>427298000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>457185000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>479788000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>212560000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>216609000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>214230000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>191043000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>166762000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>143112000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>128031000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>116132000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>100585000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>1144602000.0</v>
+      </c>
+      <c r="C46">
         <v>1084291000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1077605000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1078310000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1029623000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1019529000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>983356000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>965586000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>937480000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>927188000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>722001000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>678980000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>658084000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>642729000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>623789000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>648645000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>640468000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>524896000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>481127000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>478495000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>446094000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>448437000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>444340000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>434689000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>441230000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>449114000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>427298000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>457185000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>479788000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>212560000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>216609000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>214230000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>191043000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>166762000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>143112000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>128031000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>116132000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>100585000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>86673000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>69265000.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>44079000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>722001000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>330010000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>303022000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>271777000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>240752000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>648645000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>214441000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>524896000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>481127000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>478495000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>177071000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>178709000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>175199000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>434689000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>441230000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>449114000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>427298000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>457185000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>195302000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>212560000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>216609000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>214230000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>191043000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>166762000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>143112000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>128031000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>116132000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>100585000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>44079000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-    </row>
-    <row r="48" spans="1:45">
+      <c r="AT47"/>
+    </row>
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-14386265000.0</v>
+      </c>
+      <c r="C48">
         <v>-13946816000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-13741732000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-13638191000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-13132148000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-12735461000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-12744562000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-12591315000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-12266740000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-11726536000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-11288895000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-10920639000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-10543331000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-10214657000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-9425659000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-9066157000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-8644090000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-8284466000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-8307016000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-8235057000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-8083393000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-7891542000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-7778449000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-7578597000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7252646000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-6945930000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-6705226000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-6477851000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-6222677000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-5912578000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-5720910000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-5395762000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-5042452000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-4656667000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-4306696000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-3863537000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-3420444000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1207862000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1037917000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-913689000.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-693219000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-    </row>
-    <row r="49" spans="1:45">
+      <c r="AT48"/>
+    </row>
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-10920639000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-10543331000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-10214657000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-9425659000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-9066157000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-8644090000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-8284466000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-8307016000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-8235057000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-8083393000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-7891542000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-7778449000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-7578597000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-7252646000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-6945930000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-6705226000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-6477851000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-6222677000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-5912578000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-5720910000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-5395762000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-5042452000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-4656667000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-4306696000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-3863537000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-3420444000.0</v>
       </c>
-      <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>46988000.0</v>
+      </c>
+      <c r="C50">
         <v>46969000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>46951000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>36233000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>36212000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36191000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>36170000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>47100000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>46078000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>16400000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>16200000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>16033000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>15900000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>15700000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>15140000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>13494000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>4201579000.0</v>
+      </c>
+      <c r="C51">
         <v>4700954000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4153597000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4191995000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4210853000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4243896000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4240551000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4239908000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3891856000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4345000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4156296000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4160778000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4163550000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4175276000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4183212000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4204571000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4215361000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2630992000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2600776000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2906530000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2571924000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2003538000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1978345000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1946571000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1233282000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1237133000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1214914000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>358763000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>375371000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>16033000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>15140000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>14651000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>14261000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>13494000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>80328000.0</v>
+      </c>
+      <c r="C52">
         <v>95448000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>90419000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>32156000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>58734000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>61097000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>57502000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>57449000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>36649000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>49321000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>62111000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>57893000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50787000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>46485000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>57913000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>48978000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>51684000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>52396000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>56191000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>54121000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>44872000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>41077000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>40994000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>42755000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>40189000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>42179000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>49725000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>47100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>46078000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>16400000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>16200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>16033000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>15900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15700000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>15140000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>13494000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
+        <v>1760959000.0</v>
+      </c>
+      <c r="C53">
         <v>1910137000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2040060000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1967072000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2295663000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2329745000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2227162000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2020723000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1850622000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1763680000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2414132000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2460649000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2524904000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2516003000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2510107000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2574354000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2588619000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1699076000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1509463000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1415384000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1589178000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1991922000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1900935000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1577848000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1180533000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1592488000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1531902000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>849050000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>963093000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>891914000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1064009000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1176820000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1355030000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1708976000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1980514000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2295919000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1815442000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>837247000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1015905000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>880602000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1281620000.0</v>
       </c>
-      <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-    </row>
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>7501571000.0</v>
+      </c>
+      <c r="C55">
         <v>7677802000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7577950000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7398987000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7589200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7936348000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7591417000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7420039000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7167401000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7967758000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7722905000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7666223000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7888390000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8029538000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8285194000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8790791000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8944937000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7536306000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7111165000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6820815000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5058780000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5024238000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4817774000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4704029000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3898510000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4011924000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3864372000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2776025000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2825743000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2714106000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2783776000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2950713000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3182030000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3421566000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3542380000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3875474000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4041777000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1722792000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1845792000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1904299000.0</v>
       </c>
-      <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>938936000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-    </row>
-    <row r="56" spans="1:45">
+      <c r="AT55"/>
+    </row>
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>4279500000.0</v>
+      </c>
+      <c r="C56">
         <v>4584874000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4476487000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4284174000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4577037000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4906757000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4588732000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4421197000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4186757000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4975843000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4874260000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4839538000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5142916000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5256647000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5537672000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6015234000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6059808000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4854002000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4472029000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4336959000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3238699000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3337975000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3315714000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3258349000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2527871000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2643986000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2677063000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1539755000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1532840000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1675928000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1725127000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1868850000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2111231000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2366794000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2547731000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3046898000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3463206000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1179985000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1363910000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1552618000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>640810000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>692564000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-    </row>
-    <row r="57" spans="1:45">
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>1214003000.0</v>
+      </c>
+      <c r="C57">
         <v>1286868000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1220649000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1103020000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1064437000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1243548000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1136366000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1112154000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1112445000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1134118000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1009572000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>937664000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1091484000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1215599000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1139932000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1063967000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>842799000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>851786000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>808496000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>748147000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>751928000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>667327000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>610106000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>543612000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>523191000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>499675000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>369063000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>339937000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>322904000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>292691000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>285520000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>279342000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>301357000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>346256000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>296164000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>258309000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>242285000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>156744000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>124228000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>168406000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>156258000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-    </row>
-    <row r="58" spans="1:45">
+      <c r="AT57"/>
+    </row>
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>5417298000.0</v>
+      </c>
+      <c r="C58">
         <v>5396307000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5350600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5329630000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5277865000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5485587000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5381342000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5353317000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5036053000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5553646000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5229884000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5161263000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5309950000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5448840000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5384932000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5347032000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5381901000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3746138000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3671049000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3912814000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3352602000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2694262000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2619003000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2509364000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1773603000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1752011000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1539957000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>659327000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>659866000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>403107000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>399684000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>366645000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>390182000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>429239000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>367110000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>334567000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>306259000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>203878000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>162044000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>194190000.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>174791000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-    </row>
-    <row r="59" spans="1:45">
+      <c r="AT58"/>
+    </row>
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
-      <c r="AL59"/>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>2084273000.0</v>
+      </c>
+      <c r="C60">
         <v>2281495000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2227350000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2069357000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2311335000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2450761000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2210075000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2066722000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2131348000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2414112000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2493021000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2504960000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2578440000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2580698000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2900262000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3443759000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3563036000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3790168000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3440116000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2908001000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1706178000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2329976000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2198771000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2194665000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2124907000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2259913000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2324415000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2116698000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2165877000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2310999000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2384092000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2584068000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2791848000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2992327000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3175270000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3540907000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3735518000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1518914000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1683748000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1710109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764145000.0</v>
       </c>
       <c r="AP60">
         <v>764145000.0</v>
       </c>
-      <c r="AQ60"/>
+      <c r="AQ60">
+        <v>764145000.0</v>
+      </c>
       <c r="AR60"/>
       <c r="AS60"/>
-    </row>
-    <row r="61" spans="1:45">
+      <c r="AT60"/>
+    </row>
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9251,1015 +9388,1015 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>2670881010.0</v>
       </c>
       <c r="C2">
         <v>2474237000.0</v>
       </c>
       <c r="D2">
         <v>2114117000.0</v>
       </c>
       <c r="E2">
         <v>1815342000.0</v>
       </c>
       <c r="F2">
         <v>1750246000.0</v>
       </c>
       <c r="G2">
         <v>1182505000.0</v>
       </c>
       <c r="H2">
         <v>895838000.0</v>
       </c>
       <c r="I2">
         <v>798865000.0</v>
       </c>
       <c r="J2">
         <v>717462000.0</v>
       </c>
       <c r="K2">
         <v>451660000.0</v>
       </c>
       <c r="L2">
         <v>182341000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>159833000.0</v>
       </c>
       <c r="C3">
         <v>158074000.0</v>
       </c>
       <c r="D3">
         <v>168441000.0</v>
       </c>
       <c r="E3">
         <v>202173000.0</v>
       </c>
       <c r="F3">
         <v>119141000.0</v>
       </c>
       <c r="G3">
         <v>86744000.0</v>
       </c>
       <c r="H3">
         <v>87245000.0</v>
       </c>
       <c r="I3">
         <v>91648000.0</v>
       </c>
       <c r="J3">
         <v>61288000.0</v>
       </c>
       <c r="K3">
         <v>29115000.0</v>
       </c>
       <c r="L3">
         <v>15307000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>-329138000.0</v>
       </c>
       <c r="C5">
         <v>-650674000.0</v>
       </c>
       <c r="D5">
         <v>-1272399000.0</v>
       </c>
       <c r="E5">
         <v>-1379238000.0</v>
       </c>
       <c r="F5">
         <v>-456695000.0</v>
       </c>
       <c r="G5">
         <v>-828957000.0</v>
       </c>
       <c r="H5">
         <v>-1008273000.0</v>
       </c>
       <c r="I5">
         <v>-1249470000.0</v>
       </c>
       <c r="J5">
         <v>-3459952000.0</v>
       </c>
       <c r="K5">
         <v>-520299000.0</v>
       </c>
       <c r="L5">
         <v>-381729000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>-169305000.0</v>
       </c>
       <c r="C6">
         <v>-492600000.0</v>
       </c>
       <c r="D6">
         <v>-1103958000.0</v>
       </c>
       <c r="E6">
         <v>-1177065000.0</v>
       </c>
       <c r="F6">
         <v>-337554000.0</v>
       </c>
       <c r="G6">
         <v>-742213000.0</v>
       </c>
       <c r="H6">
         <v>-921028000.0</v>
       </c>
       <c r="I6">
         <v>-1157822000.0</v>
       </c>
       <c r="J6">
         <v>-3398664000.0</v>
       </c>
       <c r="K6">
         <v>-491184000.0</v>
       </c>
       <c r="L6">
         <v>-366422000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>3260565990.0</v>
       </c>
       <c r="C9">
         <v>2887161000.0</v>
       </c>
       <c r="D9">
         <v>2491998000.0</v>
       </c>
       <c r="E9">
         <v>2786505000.0</v>
       </c>
       <c r="F9">
         <v>2366802000.0</v>
       </c>
       <c r="G9">
         <v>1324121000.0</v>
       </c>
       <c r="H9">
         <v>819696000.0</v>
       </c>
       <c r="I9">
         <v>381581000.0</v>
       </c>
       <c r="J9">
         <v>107487000.0</v>
       </c>
       <c r="K9">
         <v>-47178000.0</v>
       </c>
       <c r="L9">
         <v>-123678000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>-442779000.0</v>
       </c>
       <c r="C10">
         <v>-672226000.0</v>
       </c>
       <c r="D10">
         <v>-1294423000.0</v>
       </c>
       <c r="E10">
         <v>-1400697000.0</v>
       </c>
       <c r="F10">
         <v>-474371000.0</v>
       </c>
       <c r="G10">
         <v>-926185000.0</v>
       </c>
       <c r="H10">
         <v>-1033267000.0</v>
       </c>
       <c r="I10">
         <v>-1253364000.0</v>
       </c>
       <c r="J10">
         <v>-3463408000.0</v>
       </c>
       <c r="K10">
         <v>-521723000.0</v>
       </c>
       <c r="L10">
         <v>-380482000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>17710000.0</v>
       </c>
       <c r="C11">
         <v>25630000.0</v>
       </c>
       <c r="D11">
         <v>28062000.0</v>
       </c>
       <c r="E11">
         <v>28956000.0</v>
       </c>
       <c r="F11">
         <v>13584000.0</v>
       </c>
       <c r="G11">
         <v>18654000.0</v>
       </c>
       <c r="H11">
         <v>393000.0</v>
       </c>
       <c r="I11">
         <v>2547000.0</v>
       </c>
       <c r="J11">
         <v>-18342000.0</v>
       </c>
       <c r="K11">
         <v>-7080000.0</v>
       </c>
       <c r="L11">
         <v>-7589000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>89000000.0</v>
       </c>
       <c r="C12">
         <v>21552000.0</v>
       </c>
       <c r="D12">
         <v>22024000.0</v>
       </c>
       <c r="E12">
         <v>21459000.0</v>
       </c>
       <c r="F12">
         <v>17676000.0</v>
       </c>
       <c r="G12">
         <v>97228000.0</v>
       </c>
       <c r="H12">
         <v>24994000.0</v>
       </c>
       <c r="I12">
         <v>3894000.0</v>
       </c>
       <c r="J12">
         <v>3456000.0</v>
       </c>
       <c r="K12">
         <v>1424000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
         <v>134159000.0</v>
       </c>
       <c r="C13">
         <v>153466000.0</v>
       </c>
       <c r="D13">
         <v>168394000.0</v>
       </c>
       <c r="E13">
         <v>58597000.0</v>
       </c>
       <c r="F13">
         <v>5199000.0</v>
       </c>
       <c r="G13">
         <v>18127000.0</v>
       </c>
       <c r="H13">
         <v>36042000.0</v>
       </c>
       <c r="I13">
         <v>27228000.0</v>
       </c>
       <c r="J13">
         <v>21096000.0</v>
       </c>
       <c r="K13">
         <v>4654000.0</v>
       </c>
       <c r="L13">
         <v>899000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-460489000.0</v>
       </c>
       <c r="C15">
         <v>-697856000.0</v>
       </c>
       <c r="D15">
         <v>-1322485000.0</v>
       </c>
       <c r="E15">
         <v>-1429653000.0</v>
       </c>
       <c r="F15">
         <v>-487955000.0</v>
       </c>
       <c r="G15">
         <v>-944839000.0</v>
       </c>
       <c r="H15">
         <v>-1033660000.0</v>
       </c>
       <c r="I15">
         <v>-1255911000.0</v>
       </c>
       <c r="J15">
         <v>-3445066000.0</v>
       </c>
       <c r="K15">
         <v>-514643000.0</v>
       </c>
       <c r="L15">
         <v>-372893000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1429653000.0</v>
       </c>
       <c r="F16">
         <v>-487955000.0</v>
       </c>
       <c r="G16">
         <v>-944839000.0</v>
       </c>
       <c r="H16">
         <v>-1033660000.0</v>
       </c>
       <c r="I16">
         <v>-1255911000.0</v>
       </c>
       <c r="J16">
         <v>-3445066000.0</v>
       </c>
       <c r="K16">
         <v>-514643000.0</v>
       </c>
       <c r="L16">
         <v>-372893000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
         <v>-460489000.0</v>
       </c>
       <c r="C17">
         <v>-697856000.0</v>
       </c>
       <c r="D17">
         <v>-1322485000.0</v>
       </c>
       <c r="E17">
         <v>-1429653000.0</v>
       </c>
       <c r="F17">
         <v>-487955000.0</v>
       </c>
       <c r="G17">
         <v>-944839000.0</v>
       </c>
       <c r="H17">
         <v>-1033660000.0</v>
       </c>
       <c r="I17">
         <v>-1255911000.0</v>
       </c>
       <c r="J17">
         <v>-3445066000.0</v>
       </c>
       <c r="K17">
         <v>-514643000.0</v>
       </c>
       <c r="L17">
         <v>-372893000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>12161000.0</v>
       </c>
       <c r="C18">
         <v>131914000.0</v>
       </c>
       <c r="D18">
         <v>146370000.0</v>
       </c>
       <c r="E18">
         <v>37138000.0</v>
       </c>
       <c r="F18">
         <v>-12477000.0</v>
       </c>
       <c r="G18">
         <v>-79101000.0</v>
       </c>
       <c r="H18">
         <v>11048000.0</v>
       </c>
       <c r="I18">
         <v>23334000.0</v>
       </c>
       <c r="J18">
         <v>17640000.0</v>
       </c>
       <c r="K18">
         <v>3230000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>16068000.0</v>
       </c>
       <c r="F19">
         <v>245374000.0</v>
       </c>
       <c r="G19">
         <v>33115000.0</v>
       </c>
       <c r="H19">
         <v>95055000.0</v>
       </c>
       <c r="I19">
         <v>18980000.0</v>
       </c>
       <c r="J19">
         <v>25624000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>-532167000.0</v>
       </c>
       <c r="C21">
         <v>-787294000.0</v>
       </c>
       <c r="D21">
         <v>-1398379000.0</v>
       </c>
       <c r="E21">
         <v>-1395306000.0</v>
       </c>
       <c r="F21">
         <v>-702069000.0</v>
       </c>
       <c r="G21">
         <v>-862072000.0</v>
       </c>
       <c r="H21">
         <v>-1103328000.0</v>
       </c>
       <c r="I21">
         <v>-1268450000.0</v>
       </c>
       <c r="J21">
         <v>-3485576000.0</v>
       </c>
       <c r="K21">
         <v>-520385000.0</v>
       </c>
       <c r="L21">
         <v>-381729000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>6463614000.0</v>
       </c>
       <c r="C23">
         <v>6148692000.0</v>
       </c>
       <c r="D23">
         <v>6004494000.0</v>
       </c>
       <c r="E23">
         <v>5997153000.0</v>
       </c>
       <c r="F23">
         <v>4819117000.0</v>
       </c>
       <c r="G23">
         <v>3368698000.0</v>
       </c>
       <c r="H23">
         <v>2818862000.0</v>
       </c>
       <c r="I23">
         <v>2448896000.0</v>
       </c>
       <c r="J23">
         <v>4310525000.0</v>
       </c>
       <c r="K23">
         <v>924867000.0</v>
       </c>
       <c r="L23">
         <v>440392000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>163633000.0</v>
       </c>
       <c r="C25">
         <v>158074000.0</v>
       </c>
       <c r="D25">
         <v>168441000.0</v>
       </c>
       <c r="E25">
         <v>202173000.0</v>
       </c>
       <c r="F25">
         <v>119141000.0</v>
       </c>
       <c r="G25">
         <v>86744000.0</v>
       </c>
       <c r="H25">
         <v>87245000.0</v>
       </c>
       <c r="I25">
         <v>91648000.0</v>
       </c>
       <c r="J25">
         <v>61288000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26">
         <v>1770908000.0</v>
       </c>
       <c r="C26">
         <v>1691683000.0</v>
       </c>
       <c r="D26">
         <v>1910862000.0</v>
       </c>
       <c r="E26">
         <v>2109800000.0</v>
       </c>
       <c r="F26">
         <v>1565467000.0</v>
       </c>
       <c r="G26">
         <v>1101561000.0</v>
       </c>
       <c r="H26">
         <v>883509000.0</v>
       </c>
       <c r="I26">
         <v>772185000.0</v>
       </c>
       <c r="J26">
         <v>1534863000.0</v>
       </c>
       <c r="K26">
         <v>183676000.0</v>
       </c>
       <c r="L26">
         <v>82235000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>767202000.0</v>
       </c>
       <c r="C27">
         <v>1063675000.0</v>
       </c>
       <c r="D27">
         <v>1122092000.0</v>
       </c>
       <c r="E27">
         <v>1118746000.0</v>
       </c>
       <c r="F27">
         <v>792764000.0</v>
       </c>
       <c r="G27">
         <v>555468000.0</v>
       </c>
       <c r="H27">
         <v>458598000.0</v>
       </c>
       <c r="I27">
         <v>400824000.0</v>
       </c>
       <c r="J27">
         <v>522605000.0</v>
       </c>
       <c r="K27">
         <v>124371000.0</v>
       </c>
       <c r="L27">
         <v>27216000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>1241314990.0</v>
       </c>
       <c r="C28">
         <v>919097000.0</v>
       </c>
       <c r="D28">
         <v>857423000.0</v>
       </c>
       <c r="E28">
         <v>953265000.0</v>
       </c>
       <c r="F28">
         <v>710640000.0</v>
       </c>
       <c r="G28">
         <v>529164000.0</v>
       </c>
       <c r="H28">
         <v>580917000.0</v>
       </c>
       <c r="I28">
         <v>477022000.0</v>
       </c>
       <c r="J28">
         <v>1535595000.0</v>
       </c>
       <c r="K28">
         <v>165160000.0</v>
       </c>
       <c r="L28">
         <v>148600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>9353000.0</v>
       </c>
       <c r="C29">
         <v>25630000.0</v>
       </c>
       <c r="D29">
         <v>28062000.0</v>
       </c>
       <c r="E29">
         <v>28956000.0</v>
       </c>
       <c r="F29">
         <v>13584000.0</v>
       </c>
       <c r="G29">
         <v>18654000.0</v>
       </c>
       <c r="H29">
         <v>393000.0</v>
       </c>
       <c r="I29">
         <v>2547000.0</v>
       </c>
       <c r="J29">
         <v>-18342000.0</v>
       </c>
       <c r="K29">
         <v>-7080000.0</v>
       </c>
       <c r="L29">
         <v>-7589000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>3792732990.0</v>
       </c>
       <c r="C30">
         <v>3674455000.0</v>
       </c>
       <c r="D30">
         <v>3890377000.0</v>
       </c>
       <c r="E30">
         <v>4181811000.0</v>
       </c>
       <c r="F30">
         <v>3068871000.0</v>
       </c>
       <c r="G30">
         <v>2186193000.0</v>
       </c>
       <c r="H30">
         <v>1923024000.0</v>
       </c>
       <c r="I30">
         <v>1650031000.0</v>
       </c>
       <c r="J30">
         <v>3593063000.0</v>
       </c>
       <c r="K30">
         <v>473207000.0</v>
       </c>
       <c r="L30">
         <v>258051000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>89388000.0</v>
       </c>
       <c r="C31">
         <v>115068000.0</v>
       </c>
       <c r="D31">
         <v>103956000.0</v>
       </c>
       <c r="E31">
         <v>-5391000.0</v>
       </c>
       <c r="F31">
         <v>227698000.0</v>
       </c>
       <c r="G31">
         <v>-64113000.0</v>
       </c>
       <c r="H31">
         <v>70061000.0</v>
       </c>
       <c r="I31">
         <v>15086000.0</v>
       </c>
       <c r="J31">
         <v>22168000.0</v>
       </c>
       <c r="K31">
         <v>-1338000.0</v>
       </c>
       <c r="L31">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>5931447000.0</v>
       </c>
       <c r="C32">
         <v>5361398000.0</v>
       </c>
       <c r="D32">
         <v>4606115000.0</v>
       </c>
       <c r="E32">
         <v>4601847000.0</v>
       </c>
       <c r="F32">
         <v>4117048000.0</v>
       </c>
       <c r="G32">
         <v>2506626000.0</v>
       </c>
       <c r="H32">
         <v>1715534000.0</v>
       </c>
       <c r="I32">
         <v>1180446000.0</v>
       </c>
@@ -10272,3854 +10409,3932 @@
       <c r="L32">
         <v>58663000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AR1" t="s">
         <v>104</v>
       </c>
       <c r="AS1" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>665241000.0</v>
+      </c>
+      <c r="C2">
         <v>703749010.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>674220000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>653333000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>639579000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>671660000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>638907000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>588921000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>574749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>621504000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>555753000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>496874000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>439986000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>481311000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>466757000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>446377000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>420897000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>449151000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>443473000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>445021000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>412601000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>385546000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>293095000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>250454000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>253410000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>253439000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>223140000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>215492000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>203767000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>212948000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>197554000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>191565000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>196798000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>191246000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>210710000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>152148000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>163358000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>153350000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>127780000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>94757000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>75773000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64767000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>56227000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40598000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30673500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>44696000.0</v>
+      </c>
+      <c r="C3">
         <v>39581000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42514000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40023000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37715000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39581000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38850000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37930000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41713000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>52324000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41209000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>39688000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35220000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48491000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>36291000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>79291000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34863000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32510000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28270000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23498000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22811000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21804000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20925000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21204000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20620000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20646000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22660000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23319000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22682000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24898000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22514000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21553000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>18786000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17467000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12585000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12450000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10633000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7437000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5996000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5049000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4109000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AS3">
         <v>3540000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3">
+        <v>3540000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>-74449000.0</v>
+      </c>
+      <c r="C5">
         <v>74458000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-68537000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-227300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-107759000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20078000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-139032000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-238305000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-293415000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-239697000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-356886000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-359872000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-315944000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-278942000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-344836000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-409519000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-345941000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>39631000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-66936000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-148979000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-280411000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-65796000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-170732000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-302265000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-290164000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-225597000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-220017000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-253287000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-309372000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-190909000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-323985000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-351303000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-383273000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-352341000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-454572000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-441883000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2211156000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-169466000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-130451000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-115927000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-104455000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-81760000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-96902000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-87821000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-93333500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-29753000.0</v>
+      </c>
+      <c r="C6">
         <v>114039000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-26023000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-187277000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-70044000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>59659000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-100182000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-200375000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-251702000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-187373000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-315677000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-320184000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-280724000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-230451000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-308545000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-330228000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-307841000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>74494000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-34426000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-120709000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-256913000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-42985000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-148928000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-281340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-268960000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-204977000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-199371000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-230627000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-286053000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-168227000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-299087000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-328789000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-361720000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-333555000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-437105000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-429298000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2198706000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-158833000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-123014000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-109931000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-99406000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-77651000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-92784000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-84281000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-89793500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>863550000.0</v>
+      </c>
+      <c r="C9">
         <v>1012711990.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>832619000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>691597000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>723638000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>885623000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>733667000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>647847000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>620024000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>739783000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>632798000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>570795000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>548622000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>818424000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>661719000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>664532000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>641830000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>848734000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>623998000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>537087000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>356983000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>525776000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>385573000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>203704000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>209068000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>307449000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>223059000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>172529000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>116659000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>176874000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>100141000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>70698000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>33868000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>94447000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2773000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>29523000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-13710000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12332000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>424000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-22959000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-36975000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-32049000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-39502000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-35298000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-26063500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>-85760000.0</v>
+      </c>
+      <c r="C10">
         <v>46317000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-103031000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-254907000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-131158000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14265000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-144915000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-243418000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-298158000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-244972000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-362407000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-365215000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-321829000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-284254000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-350261000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-415068000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-351114000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35581000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-70967000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-153543000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-285442000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-94972000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-198944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-326992000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-305277000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-240372000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-228671000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-254096000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-310128000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-192020000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-324904000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-352233000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-384207000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-353217000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-455459000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-442881000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2211851000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-170242000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-131099000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-115927000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-104455000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-97679000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-96656000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-87535000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-93073500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>3191000.0</v>
+      </c>
+      <c r="C11">
         <v>1108000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>510000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7663000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8429000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5164000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8332000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5202000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6932000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3275000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5849000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12093000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6845000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4206000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9241000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6999000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8510000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13031000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>992000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1879000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1440000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18127000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>909000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1041000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>659000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>332000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1296000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1078000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>279000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-352000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>244000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1077000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1578000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-3240000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-12300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>212000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3014000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-297000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6871000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-33000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>121000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>111000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
         <v>-7700000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3850000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>36756000.0</v>
+      </c>
+      <c r="C12">
         <v>3500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34494000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27607000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23399000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5813000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5883000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5113000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4743000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5275000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5521000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5343000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5885000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5312000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5425000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5549000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5173000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4050000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4031000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4564000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5031000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29176000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28212000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24727000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15113000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14775000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8654000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>809000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>756000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1111000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>919000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>930000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>934000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>876000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>887000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>998000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>695000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>776000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>648000.0</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>1424000.0</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
+        <v>26459000.0</v>
+      </c>
+      <c r="C13">
         <v>31687000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>32255000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>33199000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>37018000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38573000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>38533000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36462000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>39898000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>43463000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>43839000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>43144000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>37948000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28698000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18445000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8331000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3123000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1554000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1257000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1251000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1137000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1969000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2801000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4768000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8589000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10463000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10317000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7446000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7816000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>-88951000.0</v>
+      </c>
+      <c r="C15">
         <v>45209000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-103541000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-262570000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-139587000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9101000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-153247000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-248620000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-305090000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-248247000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-368256000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-377308000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-328674000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-288460000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-359502000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-422067000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-359624000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22550000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-71959000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-151664000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-286882000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-113099000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-199853000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-325951000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-305936000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-240704000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-227375000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-255174000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-310407000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-191668000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-325148000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-353310000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-385785000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-349977000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-443159000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-443093000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2208837000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-169945000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-124228000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-115894000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-104576000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-97790000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-96656000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-79835000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-89223500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-368256000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-377308000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-328674000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-288460000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-359502000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-422067000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-359624000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22550000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-71959000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-151664000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-286882000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-113099000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-199853000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-325951000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-305936000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-240704000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-227375000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-255174000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-310407000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-191668000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-325148000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-353310000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-385785000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1679256000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-443159000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-443093000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2208837000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-514643000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-372893000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>-88951000.0</v>
+      </c>
+      <c r="C17">
         <v>45209000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-103541000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-262570000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-139587000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9101000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-153247000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-248620000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-305090000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-248247000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-368256000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-377308000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-328674000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-288460000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-359502000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-422067000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-359624000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>22550000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-71959000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-151664000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-286882000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-113099000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-199853000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-325951000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-305936000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-240704000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-227375000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-255174000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-310407000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-191668000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-325148000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-353310000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-385785000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1679256000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-443159000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-443093000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2208837000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-514643000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-372893000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-10297000.0</v>
+      </c>
+      <c r="C18">
         <v>-4811000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2239000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5592000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13619000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32650000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>31349000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35155000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>38188000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38318000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>37801000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32063000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>23386000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13020000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2782000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2050000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2496000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2774000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3313000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3894000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-27207000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25411000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19959000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6524000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4312000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1663000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6637000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7060000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>44467000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>49320000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8655000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>90406000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8579000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-74414000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>64758000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>113888000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>43533000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>23195000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>31440000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2868000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8343000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3800000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>8836000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>51531000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6689000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-614000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6539000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>9257000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>7255000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7135000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2611000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>-74449000.0</v>
+      </c>
+      <c r="C21">
         <v>49717000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-128362000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-259676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-193846000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26877000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-173210000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-253975000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-333232000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-248713000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-380063000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-404339000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-365264000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-287597000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-435242000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-400940000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-271527000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-25127000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-180824000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-192512000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-303606000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-97236000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-167864000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-310608000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-286364000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-253596000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-228853000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-304818000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-316061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-194707000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-323371000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-357842000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-392530000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-360964000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-461827000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-449018000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2213767000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-169737000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-130968000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-115859000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-103821000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-81760000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-96902000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-87821000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-93333500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>1603240000.0</v>
+      </c>
+      <c r="C23">
         <v>1666744000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1635201000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1604606000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1557063000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1584160000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1545784000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1490743000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1528005000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1610000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1568614000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1472008000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1353872000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1587332000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1563718000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1511849000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1334254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1323012000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1248295000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1174620000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1073190000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1008558000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>846532000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>764766000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>748842000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>814484000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>675052000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>692839000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>636487000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>584529000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>621066000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>620105000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>623196000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>646657000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>669764000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>630689000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2363415000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>335419000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>259172000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>187657000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>142619000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>130794998.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>113856000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>93167000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>97946500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>44696000.0</v>
+      </c>
+      <c r="C25">
         <v>43381000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42514000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40023000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37715000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39581000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>38850000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37930000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41713000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52324000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41209000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>39688000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>35220000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>48491000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>36291000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>79291000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>34863000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>32510000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28270000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23498000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22811000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21804000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20925000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21204000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20646000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22660000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23319000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>22682000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24898000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22514000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21553000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18786000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17467000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12585000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12450000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10633000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7437000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5996000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5049000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26">
+        <v>478296000.0</v>
+      </c>
+      <c r="C26">
         <v>450000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>453418000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>443325000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>424165000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>422937000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>412791000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>406196000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>449759000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>483528000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>494559000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>477663000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>455112000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>584942000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>564258000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>505037000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>455563000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>434195000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>412021000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>370671000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>348580000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>318446000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>283639000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>260863000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>238613000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>219526000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>211599000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>236199000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>216185000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>164443000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>203510000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>203246000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>200986000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>233838000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>239442000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>255735000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>805848000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>64964000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>54562000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>36052000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>28098000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>29400000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>18989000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>17259000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>16923000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:45">
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
+        <v>239011000.0</v>
+      </c>
+      <c r="C27">
         <v>249280000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>256215000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>257853000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>253134000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>248214000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>273107000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>266320000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>276034000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>275811000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>297251000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>280597000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>268433000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>295150000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>270336000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>311374000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>241886000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>245228000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>217526000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>179724000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>150286000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>157634000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>143511000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>132118000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>122205000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>125972000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>123240000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>111504000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>97882000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>99474000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>97552000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>101685000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>102113000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>110458000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>101511000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>90903000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>219733000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>50389000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>34658000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>24587000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>14737000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9685000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8206000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5872000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4662500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:45">
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>220692000.0</v>
+      </c>
+      <c r="C28">
         <v>242328000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>251348000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>250095000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>226877000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>241349000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>220979000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>229306000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>227463000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>229157000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>221051000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>216874000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>190341000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>225929000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>262367000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>249061000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>215908000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>194438000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>175275000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>179204000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>161723000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>157509000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>126287000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>121331000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>134614000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>215547000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>112748000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>129644000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>118653000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>107664000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>122450000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>123609000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>123299000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>111115000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>118101000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>131903000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1174476000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>66716000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>42172000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>32261000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>24011000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10626000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30205000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29392000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>45684500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>3191000.0</v>
+      </c>
+      <c r="C29">
         <v>-7249000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>510000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7663000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8429000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5164000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8332000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5202000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6932000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3275000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5849000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12093000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6845000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4206000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9241000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6999000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8510000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13031000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>992000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1879000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1440000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18127000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>909000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1041000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>659000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>332000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1296000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1078000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>279000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>937999000.0</v>
+      </c>
+      <c r="C30">
         <v>962994990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>960981000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>951273000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>917484000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>912500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>906877000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>901822000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>953256000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>988496000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1012861000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>975134000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>913886000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1106021000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1096961000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1065472000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>913357000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>873861000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>804822000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>729599000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>660589000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>623012000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>553437000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>514312000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>495432000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>561045000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>451912000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>477347000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>432720000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>371581000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>423512000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>428540000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>426398000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>455411000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>459054000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>478541000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2200057000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>182069000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>131392000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>92900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>66846000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>66028000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>57629000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>52569000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>67273000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-11311000.0</v>
+      </c>
+      <c r="C31">
         <v>-3400000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>25331000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4769000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>62688000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>41142000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>28295000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10557000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>35074000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3741000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>17656000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>39124000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>43435000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3343000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>84981000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14128000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-79587000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>60708000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>109857000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>38969000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>18164000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2264000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-31080000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16384000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18913000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>13224000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>182000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>50722000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5933000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2687000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1533000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5609000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8323000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7747000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6368000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6137000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1916000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-505000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-131000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-68000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-634000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15919000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>246000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>286000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>1528791000.0</v>
+      </c>
+      <c r="C32">
         <v>1716461000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1506839000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1344930000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1363217000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1557283000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1372574000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1236768000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1194773000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1361287000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1188551000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1067669000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>988608000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1299735000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1128476000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1110909000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1062727000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1297885000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1067471000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>982108000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>769584000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>911322000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>678668000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>454158000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>462478000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>560888000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>446199000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>388021000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>320426000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>389822000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>297695000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>262263000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>230666000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>285693000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>207937000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>181671000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>149648000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>165682000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>128204000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>71798000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>38798000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>32718000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>16725000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5300000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4610000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -14162,997 +14377,997 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>1050234000.0</v>
       </c>
       <c r="C2">
         <v>1782462000.0</v>
       </c>
       <c r="D2">
         <v>1423776000.0</v>
       </c>
       <c r="E2">
         <v>1994723000.0</v>
       </c>
       <c r="F2">
         <v>546543000.0</v>
       </c>
       <c r="G2">
         <v>521260000.0</v>
       </c>
       <c r="H2">
         <v>388974000.0</v>
       </c>
       <c r="I2">
         <v>337007000.0</v>
       </c>
       <c r="J2">
         <v>163336000.0</v>
       </c>
       <c r="K2">
         <v>646977000.0</v>
       </c>
       <c r="L2">
         <v>398008000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>218981000</v>
       </c>
       <c r="C3">
         <v>194826000</v>
       </c>
       <c r="D3">
         <v>211727000</v>
       </c>
       <c r="E3">
         <v>129306000</v>
       </c>
       <c r="F3">
         <v>69875000</v>
       </c>
       <c r="G3">
         <v>57832000</v>
       </c>
       <c r="H3">
         <v>36478000</v>
       </c>
       <c r="I3">
         <v>120242000</v>
       </c>
       <c r="J3">
         <v>84518000</v>
       </c>
       <c r="K3">
         <v>67013000</v>
       </c>
       <c r="L3">
         <v>28305000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-570947000.0</v>
       </c>
       <c r="F4">
         <v>1448180000.0</v>
       </c>
       <c r="G4">
         <v>25283000.0</v>
       </c>
       <c r="H4">
         <v>132286000.0</v>
       </c>
       <c r="I4">
         <v>51967000.0</v>
       </c>
       <c r="J4">
         <v>183942000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2028000.0</v>
       </c>
       <c r="F5">
         <v>-328611000.0</v>
       </c>
       <c r="G5">
         <v>-36819000.0</v>
       </c>
       <c r="H5">
         <v>-11325000.0</v>
       </c>
       <c r="I5">
         <v>56412000.0</v>
       </c>
       <c r="J5">
         <v>-22557000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>-18837000.0</v>
       </c>
       <c r="C6">
         <v>-732228000.0</v>
       </c>
       <c r="D6">
         <v>358686000.0</v>
       </c>
       <c r="E6">
         <v>-570947000.0</v>
       </c>
       <c r="F6">
         <v>1448180000.0</v>
       </c>
       <c r="G6">
         <v>25283000.0</v>
       </c>
       <c r="H6">
         <v>132286000.0</v>
       </c>
       <c r="I6">
         <v>51967000.0</v>
       </c>
       <c r="J6">
         <v>173671000.0</v>
       </c>
       <c r="K6">
         <v>-483641000.0</v>
       </c>
       <c r="L6">
         <v>242802000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
         <v>-17004000.0</v>
       </c>
       <c r="C7">
         <v>-91456000.0</v>
       </c>
       <c r="D7">
         <v>63131000.0</v>
       </c>
       <c r="E7">
         <v>-34992000.0</v>
       </c>
       <c r="F7">
         <v>-195881000.0</v>
       </c>
       <c r="G7">
         <v>-153845000.0</v>
       </c>
       <c r="H7">
         <v>6596000.0</v>
       </c>
       <c r="I7">
         <v>-95619000.0</v>
       </c>
       <c r="J7">
         <v>11065000.0</v>
       </c>
       <c r="K7">
         <v>-150496000.0</v>
       </c>
       <c r="L7">
         <v>-15486000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-119780000.0</v>
       </c>
       <c r="F8">
         <v>-332967000.0</v>
       </c>
       <c r="G8">
         <v>-255818000.0</v>
       </c>
       <c r="H8">
         <v>-147862000.0</v>
       </c>
       <c r="I8">
         <v>-77506000.0</v>
       </c>
       <c r="J8">
         <v>-104357000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>-31827000.0</v>
       </c>
       <c r="C9">
         <v>-94005000.0</v>
       </c>
       <c r="D9">
         <v>-98127000.0</v>
       </c>
       <c r="E9">
         <v>-119780000.0</v>
       </c>
       <c r="F9">
         <v>-332967000.0</v>
       </c>
       <c r="G9">
         <v>-255818000.0</v>
       </c>
       <c r="H9">
         <v>-147862000.0</v>
       </c>
       <c r="I9">
         <v>-77506000.0</v>
       </c>
       <c r="J9">
         <v>-104357000.0</v>
       </c>
       <c r="K9">
         <v>-118434000.0</v>
       </c>
       <c r="L9">
         <v>-41905000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>44284000.0</v>
       </c>
       <c r="H10">
         <v>75370000.0</v>
       </c>
       <c r="I10">
         <v>-12731000.0</v>
       </c>
       <c r="J10">
         <v>61205000.0</v>
       </c>
       <c r="K10">
         <v>-40249000.0</v>
       </c>
       <c r="L10">
         <v>33436000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>123654000.0</v>
       </c>
       <c r="F11">
         <v>53579000.0</v>
       </c>
       <c r="G11">
         <v>138792000.0</v>
       </c>
       <c r="H11">
         <v>165783000.0</v>
       </c>
       <c r="I11">
         <v>-41492000.0</v>
       </c>
       <c r="J11">
         <v>49696000.0</v>
       </c>
       <c r="K11">
         <v>6486000.0</v>
       </c>
       <c r="L11">
         <v>-6724000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1403383000.0</v>
       </c>
       <c r="F12">
         <v>853264000.0</v>
       </c>
       <c r="G12">
         <v>762895000.0</v>
       </c>
       <c r="H12">
         <v>617064000.0</v>
       </c>
       <c r="I12">
         <v>536925000.0</v>
       </c>
       <c r="J12">
         <v>2638046000.0</v>
       </c>
       <c r="K12">
         <v>24779000.0</v>
       </c>
       <c r="L12">
         <v>66450000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>38296000.0</v>
       </c>
       <c r="F13">
         <v>83507000.0</v>
       </c>
       <c r="G13">
         <v>81599000.0</v>
       </c>
       <c r="H13">
         <v>133784000.0</v>
       </c>
       <c r="I13">
         <v>15419000.0</v>
       </c>
       <c r="J13">
         <v>65726000.0</v>
       </c>
       <c r="K13">
         <v>-38548000.0</v>
       </c>
       <c r="L13">
         <v>33143000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>163633000.0</v>
       </c>
       <c r="C14">
         <v>158074000.0</v>
       </c>
       <c r="D14">
         <v>168441000.0</v>
       </c>
       <c r="E14">
         <v>202173000.0</v>
       </c>
       <c r="F14">
         <v>119141000.0</v>
       </c>
       <c r="G14">
         <v>86744000.0</v>
       </c>
       <c r="H14">
         <v>87245000.0</v>
       </c>
       <c r="I14">
         <v>91648000.0</v>
       </c>
       <c r="J14">
         <v>61288000.0</v>
       </c>
       <c r="K14">
         <v>29115000.0</v>
       </c>
       <c r="L14">
         <v>15307000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>1480490000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>1031397000.0</v>
       </c>
       <c r="C16">
         <v>1050234000.0</v>
       </c>
       <c r="D16">
         <v>1782462000.0</v>
       </c>
       <c r="E16">
         <v>1423776000.0</v>
       </c>
       <c r="F16">
         <v>1994723000.0</v>
       </c>
       <c r="G16">
         <v>546543000.0</v>
       </c>
       <c r="H16">
         <v>521260000.0</v>
       </c>
       <c r="I16">
         <v>388974000.0</v>
       </c>
       <c r="J16">
         <v>337007000.0</v>
       </c>
       <c r="K16">
         <v>163336000.0</v>
       </c>
       <c r="L16">
         <v>640810000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>437189000.0</v>
       </c>
       <c r="C18">
         <v>218654000.0</v>
       </c>
       <c r="D18">
         <v>34794000.0</v>
       </c>
       <c r="E18">
         <v>55308000.0</v>
       </c>
       <c r="F18">
         <v>223005000.0</v>
       </c>
       <c r="G18">
         <v>-225476000.0</v>
       </c>
       <c r="H18">
         <v>-341436000.0</v>
       </c>
       <c r="I18">
         <v>-810166000.0</v>
       </c>
       <c r="J18">
         <v>-819185000.0</v>
       </c>
       <c r="K18">
         <v>-678258000.0</v>
       </c>
       <c r="L18">
         <v>-334927000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
         <v>431179000.0</v>
       </c>
       <c r="C19">
         <v>-717084000.0</v>
       </c>
       <c r="D19">
         <v>570954000.0</v>
       </c>
       <c r="E19">
         <v>-884707000.0</v>
       </c>
       <c r="F19">
         <v>436137000.0</v>
       </c>
       <c r="G19">
         <v>-397102000.0</v>
       </c>
       <c r="H19">
         <v>-684355000.0</v>
       </c>
       <c r="I19">
         <v>829295000.0</v>
       </c>
       <c r="J19">
         <v>-878374000.0</v>
       </c>
       <c r="K19">
         <v>-1021334000.0</v>
       </c>
       <c r="L19">
         <v>-9551000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>-16597000.0</v>
       </c>
       <c r="C21">
         <v>-118692000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>1303494000.0</v>
       </c>
       <c r="F21">
         <v>1137227000.0</v>
       </c>
       <c r="G21">
         <v>888582000.0</v>
       </c>
       <c r="H21">
         <v>1149325000.0</v>
       </c>
       <c r="I21">
         <v>1251411000.0</v>
       </c>
       <c r="J21">
         <v>1251411000.0</v>
       </c>
       <c r="K21">
         <v>1251411000.0</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>-460489000.0</v>
       </c>
       <c r="C22">
         <v>-697856000.0</v>
       </c>
       <c r="D22">
         <v>-1322485000.0</v>
       </c>
       <c r="E22">
         <v>-1429653000.0</v>
       </c>
       <c r="F22">
         <v>-487955000.0</v>
       </c>
       <c r="G22">
         <v>-944839000.0</v>
       </c>
       <c r="H22">
         <v>-1033660000.0</v>
       </c>
       <c r="I22">
         <v>-1255911000.0</v>
       </c>
       <c r="J22">
         <v>-3445066000.0</v>
       </c>
       <c r="K22">
         <v>-514643000.0</v>
       </c>
       <c r="L22">
         <v>-372893000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>-81036000.0</v>
       </c>
       <c r="C23">
         <v>1137000.0</v>
       </c>
       <c r="D23">
         <v>-269395000.0</v>
       </c>
       <c r="E23">
         <v>-175734000.0</v>
       </c>
       <c r="F23">
         <v>-86825000.0</v>
       </c>
       <c r="G23">
         <v>-65791000.0</v>
       </c>
       <c r="H23">
         <v>-85559000.0</v>
       </c>
       <c r="I23">
         <v>47988000.0</v>
       </c>
       <c r="J23">
         <v>1707000.0</v>
       </c>
       <c r="K23">
         <v>1152483000.0</v>
       </c>
       <c r="L23">
         <v>651366000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24">
         <v>-3581000.0</v>
       </c>
       <c r="C24">
         <v>-100000.0</v>
       </c>
       <c r="D24">
         <v>-2779000.0</v>
       </c>
       <c r="E24">
         <v>-18125000.0</v>
       </c>
       <c r="F24">
         <v>-1897000.0</v>
       </c>
       <c r="G24">
         <v>5506000.0</v>
       </c>
       <c r="H24">
         <v>1029000.0</v>
       </c>
       <c r="I24">
         <v>8711000.0</v>
       </c>
       <c r="J24">
         <v>-8107000.0</v>
       </c>
       <c r="K24">
         <v>-572000.0</v>
       </c>
       <c r="L24">
         <v>-23456000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>-46795000.0</v>
       </c>
       <c r="C25">
         <v>3695000.0</v>
       </c>
       <c r="D25">
         <v>13430000.0</v>
       </c>
       <c r="E25">
         <v>59299000.0</v>
       </c>
       <c r="F25">
         <v>-234560000.0</v>
       </c>
       <c r="G25">
         <v>80440000.0</v>
       </c>
       <c r="H25">
         <v>-50661000.0</v>
       </c>
       <c r="I25">
         <v>32130000.0</v>
       </c>
       <c r="J25">
         <v>15641000.0</v>
       </c>
       <c r="K25">
         <v>889000.0</v>
       </c>
       <c r="L25">
         <v>626000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
         <v>-2745416000.0</v>
       </c>
       <c r="C26">
         <v>-311069000.0</v>
       </c>
       <c r="D26">
         <v>-189394000.0</v>
       </c>
       <c r="E26">
         <v>-1001052000.0</v>
       </c>
       <c r="F26">
         <v>14671000.0</v>
       </c>
       <c r="G26">
         <v>34209000.0</v>
       </c>
       <c r="H26">
         <v>16527000.0</v>
       </c>
       <c r="I26">
         <v>-551000.0</v>
       </c>
       <c r="J26">
         <v>-394156000.0</v>
       </c>
       <c r="K26">
         <v>-10593000.0</v>
       </c>
       <c r="L26">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27">
         <v>1016825000.0</v>
       </c>
       <c r="C27">
         <v>1041023000.0</v>
       </c>
       <c r="D27">
         <v>1324004000.0</v>
       </c>
       <c r="E27">
         <v>1387787000.0</v>
       </c>
       <c r="F27">
         <v>1092135000.0</v>
       </c>
       <c r="G27">
         <v>770182000.0</v>
       </c>
       <c r="H27">
         <v>686013000.0</v>
       </c>
       <c r="I27">
         <v>538211000.0</v>
       </c>
       <c r="J27">
         <v>2639895000.0</v>
       </c>
       <c r="K27">
         <v>31842000.0</v>
       </c>
       <c r="L27">
         <v>73524000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>-848125000.0</v>
       </c>
       <c r="C28">
         <v>-428624000.0</v>
       </c>
       <c r="D28">
         <v>-458789000.0</v>
       </c>
       <c r="E28">
         <v>306714000.0</v>
       </c>
       <c r="F28">
         <v>1065073000.0</v>
       </c>
       <c r="G28">
         <v>922791000.0</v>
       </c>
       <c r="H28">
         <v>1165852000.0</v>
       </c>
       <c r="I28">
         <v>47437000.0</v>
       </c>
       <c r="J28">
         <v>2265348000.0</v>
       </c>
       <c r="K28">
         <v>1141890000.0</v>
       </c>
       <c r="L28">
         <v>650366000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>656170000.0</v>
       </c>
       <c r="C29">
         <v>413480000.0</v>
       </c>
       <c r="D29">
         <v>246521000.0</v>
       </c>
       <c r="E29">
         <v>184614000.0</v>
       </c>
       <c r="F29">
         <v>292880000.0</v>
       </c>
       <c r="G29">
         <v>-167644000.0</v>
       </c>
       <c r="H29">
         <v>-304958000.0</v>
       </c>
       <c r="I29">
         <v>-689924000.0</v>
       </c>
       <c r="J29">
         <v>-734667000.0</v>
       </c>
       <c r="K29">
         <v>-611245000.0</v>
       </c>
       <c r="L29">
         <v>-306622000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>173118000.0</v>
       </c>
       <c r="C30">
         <v>-717084000.0</v>
       </c>
       <c r="D30">
         <v>570954000.0</v>
       </c>
       <c r="E30">
         <v>-1062275000.0</v>
       </c>
       <c r="F30">
         <v>90227000.0</v>
       </c>
       <c r="G30">
         <v>-729864000.0</v>
       </c>
       <c r="H30">
         <v>-728608000.0</v>
       </c>
       <c r="I30">
         <v>694454000.0</v>
       </c>
@@ -15165,3598 +15380,3666 @@
       <c r="L30">
         <v>-100942000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS30"/>
+  <dimension ref="A1:AT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AR1" t="s">
         <v>104</v>
       </c>
       <c r="AS1" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>1030435000.0</v>
+      </c>
+      <c r="C2">
         <v>955499000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>928937000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>916079000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1050234000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>968393000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1065028000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1063880000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1782462000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1199413000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1228676000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1578717000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1423776000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1919737000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2299023000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2413283000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1994723000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1973274000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2052879000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>968437000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>546543000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>824987000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1252631000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>902250000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>521260000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>730814000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>337732000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>247464000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>388974000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>352467000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>395307000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>469531000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>337007000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>317554000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>504993000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1440329000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>163336000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>203452000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>587970000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>514987000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>640810000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>747956000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>744880000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>173436000.0</v>
       </c>
-      <c r="AS2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>40772000</v>
+      </c>
+      <c r="C3">
         <v>64022000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>53044000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>64701000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37214000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48275000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44041000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52062000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50448000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53719000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>73435000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>36943000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>47630000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46925000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>37836000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23370000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21175000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24565000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19836000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14623000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10851000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16447000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14727000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15767000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10891000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9093000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7938000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7633000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11814000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22741000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>26285000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>34901000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>36375000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>21294000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>26253000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>27085000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17993000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>20376000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17202000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>16421000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13014000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4812000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4352000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5020500</v>
       </c>
       <c r="AS3">
         <v>5020500</v>
       </c>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3">
+        <v>5020500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-350041000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>154941000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-495961000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-379286000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-114260000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>418560000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>21449000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-79605000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1084442000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>421894000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-278444000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-427644000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>350381000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>380990000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-209554000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>393082000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>90268000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-141510000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>36507000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-42840000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-74224000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>132524000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-184123000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-925437000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1276993000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-6782000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-24079000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20386000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-68023000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>50809000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-84034000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-131912000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-97234000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15431000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7378000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12924000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2783000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-19300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4880000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1274000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6964000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-755000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5889000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>39922000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16836000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6235000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>22430000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-17222000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-40721000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>31489000.0</v>
+      </c>
+      <c r="C6">
         <v>77118000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27344000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12858000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-134155000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>81841000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-96635000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1148000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-718582000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>583049000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29263000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-350041000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>154941000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-495961000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-379286000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-114260000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>418560000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>21449000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-79605000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1084442000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>421894000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-278444000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-427644000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>350381000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>380990000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-209554000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>393082000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>90268000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-141510000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>36507000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-42840000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-74224000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>132524000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16509000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-184123000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-935336000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1276993000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-53331000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-384518000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>72983000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-125823000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-107146000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173436000.0</v>
       </c>
       <c r="AS6">
         <v>173436000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6">
+        <v>173436000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>115954000.0</v>
+      </c>
+      <c r="C7">
         <v>-88095000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27906000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>48551000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-64471000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-35413000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-85451000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>93879000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5823000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-36707000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-43357000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>149018000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-107689000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>98007000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-117184000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>91874000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-109558000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-73803000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-190356000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>177835000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-188104000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-99428000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>36314000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>97373000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-98000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-35985000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-17858000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>60537000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-77869000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3074000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-19045000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2149000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-20201000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2654000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20253000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>48865000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-15711000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-105465000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-29807000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>487000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12851000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-13715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8902000.0</v>
       </c>
       <c r="AS7">
         <v>8902000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7">
+        <v>8902000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-103629000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>288373000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-182216000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>17410000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-81001000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>126027000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-154923000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-132908000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-174452000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>129316000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-212508000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-151856000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>15654000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>92892000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-117126000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-62855000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-39751000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>71870000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-93443000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-18834000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-13926000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>48697000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-16304000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-21653000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>13444000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>174635000.0</v>
+      </c>
+      <c r="C9">
         <v>-133859000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-89096000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3088000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>194216000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-167355000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-51941000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-36916000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>162207000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-153899000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-128972000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-103629000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>288373000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-182216000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17410000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-81001000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>126027000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-154923000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-132908000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-174452000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>129316000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-212508000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-151856000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15654000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>92892000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-117126000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-62855000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-39751000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>71870000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-93443000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-18834000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-13926000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>48697000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-79844000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-16304000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-21653000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13444000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-39946000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-54446000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-16881000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-7161000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-24150000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-12364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2695500.0</v>
       </c>
       <c r="AS9">
         <v>-2695500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9">
+        <v>-2695500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>146334000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-3615512000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3554557000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2494757000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10007000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>35227000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8001000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8951000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>126954000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-13255000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-13807000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-24522000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4992000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14406000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11541000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-20588000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6721000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8587000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25768000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20152000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-55534000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13016000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8149000.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-16951000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>62620000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-126109000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>75420000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>72842000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3919000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5835000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36149000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11084000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-50159000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>63950000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>31782000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>65352000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17877000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>23781000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>121908000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>25596000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>28857000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-10578000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9450000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11326000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-21955000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-40313000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>49696000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18525000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18622000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>76142000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6486000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-6724000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>374693000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>301636000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>304535000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>449833000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>355092000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>334099000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>276569000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>236663000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>183695000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>211516000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>221391000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>200924000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>198146000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>181746000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>182079000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>141955000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>160153000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>154583000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>160373000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>121036000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>135293000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>150494000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>130102000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2638046000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>207028000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>241187000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1992525000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24779000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>66450000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>109216000.0</v>
       </c>
       <c r="M13">
         <v>109216000.0</v>
       </c>
       <c r="N13">
+        <v>109216000.0</v>
+      </c>
+      <c r="O13">
         <v>88477000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>71216000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-32264000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-89133000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9216000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>48021000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34255000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7986000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15478000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>48993000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18381000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1253000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>124673000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>22650000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>884000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14423000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4468000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>19824000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4534000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-9479000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>65726000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>24172000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2298000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-40721000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-38548000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>33143000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>44696000.0</v>
+      </c>
+      <c r="C14">
         <v>43381000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42514000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40023000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37715000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39581000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38850000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37930000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41713000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52324000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41209000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39688000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35220000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48491000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>36291000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>79291000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34863000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32510000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28270000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23498000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22811000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21804000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20925000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21204000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20620000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20646000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22660000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23319000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22682000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24898000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22514000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21553000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18786000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17467000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12585000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12450000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10633000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7437000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5996000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5049000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4109000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AS14">
         <v>3540000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>3540000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>1061924000.0</v>
+      </c>
+      <c r="C16">
         <v>1031397000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>953317000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>928937000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>916079000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1050234000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>968393000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1065028000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1063880000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1782462000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1199413000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1228676000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1578717000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1423776000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1919737000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2299023000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2413283000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1994723000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1973274000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2052879000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>968437000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>546543000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>824987000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1252631000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>902250000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>521260000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>730814000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>337732000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>247464000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>388974000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>352467000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>395307000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>469531000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>334063000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>320870000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>504993000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1440329000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>150121000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>203452000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>587970000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>514987000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>640810000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>747956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173436000.0</v>
       </c>
       <c r="AS16">
         <v>173436000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16">
+        <v>173436000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>286007000.0</v>
+      </c>
+      <c r="C18">
         <v>205556000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>93444000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23793000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>114396000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>182358000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>71831000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-73439000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>37904000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>110855000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-60654000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-118879000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>103472000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>78366000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18109000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-147451000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>106284000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>160963000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>51716000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-115709000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>126035000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-68992000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-69555000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-82321000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4608000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-75935000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-84087000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-103422000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-77992000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-148795000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-158828000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-234247000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-268356000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-197377000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-220266000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-236659000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-172990000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-188104000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-234068000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-150531000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-105555000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-107264000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-101847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58358000.0</v>
       </c>
       <c r="AS18">
         <v>-58358000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18">
+        <v>-58358000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>137404000.0</v>
+      </c>
+      <c r="C19">
         <v>130441000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-107913000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>215439000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2754000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-148792000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-222811000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-214298000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-131183000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>623123000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31608000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26399000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>55621000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-24800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>65065000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>46029000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-990059000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7886000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-96991000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>140596000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>401768000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-92243000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-323515000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-399312000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>417968000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-56133000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-679331000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>118002000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-66893000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>175953000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>116096000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>181624000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>355622000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-878374000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>317436000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-479629000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-978167000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-843272000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-9551000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-8814000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36240000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28457000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-3006000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1306500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483500000.0</v>
       </c>
       <c r="S21">
         <v>1483500000.0</v>
       </c>
       <c r="T21">
-        <v>1137227000.0</v>
+        <v>1483500000.0</v>
       </c>
       <c r="U21">
         <v>1137227000.0</v>
       </c>
       <c r="V21">
         <v>1137227000.0</v>
       </c>
       <c r="W21">
         <v>1137227000.0</v>
       </c>
       <c r="X21">
+        <v>1137227000.0</v>
+      </c>
+      <c r="Y21">
         <v>888582000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>988582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-437000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1149762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251848000.0</v>
       </c>
       <c r="AC21">
         <v>1251848000.0</v>
       </c>
       <c r="AD21">
         <v>1251848000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>1251848000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>-4341000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5024000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>-88951000.0</v>
+      </c>
+      <c r="C22">
         <v>-460489000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-103541000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-262570000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-139587000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9101000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-153247000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-248620000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-305090000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-248247000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-368256000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-377308000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-328674000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-288460000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-359502000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-422067000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-359624000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22550000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-71959000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-151664000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-286882000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-113099000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-199853000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-325951000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-305936000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-240704000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-227375000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-255174000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-310407000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-191668000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-325148000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-353310000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-385785000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-349977000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-443159000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-443093000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2208837000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-169945000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-124228000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-115894000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-104576000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-97790000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-96656000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-79835000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-89223500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>-1601000.0</v>
+      </c>
+      <c r="C23">
         <v>-6599000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20961000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11362000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-59876000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>10304000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9236000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>69000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15254000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10436000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-241706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1999000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>401000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>217000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1618000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-174734000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2916000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4045000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-83568000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4453000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8168000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2434000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-79523000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3130000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1801000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-94298000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1342000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5596000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>123000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>142000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1914000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>45809000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4524000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5765000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4152000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4430000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5240000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>576000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>964961000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>192186000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>118000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>112009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269119500.0</v>
       </c>
       <c r="AS23">
         <v>269119500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>269119500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-3581000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2347000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-308000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2451000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2327000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-12648000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45856000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5493000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-220000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-50000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6006000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-37008000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-35500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-78850000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1050000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>29000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11276000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-250000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2505000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-60000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>290000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-305000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7720000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-18638000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-7048000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13010000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-768000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-19862000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-14356000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-7086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12960500.0</v>
       </c>
       <c r="AS24">
         <v>-12960500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24">
+        <v>-12960500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>255080000.0</v>
+      </c>
+      <c r="C25">
         <v>517543000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-24942000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10604000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-44302000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11309000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5453000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15453000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5902000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>33123000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18602000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-18902000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-19393000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22375000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-61810000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17069000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>81665000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-59891000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-116094000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-43936000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-14638000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8593000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>31755000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18105000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21987000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-12629000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5167000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-41282000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1917000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-459000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37948000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-5893000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3392000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2642000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19955000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3564000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1892000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1249000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2378000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1057000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>961000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3037000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>49000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8019500.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5405000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:45">
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
+        <v>-350499000.0</v>
+      </c>
+      <c r="C26">
         <v>-250293000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1444626000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-243473000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-257100000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>927892000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-75955000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-235114000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-189394000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>382000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-500539000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-500513000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1388000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2266000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2916000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4045000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3257000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4453000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8168000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2434000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>20477000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3130000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1801000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1342000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5596000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>551000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>142000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1914000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-551000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-26922000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-158827000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1828000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-206579000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1157878000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-10593000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>651366000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27">
+        <v>250040000.0</v>
+      </c>
+      <c r="C27">
         <v>257238000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>260363000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>251886000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>247338000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>257731000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>260229000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>259311000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>263752000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>333197000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>357933000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>317943000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>314931000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>450574000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>342959000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>318810000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>275444000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>297564000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>300898000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>256600000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>237073000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>219882000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>192080000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>186171000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>172049000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>166655000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>161228000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>195574000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>162556000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>121772000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>126809000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>156371000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>133258000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>181044000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>221702000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>245028000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1992121000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6767000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>14795000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4742000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5538000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7117000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8709000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6036000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>28849000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:45">
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-352100000.0</v>
+      </c>
+      <c r="C28">
         <v>-256518000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12013000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-291075000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-288519000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
         <v>10304000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>236823000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-675751000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-204648000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10436000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-241706000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1999000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-500138000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-500296000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1618000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1308766000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2916000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4045000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1053659000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8168000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2434000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>909059000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3130000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1364000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1157550000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1342000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5596000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>123000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>142000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1914000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45258000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-22398000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-153062000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5980000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2446788000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5240000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-10017000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>964961000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>192186000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>118000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>112009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269119500.0</v>
       </c>
       <c r="AS28">
         <v>269119500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28">
+        <v>269119500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>326779000.0</v>
+      </c>
+      <c r="C29">
         <v>269578000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>146488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>88494000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>151610000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>230633000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>115872000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-21377000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>88352000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>164574000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12781000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-81936000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>151102000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>125291000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>55945000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-124081000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>127459000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>185528000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>71552000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-101086000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>136886000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-52545000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-54828000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-66554000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6283000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-66842000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-76149000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-95789000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-66178000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-126054000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-132543000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-199346000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-231981000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-176083000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-194013000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-209574000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-154997000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-167728000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-216866000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-134110000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-92541000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-102452000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-97495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53337500.0</v>
       </c>
       <c r="AS29">
         <v>-53337500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29">
+        <v>-53337500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>57262000.0</v>
+      </c>
+      <c r="C30">
         <v>62838000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-107913000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>215439000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-148792000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-222811000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-214298000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-131183000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>623123000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31608000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26399000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5838000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-121114000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65065000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11439000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1017665000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-166995000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-155202000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>131869000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>280555000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-234067000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-375250000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-492124000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>371577000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-144076000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-688319000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>184715000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-80928000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>162438000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>89561000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>123208000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>319247000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>214990000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>162952000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-719782000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1014798000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>119637000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-157635000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-757868000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-225468000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4812000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11438000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-42346000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-42346000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>