--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3288,63 +3288,63 @@
       <c r="J5">
         <v>750000.0</v>
       </c>
       <c r="K5">
         <v>7131000.0</v>
       </c>
       <c r="L5">
         <v>-17782000.0</v>
       </c>
       <c r="M5">
         <v>-16161000.0</v>
       </c>
       <c r="N5">
         <v>-1664000.0</v>
       </c>
       <c r="O5">
         <v>-13974000.0</v>
       </c>
       <c r="P5">
         <v>-33271000.0</v>
       </c>
       <c r="Q5">
         <v>-19843000.0</v>
       </c>
       <c r="R5">
-        <v>-4013000.0</v>
+        <v>-4012999.0</v>
       </c>
       <c r="S5">
         <v>5521000.0</v>
       </c>
       <c r="T5">
         <v>9779000.0</v>
       </c>
       <c r="U5">
         <v>13847000.0</v>
       </c>
       <c r="V5">
-        <v>11910000.0</v>
+        <v>11909999.0</v>
       </c>
       <c r="W5">
         <v>21363000.0</v>
       </c>
       <c r="X5">
         <v>8499000.0</v>
       </c>
       <c r="Y5">
         <v>-609000.0</v>
       </c>
       <c r="Z5">
         <v>-2896000.0</v>
       </c>
       <c r="AA5">
         <v>573000.0</v>
       </c>
       <c r="AB5">
         <v>-7173000.0</v>
       </c>
       <c r="AC5">
         <v>2102000.0</v>
       </c>
       <c r="AD5">
         <v>-68000.0</v>
       </c>
@@ -7156,63 +7156,63 @@
       <c r="J42">
         <v>14397322000.0</v>
       </c>
       <c r="K42">
         <v>14133501000.0</v>
       </c>
       <c r="L42">
         <v>13799682000.0</v>
       </c>
       <c r="M42">
         <v>13441744000.0</v>
       </c>
       <c r="N42">
         <v>13123420000.0</v>
       </c>
       <c r="O42">
         <v>12809314000.0</v>
       </c>
       <c r="P42">
         <v>12359176000.0</v>
       </c>
       <c r="Q42">
         <v>12529743000.0</v>
       </c>
       <c r="R42">
-        <v>12211123000.0</v>
+        <v>12211122999.0</v>
       </c>
       <c r="S42">
         <v>12069097000.0</v>
       </c>
       <c r="T42">
         <v>11737338000.0</v>
       </c>
       <c r="U42">
         <v>11129196000.0</v>
       </c>
       <c r="V42">
-        <v>9777646000.0</v>
+        <v>9777646001.0</v>
       </c>
       <c r="W42">
         <v>10200141000.0</v>
       </c>
       <c r="X42">
         <v>9968707000.0</v>
       </c>
       <c r="Y42">
         <v>9773857000.0</v>
       </c>
       <c r="Z42">
         <v>9380435000.0</v>
       </c>
       <c r="AA42">
         <v>9205256000.0</v>
       </c>
       <c r="AB42">
         <v>9036801000.0</v>
       </c>
       <c r="AC42">
         <v>8592434000.0</v>
       </c>
       <c r="AD42">
         <v>8388608000.0</v>
       </c>
@@ -10927,51 +10927,51 @@
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>110</v>
       </c>
       <c r="B5">
-        <v>-74449000.0</v>
+        <v>-49004000.0</v>
       </c>
       <c r="C5">
         <v>74458000.0</v>
       </c>
       <c r="D5">
         <v>-68537000.0</v>
       </c>
       <c r="E5">
         <v>-227300000.0</v>
       </c>
       <c r="F5">
         <v>-107759000.0</v>
       </c>
       <c r="G5">
         <v>20078000.0</v>
       </c>
       <c r="H5">
         <v>-139032000.0</v>
       </c>
       <c r="I5">
         <v>-238305000.0</v>
       </c>
       <c r="J5">
         <v>-293415000.0</v>
       </c>
@@ -11067,51 +11067,51 @@
       </c>
       <c r="AO5">
         <v>-115927000.0</v>
       </c>
       <c r="AP5">
         <v>-104455000.0</v>
       </c>
       <c r="AQ5">
         <v>-81760000.0</v>
       </c>
       <c r="AR5">
         <v>-96902000.0</v>
       </c>
       <c r="AS5">
         <v>-87821000.0</v>
       </c>
       <c r="AT5">
         <v>-93333500.0</v>
       </c>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>111</v>
       </c>
       <c r="B6">
-        <v>-29753000.0</v>
+        <v>-4308000.0</v>
       </c>
       <c r="C6">
         <v>114039000.0</v>
       </c>
       <c r="D6">
         <v>-26023000.0</v>
       </c>
       <c r="E6">
         <v>-187277000.0</v>
       </c>
       <c r="F6">
         <v>-70044000.0</v>
       </c>
       <c r="G6">
         <v>59659000.0</v>
       </c>
       <c r="H6">
         <v>-100182000.0</v>
       </c>
       <c r="I6">
         <v>-200375000.0</v>
       </c>
       <c r="J6">
         <v>-251702000.0</v>
       </c>
@@ -18077,51 +18077,51 @@
       <c r="I24">
         <v>-100000.0</v>
       </c>
       <c r="J24">
         <v>9000.0</v>
       </c>
       <c r="K24">
         <v>-2347000.0</v>
       </c>
       <c r="L24">
         <v>-308000.0</v>
       </c>
       <c r="M24">
         <v>-2451000.0</v>
       </c>
       <c r="N24">
         <v>2327000.0</v>
       </c>
       <c r="O24">
         <v>16000.0</v>
       </c>
       <c r="P24">
         <v>-12648000.0</v>
       </c>
       <c r="Q24">
-        <v>45856000.0</v>
+        <v>63276000.0</v>
       </c>
       <c r="R24">
         <v>-5493000.0</v>
       </c>
       <c r="S24">
         <v>-220000.0</v>
       </c>
       <c r="T24">
         <v>-1000000.0</v>
       </c>
       <c r="U24">
         <v>-50000.0</v>
       </c>
       <c r="V24">
         <v>-100000.0</v>
       </c>
       <c r="W24">
         <v>6006000.0</v>
       </c>
       <c r="X24">
         <v>-37008000.0</v>
       </c>
       <c r="Y24">
         <v>-500000.0</v>
       </c>
@@ -18172,51 +18172,51 @@
       </c>
       <c r="AO24">
         <v>-768000.0</v>
       </c>
       <c r="AP24">
         <v>-19862000.0</v>
       </c>
       <c r="AQ24">
         <v>-14356000.0</v>
       </c>
       <c r="AR24">
         <v>-7086000.0</v>
       </c>
       <c r="AS24">
         <v>-12960500.0</v>
       </c>
       <c r="AT24">
         <v>-12960500.0</v>
       </c>
     </row>
     <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>160</v>
       </c>
       <c r="B25">
-        <v>255080000.0</v>
+        <v>5040000.0</v>
       </c>
       <c r="C25">
         <v>517543000.0</v>
       </c>
       <c r="D25">
         <v>-24942000.0</v>
       </c>
       <c r="E25">
         <v>10604000.0</v>
       </c>
       <c r="F25">
         <v>-44302000.0</v>
       </c>
       <c r="G25">
         <v>-11309000.0</v>
       </c>
       <c r="H25">
         <v>5453000.0</v>
       </c>
       <c r="I25">
         <v>15453000.0</v>
       </c>
       <c r="J25">
         <v>-5902000.0</v>
       </c>