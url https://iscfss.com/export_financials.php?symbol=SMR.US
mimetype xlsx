--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1477,51 +1480,51 @@
       <c r="C29">
         <v>618695000.0</v>
       </c>
       <c r="D29">
         <v>333911000.0</v>
       </c>
       <c r="E29">
         <v>296771000.0</v>
       </c>
       <c r="F29">
         <v>14041000.0</v>
       </c>
       <c r="G29">
         <v>6915000.0</v>
       </c>
       <c r="H29">
         <v>52011000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>8378000.0</v>
+        <v>6269000.0</v>
       </c>
       <c r="C30">
         <v>21104000.0</v>
       </c>
       <c r="D30">
         <v>10127000.0</v>
       </c>
       <c r="E30">
         <v>11199000.0</v>
       </c>
       <c r="F30">
         <v>4833000.0</v>
       </c>
       <c r="G30">
         <v>2790000.0</v>
       </c>
       <c r="H30">
         <v>20832000.0</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
@@ -1659,94 +1662,100 @@
       </c>
       <c r="C36">
         <v>45256000.0</v>
       </c>
       <c r="D36">
         <v>37590000.0</v>
       </c>
       <c r="E36">
         <v>46266000.0</v>
       </c>
       <c r="F36">
         <v>19404000.0</v>
       </c>
       <c r="G36">
         <v>18035000.0</v>
       </c>
       <c r="H36">
         <v>18241000.0</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>-55290000.0</v>
+      </c>
+      <c r="C37">
+        <v>-165575000.0</v>
+      </c>
+      <c r="D37">
+        <v>35881000.0</v>
+      </c>
       <c r="E37">
         <v>162408000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38">
         <v>15613000.0</v>
       </c>
       <c r="C38">
         <v>1868000.0</v>
       </c>
       <c r="D38">
         <v>1229000.0</v>
       </c>
       <c r="E38">
         <v>29366000.0</v>
       </c>
       <c r="F38">
         <v>19404000.0</v>
       </c>
       <c r="G38">
         <v>18035000.0</v>
       </c>
       <c r="H38">
         <v>18241000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>9977000.0</v>
+        <v>12086000.0</v>
       </c>
       <c r="C39">
         <v>8477000.0</v>
       </c>
       <c r="D39">
         <v>24154000.0</v>
       </c>
       <c r="E39">
         <v>5531000.0</v>
       </c>
       <c r="F39">
         <v>4147000.0</v>
       </c>
       <c r="G39">
         <v>3976000.0</v>
       </c>
       <c r="H39">
         <v>3308000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
@@ -2248,1031 +2257,1069 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>19764000.0</v>
+      </c>
+      <c r="C2">
         <v>21558000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>286515000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>403415000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64629000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47609000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47947000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17897000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19098000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45851000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44925000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28072000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34576000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20257000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31910000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24135000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17902000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18494000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19248000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21438.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>14565000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="Q5">
         <v>0.0</v>
       </c>
+      <c r="R5"/>
       <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
         <v>-856131352.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-739694000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-658228000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-679127000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>756000.0</v>
+      </c>
+      <c r="C7">
         <v>728000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1495000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1568000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>1440000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>34000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
+        <v>34000.0</v>
+      </c>
+      <c r="E8">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
+        <v>28000.0</v>
+      </c>
+      <c r="H8">
         <v>27000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="J8">
         <v>24000.0</v>
       </c>
       <c r="K8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="L8">
         <v>23000.0</v>
       </c>
       <c r="M8">
         <v>23000.0</v>
       </c>
       <c r="N8">
         <v>23000.0</v>
       </c>
       <c r="O8">
         <v>23000.0</v>
       </c>
       <c r="P8">
         <v>23000.0</v>
       </c>
       <c r="Q8">
+        <v>23000.0</v>
+      </c>
+      <c r="R8">
         <v>22000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1901678000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1510720000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1101566000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1095062000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>995745000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>462146000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>312618000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>302487000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>296748000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>272217000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>221379000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>766460000.0</v>
+      </c>
+      <c r="C10">
         <v>341129000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>836417000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>407585000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>297695000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>491422000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>401556000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>111628000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>130934000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>131990000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>120265000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117470000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>154409000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>218164000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>217685000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>268608000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>350823000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42683000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>77094000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22617000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1316994.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1659434.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4864000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>836417000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>407585000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>297695000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>491422000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>401556000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>111628000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>154409000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>218164000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>217685000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>268608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>350823000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42683000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>77094000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>102617000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>1072148000.0</v>
+      </c>
+      <c r="C12">
         <v>890129000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1254217000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>691785000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>420746000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>521422000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>441556000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>156628000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>130934000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>131990000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>120265000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>117470000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>154409000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>218164000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>267685000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>318608000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>350823000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42683000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>77094000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22617000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1316994.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1659434.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4864000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>34000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="C13">
         <v>34000.0</v>
       </c>
       <c r="D13">
+        <v>34000.0</v>
+      </c>
+      <c r="E13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
+        <v>28000.0</v>
+      </c>
+      <c r="H13">
         <v>27000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="J13">
         <v>24000.0</v>
       </c>
       <c r="K13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="L13">
         <v>23000.0</v>
       </c>
       <c r="M13">
         <v>23000.0</v>
       </c>
       <c r="N13">
         <v>23000.0</v>
       </c>
       <c r="O13">
         <v>23000.0</v>
       </c>
       <c r="P13">
         <v>23000.0</v>
       </c>
       <c r="Q13">
+        <v>23000.0</v>
+      </c>
+      <c r="R13">
         <v>22000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>29082000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28184000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>26691000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>191962924.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>196396073.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20899000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>163731673.0</v>
       </c>
       <c r="C14">
         <v>163731673.0</v>
       </c>
       <c r="D14">
+        <v>163731673.0</v>
+      </c>
+      <c r="E14">
         <v>147685584.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>133417743.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>127718255.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>93250000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>95198000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>89554000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>79585062.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>76895166.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>74836884.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>72125375.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69684268.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>60408853.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46417563.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42028341.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43615304.0</v>
       </c>
       <c r="S14">
         <v>43615304.0</v>
       </c>
       <c r="T14">
         <v>43615304.0</v>
       </c>
       <c r="U14">
         <v>43615304.0</v>
       </c>
       <c r="V14">
         <v>43615304.0</v>
       </c>
       <c r="W14">
         <v>43615304.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14">
+        <v>43615304.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>23000.0</v>
       </c>
       <c r="O15">
         <v>23000.0</v>
       </c>
       <c r="P15">
         <v>23000.0</v>
       </c>
       <c r="Q15">
+        <v>23000.0</v>
+      </c>
+      <c r="R15">
         <v>22000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>240000.0</v>
+      </c>
+      <c r="C16">
         <v>1409000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>613000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>630000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>299000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>574000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>762000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>78000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>206000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>898000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33381000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23779000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1078000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>856000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1131000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>794000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-32049000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>16900000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="N18">
         <v>16900000.0</v>
       </c>
+      <c r="O18"/>
       <c r="P18">
         <v>16900000.0</v>
       </c>
       <c r="Q18">
         <v>16900000.0</v>
       </c>
       <c r="R18">
         <v>16900000.0</v>
       </c>
       <c r="S18">
         <v>16900000.0</v>
       </c>
-      <c r="T18"/>
+      <c r="T18">
+        <v>16900000.0</v>
+      </c>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>16900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>8255000.0</v>
       </c>
       <c r="C20">
         <v>8255000.0</v>
       </c>
       <c r="D20">
         <v>8255000.0</v>
       </c>
       <c r="E20">
         <v>8255000.0</v>
       </c>
       <c r="F20">
         <v>8255000.0</v>
       </c>
       <c r="G20">
         <v>8255000.0</v>
       </c>
       <c r="H20">
         <v>8255000.0</v>
       </c>
       <c r="I20">
@@ -3289,2329 +3336,2434 @@
       </c>
       <c r="M20">
         <v>8255000.0</v>
       </c>
       <c r="N20">
         <v>8255000.0</v>
       </c>
       <c r="O20">
         <v>8255000.0</v>
       </c>
       <c r="P20">
         <v>8255000.0</v>
       </c>
       <c r="Q20">
         <v>8255000.0</v>
       </c>
       <c r="R20">
         <v>8255000.0</v>
       </c>
       <c r="S20">
         <v>8255000.0</v>
       </c>
       <c r="T20">
         <v>8255000.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>8255000.0</v>
+      </c>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>8255000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>438000.0</v>
+      </c>
+      <c r="C21">
         <v>483000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>527000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>571000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>616000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17560000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17604000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17649000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17693000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17737000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17782000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17826000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17870000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1014999.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1059000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18003000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18048000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1192000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1236000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1281000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>1413000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>2049193000.0</v>
+      </c>
+      <c r="C23">
         <v>1148327000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1412512000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>883135000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>606452000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>618098000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>544673000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>253284000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>229233000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>229816000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>224858000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>308526000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>309464000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>332390000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>348635000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>404243000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>407231000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>91072000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>121197000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>156160000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>233801679.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>234164226.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>47057000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
+        <v>820849000.0</v>
+      </c>
+      <c r="C26">
         <v>118634000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>32954000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>61991000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69168000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-760524000.0</v>
+      </c>
+      <c r="C28">
         <v>-340401000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-836417000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-407585000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-297695000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-491422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-401556000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-111628000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-130934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-131990000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-118770000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-115638000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-152333000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-214220000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-213331000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-268608000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-350823000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-28536000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-61652000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6770000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1316994.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1659434.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32030000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>2061309000.0</v>
+      </c>
+      <c r="C29">
         <v>1166874000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1168841000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>828708000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>692871000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>704008000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>618695000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>160069000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>136329000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>125066000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>333911000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>105917000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>110064000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>302510000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>296771000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>102762000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>62630000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>14041000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>108887000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>8468000.0</v>
+        <v>13190000.0</v>
       </c>
       <c r="C30">
-        <v>8378000.0</v>
+        <v>6406000.0</v>
       </c>
       <c r="D30">
+        <v>6269000.0</v>
+      </c>
+      <c r="E30">
         <v>15187000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12796000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13338000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21104000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7912000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8375000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5103000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10127000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20190000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24920000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20663000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11199000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22814000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15001000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7549000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4833000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15123000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>25000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2790000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>96736000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>100839000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>100186000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>105365000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>93404000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>53227000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-785358000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-762927000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
+      <c r="V31"/>
       <c r="W31">
         <v>-667896000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31">
+        <v>-667896000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>1072024000.0</v>
+      </c>
+      <c r="C32">
         <v>877527000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>976516000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>274190000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>337634000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>456157000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>381415000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>99996000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>97458000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>71665000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67088000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>77670000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>151914000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>194769000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>245858000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>305429000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>343055000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>37666000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>65382000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>948101000.0</v>
+      </c>
+      <c r="C33">
         <v>239862000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>139940000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>163317000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>163892000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>74685000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>73536000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>72730000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>72958000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>73047000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>70312000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>149373000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>121403000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>85930000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>64220000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>56393000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>33737000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>36693000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>35123000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>34747000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>232313494.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>232307702.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>35427000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>5955000.0</v>
+      </c>
+      <c r="C34">
         <v>7185000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2570000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2209000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2321000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1008000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1650000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>238000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>647000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1048000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1442000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1832000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2076000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>33968000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>32991000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2995000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>45054000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>2976000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4092000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>6468000.0</v>
+      </c>
+      <c r="C35">
         <v>7492000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2905000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2691000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2664000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1356000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1831000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>82601000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>77105000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16021000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8062000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>47396000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>49113000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>33968001.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>32991000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>42337000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>45054000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5692000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6531001.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>87317000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>36736000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>32681999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5652000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>115236000.0</v>
+      </c>
+      <c r="C36">
         <v>109309000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>96280000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>90382000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>84007000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>46586000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>45256000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>44070000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>43860000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43502000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>40159000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>118660000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>90041000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>72154001.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>46266000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>25163000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2109000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>21677000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19404000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18286000.0</v>
       </c>
-      <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>18035000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-47652000.0</v>
+      </c>
+      <c r="C37">
+        <v>-56977000.0</v>
+      </c>
+      <c r="D37">
+        <v>-55290000.0</v>
+      </c>
+      <c r="E37">
+        <v>-393892000.0</v>
+      </c>
+      <c r="F37">
+        <v>-194009000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>114140000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>137275000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>162408000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>216723000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>269108000.0</v>
       </c>
-      <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>15613000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10167000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2769000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1599000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1868000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2461000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>135560000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>66141000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>39236000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>33236000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>42063000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>19009000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19404000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3017000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>18035000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>9868000.0</v>
+        <v>15754000.0</v>
       </c>
       <c r="C39">
-        <v>9977000.0</v>
+        <v>11930000.0</v>
       </c>
       <c r="D39">
+        <v>12086000.0</v>
+      </c>
+      <c r="E39">
         <v>12846000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9018000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8653000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8477000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16014000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16966000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>19676000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24154000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21493000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8732000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7633000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5531000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6428000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4147000.0</v>
       </c>
       <c r="S39">
         <v>4147000.0</v>
       </c>
       <c r="T39">
+        <v>4147000.0</v>
+      </c>
+      <c r="U39">
         <v>83673000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>171191.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>172090.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3976000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>9064000.0</v>
+      </c>
+      <c r="C40">
         <v>7243000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8928000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>41583000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>39998000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>39073000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>41013000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>42661000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>39719000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39253000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>41038000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34500000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12368000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15604000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16732000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>10511000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6304000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9548000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14683000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21224000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>103721.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>87082.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>20486000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>45564000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>47037000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>31535000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>30205000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>42337000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>45054000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5692000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6320000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>4251000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2885691000.0</v>
+      </c>
+      <c r="C42">
         <v>1943726000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1901678000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1510720000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1101566000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1095062000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>995745000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>462146000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>420948000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>382068000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>333888000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>327593000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>312618000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>302486999.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>296748000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>272217000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>221379000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>0.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-255686024.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>13668974.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9235826.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-166787491.0</v>
       </c>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>20617000.0</v>
+      </c>
+      <c r="C45">
         <v>20186000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18664000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>20779000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20257000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20462000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24501000.0</v>
       </c>
       <c r="I45">
         <v>24501000.0</v>
       </c>
       <c r="J45">
+        <v>24501000.0</v>
+      </c>
+      <c r="K45">
         <v>24764000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>24861000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>25449000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25513000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24453000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>24201000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>27485000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>3323000.0</v>
+      </c>
+      <c r="C46">
         <v>3181000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1924000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2118000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1846000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2284000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2421000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2756000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3150000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3553000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4116000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4632000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5237000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4506000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8640000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4972000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5325000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5569000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6228000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6925000.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>7724000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1924000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2118000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1846000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2284000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2421000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2756000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4632000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5237000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4506000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4770000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4972000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5325000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5569000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6228000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5294000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>7724000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-824425000.0</v>
+      </c>
+      <c r="C48">
         <v>-776886000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-732871000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-682042000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-408723000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-391082000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-377077000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-302102000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-284643000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-257026000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-240454000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-221699000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-202577000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-193054000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-182092000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-169478000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-158771000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-804993000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-781620000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-753573000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-8669940.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4236755.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-679127000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-202577000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-193054000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-182092000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-169478000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-158771000.0</v>
       </c>
-      <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>14041000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>13935000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>5936000.0</v>
+      </c>
+      <c r="C51">
         <v>728000.0</v>
       </c>
-      <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>2187000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2566000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1495000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1832000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>28072000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3944000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4354000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>14147000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15442000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>15847000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>36894000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>756000.0</v>
+      </c>
+      <c r="C52">
         <v>728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>1848000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1540000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1518000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1495000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>22278000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>28072000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1511000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>14147000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15231000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15559000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>35493000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:23">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>305688000.0</v>
+      </c>
+      <c r="C53">
         <v>549000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>417800000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>284200000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>123051000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>30000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>40000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>45000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P53">
         <v>50000000.0</v>
       </c>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>50000000.0</v>
+      </c>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>0.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>9728000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:23">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>2049193000.0</v>
+      </c>
+      <c r="C55">
         <v>1148327000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1412512000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>883135000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>606452000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>618098000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>544673000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>253284000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>229233000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>229816000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>224858000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>308526000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>309464000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>332390000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>348635000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>404243000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>407231000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>91072000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>121197000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>156160000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>233801679.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>234164226.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>47057000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>1101092000.0</v>
+      </c>
+      <c r="C56">
         <v>908465000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1272572000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>719818000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>442560000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>543413000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>471137000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>180554000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>156275000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>156769000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>154546000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>159153000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>188061000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>246460000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>284415000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>347850000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>373494000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>54379000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>86074000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>121413000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1488185.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1856524.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>11630000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>29068000.0</v>
+      </c>
+      <c r="C57">
         <v>30938000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>296056000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>445628000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>104926000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>87256000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>89722000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>80558000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>58817000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>85104000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>87458000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>81483000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>36147000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>51691000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>38557000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>42421000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>30439000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41597000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>48408000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>56031000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>103721.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>87082.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>70544000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>35536000.0</v>
+      </c>
+      <c r="C58">
         <v>38430000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>298961000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>448319000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>107590000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>88612000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>91553000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>163159000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>135922000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>101125000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>95520000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>128879000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>85260000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>85659001.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>71548000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>84758000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>75493000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>47289000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>54939001.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>143348000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>36839721.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>32769081.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>76196000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>2061309000.0</v>
+      </c>
+      <c r="C60">
         <v>1166874000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1168841000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>828708000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>692871000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>704008000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>618695000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>160069000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>136329000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>125066000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>93457000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>105917000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>110064000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>109455999.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>114679000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>102762000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>62630000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>43783000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>66257999.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>12812000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>196961958.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>201395144.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-29139000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5640,2744 +5792,2817 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
         <v>20048000.0</v>
       </c>
       <c r="C2">
         <v>4937000.0</v>
       </c>
       <c r="D2">
         <v>18961000.0</v>
       </c>
       <c r="E2">
         <v>7317000.0</v>
       </c>
       <c r="F2">
         <v>1770000.0</v>
       </c>
       <c r="G2">
         <v>355000.0</v>
       </c>
       <c r="H2">
         <v>321000.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
         <v>1181000.0</v>
       </c>
       <c r="C3">
         <v>1842000.0</v>
       </c>
       <c r="D3">
         <v>2557000.0</v>
       </c>
       <c r="E3">
         <v>2698000.0</v>
       </c>
       <c r="F3">
         <v>2195000.0</v>
       </c>
       <c r="G3">
         <v>2078000.0</v>
       </c>
       <c r="H3">
         <v>2607000.0</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>-664120000.0</v>
       </c>
       <c r="C5">
         <v>-135488999.0</v>
       </c>
       <c r="D5">
         <v>-180115000.0</v>
       </c>
       <c r="E5">
         <v>-141573000.0</v>
       </c>
       <c r="F5">
         <v>-100778000.0</v>
       </c>
       <c r="G5">
         <v>-158843000.0</v>
       </c>
       <c r="H5">
         <v>-127634000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
         <v>-662939000.0</v>
       </c>
       <c r="C6">
         <v>-133646999.0</v>
       </c>
       <c r="D6">
         <v>-177558000.0</v>
       </c>
       <c r="E6">
         <v>-138875000.0</v>
       </c>
       <c r="F6">
         <v>-98583000.0</v>
       </c>
       <c r="G6">
         <v>-156765000.0</v>
       </c>
       <c r="H6">
         <v>-125027000.0</v>
       </c>
       <c r="I6">
         <v>-710.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
         <v>11431000.0</v>
       </c>
       <c r="C9">
         <v>32108000.0</v>
       </c>
       <c r="D9">
         <v>3849000.0</v>
       </c>
       <c r="E9">
         <v>4487000.0</v>
       </c>
       <c r="F9">
         <v>1092000.0</v>
       </c>
       <c r="G9">
         <v>245000.0</v>
       </c>
       <c r="H9">
         <v>52000.0</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
         <v>-664120000.0</v>
       </c>
       <c r="C10">
         <v>-346452000.0</v>
       </c>
       <c r="D10">
         <v>-180115000.0</v>
       </c>
       <c r="E10">
         <v>-141573000.0</v>
       </c>
       <c r="F10">
         <v>-102493000.0</v>
       </c>
       <c r="G10">
         <v>-88387000.0</v>
       </c>
       <c r="H10">
         <v>-71107000.0</v>
       </c>
       <c r="I10">
         <v>-707.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
         <v>342000.0</v>
       </c>
       <c r="C11">
         <v>1935000.0</v>
       </c>
       <c r="D11">
         <v>-121753000.0</v>
       </c>
       <c r="E11">
         <v>-115659000.0</v>
       </c>
       <c r="F11">
         <v>1715000.0</v>
       </c>
       <c r="G11">
         <v>71762000.0</v>
       </c>
       <c r="H11">
         <v>56871000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>10792000.0</v>
       </c>
       <c r="E12">
         <v>3938000.0</v>
       </c>
       <c r="F12">
         <v>1715000.0</v>
       </c>
       <c r="G12">
         <v>653000.0</v>
       </c>
       <c r="H12">
         <v>172000.0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
         <v>25302000.0</v>
       </c>
       <c r="C13">
         <v>8388000.0</v>
       </c>
       <c r="D13">
         <v>10792000.0</v>
       </c>
       <c r="E13">
         <v>16086000.0</v>
       </c>
       <c r="F13">
         <v>1715000.0</v>
       </c>
       <c r="G13">
         <v>653000.0</v>
       </c>
       <c r="H13">
         <v>172000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
         <v>308668000.0</v>
       </c>
       <c r="C14">
         <v>211764000.0</v>
       </c>
       <c r="D14">
         <v>118641000.0</v>
       </c>
       <c r="E14">
         <v>-84504000.0</v>
       </c>
       <c r="F14">
         <v>11005000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
         <v>-355794000.0</v>
       </c>
       <c r="C15">
         <v>-136623000.0</v>
       </c>
       <c r="D15">
         <v>-58362000.0</v>
       </c>
       <c r="E15">
         <v>-57069000.0</v>
       </c>
       <c r="F15">
         <v>-102493000.0</v>
       </c>
       <c r="G15">
         <v>-88387000.0</v>
       </c>
       <c r="H15">
         <v>-71107000.0</v>
       </c>
       <c r="I15">
         <v>-707.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16">
         <v>-355794000.0</v>
       </c>
       <c r="C16">
         <v>-136623000.0</v>
       </c>
       <c r="D16">
         <v>-58362000.0</v>
       </c>
       <c r="E16">
         <v>-25914000.0</v>
       </c>
       <c r="F16">
         <v>-102493000.0</v>
       </c>
       <c r="G16">
         <v>-88387000.0</v>
       </c>
       <c r="H16">
         <v>-71107000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
         <v>-664462000.0</v>
       </c>
       <c r="C17">
         <v>-348387000.0</v>
       </c>
       <c r="D17">
         <v>-170862000.0</v>
       </c>
       <c r="E17">
         <v>-141573000.0</v>
       </c>
       <c r="F17">
         <v>-102493000.0</v>
       </c>
       <c r="G17">
         <v>-88387000.0</v>
       </c>
       <c r="H17">
         <v>-71107000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>8388000.0</v>
       </c>
       <c r="D18">
         <v>11852000.0</v>
       </c>
       <c r="E18">
         <v>3938000.0</v>
       </c>
       <c r="F18">
         <v>-1715000.0</v>
       </c>
       <c r="G18">
         <v>-653000.0</v>
       </c>
       <c r="H18">
         <v>-172000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>12148000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
         <v>-689571000.0</v>
       </c>
       <c r="C21">
         <v>-138725000.0</v>
       </c>
       <c r="D21">
         <v>-275565000.0</v>
       </c>
       <c r="E21">
         <v>-229995000.0</v>
       </c>
       <c r="F21">
         <v>-174300000.0</v>
       </c>
       <c r="G21">
         <v>-158843000.0</v>
       </c>
       <c r="H21">
         <v>-127634000.0</v>
       </c>
       <c r="I21">
         <v>-710.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
         <v>721050000.0</v>
       </c>
       <c r="C23">
         <v>175770000.0</v>
       </c>
       <c r="D23">
         <v>298375000.0</v>
       </c>
       <c r="E23">
         <v>241799000.0</v>
       </c>
       <c r="F23">
         <v>177162000.0</v>
       </c>
       <c r="G23">
         <v>159443000.0</v>
       </c>
       <c r="H23">
         <v>128007000.0</v>
       </c>
       <c r="I23">
         <v>707.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
         <v>1181000.0</v>
       </c>
       <c r="C25">
         <v>1842000.0</v>
       </c>
       <c r="D25">
         <v>2630000.0</v>
       </c>
       <c r="E25">
         <v>2698000.0</v>
       </c>
       <c r="F25">
         <v>2195000.0</v>
       </c>
       <c r="G25">
         <v>2078000.0</v>
       </c>
       <c r="H25">
         <v>2607000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
         <v>45532000.0</v>
       </c>
       <c r="C26">
         <v>46817000.0</v>
       </c>
       <c r="D26">
         <v>156050000.0</v>
       </c>
       <c r="E26">
         <v>127662000.0</v>
       </c>
       <c r="F26">
         <v>94388000.0</v>
       </c>
       <c r="G26">
         <v>95267000.0</v>
       </c>
       <c r="H26">
         <v>62553000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>112</v>
+      </c>
+      <c r="B27">
+        <v>10841000.0</v>
+      </c>
       <c r="C27">
         <v>7061000.0</v>
       </c>
       <c r="D27">
         <v>9730000.0</v>
       </c>
       <c r="E27">
         <v>5624000.0</v>
       </c>
       <c r="F27">
         <v>4879000.0</v>
       </c>
       <c r="G27">
         <v>1874000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
-        <v>609825000.0</v>
+        <v>102432000.0</v>
       </c>
       <c r="C28">
         <v>75901000.0</v>
       </c>
       <c r="D28">
         <v>65404000.0</v>
       </c>
       <c r="E28">
         <v>55307000.0</v>
       </c>
       <c r="F28">
         <v>37030000.0</v>
       </c>
       <c r="G28">
         <v>35302000.0</v>
       </c>
       <c r="H28">
         <v>38845000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>342000.0</v>
       </c>
       <c r="C29">
         <v>1935000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
         <v>701002000.0</v>
       </c>
       <c r="C30">
         <v>170833000.0</v>
       </c>
       <c r="D30">
         <v>279414000.0</v>
       </c>
       <c r="E30">
         <v>234482000.0</v>
       </c>
       <c r="F30">
         <v>175392000.0</v>
       </c>
       <c r="G30">
         <v>159088000.0</v>
       </c>
       <c r="H30">
         <v>127686000.0</v>
       </c>
       <c r="I30">
         <v>707.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
         <v>25451000.0</v>
       </c>
       <c r="C31">
         <v>-207727000.0</v>
       </c>
       <c r="D31">
         <v>95450000.0</v>
       </c>
       <c r="E31">
         <v>88422000.0</v>
       </c>
       <c r="F31">
         <v>71807000.0</v>
       </c>
       <c r="G31">
         <v>70456000.0</v>
       </c>
       <c r="H31">
         <v>56527000.0</v>
       </c>
       <c r="I31">
         <v>3.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
         <v>31479000.0</v>
       </c>
       <c r="C32">
         <v>37045000.0</v>
       </c>
       <c r="D32">
         <v>22810000.0</v>
       </c>
       <c r="E32">
         <v>11804000.0</v>
       </c>
       <c r="F32">
         <v>2862000.0</v>
       </c>
       <c r="G32">
         <v>600000.0</v>
       </c>
       <c r="H32">
         <v>373000.0</v>
       </c>
       <c r="I32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>227000.0</v>
+      </c>
+      <c r="C2">
         <v>809000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5533000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6273000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6373000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3057000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>850000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>735000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3840000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5940000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5765000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3416000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2624000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1749000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1739000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1205000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>963000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>156000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>245000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>406000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>188000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>334000.0</v>
+      </c>
+      <c r="C3">
         <v>309000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>270000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>293000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>305000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>313000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>423000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>438000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>447000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>534000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>611000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>685000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>602000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>659000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>684000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>710000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>683000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>621000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>545000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>547000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>584000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>519000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>-50063000.0</v>
+      </c>
+      <c r="C5">
         <v>-46685000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-63812000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-532645999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37609000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30053000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8619000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-45542000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-74438000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-40737000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-56443000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-58328000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-29734000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-35610000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-47190000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-49630000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21374000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23271000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-27945000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26997000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24113000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-36459000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-42877000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>-49729000.0</v>
+      </c>
+      <c r="C6">
         <v>-46376000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-63542000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-532352999.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-37304000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-29740000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8196000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-45104000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-73991000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-40203000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-55832000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-57643000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-29132000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34951000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-46506000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-48920000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20691000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22650000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-27400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26450000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23529000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-35940000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42366000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>-152000.0</v>
+      </c>
+      <c r="C9">
         <v>-244000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-60999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2709000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1781000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7002000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31167000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>180000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>117000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>644000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>720000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1010000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2089000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>814000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1423000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1010000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1240000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>566000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>141000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>127000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>258000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-50063000.0</v>
+      </c>
+      <c r="C10">
         <v>-46685000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-63812000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-532645999.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-37609000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-30053000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-178392000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-45542000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-74438000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-48080000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-56443000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-58328000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29734000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-35610000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-47190000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-49630000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21380000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-23373000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-28047000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-27101000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-24679000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22666000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-25080000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>96</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-2670000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-308668000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-19968000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>342000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1923000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-46821000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-31508000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-37688000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-39206000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-20211000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-24648000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-115659000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-38923000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-11005000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20475000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-23012000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-18735000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-16833000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8514729.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17797000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2106000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2738000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2851000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3097000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3014000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>924000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="S12">
         <v>102000.0</v>
       </c>
       <c r="T12">
+        <v>102000.0</v>
+      </c>
+      <c r="U12">
         <v>104000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>566000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>386000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>98</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>10835000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8878000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5761000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5452000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5211000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3113000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2008000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1725000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1542000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2738000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2851000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1989000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11873000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>924000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6109000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>102000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1613000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>943000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>386000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>2524000.0</v>
+      </c>
+      <c r="C14">
         <v>2670000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12983000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>259327000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19968000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16390000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>105340000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28095000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46821000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>31508000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37688000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39206000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20211000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-24648000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-34576000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38923000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-11005000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-47539000.0</v>
+      </c>
+      <c r="C15">
         <v>-44015000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-50829000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-273319000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17641000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14005000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-74975000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17459000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-27617000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18755000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-19122000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9523000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10962000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-12614000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-10707000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10375000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23373000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-28047000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-27101000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-24679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-22666000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-25080000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-50829000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-273319000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17641000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-14005000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-74975000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-17459000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-19122000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9523000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-10962000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3344891.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-10707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2593000.0</v>
       </c>
       <c r="R16">
         <v>-2593000.0</v>
       </c>
       <c r="S16">
+        <v>-2593000.0</v>
+      </c>
+      <c r="T16">
         <v>-28047000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-74446000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-24679000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-22666000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-25080000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>-50063000.0</v>
+      </c>
+      <c r="C17">
         <v>-46685000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-63812000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-532646000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-37609000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30395000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-180315000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-45554000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-74438000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-48080000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-56443000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-58328000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-29734000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-35610000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-54604109.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-49630000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-21380000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23373000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-28047000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-27101000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-24679000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>103</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>10835000.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>5452000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5211000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3113000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2008000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1725000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1542000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2106000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2738000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2851000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3097000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3012000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>924000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102000.0</v>
       </c>
       <c r="S18">
         <v>-102000.0</v>
       </c>
       <c r="T18">
+        <v>-102000.0</v>
+      </c>
+      <c r="U18">
         <v>-104000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-566000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>7199000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1108000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>19672605.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2833000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6120000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-64003000.0</v>
+      </c>
+      <c r="C21">
         <v>-57524000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-72722000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-538440000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-43082000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35327000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11855000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-41019000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-41878000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-43973000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-71056000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-92916000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-56121000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-55472000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-67383000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-66098000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-52666000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-43848000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-51059000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45836000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-40946000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-36459000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-42877000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>64078000.0</v>
+      </c>
+      <c r="C23">
         <v>58089000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>74530000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>546682000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51136000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48702000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46079000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>41494000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42845000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45352000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>75616000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>99866000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>61916000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>60977000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70821000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>69270000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>55415000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>46293000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52588000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>46133000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>41318000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>37123000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43155000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>334000.0</v>
+      </c>
+      <c r="C25">
         <v>309000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>270000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>293000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>313000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>423000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>438000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>447000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>534000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>611000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>685000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>602000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>659000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>684000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>710000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1304000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>621000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>545000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>547000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
+        <v>18429000.0</v>
+      </c>
+      <c r="C26">
         <v>12805000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13545000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11054000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11802000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9131000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9370000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12160000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12132000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13155000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>37823000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>63725000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>26932000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>27570000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>37989000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>35304000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>29506000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>24863000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>27115000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26370000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20900000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>18751000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>24392000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
+        <v>10841000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>2491000.0</v>
       </c>
-      <c r="D27"/>
-[...4 lines deleted...]
-      <c r="G27">
+      <c r="H27">
         <v>2064000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1929000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1868000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>771000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2488000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2513000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2585000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2144000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4340000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2058000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>712000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>577000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2301000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>569000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>546000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3337000.0</v>
       </c>
-      <c r="W27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>26875000.0</v>
+      </c>
+      <c r="C28">
         <v>24839000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>32441000.0</v>
+      </c>
+      <c r="E28">
         <v>519222000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23264000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22694000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17021000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16827000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19359000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17984000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16402000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16323000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14695000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14271000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16485000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11968000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10520000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11007000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13686000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10893000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6071000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10511000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>342000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1923000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="S29">
         <v>0.0</v>
       </c>
+      <c r="T29"/>
       <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="V29"/>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>63851000.0</v>
+      </c>
+      <c r="C30">
         <v>57280000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72661000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>541149000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44863000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42329000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43022000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41199000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41995000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44617000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71776000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>93926000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56151000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57561000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>68197000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67521000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53676000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>45088000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51625000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>45977000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41073000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36717000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42967000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>13940000.0</v>
+      </c>
+      <c r="C31">
         <v>10839000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>8910000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5794000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5473000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5274000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-166537000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4523000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-32560000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4107000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>14613000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>34588000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>26387000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>19862000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20193000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>16468000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>31286000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>20475000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>23012000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>18735000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>16267000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>13793000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>17797000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>75000.0</v>
+      </c>
+      <c r="C32">
         <v>565000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1808000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8242000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8054000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13375000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>34224000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>475000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>967000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1379000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4560000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6950000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5795000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5505000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3438000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3172000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2749000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2445000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1529000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>297000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>372000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>664000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>278000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8404,2529 +8629,2598 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>406656000.0</v>
       </c>
       <c r="C2">
         <v>125365000.0</v>
       </c>
       <c r="D2">
         <v>244217000.0</v>
       </c>
       <c r="E2">
         <v>77094000.0</v>
       </c>
       <c r="F2">
         <v>4864000.0</v>
       </c>
       <c r="G2">
         <v>17131000.0</v>
       </c>
       <c r="H2">
         <v>7623000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>508000</v>
       </c>
       <c r="C3">
         <v>44000</v>
       </c>
       <c r="D3">
         <v>1725000</v>
       </c>
       <c r="E3">
         <v>2332000</v>
       </c>
       <c r="F3">
         <v>1952000</v>
       </c>
       <c r="G3">
         <v>3526000</v>
       </c>
       <c r="H3">
         <v>1076000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>167123000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2025000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>434861000.0</v>
       </c>
       <c r="C6">
         <v>281291000.0</v>
       </c>
       <c r="D6">
         <v>-118852000.0</v>
       </c>
       <c r="E6">
         <v>167123000.0</v>
       </c>
       <c r="F6">
         <v>72230000.0</v>
       </c>
       <c r="G6">
         <v>-12267000.0</v>
       </c>
       <c r="H6">
         <v>9508000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>184511000.0</v>
       </c>
       <c r="C7">
         <v>357000.0</v>
       </c>
       <c r="D7">
         <v>3255000.0</v>
       </c>
       <c r="E7">
         <v>-9302000.0</v>
       </c>
       <c r="F7">
         <v>-6933000.0</v>
       </c>
       <c r="G7">
         <v>33169000.0</v>
       </c>
       <c r="H7">
         <v>-3958000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6366000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>9553000.0</v>
       </c>
       <c r="C9">
         <v>-11977000.0</v>
       </c>
       <c r="D9">
         <v>1072000.0</v>
       </c>
       <c r="E9">
         <v>-6366000.0</v>
       </c>
       <c r="F9">
         <v>-2043000.0</v>
       </c>
       <c r="G9">
         <v>18042000.0</v>
       </c>
       <c r="H9">
         <v>-2722000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>-17206000.0</v>
       </c>
       <c r="C10">
         <v>-7017000.0</v>
       </c>
       <c r="D10">
         <v>-36361000.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
         <v>-5886000.0</v>
       </c>
       <c r="G10">
         <v>-6493000.0</v>
       </c>
       <c r="H10">
         <v>-1167000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1474000.0</v>
       </c>
       <c r="F11">
         <v>7034000.0</v>
       </c>
       <c r="G11">
         <v>6717000.0</v>
       </c>
       <c r="H11">
         <v>1209000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-2817000.0</v>
       </c>
       <c r="F12">
         <v>8069000.0</v>
       </c>
       <c r="G12">
         <v>5905000.0</v>
       </c>
       <c r="H12">
         <v>6046000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5364000.0</v>
       </c>
       <c r="F13">
         <v>-11924000.0</v>
       </c>
       <c r="G13">
         <v>8410000.0</v>
       </c>
       <c r="H13">
         <v>-2445000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>1181000.0</v>
       </c>
       <c r="C14">
         <v>1842000.0</v>
       </c>
       <c r="D14">
         <v>2557000.0</v>
       </c>
       <c r="E14">
         <v>2698000.0</v>
       </c>
       <c r="F14">
         <v>2195000.0</v>
       </c>
       <c r="G14">
         <v>2078000.0</v>
       </c>
       <c r="H14">
         <v>2607000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>234677406.0</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>841517000.0</v>
       </c>
       <c r="C16">
         <v>406656000.0</v>
       </c>
       <c r="D16">
         <v>125365000.0</v>
       </c>
       <c r="E16">
         <v>244217000.0</v>
       </c>
       <c r="F16">
         <v>77094000.0</v>
       </c>
       <c r="G16">
         <v>4864000.0</v>
       </c>
       <c r="H16">
         <v>17131000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-460118000.0</v>
       </c>
       <c r="C18">
         <v>-108710000.0</v>
       </c>
       <c r="D18">
         <v>-184979000.0</v>
       </c>
       <c r="E18">
         <v>-150941000.0</v>
       </c>
       <c r="F18">
         <v>-101114000.0</v>
       </c>
       <c r="G18">
         <v>-50761000.0</v>
       </c>
       <c r="H18">
         <v>-67488000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
         <v>-410754000.0</v>
       </c>
       <c r="C19">
         <v>-39849000.0</v>
       </c>
       <c r="D19">
         <v>47738000.0</v>
       </c>
       <c r="E19">
         <v>-50000000.0</v>
       </c>
       <c r="F19">
         <v>-1952000.0</v>
       </c>
       <c r="G19">
         <v>-3526000.0</v>
       </c>
       <c r="H19">
         <v>-1076000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
         <v>1299734000.0</v>
       </c>
       <c r="C20">
         <v>204648000.0</v>
       </c>
       <c r="D20">
         <v>7867000.0</v>
       </c>
       <c r="E20">
         <v>20000.0</v>
       </c>
       <c r="F20">
         <v>192613000.0</v>
       </c>
       <c r="G20">
         <v>18500000.0</v>
       </c>
       <c r="H20">
         <v>76800000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-20000000.0</v>
       </c>
       <c r="G21">
         <v>20000000.0</v>
       </c>
       <c r="H21">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
         <v>-355794000.0</v>
       </c>
       <c r="C22">
         <v>-348387000.0</v>
       </c>
       <c r="D22">
         <v>-58362000.0</v>
       </c>
       <c r="E22">
         <v>-141573000.0</v>
       </c>
       <c r="F22">
         <v>-102493000.0</v>
       </c>
       <c r="G22">
         <v>-88387000.0</v>
       </c>
       <c r="H22">
         <v>-71107000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>-416000.0</v>
       </c>
       <c r="C23">
         <v>225158000.0</v>
       </c>
       <c r="D23">
         <v>6291000.0</v>
       </c>
       <c r="E23">
         <v>368610000.0</v>
       </c>
       <c r="F23">
         <v>193248000.0</v>
       </c>
       <c r="G23">
         <v>18543000.0</v>
       </c>
       <c r="H23">
         <v>76996000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
         <v>-410754000.0</v>
       </c>
       <c r="C24">
         <v>195000.0</v>
       </c>
       <c r="D24">
         <v>50000000.0</v>
       </c>
       <c r="E24">
         <v>-50000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>232300000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>-308668000.0</v>
       </c>
       <c r="C25">
         <v>223880000.0</v>
       </c>
       <c r="D25">
         <v>-146943000.0</v>
       </c>
       <c r="E25">
         <v>-9763000.0</v>
       </c>
       <c r="F25">
         <v>1628000.0</v>
       </c>
       <c r="G25">
         <v>2187000.0</v>
       </c>
       <c r="H25">
         <v>1989000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>1306149000.0</v>
       </c>
       <c r="C26">
         <v>432428000.0</v>
       </c>
       <c r="D26">
         <v>16127000.0</v>
       </c>
       <c r="E26">
         <v>-566000.0</v>
       </c>
       <c r="F26">
         <v>-17000.0</v>
       </c>
       <c r="G26">
         <v>-49000.0</v>
       </c>
       <c r="H26">
         <v>76996000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
         <v>19160000.0</v>
       </c>
       <c r="C27">
         <v>13642000.0</v>
       </c>
       <c r="D27">
         <v>16239000.0</v>
       </c>
       <c r="E27">
         <v>9331000.0</v>
       </c>
       <c r="F27">
         <v>6441000.0</v>
       </c>
       <c r="G27">
         <v>3718000.0</v>
       </c>
       <c r="H27">
         <v>4037000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>1305733000.0</v>
       </c>
       <c r="C28">
         <v>429806000.0</v>
       </c>
       <c r="D28">
         <v>16127000.0</v>
       </c>
       <c r="E28">
         <v>368064000.0</v>
       </c>
       <c r="F28">
         <v>173344000.0</v>
       </c>
       <c r="G28">
         <v>38494000.0</v>
       </c>
       <c r="H28">
         <v>76996000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>-459610000.0</v>
       </c>
       <c r="C29">
         <v>-108666000.0</v>
       </c>
       <c r="D29">
         <v>-183254000.0</v>
       </c>
       <c r="E29">
         <v>-148609000.0</v>
       </c>
       <c r="F29">
         <v>-99162000.0</v>
       </c>
       <c r="G29">
         <v>-47235000.0</v>
       </c>
       <c r="H29">
         <v>-66412000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>-411262000.0</v>
       </c>
       <c r="C30">
         <v>-39849000.0</v>
       </c>
       <c r="D30">
         <v>48275000.0</v>
       </c>
       <c r="E30">
         <v>-52332000.0</v>
       </c>
       <c r="F30">
         <v>-1952000.0</v>
       </c>
       <c r="G30">
         <v>-3526000.0</v>
       </c>
       <c r="H30">
         <v>-1076000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>346229000.0</v>
+      </c>
+      <c r="C2">
         <v>841517000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>412685000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>302795000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>496522000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>406656000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116728000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>136034000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>137090000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125365000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>117470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>214601000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>218164000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>217685000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>268608000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>350823000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42683000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77094000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>102617000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34716000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>38177000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4864000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4742000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>1522000</v>
       </c>
       <c r="C3">
+        <v>1522000</v>
+      </c>
+      <c r="D3">
         <v>367000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>141000</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000</v>
       </c>
       <c r="F3">
         <v>67000</v>
       </c>
       <c r="G3">
+        <v>67000</v>
+      </c>
+      <c r="H3">
         <v>44000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>51000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1269000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>351000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>588000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>163000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>394000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1187000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>379000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1136000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>326000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>111000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>464000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-37745000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>8129000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-43291000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-63315000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>274137540.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-3882000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-372000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>83000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1223000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3140317.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>392002000.0</v>
+      </c>
+      <c r="C6">
         <v>-495288000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>428832000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>109890000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-193727000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>89866000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>289928000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19306000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1056000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11725000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7895000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17967000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-63755000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>479000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-50923000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-82215000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>308140000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-34411000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25523000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>67901000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3461000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33313000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>122000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>273541000.0</v>
+      </c>
+      <c r="C7">
         <v>-273541000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-144781000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>327756000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1302000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2838000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-20904000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21281000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2979000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2650000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13727000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>37275000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7707000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12586000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18801000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6702000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5592000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-11826000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>384000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2374000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3305000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5583000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>834000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-3928000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-9793000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>11615000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7813000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-10168000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>90000.0</v>
+      </c>
+      <c r="C9">
         <v>-90000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3637000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2394000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>544000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6157000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14134000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4182000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1068000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10063000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4730000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3928000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9793000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11615000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7813000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7452000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2716000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10290000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4605000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-657000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7071000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11264000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>2721000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>4078000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3956000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5596000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14440000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-497000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>170000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-5010000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>195091.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>18105000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>458000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2766000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3826000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5347000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-8022034.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1419000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3616000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>5067000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5557000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>872000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-46513000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-2746000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4745000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-5247000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25951000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-14823000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1427000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1345000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1442000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>801000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>14440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26977000.0</v>
       </c>
       <c r="N13">
         <v>-26977000.0</v>
       </c>
       <c r="O13">
+        <v>-26977000.0</v>
+      </c>
+      <c r="P13">
         <v>7290000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4236000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-727000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7691000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13522000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>-2648000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1488000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-11302000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>334000.0</v>
+      </c>
+      <c r="C14">
         <v>309000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>270000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>293000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>305000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>313000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>423000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>438000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>447000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>534000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>611000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>685000.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
-        <v>314000.0</v>
+        <v>602000.0</v>
       </c>
       <c r="O14">
+        <v>659000.0</v>
+      </c>
+      <c r="P14">
         <v>684000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
+        <v>710000.0</v>
+      </c>
+      <c r="R14">
         <v>683000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>621000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>545000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>547000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>584000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>519000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>738231000.0</v>
+      </c>
+      <c r="C16">
         <v>346229000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>841517000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>412685000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>302795000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>496522000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>406656000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>116728000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>136034000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>137090000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>125365000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>196634000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>154409000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>218164000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>217685000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>268608000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>350823000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>42683000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>77094000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102617000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>34716000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>38177000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4864000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-56660000.0</v>
+      </c>
+      <c r="C18">
         <v>-316200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-204071000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-199940000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33253999.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22853000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26461000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12728000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-36032000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33489000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-73263000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-27729000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-40499000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43488000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-44469000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40839000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-31295000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34338000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26152000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23847000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21217000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-29898000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-23398000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-458903000.0</v>
+      </c>
+      <c r="C19">
         <v>-216880000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-104563000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-154113000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-162152000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>9933000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>4956000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-45000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>195000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-51000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-54000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1269000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>50000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="Q19">
         <v>-50000000.0</v>
       </c>
       <c r="R19">
         <v>-50000000.0</v>
       </c>
       <c r="S19">
         <v>-50000000.0</v>
       </c>
       <c r="T19">
+        <v>-50000000.0</v>
+      </c>
+      <c r="U19">
         <v>-1136000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
+        <v>947214000.0</v>
+      </c>
+      <c r="C20">
         <v>37261000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>737364000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>462613000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>99757000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>100806000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>31201000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>31027000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>41614000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1969000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
-        <v>20000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S20">
         <v>20000.0</v>
       </c>
       <c r="T20">
+        <v>20000.0</v>
+      </c>
+      <c r="U20">
         <v>92020000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>293000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-42700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>44015000.0</v>
+      </c>
+      <c r="C22">
         <v>-44015000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34439000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-273319000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17641000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30395000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-180315000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-45554000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-74438000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-48080000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18755000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-58328000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9523000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10962000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-12614000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10707000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-21380000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-23373000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-28047000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-27101000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-24679000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-22666000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-25080000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>138</v>
+      </c>
+      <c r="B23">
+        <v>947310000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-416000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>463802000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1746000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2962000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>210583000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7221000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3754000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1895000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2754000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1617000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1178000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27524000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>339438000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>470000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>316000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92038000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13256000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>40511000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8519000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>139</v>
+      </c>
+      <c r="B24">
+        <v>-677736000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>153972000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-153972000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-152219000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9933000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-45000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>195000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>50000000.0</v>
       </c>
       <c r="O24">
         <v>50000000.0</v>
       </c>
       <c r="P24">
+        <v>50000000.0</v>
+      </c>
+      <c r="Q24">
         <v>-50000000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>-376072000.0</v>
+      </c>
+      <c r="C25">
         <v>2569000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-39456000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-254529000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14682999.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>171179000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7161000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36660000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9189000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-59598000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-240000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
-        <v>-19903000.0</v>
+        <v>-22602000.0</v>
       </c>
       <c r="O25">
+        <v>-20248000.0</v>
+      </c>
+      <c r="P25">
         <v>-54366000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>-23977000.0</v>
+      </c>
+      <c r="R25">
         <v>-5723000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>406000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>189000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>372000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5443000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-5179000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-46000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>1306149000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>568267000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>104465000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>102719000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>432428000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>118417000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>4371000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1617000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>29003000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>27825000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-563000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>193344000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-17000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>40511000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>6513000.0</v>
+      </c>
+      <c r="C27">
         <v>5239000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14702000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4798000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5239000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4458000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3946000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4278000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2218000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4140000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4009000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4453000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3637000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3614000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3585000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1111000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1021000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1156000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1097000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1066000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3122000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>847000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>909518000.0</v>
+      </c>
+      <c r="C28">
         <v>37792000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>737466000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>463802000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1746000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>102719000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>311389000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38422000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34781000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45214000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1994000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9762000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2754000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1617000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1178000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27524000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>339435000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-73000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>629000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>91748000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17756000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>63211000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>23520000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-58182000.0</v>
+      </c>
+      <c r="C29">
         <v>-314678000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-203704000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-199799000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-33320999.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22786000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26417000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-12728000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-36032000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33489000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-73212000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-27675000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-39230000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-43137000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-43881000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-40676000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-30901000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-33151000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-25773000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-22711000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-20891000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-29787000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-22934000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-459334000.0</v>
+      </c>
+      <c r="C30">
         <v>-218402000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-104930000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-154113000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-162152000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9933000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4956000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-45000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>195000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-51000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-54000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1269000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49649000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-588000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-50163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-394000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1187000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-379000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1136000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-326000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-111000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-464000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>