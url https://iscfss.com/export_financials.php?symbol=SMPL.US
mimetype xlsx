--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
@@ -3165,374 +3168,381 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>57025000.0</v>
+      </c>
+      <c r="C2">
         <v>66518000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>75486000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78298000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73012000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>75065000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58827000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58559000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56504000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55601000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43249000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52712000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45867000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55249000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62149000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64729000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65209000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44811000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59713000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>46788000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>43585000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>41409000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32240000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29301000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38018000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34413000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15730000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17326000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17247000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16875000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11158000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10127000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12322000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17455000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343215.0</v>
       </c>
       <c r="AL2">
         <v>343215.0</v>
       </c>
       <c r="AM2">
+        <v>343215.0</v>
+      </c>
+      <c r="AN2">
         <v>1404.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>121000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>120996.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
+      <c r="AR2"/>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3543,52 +3553,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3599,734 +3610,749 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-1487000.0</v>
+      </c>
+      <c r="C5">
         <v>-1588000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2655000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2433000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2543000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2852000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2426000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2039000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2241000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2336000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2321000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2593000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2382000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2120000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2173000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1951000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1638000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1566000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-858000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-818000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-586000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-681000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-924000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-879000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-916000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-836000.0</v>
       </c>
       <c r="AB5">
         <v>-836000.0</v>
       </c>
       <c r="AC5">
+        <v>-836000.0</v>
+      </c>
+      <c r="AD5">
         <v>-1089000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-835000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-656000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-798000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-482000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-781000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-680000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>18999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-832000.0</v>
       </c>
-      <c r="AL5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AM5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5"/>
       <c r="AP5">
         <v>0.0</v>
       </c>
-      <c r="AQ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5"/>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
+      <c r="AR6"/>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>43452000.0</v>
+      </c>
+      <c r="C7">
         <v>45506000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>47519000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>55361000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>5494000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>44467000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7709000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>46531000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>264000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>333000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6655000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>479000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>550000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>620000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4073000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>758000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>826000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>892000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4329000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>987000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1050000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>1041000.0</v>
+      </c>
+      <c r="C8">
         <v>1040000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1039000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1037000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034000.0</v>
       </c>
       <c r="G8">
         <v>1034000.0</v>
       </c>
       <c r="H8">
-        <v>1025000.0</v>
+        <v>1034000.0</v>
       </c>
       <c r="I8">
         <v>1025000.0</v>
       </c>
       <c r="J8">
+        <v>1025000.0</v>
+      </c>
+      <c r="K8">
         <v>1024000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019000.0</v>
       </c>
       <c r="M8">
         <v>1019000.0</v>
       </c>
       <c r="N8">
         <v>1019000.0</v>
       </c>
       <c r="O8">
         <v>1019000.0</v>
       </c>
       <c r="P8">
-        <v>1013000.0</v>
+        <v>1019000.0</v>
       </c>
       <c r="Q8">
         <v>1013000.0</v>
       </c>
       <c r="R8">
+        <v>1013000.0</v>
+      </c>
+      <c r="S8">
         <v>1011000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959000.0</v>
       </c>
       <c r="U8">
         <v>959000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>959000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1295584000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1292720000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1287224000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>1278728000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1084690000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1085001000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1082617000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1098375000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1095573000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1094507000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1089652000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1087506000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1084671000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>733775000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>732181000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>730584000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>728864000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>614399000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>613350000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>612336000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>611437000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>610138000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-41571000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>123884000.0</v>
+      </c>
+      <c r="C10">
         <v>107444000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>194051000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>98468000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>98008000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>103682000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>121759000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>132530000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>208681000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>135876000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>121391000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>87715000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68794000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63207000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54144000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>67494000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>56720000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51469000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35447000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75345000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>90173000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>91307000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>91476000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>95847000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>111134000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46115000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72711000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>266341000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>247618000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>218897000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>210761000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111971000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>88361000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79010000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>62875000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>56501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701522.0</v>
       </c>
       <c r="AL10">
         <v>701522.0</v>
       </c>
       <c r="AM10">
+        <v>701522.0</v>
+      </c>
+      <c r="AN10">
         <v>954102.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1038000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1037822.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24093.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>125000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>34982000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>85674000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>72691000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68394000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79571000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>66018000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>138752000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>131221000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>110662000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4337,702 +4363,714 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>123884000.0</v>
+      </c>
+      <c r="C12">
         <v>107444000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>194051000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>98468000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>98008000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>103682000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>121759000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>132530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>208681000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>135876000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>121391000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>87715000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68794000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>63207000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>54144000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>67494000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>56720000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>51469000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>35447000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75345000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>90173000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>91307000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>91476000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>95847000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>111134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>46115000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72711000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>266341000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>247618000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>218897000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>210761000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>111971000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>88361000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>79010000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>62875000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>56501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701522.0</v>
       </c>
       <c r="AL12">
         <v>701522.0</v>
       </c>
       <c r="AM12">
+        <v>701522.0</v>
+      </c>
+      <c r="AN12">
         <v>954102.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>1037822.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>24093.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>125000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>1041000.0</v>
+      </c>
+      <c r="C13">
         <v>1040000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1039000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1036999.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034000.0</v>
       </c>
       <c r="G13">
         <v>1034000.0</v>
       </c>
       <c r="H13">
-        <v>1024999.0</v>
+        <v>1034000.0</v>
       </c>
       <c r="I13">
         <v>1024999.0</v>
       </c>
       <c r="J13">
+        <v>1024999.0</v>
+      </c>
+      <c r="K13">
         <v>1024000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018999.0</v>
       </c>
       <c r="M13">
         <v>1018999.0</v>
       </c>
       <c r="N13">
         <v>1018999.0</v>
       </c>
       <c r="O13">
         <v>1018999.0</v>
       </c>
       <c r="P13">
-        <v>1012999.0</v>
+        <v>1018999.0</v>
       </c>
       <c r="Q13">
         <v>1012999.0</v>
       </c>
       <c r="R13">
+        <v>1012999.0</v>
+      </c>
+      <c r="S13">
         <v>1010999.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959000.0</v>
       </c>
       <c r="U13">
         <v>959000.0</v>
       </c>
       <c r="V13">
         <v>959000.0</v>
       </c>
       <c r="W13">
-        <v>958000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="X13">
         <v>958000.0</v>
       </c>
       <c r="Y13">
-        <v>955000.0</v>
+        <v>958000.0</v>
       </c>
       <c r="Z13">
         <v>955000.0</v>
       </c>
       <c r="AA13">
+        <v>955000.0</v>
+      </c>
+      <c r="AB13">
         <v>954000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="AD13">
         <v>819000.0</v>
       </c>
       <c r="AE13">
         <v>819000.0</v>
       </c>
       <c r="AF13">
-        <v>706000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="AG13">
         <v>706000.0</v>
       </c>
       <c r="AH13">
         <v>706000.0</v>
       </c>
       <c r="AI13">
         <v>706000.0</v>
       </c>
       <c r="AJ13">
         <v>706000.0</v>
       </c>
       <c r="AK13">
-        <v>384595572.0</v>
+        <v>706000.0</v>
       </c>
       <c r="AL13">
         <v>384595572.0</v>
       </c>
       <c r="AM13">
+        <v>384595572.0</v>
+      </c>
+      <c r="AN13">
         <v>1184.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1183.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006.0</v>
       </c>
       <c r="AQ13">
         <v>1006.0</v>
       </c>
       <c r="AR13">
-        <v>0.0</v>
+        <v>1006.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
         <v>0.0</v>
       </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>89940680.0</v>
+      </c>
+      <c r="C14">
         <v>92343383.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99051004.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>100997903.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>101635521.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>101821000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>101480000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>101355000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>101270000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>101277000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>101095000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100944000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>100910000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>100841000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>100723000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>100656000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>102237000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>100415000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>97862000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>97807000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97589656.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>101153000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>99763000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>99578000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>98322000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100337000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>93530000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>86889000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>85962000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>85350000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>82775000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>76186000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>73466000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>73832000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>71241000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>70562000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>50313000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11844120.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12262000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>11462000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10062500.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11461832.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>1019000.0</v>
       </c>
       <c r="P15">
+        <v>1019000.0</v>
+      </c>
+      <c r="Q15">
         <v>1013000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1011000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959000.0</v>
       </c>
       <c r="U15">
         <v>959000.0</v>
       </c>
       <c r="V15">
         <v>959000.0</v>
       </c>
       <c r="W15">
-        <v>958000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="X15">
         <v>958000.0</v>
       </c>
       <c r="Y15">
-        <v>955000.0</v>
+        <v>958000.0</v>
       </c>
       <c r="Z15">
         <v>955000.0</v>
       </c>
       <c r="AA15">
+        <v>955000.0</v>
+      </c>
+      <c r="AB15">
         <v>954000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="AD15">
         <v>819000.0</v>
       </c>
       <c r="AE15">
         <v>819000.0</v>
       </c>
       <c r="AF15">
-        <v>700000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="AG15">
         <v>700000.0</v>
       </c>
       <c r="AH15">
         <v>700000.0</v>
       </c>
       <c r="AI15">
         <v>700000.0</v>
       </c>
       <c r="AJ15">
         <v>700000.0</v>
       </c>
       <c r="AK15">
+        <v>700000.0</v>
+      </c>
+      <c r="AL15">
         <v>5000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>384595572.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>384813305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006.0</v>
       </c>
       <c r="AQ15">
         <v>1006.0</v>
       </c>
       <c r="AR15">
-        <v>0.0</v>
+        <v>1006.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-5494000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>112411000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>108894000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>108078000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>88543000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>84352000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>87758000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>29332000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>64301000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>62930000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>58937000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15472000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15581000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17326000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15055000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>75559000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5043,138 +5081,140 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>105676000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>93755000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>84352000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>84352000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>65383000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>54475000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
+      <c r="AR18"/>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5185,860 +5225,877 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
-        <v>589974000.0</v>
+        <v>551974000.0</v>
       </c>
       <c r="C20">
         <v>589974000.0</v>
       </c>
       <c r="D20">
         <v>589974000.0</v>
       </c>
       <c r="E20">
         <v>589974000.0</v>
       </c>
       <c r="F20">
         <v>589974000.0</v>
       </c>
       <c r="G20">
-        <v>591687000.0</v>
+        <v>589974000.0</v>
       </c>
       <c r="H20">
         <v>591687000.0</v>
       </c>
       <c r="I20">
-        <v>543134000.0</v>
+        <v>591687000.0</v>
       </c>
       <c r="J20">
         <v>543134000.0</v>
       </c>
       <c r="K20">
         <v>543134000.0</v>
       </c>
       <c r="L20">
         <v>543134000.0</v>
       </c>
       <c r="M20">
         <v>543134000.0</v>
       </c>
       <c r="N20">
         <v>543134000.0</v>
       </c>
       <c r="O20">
         <v>543134000.0</v>
       </c>
       <c r="P20">
         <v>543134000.0</v>
       </c>
       <c r="Q20">
         <v>543134000.0</v>
       </c>
       <c r="R20">
         <v>543134000.0</v>
       </c>
       <c r="S20">
         <v>543134000.0</v>
       </c>
       <c r="T20">
         <v>543134000.0</v>
       </c>
       <c r="U20">
         <v>543134000.0</v>
       </c>
       <c r="V20">
         <v>543134000.0</v>
       </c>
       <c r="W20">
         <v>543134000.0</v>
       </c>
       <c r="X20">
+        <v>543134000.0</v>
+      </c>
+      <c r="Y20">
         <v>544774000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>567658000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>570716000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>567464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>471427000.0</v>
       </c>
       <c r="AC20">
         <v>471427000.0</v>
       </c>
       <c r="AD20">
         <v>471427000.0</v>
       </c>
       <c r="AE20">
         <v>471427000.0</v>
       </c>
       <c r="AF20">
         <v>471427000.0</v>
       </c>
       <c r="AG20">
         <v>471427000.0</v>
       </c>
       <c r="AH20">
         <v>471427000.0</v>
       </c>
       <c r="AI20">
+        <v>471427000.0</v>
+      </c>
+      <c r="AJ20">
         <v>466787000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>465030000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>55190000.0</v>
       </c>
-      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>40724000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
+      <c r="AR20"/>
       <c r="AS20">
         <v>3950000.0</v>
       </c>
       <c r="AT20">
         <v>3950000.0</v>
       </c>
       <c r="AU20">
         <v>3950000.0</v>
       </c>
       <c r="AV20">
         <v>3950000.0</v>
       </c>
       <c r="AW20">
         <v>3950000.0</v>
       </c>
       <c r="AX20">
         <v>3950000.0</v>
       </c>
       <c r="AY20">
         <v>3950000.0</v>
       </c>
       <c r="AZ20">
         <v>3950000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>3950000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>956883000.0</v>
+      </c>
+      <c r="C21">
         <v>1004763000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1257642000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1261603000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1325953000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1329451000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1332733000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1336466000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1096538000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1100611000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1104318000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1108119000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1111865000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1115507000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1119347000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1123258000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1127136000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1131097000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1135068000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1139041000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1142199000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1146039000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1149895000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1158768000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1145516000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1149410000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1153157000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>306139000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>307765000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>309391000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>311017000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>312643000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>314270000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>315896000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>317522000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>319956000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>183688000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>186536000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
+      <c r="AR21"/>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>164314000.0</v>
+      </c>
+      <c r="C22">
         <v>189780000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>181148000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>167217000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>164464000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>163734000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>155327000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>142107000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>105921000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>115785000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>123175000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>116591000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>105437000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>114008000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>124119000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>125479000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>111709000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>120937000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>112433000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>97269000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>78579000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>82771000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76067000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>59085000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>84517000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>79552000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>90378000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>38085000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>41574000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45803000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38056000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>30001000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>24955000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>25813000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>31665000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29062000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29469000.0</v>
       </c>
-      <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22">
         <v>27544000.0</v>
       </c>
-      <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
+      <c r="AR22"/>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2062444000.0</v>
+      </c>
+      <c r="C23">
         <v>2125704000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2450627000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2396045000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2430388000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2427180000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2434437000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2484067000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2185630000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2147566000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2115059000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2125014999.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2080001000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2088679000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2093063000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2122757999.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2114657000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2087897000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2043336000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2080280000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2039123000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2021518000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2015218000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2029104000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2040144000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2001348000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2016061000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1152744000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1124609000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1105719000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1085351000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>996605000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>960555000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>953403000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>939439000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>922488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404131512.0</v>
       </c>
       <c r="AL23">
         <v>404131512.0</v>
       </c>
       <c r="AM23">
+        <v>404131512.0</v>
+      </c>
+      <c r="AN23">
         <v>404085147.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>404020628.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>428000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>165500.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>397037000.0</v>
+      </c>
+      <c r="C24">
         <v>396866000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>396744000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>249066000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>248920000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>298537000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>347990000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>397485000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>237661000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>237641000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>272032000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>281649000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>320900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>362598000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>396911000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>403022000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>402393000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>426916000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>426686000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>451269000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>500154000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>548884000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>572923000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>596879000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>624752000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>623290000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>638034000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>190259000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>190429000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>190598000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>190767000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>190935000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>191084000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>191522000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>191701000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>191856000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>280953000.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>321638000.0</v>
       </c>
-      <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
+      <c r="AR24"/>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>403022000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>451269000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>596879000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>596879000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>624076000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>638034000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>190259000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>190429000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>190598000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>190767000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>190935000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6049,52 +6106,53 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6105,1908 +6163,1944 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>273153000.0</v>
+      </c>
+      <c r="C28">
         <v>289422000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>257035000.0</v>
+      </c>
+      <c r="E28">
         <v>205959000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>206725000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>231164000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>264934000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>304779000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68244000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>142947000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>193754000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>239989000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>298634000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>347707000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>392807000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>386680000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>398092000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>427568000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>444930000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>424887000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>410263000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>482970000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>507959000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>528396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>566668000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>606014000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>596981000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-75406000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-56534000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-27646000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19344000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>79612000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>131291000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>140516000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>155854000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>161264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-701522.0</v>
       </c>
       <c r="AL28">
         <v>-701522.0</v>
       </c>
       <c r="AM28">
+        <v>-701522.0</v>
+      </c>
+      <c r="AN28">
         <v>-954102.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-1037822.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>150907.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-25000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1815157000.0</v>
+      </c>
+      <c r="C29">
         <v>1886691000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2130860000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2055899000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2089871000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2116294000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2124534000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2124971000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1930973000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1885123000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1879293000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1852891000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1851917000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1854513000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1860267000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1841544000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1839715000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1828257000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1636293000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1640358000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1668842000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1827820000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1828798000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1830121000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1864682000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1820323000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>156067000.0</v>
+      </c>
+      <c r="C30">
         <v>123517000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>129178000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>164978000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>152580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>157145000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>149666000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>150721000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>146281000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>147513000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135561000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>145078000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>145430000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>148250000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>158883000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>132667000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>146377000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>118212000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>125195000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111456000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>118373000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>97329000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>97887000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>89740000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>64440000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>89966000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>69593000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>44240000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>42809000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>45318000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37132000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36622000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>41661000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41355000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43583000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>37181000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36194000.0</v>
       </c>
-      <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>42839000.0</v>
       </c>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-124181000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-166726000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-199125000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-227728000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-232948000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-273177000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-468595000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-493371000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-516927000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-410515000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-436537000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-470571000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-497525000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-523093000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-536940000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>59878000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>50794000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>35896000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>20134000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-111469000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-125535000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-135611000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-174789000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-185476000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-250524000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5000010.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5000009.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-255094000.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>367360000.0</v>
+      </c>
+      <c r="C32">
         <v>352465000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>411218000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>329123000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>326219000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>340317000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>338995000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>331665000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>388650000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>332181000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>317550000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281795000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>278535000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>279240000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>276386000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>249353000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>246437000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>228334000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>206872000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>185002000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>211661000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>208574000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>203577000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>188785000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>193370000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>161345000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1598306000.0</v>
+      </c>
+      <c r="C33">
         <v>1686361000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1936788000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1942361000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1993448999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1982712999.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1990448999.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2043787000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1704279000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1711723999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1718520000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1753362999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1730191000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1729036000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1735763000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1771156999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1747933000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1751908000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1755699000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1781614000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1729502000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1732384000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1736265000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1768841000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1759004000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1765714000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1763420999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>795137000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>785419999.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>786582000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>788645000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>810865000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>790450999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>791906000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>789060000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>788577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403146657.0</v>
       </c>
       <c r="AL33">
         <v>403146657.0</v>
       </c>
       <c r="AM33">
+        <v>403146657.0</v>
+      </c>
+      <c r="AN33">
         <v>402794587.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>402593222.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>403907.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>40500.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
-    </row>
-    <row r="34" spans="1:52">
+      <c r="BA33"/>
+    </row>
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>53102000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>34284000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>35524000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>36546000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>33407000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>34927000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>36660000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>38346000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>39727000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>41328000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>42905000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>44639000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>46376000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>46627000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>48296000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>44890000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20151000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>20880000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>21884000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>22765000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>24215000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>28267000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>22103000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>532000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>593000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>663000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>728000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>26011000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>25325000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>24273000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>23706000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>23127000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>547546000.0</v>
+      </c>
+      <c r="C35">
         <v>549001000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>613890000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>464650999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>478717000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>505273000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>552900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>647966000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>399616999.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>396423000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>428891999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>464059000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>477908000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>516361000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>548793000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>581846000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>557048000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>579188000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>752964000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>777812000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>772757000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>662300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>756535000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>818293000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>736725000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>730026000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>737649000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>391844000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>255322999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>254191000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>250432000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>293421000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>271441999.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>268311999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>294087000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>290542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14087500.0</v>
       </c>
       <c r="AL35">
         <v>14087500.0</v>
       </c>
       <c r="AM35">
         <v>14087500.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AN35">
         <v>14087500.0</v>
       </c>
+      <c r="AO35"/>
       <c r="AP35">
+        <v>14087500.0</v>
+      </c>
+      <c r="AQ35">
         <v>175000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>100000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>47115000.0</v>
+      </c>
+      <c r="C36">
         <v>48930000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>50321000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>51046000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7634999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8769999.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8929999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7784000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7814000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8745999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8952000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9295999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9334000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10052000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10814000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11638999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11602000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10933000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9965000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8595000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>30792000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9030000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7360000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7087000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6916000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6508000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3824999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4021000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3767999.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2890000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3402000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2230000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2293999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2294000.0</v>
       </c>
       <c r="AI36">
         <v>2294000.0</v>
       </c>
       <c r="AJ36">
         <v>2294000.0</v>
       </c>
       <c r="AK36">
+        <v>2294000.0</v>
+      </c>
+      <c r="AL36">
         <v>-27200000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>402794587.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>402593223.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>403907.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>40500.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
-    </row>
-    <row r="37" spans="1:52">
+      <c r="BA36"/>
+    </row>
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-      <c r="AR37">
-[...1 lines deleted...]
-      </c>
+      <c r="AR37"/>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>50778000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>10814000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>58099000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11602000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10933000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9965000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>54792000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>30792000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9030000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7360000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7087000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6916000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6508000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3825000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4021000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3768000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2890000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3402000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2230000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2294000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>789617000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>786603000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>786472000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>241102000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>403147000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>402794000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>402594000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1846000.0</v>
       </c>
-      <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
-[...1 lines deleted...]
-      </c>
+      <c r="AR38"/>
       <c r="AS38">
         <v>0.0</v>
       </c>
       <c r="AT38">
         <v>0.0</v>
       </c>
       <c r="AU38">
         <v>0.0</v>
       </c>
       <c r="AV38">
         <v>0.0</v>
       </c>
       <c r="AW38">
         <v>0.0</v>
       </c>
       <c r="AX38">
         <v>0.0</v>
       </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:52">
+      <c r="BA38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>19873000.0</v>
+      </c>
+      <c r="C39">
         <v>18602000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9462000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>23021000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21887000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19906000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17236000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14922000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20468000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>36668000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16412000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22268000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>30149000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>34178000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>20154000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25961000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>51918000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>45371000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14562000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14596000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17601000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17727000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13523000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>15591000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>21049000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>20001000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19958000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8941000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7188000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9119000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10757000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7146000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15127000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>15319000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12256000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283333.0</v>
       </c>
       <c r="AL39">
         <v>283333.0</v>
       </c>
       <c r="AM39">
+        <v>283333.0</v>
+      </c>
+      <c r="AN39">
         <v>336458.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>389000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>389583.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>404000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-    </row>
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+    </row>
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>39753000.0</v>
+      </c>
+      <c r="C40">
         <v>20360000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>20312000.0</v>
+      </c>
+      <c r="E40">
         <v>40396000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>33322000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24653000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>40580000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>35947000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>28425000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>40171000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27933000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24664000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17813000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>13525000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18380000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>28192000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>49559000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36957000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>30891000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36472000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>50890000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32462000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>29337000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>31431999.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>29635000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>32060000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>50744000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>29457000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21319000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>16914000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>14816000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16910000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>15581000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>17325999.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15055000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>15603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106400.0</v>
       </c>
       <c r="AL40">
         <v>106400.0</v>
       </c>
       <c r="AM40">
+        <v>106400.0</v>
+      </c>
+      <c r="AN40">
         <v>312828.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>120996.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>230000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>42500.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
-    </row>
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+    </row>
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>157008000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>109127000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>150315000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>108235000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>105645000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>277651000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>253590000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>272603000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>92536000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>88545000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>84353000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>87758000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>82108000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>77531000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>65915000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>64894000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>63593000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>59665000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>80486000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>80358000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>24273000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>23706000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23127000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14088000.0</v>
       </c>
       <c r="AM41">
         <v>14088000.0</v>
       </c>
       <c r="AN41">
         <v>14088000.0</v>
       </c>
       <c r="AO41">
+        <v>14088000.0</v>
+      </c>
+      <c r="AP41">
         <v>44914000.0</v>
       </c>
-      <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+    </row>
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1014088000.0</v>
+      </c>
+      <c r="C42">
         <v>1033923000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1119584000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1217350001.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1239222000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1257441000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1252549000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1241235000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1236554000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1232154000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1224960000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1224717000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1220867000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1217133000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1214269000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1225221000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1253693000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1256189000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1082545000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1082856000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1080472000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1096230000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1075393000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1074327000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1087507000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1085361000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1082526000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>713595000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>730517000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>730457000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>728864000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>614399000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>613350000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>612336000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>611437000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>610138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5281750.0</v>
       </c>
       <c r="AL42">
         <v>5281750.0</v>
       </c>
       <c r="AM42">
+        <v>5281750.0</v>
+      </c>
+      <c r="AN42">
         <v>5191328.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>5064017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23994.0</v>
       </c>
       <c r="AQ42">
         <v>23994.0</v>
       </c>
-      <c r="AR42"/>
+      <c r="AR42">
+        <v>23994.0</v>
+      </c>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8017,2244 +8111,2281 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>384594000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>384684000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>384812000.0</v>
       </c>
-      <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-      <c r="AR44">
-[...1 lines deleted...]
-      </c>
+      <c r="AR44"/>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>62385000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>41480000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>36741000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>26161000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
-[...1 lines deleted...]
-      </c>
+      <c r="U45"/>
       <c r="V45">
         <v>11092000.0</v>
       </c>
       <c r="W45">
+        <v>11092000.0</v>
+      </c>
+      <c r="X45">
         <v>11344000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>11850000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>38914000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>12008000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>13080000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2456000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2460000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2874000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2799000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2100000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>42334000.0</v>
+      </c>
+      <c r="C46">
         <v>42694000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38851000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39738000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>69887000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>54518000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>57099000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>59927000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>56793000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59233000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>62116000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>64882999.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65858000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>60343000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>62468000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>64617000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>66061000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>66744000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>67532000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>62781000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>13377000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>34181000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>35876000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>37553000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>38914000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>39080000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>38975000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2456000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2460000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2874000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2799000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2565000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2460000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2289000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2457000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2105000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1857000.0</v>
       </c>
-      <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>24414000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>62468000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>18157000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>66061000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>66744000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>67532000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>16584000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13377000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>34181000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>35876000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11850000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38914000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>39080000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38975000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2456000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2460000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2874000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2799000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2565000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2460000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2289000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2457000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2105000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1857000.0</v>
       </c>
-      <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>1425000.0</v>
       </c>
-      <c r="AP47"/>
       <c r="AQ47"/>
-      <c r="AR47">
+      <c r="AR47"/>
+      <c r="AS47">
         <v>3940000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3799000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3064000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2915000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2847000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2850000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2784000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2842000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2816000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>404478000.0</v>
+      </c>
+      <c r="C48">
         <v>456450000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>616148000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>590879000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>603236000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>562134000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>525386999.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>487265000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>457974000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>416640000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>383517000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>347956000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>311314000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>275883000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>250241000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>214381000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>184254000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>145420000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>126959000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>105807000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>87561000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>182150000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>107880000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>64927000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>128103000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>111694000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>101037000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-711000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>99739000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>86273000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>73551000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>58294000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>46588000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>39451000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1943000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-12161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-282925.0</v>
       </c>
       <c r="AL48">
         <v>-282925.0</v>
       </c>
       <c r="AM48">
+        <v>-282925.0</v>
+      </c>
+      <c r="AN48">
         <v>-192503.0</v>
       </c>
-      <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>-65190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AQ48">
         <v>-2000.0</v>
       </c>
       <c r="AR48">
+        <v>-2000.0</v>
+      </c>
+      <c r="AS48">
         <v>70857000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>70326000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>68662000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>67873000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>67431000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>66723000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>65853000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>64836000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>63337000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>275883000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>250241000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>214381000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>145420000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>126959000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>105807000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>87561000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>182150000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>163030000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>140530000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>128103000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>111694000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>101037000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>105830000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>99739000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>86273000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>73551000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>58294000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>46588000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>39451000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1943000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-12161000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>30752000.0</v>
       </c>
-      <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-      <c r="AR49">
-[...1 lines deleted...]
-      </c>
+      <c r="AR49"/>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
         <v>0.0</v>
       </c>
       <c r="AY49">
         <v>0.0</v>
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>83000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>143000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>199000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>240000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>250000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>287000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>289000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>285000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>282000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>278000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>275000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>271000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>25268000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>5291000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>676000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>655000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>653000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>650000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>648000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>664000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>714000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>711000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>234000.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>185424.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>11387000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>397037000.0</v>
+      </c>
+      <c r="C51">
         <v>396866000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>451086000.0</v>
+      </c>
+      <c r="E51">
         <v>304427000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>304733000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>334846000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>386693000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>437309000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>276925000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>278823000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>315145000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>327704000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>367428000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>410914000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>446951000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>454174000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>454812000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>479037000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>480377000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>500232000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>597161000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>574277000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>599435000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>624243000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>677802000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>652129000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>669692000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>190935000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>191084000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>191251000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>191417000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>191583000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>219652000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>219526000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>218729000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>217765000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>280953000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>185424.0</v>
       </c>
-      <c r="AN51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO51"/>
       <c r="AP51">
         <v>175000.0</v>
       </c>
       <c r="AQ51">
+        <v>175000.0</v>
+      </c>
+      <c r="AR51">
         <v>100000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52">
+        <v>6823000.0</v>
+      </c>
+      <c r="E52">
         <v>5867000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4386000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4432000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5586000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5494000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7772000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7889000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7807000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7709000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7595000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7478000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7285000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6513000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5999000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5489000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5063000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4073000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>282000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4513000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4630000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4600000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>28834000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4211000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9574000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>676000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>655000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>653000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>650000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>648000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3243000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3731000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3322000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2782000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>185424.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>11387000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>175000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>3644000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
+      <c r="AR53"/>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:52">
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-      <c r="AR54">
-[...1 lines deleted...]
-      </c>
+      <c r="AR54"/>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2062444000.0</v>
+      </c>
+      <c r="C55">
         <v>2125704000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2450627000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2396045000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2430388000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2427180000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2434437000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2484067000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2185630000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2147566000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2115059000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2125014999.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2080001000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2088679000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2093063000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2122757999.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2114657000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2087897000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2043336000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2080280000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2039123000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2021518000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2015218000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2029104000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2040144000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2001348000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2016061000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1152744000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1124609000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1105719000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1085351000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>996605000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>960555000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>953403000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>939439000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>922488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404131512.0</v>
       </c>
       <c r="AL55">
         <v>404131512.0</v>
       </c>
       <c r="AM55">
+        <v>404131512.0</v>
+      </c>
+      <c r="AN55">
         <v>404085147.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>404021000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>404020628.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>428000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>165500.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>834605000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>867377000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>882330000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>889444000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>915413000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>923330000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>944965000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>932612000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>914674000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>464138000.0</v>
+      </c>
+      <c r="C56">
         <v>439343000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>513839000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>453684000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>436939000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>444467000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>443988000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>440280000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>481351000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>435842000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>396539000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>371652000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>349810000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>359643000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>357300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>351601000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>366724000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>335989000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>287637000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>298666000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>309621000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>289134000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>278953000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>260263000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>281140000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>235634000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>252640000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>357607000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>339189000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>319137000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>296706000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>185740000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>170104000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>161497000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>150379000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>133911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>984855.0</v>
       </c>
       <c r="AL56">
         <v>984855.0</v>
       </c>
       <c r="AM56">
+        <v>984855.0</v>
+      </c>
+      <c r="AN56">
         <v>1290560.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>1427405.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>24093.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>125000.0</v>
       </c>
-      <c r="AR56">
-[...1 lines deleted...]
-      </c>
       <c r="AS56">
         <v>0.0</v>
       </c>
       <c r="AT56">
         <v>0.0</v>
       </c>
       <c r="AU56">
         <v>0.0</v>
       </c>
       <c r="AV56">
         <v>0.0</v>
       </c>
       <c r="AW56">
         <v>0.0</v>
       </c>
       <c r="AX56">
         <v>0.0</v>
       </c>
       <c r="AY56">
         <v>0.0</v>
       </c>
       <c r="AZ56">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:52">
+      <c r="BA56">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>96778000.0</v>
+      </c>
+      <c r="C57">
         <v>86878000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>102621000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>124561000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>110720000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>104150000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>104993000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>108615000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>92701000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>103661000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>78989000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>89857000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71275000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>80403000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>80914000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>102248000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>120287000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>107655000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80765000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>113664000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>97960000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>80560000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>75376000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>71478000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>87770000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>74289000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>94731000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>48032000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>39300000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>34814000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32341000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>30583000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>28951000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>33379000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>35832000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>33244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>449615.0</v>
       </c>
       <c r="AL57">
         <v>449615.0</v>
       </c>
       <c r="AM57">
+        <v>449615.0</v>
+      </c>
+      <c r="AN57">
         <v>312828.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>121000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>120996.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>230000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>42500.0</v>
       </c>
-      <c r="AR57">
-[...1 lines deleted...]
-      </c>
       <c r="AS57">
         <v>0.0</v>
       </c>
       <c r="AT57">
         <v>0.0</v>
       </c>
       <c r="AU57">
         <v>0.0</v>
       </c>
       <c r="AV57">
         <v>0.0</v>
       </c>
       <c r="AW57">
         <v>0.0</v>
       </c>
       <c r="AX57">
         <v>0.0</v>
       </c>
       <c r="AY57">
         <v>0.0</v>
       </c>
       <c r="AZ57">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:52">
+      <c r="BA57">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>644324000.0</v>
+      </c>
+      <c r="C58">
         <v>635879000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>716511000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>589212000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>589437000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>609423000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>657893000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>756581000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>492318000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>500084000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>507881000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>553916000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>549183000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>596764000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>629707000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>684094000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>677335000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>686843000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>833729000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>891476000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>870717000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>742860000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>831911000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>889771000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>824495000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>804315000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>832380000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>439876000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>294623000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>289005000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>282773000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>324004000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>300393000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>301691000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>329919000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>323786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14537115.0</v>
       </c>
       <c r="AL58">
         <v>14537115.0</v>
       </c>
       <c r="AM58">
+        <v>14537115.0</v>
+      </c>
+      <c r="AN58">
         <v>14400328.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>14209000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>14208496.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>405000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>142500.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>690585000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>721939000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>735974000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>740035000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>763105000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>769182000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>788829000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>772567000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>755512000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-      <c r="AR59">
-[...1 lines deleted...]
-      </c>
+      <c r="AR59"/>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1418120000.0</v>
+      </c>
+      <c r="C60">
         <v>1489825000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1734116000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1806833000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1840951000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1817757000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1776544000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1727486000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1693312000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1647482000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1607178000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1571099000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1530818000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1491915000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1463356000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1438664000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1437322000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1401054000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1209607000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1188804000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1168406000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1278658000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1183307000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1139333000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1215649000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1197033000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1183681000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>712868000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>829986000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>816714000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>802578000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>672601000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>660162000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>651712000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>609520000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>598702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389594397.0</v>
       </c>
       <c r="AL60">
         <v>389594397.0</v>
       </c>
       <c r="AM60">
+        <v>389594397.0</v>
+      </c>
+      <c r="AN60">
         <v>5000009.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>389812000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>389812132.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AQ60">
         <v>23000.0</v>
       </c>
       <c r="AR60">
+        <v>23000.0</v>
+      </c>
+      <c r="AS60">
         <v>144020000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>145438000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>146356000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>149409000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>152308000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>154148000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>156136000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>160045000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>159162000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
-[...1 lines deleted...]
-      </c>
+      <c r="N61"/>
       <c r="O61">
         <v>-78451000.0</v>
       </c>
       <c r="P61">
+        <v>-78451000.0</v>
+      </c>
+      <c r="Q61">
         <v>-62003000.0</v>
       </c>
-      <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-22539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2145000.0</v>
       </c>
       <c r="T61">
         <v>-2145000.0</v>
       </c>
       <c r="U61">
         <v>-2145000.0</v>
       </c>
       <c r="V61">
         <v>-2145000.0</v>
       </c>
       <c r="W61">
         <v>-2145000.0</v>
       </c>
       <c r="X61">
         <v>-2145000.0</v>
       </c>
       <c r="Y61">
         <v>-2145000.0</v>
       </c>
       <c r="Z61">
         <v>-2145000.0</v>
       </c>
       <c r="AA61">
         <v>-2145000.0</v>
       </c>
       <c r="AB61">
         <v>-2145000.0</v>
       </c>
       <c r="AC61">
+        <v>-2145000.0</v>
+      </c>
+      <c r="AD61">
         <v>-1664000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-127000.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-      <c r="AR61">
-[...1 lines deleted...]
-      </c>
+      <c r="AR61"/>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10265,50 +10396,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10345,1255 +10477,1255 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>942073000.0</v>
       </c>
       <c r="C2">
         <v>836672000.0</v>
       </c>
       <c r="D2">
         <v>806668000.0</v>
       </c>
       <c r="E2">
         <v>740402000.0</v>
       </c>
       <c r="F2">
         <v>612829000.0</v>
       </c>
       <c r="G2">
         <v>507572000.0</v>
       </c>
       <c r="H2">
         <v>313571000.0</v>
       </c>
       <c r="I2">
         <v>258560999.0</v>
       </c>
       <c r="J2">
         <v>225556000.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>248464000.0</v>
       </c>
       <c r="M2">
         <v>236591888.0</v>
       </c>
       <c r="N2">
         <v>261027000.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>23763000.0</v>
       </c>
       <c r="C3">
         <v>27984000.0</v>
       </c>
       <c r="D3">
         <v>26982000.0</v>
       </c>
       <c r="E3">
         <v>25919000.0</v>
       </c>
       <c r="F3">
         <v>23225000.0</v>
       </c>
       <c r="G3">
         <v>19855000.0</v>
       </c>
       <c r="H3">
         <v>7496000.0</v>
       </c>
       <c r="I3">
         <v>7498000.0</v>
       </c>
       <c r="J3">
         <v>9617000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>9579000.0</v>
       </c>
       <c r="M3">
         <v>10796654.0</v>
       </c>
       <c r="N3">
         <v>11195000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>159152000.0</v>
       </c>
       <c r="C5">
         <v>212079000.0</v>
       </c>
       <c r="D5">
         <v>205760000.0</v>
       </c>
       <c r="E5">
         <v>172450000.0</v>
       </c>
       <c r="F5">
         <v>112417000.0</v>
       </c>
       <c r="G5">
         <v>111777000.0</v>
       </c>
       <c r="H5">
         <v>5104000.0</v>
       </c>
       <c r="I5">
         <v>65642000.0</v>
       </c>
       <c r="J5">
         <v>27211000.0</v>
       </c>
       <c r="K5">
         <v>-730635.0</v>
       </c>
       <c r="L5">
         <v>46077000.0</v>
       </c>
       <c r="M5">
         <v>12900419.0</v>
       </c>
       <c r="N5">
         <v>51402000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>182915000.0</v>
       </c>
       <c r="C6">
         <v>240063000.0</v>
       </c>
       <c r="D6">
         <v>232742000.0</v>
       </c>
       <c r="E6">
         <v>198369000.0</v>
       </c>
       <c r="F6">
         <v>135642000.0</v>
       </c>
       <c r="G6">
         <v>131632000.0</v>
       </c>
       <c r="H6">
         <v>12600000.0</v>
       </c>
       <c r="I6">
         <v>73140000.0</v>
       </c>
       <c r="J6">
         <v>36828000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>-192503.0</v>
       </c>
       <c r="M6">
         <v>23697073.0</v>
       </c>
       <c r="N6">
         <v>62597000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>30000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>508847000.0</v>
       </c>
       <c r="C9">
         <v>494649000.0</v>
       </c>
       <c r="D9">
         <v>436004000.0</v>
       </c>
       <c r="E9">
         <v>428276000.0</v>
       </c>
       <c r="F9">
         <v>392784000.0</v>
       </c>
       <c r="G9">
         <v>309069000.0</v>
       </c>
       <c r="H9">
         <v>210187000.0</v>
       </c>
       <c r="I9">
         <v>172868000.0</v>
       </c>
       <c r="J9">
         <v>170615000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>179394000.0</v>
       </c>
       <c r="M9">
         <v>139141198.0</v>
       </c>
       <c r="N9">
         <v>168831000.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>135903000.0</v>
       </c>
       <c r="C10">
         <v>186050000.0</v>
       </c>
       <c r="D10">
         <v>175692000.0</v>
       </c>
       <c r="E10">
         <v>150569000.0</v>
       </c>
       <c r="F10">
         <v>80860000.0</v>
       </c>
       <c r="G10">
         <v>78964000.0</v>
       </c>
       <c r="H10">
         <v>-8523000.0</v>
       </c>
       <c r="I10">
         <v>53091000.0</v>
       </c>
       <c r="J10">
         <v>2825000.0</v>
       </c>
       <c r="K10">
         <v>-288755.0</v>
       </c>
       <c r="L10">
         <v>-192503.0</v>
       </c>
       <c r="M10">
         <v>-14334130.0</v>
       </c>
       <c r="N10">
         <v>23579000.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>32289000.0</v>
       </c>
       <c r="C11">
         <v>46741000.0</v>
       </c>
       <c r="D11">
         <v>42117000.0</v>
       </c>
       <c r="E11">
         <v>41995000.0</v>
       </c>
       <c r="F11">
         <v>39980000.0</v>
       </c>
       <c r="G11">
         <v>13326000.0</v>
       </c>
       <c r="H11">
         <v>16710999.0</v>
       </c>
       <c r="I11">
         <v>-17364000.0</v>
       </c>
       <c r="J11">
         <v>4860000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>7507000.0</v>
       </c>
       <c r="M11">
         <v>-6439067.0</v>
       </c>
       <c r="N11">
         <v>9623000.0</v>
       </c>
       <c r="O11">
         <v>3529000.0</v>
       </c>
       <c r="P11">
         <v>4298000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>23249000.0</v>
       </c>
       <c r="C12">
         <v>26029000.0</v>
       </c>
       <c r="D12">
         <v>30068000.0</v>
       </c>
       <c r="E12">
         <v>21881000.0</v>
       </c>
       <c r="F12">
         <v>31557000.0</v>
       </c>
       <c r="G12">
         <v>32813000.0</v>
       </c>
       <c r="H12">
         <v>13627000.0</v>
       </c>
       <c r="I12">
         <v>12551000.0</v>
       </c>
       <c r="J12">
         <v>23018000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>27195000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>2663000.0</v>
       </c>
       <c r="C13">
         <v>4307000.0</v>
       </c>
       <c r="D13">
         <v>1144000.0</v>
       </c>
       <c r="E13">
         <v>15000.0</v>
       </c>
       <c r="F13">
         <v>84000.0</v>
       </c>
       <c r="G13">
         <v>1516000.0</v>
       </c>
       <c r="H13">
         <v>3826000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>17687000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>103614000.0</v>
       </c>
       <c r="C15">
         <v>139309000.0</v>
       </c>
       <c r="D15">
         <v>133574999.0</v>
       </c>
       <c r="E15">
         <v>108574000.0</v>
       </c>
       <c r="F15">
         <v>40880000.0</v>
       </c>
       <c r="G15">
         <v>65638000.0</v>
       </c>
       <c r="H15">
         <v>-25234000.0</v>
       </c>
       <c r="I15">
         <v>70455000.0</v>
       </c>
       <c r="J15">
         <v>-2035000.0</v>
       </c>
       <c r="K15">
         <v>-288755.0</v>
       </c>
       <c r="L15">
         <v>-192503.0</v>
       </c>
       <c r="M15">
         <v>-7895062.0</v>
       </c>
       <c r="N15">
         <v>13956000.0</v>
       </c>
       <c r="O15">
         <v>6221000.0</v>
       </c>
       <c r="P15">
         <v>7220000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>108574000.0</v>
       </c>
       <c r="F16">
         <v>65638000.0</v>
       </c>
       <c r="G16">
         <v>34700000.0</v>
       </c>
       <c r="H16">
         <v>47536000.0</v>
       </c>
       <c r="I16">
         <v>70455000.0</v>
       </c>
       <c r="J16">
         <v>450000.0</v>
       </c>
       <c r="K16">
         <v>-288755.0</v>
       </c>
       <c r="L16">
         <v>-288755.0</v>
       </c>
       <c r="M16">
         <v>-5314000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>103614000.0</v>
       </c>
       <c r="C17">
         <v>139309000.0</v>
       </c>
       <c r="D17">
         <v>133575000.0</v>
       </c>
       <c r="E17">
         <v>108574000.0</v>
       </c>
       <c r="F17">
         <v>65638000.0</v>
       </c>
       <c r="G17">
         <v>34700000.0</v>
       </c>
       <c r="H17">
         <v>47536000.0</v>
       </c>
       <c r="I17">
         <v>70455000.0</v>
       </c>
       <c r="J17">
         <v>-2035000.0</v>
       </c>
       <c r="K17">
         <v>-288755.0</v>
       </c>
       <c r="L17">
         <v>10034000.0</v>
       </c>
       <c r="M17">
         <v>-7971000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-20586000.0</v>
       </c>
       <c r="C18">
         <v>-21722000.0</v>
       </c>
       <c r="D18">
         <v>-28924000.0</v>
       </c>
       <c r="E18">
         <v>-21866000.0</v>
       </c>
       <c r="F18">
         <v>-31473000.0</v>
       </c>
       <c r="G18">
         <v>-31297000.0</v>
       </c>
       <c r="H18">
         <v>-9801000.0</v>
       </c>
       <c r="I18">
         <v>-12551000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>-27195000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-30309000.0</v>
       </c>
       <c r="F19">
         <v>33553000.0</v>
       </c>
       <c r="G19">
         <v>2615000.0</v>
       </c>
       <c r="H19">
         <v>5070000.0</v>
       </c>
       <c r="I19">
         <v>912000.0</v>
       </c>
       <c r="J19">
         <v>-700000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>30125000.0</v>
       </c>
       <c r="G20">
         <v>30125000.0</v>
       </c>
       <c r="H20">
         <v>7107000.0</v>
       </c>
       <c r="I20">
         <v>2259000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>218635000.0</v>
       </c>
       <c r="C21">
         <v>221021000.0</v>
       </c>
       <c r="D21">
         <v>204949000.0</v>
       </c>
       <c r="E21">
         <v>203325000.0</v>
       </c>
       <c r="F21">
         <v>180927000.0</v>
       </c>
       <c r="G21">
         <v>113849000.0</v>
       </c>
       <c r="H21">
         <v>80313000.0</v>
       </c>
       <c r="I21">
         <v>64141000.0</v>
       </c>
       <c r="J21">
         <v>51200000.0</v>
       </c>
       <c r="K21">
         <v>-730635.0</v>
       </c>
       <c r="L21">
         <v>-487090.0</v>
       </c>
       <c r="M21">
         <v>11861908.0</v>
       </c>
       <c r="N21">
         <v>52374000.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>1232285000.0</v>
       </c>
       <c r="C23">
         <v>1110300000.0</v>
       </c>
       <c r="D23">
         <v>1037723000.0</v>
       </c>
       <c r="E23">
         <v>965353000.0</v>
       </c>
       <c r="F23">
         <v>824686000.0</v>
       </c>
       <c r="G23">
         <v>702792000.0</v>
       </c>
       <c r="H23">
         <v>443445000.0</v>
       </c>
       <c r="I23">
         <v>367288000.0</v>
       </c>
       <c r="J23">
         <v>344971000.0</v>
       </c>
       <c r="K23">
         <v>26000.0</v>
       </c>
       <c r="L23">
         <v>487090.0</v>
       </c>
       <c r="M23">
         <v>363871178.0</v>
       </c>
       <c r="N23">
         <v>377484000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>28294000.0</v>
       </c>
       <c r="C25">
         <v>27984000.0</v>
       </c>
       <c r="D25">
         <v>26982000.0</v>
       </c>
       <c r="E25">
         <v>25919000.0</v>
       </c>
       <c r="F25">
         <v>23225000.0</v>
       </c>
       <c r="G25">
         <v>19855000.0</v>
       </c>
       <c r="H25">
         <v>7644000.0</v>
       </c>
       <c r="I25">
         <v>7672000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>5500000.0</v>
       </c>
       <c r="C26">
         <v>5400000.0</v>
       </c>
       <c r="D26">
         <v>4300000.0</v>
       </c>
       <c r="E26">
         <v>4099999.0</v>
       </c>
       <c r="F26">
         <v>3500000.0</v>
       </c>
       <c r="G26">
         <v>4000000.0</v>
       </c>
       <c r="H26">
         <v>2200000.0</v>
       </c>
       <c r="I26">
         <v>2500000.0</v>
       </c>
       <c r="J26">
         <v>2300000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>2100000.0</v>
       </c>
       <c r="M26">
         <v>2100000.0</v>
       </c>
       <c r="N26">
         <v>2100000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
         <v>134282000.0</v>
       </c>
       <c r="C27">
         <v>143929000.0</v>
       </c>
       <c r="D27">
         <v>119489000.0</v>
       </c>
       <c r="E27">
         <v>121685000.0</v>
       </c>
       <c r="F27">
         <v>112928000.0</v>
       </c>
       <c r="G27">
         <v>94469000.0</v>
       </c>
       <c r="H27">
         <v>67694000.0</v>
       </c>
       <c r="I27">
         <v>59186000.0</v>
       </c>
       <c r="J27">
         <v>54431000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>74753000.0</v>
       </c>
       <c r="M27">
         <v>84864000.0</v>
       </c>
       <c r="N27">
         <v>75311000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>155930000.0</v>
       </c>
       <c r="C28">
         <v>129699000.0</v>
       </c>
       <c r="D28">
         <v>111566000.0</v>
       </c>
       <c r="E28">
         <v>103832000.0</v>
       </c>
       <c r="F28">
         <v>106181000.0</v>
       </c>
       <c r="G28">
         <v>106251000.0</v>
       </c>
       <c r="H28">
         <v>62180000.0</v>
       </c>
       <c r="I28">
         <v>49427000.0</v>
       </c>
       <c r="J28">
         <v>39536000.0</v>
       </c>
       <c r="K28">
         <v>730635.0</v>
       </c>
       <c r="L28">
         <v>44661000.0</v>
       </c>
       <c r="M28">
         <v>43542000.0</v>
       </c>
       <c r="N28">
         <v>39500000.0</v>
       </c>
       <c r="O28">
         <v>0.0</v>
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>32289000.0</v>
       </c>
       <c r="C29">
         <v>46741000.0</v>
       </c>
       <c r="D29">
         <v>42117000.0</v>
       </c>
       <c r="E29">
         <v>41995000.0</v>
       </c>
       <c r="F29">
         <v>39980000.0</v>
       </c>
       <c r="G29">
         <v>13326000.0</v>
       </c>
       <c r="H29">
         <v>16750000.0</v>
       </c>
       <c r="I29">
         <v>-17364000.0</v>
       </c>
       <c r="J29">
         <v>4860000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>7507000.0</v>
       </c>
       <c r="M29">
         <v>-4334000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>290212000.0</v>
       </c>
       <c r="C30">
         <v>273628000.0</v>
       </c>
       <c r="D30">
         <v>231055000.0</v>
       </c>
       <c r="E30">
         <v>224951000.0</v>
       </c>
       <c r="F30">
         <v>211857000.0</v>
       </c>
       <c r="G30">
         <v>195220000.0</v>
       </c>
       <c r="H30">
         <v>129874000.0</v>
       </c>
       <c r="I30">
         <v>108727000.0</v>
       </c>
       <c r="J30">
         <v>119415000.0</v>
       </c>
       <c r="K30">
         <v>730635.0</v>
       </c>
       <c r="L30">
         <v>487090.0</v>
       </c>
       <c r="M30">
         <v>127279288.0</v>
       </c>
       <c r="N30">
         <v>116457000.0</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>-82732000.0</v>
       </c>
       <c r="C31">
         <v>-34971000.0</v>
       </c>
       <c r="D31">
         <v>-29257000.0</v>
       </c>
       <c r="E31">
         <v>-52756000.0</v>
       </c>
       <c r="F31">
         <v>-100067000.0</v>
       </c>
       <c r="G31">
         <v>-34885000.0</v>
       </c>
       <c r="H31">
         <v>-88836000.0</v>
       </c>
       <c r="I31">
         <v>-11050000.0</v>
       </c>
       <c r="J31">
         <v>-48375000.0</v>
       </c>
       <c r="K31">
         <v>441881.0</v>
       </c>
       <c r="L31">
         <v>294587.0</v>
       </c>
       <c r="M31">
         <v>-26196038.0</v>
       </c>
       <c r="N31">
         <v>-28795000.0</v>
       </c>
       <c r="O31">
         <v>0.0</v>
       </c>
       <c r="P31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>1450920000.0</v>
       </c>
       <c r="C32">
         <v>1331321000.0</v>
       </c>
       <c r="D32">
         <v>1242672000.0</v>
       </c>
       <c r="E32">
         <v>1168678000.0</v>
       </c>
       <c r="F32">
         <v>1005613000.0</v>
       </c>
       <c r="G32">
         <v>816641000.0</v>
       </c>
       <c r="H32">
         <v>523758000.0</v>
       </c>
       <c r="I32">
         <v>431429000.0</v>
       </c>
@@ -11618,3707 +11750,3756 @@
       <c r="P32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="AM1" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="AN1" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="AO1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="AV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
       </c>
-      <c r="AW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AZ1" t="s">
         <v>152</v>
       </c>
       <c r="BA1" t="s">
         <v>153</v>
       </c>
       <c r="BB1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="BD1" t="s">
         <v>109</v>
       </c>
       <c r="BE1" t="s">
         <v>110</v>
       </c>
       <c r="BF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="BH1" t="s">
         <v>112</v>
       </c>
       <c r="BI1" t="s">
         <v>113</v>
       </c>
       <c r="BJ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>240884000.0</v>
+      </c>
+      <c r="C2">
         <v>227289000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>230298000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>246857000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>246608000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>233666000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>214942000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>233941000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>205273000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>199540000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>197918000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>204349000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209909000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>198197000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>194213000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>176648000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>202200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>192524000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>169030000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>159735000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>167185000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>144554000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>141355000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>138455000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>130723000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>145994000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>92400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>81850000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>84703000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>76047000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>70860000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>63831000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57860000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>61038000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>55764000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52101000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-52933000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55415000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-111470000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>55735000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>-51091000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51091000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-248464000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>248464000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>227967000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-227967000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>227967000.0</v>
       </c>
-      <c r="AW2">
-[...1 lines deleted...]
-      </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:62">
+      <c r="BK2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>118</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>4309000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4633000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4421000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7168000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6779000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6725000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6848000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6855000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6941000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7340000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6920000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6828000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6622000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6612000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6566000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19353000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6481000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6384000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6332000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5619000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5579000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5695000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5546000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5538000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5620000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3151000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1742000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1929000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1939000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1886000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1844000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1911000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1948000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1934000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1910000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>2482000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>2474000.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>572222.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>156413.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2000.0</v>
       </c>
-      <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-    </row>
-    <row r="4" spans="1:62">
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
-      <c r="AS4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>-212188000.0</v>
+      </c>
+      <c r="D5">
         <v>29530000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11342000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>59642000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>55316000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>55536000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>50208000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>59745000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>48984000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>53142000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>55816000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>54796000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>42537000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52611000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>42749000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>55369000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33986000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>40346000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34336000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>29288000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10906000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>59699000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22305000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>62481000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>25168000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11755000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13174000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>21478000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>20093000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>23143000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15177000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13042000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17696000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19727000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15813000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-24892984.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12554000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-27168492.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2916492.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-730635.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-127313.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-47501000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-219603.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>11976000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11976000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11976000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>49218000.0</v>
+        <v>-44088000.0</v>
       </c>
       <c r="C6">
+        <v>-207879000.0</v>
+      </c>
+      <c r="D6">
         <v>34163000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6921000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66810000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>62095000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62261000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>57056000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>55925000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>60482000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>62736000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>61624000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>49159000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59223000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>49315000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>74722000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40467000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46730000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40668000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>34907000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5327000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>65394000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27851000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>68019000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>30788000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14906000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14916000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23407000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22032000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>25029000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17021000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14953000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19644000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>21661000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17723000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>15036000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>-442492.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>-127313.0</v>
       </c>
-      <c r="AQ6"/>
-      <c r="AR6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>-63190.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2000.0</v>
       </c>
-      <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
-      <c r="AS7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7"/>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
-      <c r="AS8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8"/>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>116099000.0</v>
+      </c>
+      <c r="C9">
         <v>98724000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>109900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>122184000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>134348000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>125989000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>126326000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>141746000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>129484000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>112659000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>110760000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>116069000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>114883000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98387000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>106665000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>97516000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>114331000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>104194000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>112235000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>100118000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>116816000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>86053000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>89797000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>83831000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>84378000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>81107000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>59753000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>57709000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>54765000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>47753000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>50071000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>44431000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>49373000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>48309000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>50823000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>45456000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-90143000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>41088000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-93146000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>46573000.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-179394000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>179394000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>151380000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-151380000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>151380000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-54935000.0</v>
+      </c>
+      <c r="C10">
         <v>-218021000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33816000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-15492000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>54742000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48978000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47675000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40837000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54717000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>43388000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47108000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48949000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>47147000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34040000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45556000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37396000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50488000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28710000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33975000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27131000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21303000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18901000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51327000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>48453000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54157000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14579000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6786000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-63204000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18050000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>16748999.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19882000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11795000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9985000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14603000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16707999.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12835000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6124000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6124000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11158422.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-90422.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11974755.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-127313.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-17541000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-63189.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-14472000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14472000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-14472000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>-2963000.0</v>
+      </c>
+      <c r="C11">
         <v>-58323000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8547000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3135000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13640000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12231000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9553000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11546000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13383000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10265000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11547000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12307000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11716000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8398000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9696000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7269000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11654000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10249000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12823000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8885000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15408000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7313000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8374000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5088000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6045000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3922000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1729000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3475000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4584000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4027000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4625000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>89000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2848000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-26791000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6490000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5083000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1777000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1777000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4142000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2071000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4899000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>348657.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-7507000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-156413.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-9663000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9663000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-19149000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>18296000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-8810000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2486000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>676000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1313000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1989000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2408000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>257000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-199000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>806000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3326000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-269000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-7000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1248000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>5776000.0</v>
+      </c>
+      <c r="C12">
         <v>5833000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4286000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4150000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6338000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7861000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9371000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5028000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5596000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6034000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6867000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7649000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8497000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5353000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4881000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5276000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6371000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7205000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7985000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7995000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8372000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8931000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8324000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10589000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4969000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3594000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3428000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3344000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3261000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3382000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3057000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3093000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3019000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6430000.0</v>
       </c>
       <c r="AL12">
         <v>6430000.0</v>
       </c>
       <c r="AM12">
+        <v>6430000.0</v>
+      </c>
+      <c r="AN12">
         <v>10113000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>352070.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>31449000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7063000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>27195000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>93223.0</v>
       </c>
-      <c r="AS12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT12"/>
       <c r="AU12">
         <v>33900500.0</v>
       </c>
       <c r="AV12">
+        <v>33900500.0</v>
+      </c>
+      <c r="AW12">
         <v>53112500.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36784000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17572000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4764000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1640000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2791000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4431000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6372000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>301000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>117000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2217000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8056000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>167000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>140000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2867000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>689000.0</v>
+      </c>
+      <c r="C13">
         <v>880000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>499000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>513000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>673000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>701000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>776000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1412000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>881000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>924000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1090000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>484000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>407000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>246000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14000.0</v>
       </c>
-      <c r="Q13">
-[...1 lines deleted...]
-      </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>80000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13">
         <v>3000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>23000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>29000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>85000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1379000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1095000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1066000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>884000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
-      <c r="AS14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14"/>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>-51972000.0</v>
+      </c>
+      <c r="C15">
         <v>-159698000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25269000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12357000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>41102000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36747000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38122000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29291000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>41334000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>33122999.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>35561000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>36642000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>35431000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25642000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>35860000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>30127000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38834000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18461000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21152000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>18246000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5895000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-26214000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42953000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>43365000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>48112000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10657000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8515000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-66679000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13466000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12722000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15257000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11706000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7137000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41394000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10218000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7752000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4347000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4347000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-7016422.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-90422.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7075755.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-127313.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-10034000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-63189.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-13284000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13284000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-29223000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>30729000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-14790000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4164000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1149000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2494000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3643000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4470000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>322000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-286000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1393000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5573000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-401000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-5000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2053000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>35431000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25642000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35860000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30127000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38834000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18461000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21152000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18246000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5895000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19120000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12427000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16409000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10657000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4793000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6091000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13466000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12722000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15257000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11706000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7137000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41394000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10218000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>450000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4347000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4347000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-7016422.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3463000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7075755.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6787000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-10034000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10034000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-7971000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7971000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-7971000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>-51972000.0</v>
+      </c>
+      <c r="C17">
         <v>-159698000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>25269000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12357000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>41102000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>36747000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>38122000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>29291000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>41334000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>33123000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>35561000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>36642000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>35431000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>25642000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>35860000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>30127000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>38834000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>18461000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>21152000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>18246000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5895000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>19120000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>22500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12427000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>16409000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10657000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4793000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6091000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>13466000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>12722000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>15257000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11706000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7137000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>41394000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>10218000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2035000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-7990844.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4347000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-7016422.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3463000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-288755.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-10034000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>10034000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-7971000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>7971000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-7971000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-5087000.0</v>
+      </c>
+      <c r="C18">
         <v>-4953000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3787000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3637000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4227000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5637000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7085000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7959000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4672000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4944000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6383000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7242000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8251000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7048000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5339000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4881000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5276000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6370000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7125000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7984000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7995000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8369000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8908000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8295000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10504000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3590000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2499000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2362000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2460000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>32000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>121000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-11965000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-17660000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6489000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-31034000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1087000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>59000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1614000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-330000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-101000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1432000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1050000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>968000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1091000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1961000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>318000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-760000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>913000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>441000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>1926000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>3225000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>3225000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>47000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>694000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>26159000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5020000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>758000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>290000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1039000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>347000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>35000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1877000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
-      <c r="AS20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-49864000.0</v>
+      </c>
+      <c r="C21">
         <v>44909000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37584000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>49149000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>64546000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56853000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>60199000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59641000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>61477000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48083000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>51820000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55749000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>54205000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42505000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52490000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>43526000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>55451000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46245000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>58103000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>41627000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>60772000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>35576000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>41687000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29416000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>36635000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25963000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23474000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17110000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21268000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19292000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>22754000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14770000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14451000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14992000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19928000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>15204000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10645000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10628000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-27168492.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-442492.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-19190635.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-328677.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-47501000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-156413.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11976000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-11976000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11976000.0</v>
       </c>
-      <c r="AW21">
-[...1 lines deleted...]
-      </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-      <c r="AS22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>406847000.0</v>
+      </c>
+      <c r="C23">
         <v>281104000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>302614000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>319892000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>316410000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>302802000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>281069000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>316046000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>273280000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>264116000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>256858000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>264668999.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>270587000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>254079000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>248388000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>230638000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>261079999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>250473000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>223162000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>218226000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>223229000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>195031000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>189465000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>192870000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>178466000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>201138000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>128679000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>122449000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>118200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>104508000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>98177000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>93492000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>92782000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>94355000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>86659000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>82353000.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
+        <v>0.0</v>
+      </c>
+      <c r="AM23">
         <v>85875000.0</v>
       </c>
-      <c r="AM23">
-[...1 lines deleted...]
-      </c>
       <c r="AN23">
+        <v>0.0</v>
+      </c>
+      <c r="AO23">
         <v>442492.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>328677.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>26000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>156413.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97500.0</v>
       </c>
       <c r="AU23">
         <v>97500.0</v>
       </c>
       <c r="AV23">
         <v>97500.0</v>
       </c>
       <c r="AW23">
-        <v>0.0</v>
+        <v>97500.0</v>
       </c>
       <c r="AX23">
         <v>0.0</v>
       </c>
       <c r="AY23">
         <v>0.0</v>
       </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
       <c r="BA23">
         <v>0.0</v>
       </c>
       <c r="BB23">
         <v>0.0</v>
       </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15337,1338 +15518,1361 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>7543000.0</v>
+      </c>
+      <c r="C25">
         <v>7362000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7685000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7622000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7168000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6779000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6725000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6848000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6855000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6941000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7340000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6920000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6828000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6622000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6612000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6566000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6488000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6481000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6384000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6332000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5619000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5579000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5695000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5546000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5538000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3151000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1890000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1929000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1939000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1886000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1879000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1911000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1948000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1934000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2210000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>5400000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>4300000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>4099999.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>3500000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>4000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>2200000.0</v>
       </c>
-      <c r="AC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>2500000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>2300000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>39173000.0</v>
+      </c>
+      <c r="C27">
         <v>28167000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29677000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>32411000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>33799000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>35078000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32994000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>40832000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>36464000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>34643000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31990000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>30839000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>30168000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>29948000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>28534000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26869000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32334000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>31955000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>30527000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>30757000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>30826000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>26150000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>25195000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>24484000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>24510000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>27041000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>18434000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2563000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>17550000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>14729000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>15319000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>19158000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>20627000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>20422000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>18570000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>17182000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>18167000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>18968000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>40453000.0</v>
+      </c>
+      <c r="C28">
         <v>34875000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38006000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>40624000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>41229000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36013000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>38064000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41273000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31543000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29933000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26950000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29481000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30510000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25934000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25641000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27121000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26721000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26288000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23702000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28536000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25668000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26562000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25415000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>31290000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28713000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28103000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18145000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13978000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15947000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13732000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11998000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17385000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14158000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12711000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12079000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12614000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30443000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11468000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>442000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>442492.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>329000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>572222.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>156000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>156413.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128406000.0</v>
       </c>
       <c r="AU28">
         <v>128406000.0</v>
       </c>
       <c r="AV28">
         <v>128406000.0</v>
       </c>
       <c r="AW28">
-        <v>0.0</v>
+        <v>128406000.0</v>
       </c>
       <c r="AX28">
         <v>0.0</v>
       </c>
       <c r="AY28">
         <v>0.0</v>
       </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-2963000.0</v>
+      </c>
+      <c r="C29">
         <v>-58323000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8547000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3135000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13640000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12231000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9553000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11546000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13383000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10265000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11547000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12307000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11716000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8398000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9696000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7269000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11654000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10249000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12823000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8885000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15408000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7313000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8374000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5088000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6045000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3922000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1729000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3514000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4584000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4027000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>165963000.0</v>
+      </c>
+      <c r="C30">
         <v>53815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72316000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>73035000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>69802000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69136000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66126999.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82105000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68007000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64575999.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58940000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60320000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60678000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55882000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>54175000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53990000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58880000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57949000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54132000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>58491000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56044000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50477000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48110000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54415000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47743000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>55144000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36279000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40599000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28461000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>27317000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29661000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34922000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33317000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30895000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30252000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-173918016.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30460000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-177447508.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>442492.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>730635.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>328677.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-380357000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>156413.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>367371000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-367371000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>367371000.0</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
         <v>0.0</v>
       </c>
       <c r="AY30">
         <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:62">
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>-5071000.0</v>
+      </c>
+      <c r="C31">
         <v>-262930000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3768000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-64641000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9804000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7875000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12524000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-18804000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6760000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4695000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4712000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7058000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8465000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6934000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6130000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4963000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17535000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-24128000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-14496000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-39469000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-54477000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9640000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>19037000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>17522000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11384000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-16688000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-80314000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3218000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2543000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2872000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2975000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4466000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-389000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3220000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2369000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>13054140.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4504000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>16010070.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>352070.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>441881.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>201364.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>29960000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>93223.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-26448000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>26448000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-26448000.0</v>
       </c>
-      <c r="AW31">
-[...1 lines deleted...]
-      </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:62">
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>356983000.0</v>
+      </c>
+      <c r="C32">
         <v>326013000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>340198000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>369041000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>380956000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>359655000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>341268000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>375687000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>334757000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>312199000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>308678000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>320418000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>324792000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>296584000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>300878000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>274164000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>316531000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>296718000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>281265000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>259853000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>284001000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>230607000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>231152000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>222286000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>215101000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>227101000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>152153000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>139184000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>139468000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>123800000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>120931000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>108262000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>107233000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>109347000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>106587000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>97557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96503000.0</v>
       </c>
       <c r="AL32">
         <v>96503000.0</v>
       </c>
       <c r="AM32">
+        <v>96503000.0</v>
+      </c>
+      <c r="AN32">
         <v>204616000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>102308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99803000.0</v>
       </c>
       <c r="AP32">
         <v>99803000.0</v>
       </c>
       <c r="AQ32">
-        <v>427858000.0</v>
+        <v>99803000.0</v>
       </c>
       <c r="AR32">
         <v>427858000.0</v>
       </c>
-      <c r="AS32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS32">
+        <v>427858000.0</v>
+      </c>
+      <c r="AT32"/>
       <c r="AU32">
         <v>379347000.0</v>
       </c>
       <c r="AV32">
         <v>379347000.0</v>
       </c>
       <c r="AW32">
-        <v>0.0</v>
+        <v>379347000.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
+        <v>0.0</v>
+      </c>
+      <c r="BK32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16707,1261 +16911,1261 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>132530000.0</v>
       </c>
       <c r="C2">
         <v>87715000.0</v>
       </c>
       <c r="D2">
         <v>67494000.0</v>
       </c>
       <c r="E2">
         <v>75345000.0</v>
       </c>
       <c r="F2">
         <v>95847000.0</v>
       </c>
       <c r="G2">
         <v>266341000.0</v>
       </c>
       <c r="H2">
         <v>111971000.0</v>
       </c>
       <c r="I2">
         <v>56501000.0</v>
       </c>
       <c r="J2">
         <v>954102.0</v>
       </c>
       <c r="K2">
         <v>78492000.0</v>
       </c>
       <c r="L2">
         <v>57094000.0</v>
       </c>
       <c r="M2">
         <v>39914000.0</v>
       </c>
       <c r="N2">
         <v>22416000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>20542000</v>
       </c>
       <c r="C3">
         <v>6473000</v>
       </c>
       <c r="D3">
         <v>12188000</v>
       </c>
       <c r="E3">
         <v>5756000</v>
       </c>
       <c r="F3">
         <v>6706000</v>
       </c>
       <c r="G3">
         <v>1736000</v>
       </c>
       <c r="H3">
         <v>1037000</v>
       </c>
       <c r="I3">
         <v>1770000</v>
       </c>
       <c r="J3">
         <v>956000</v>
       </c>
       <c r="K3">
         <v>956000</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>968000</v>
       </c>
       <c r="N3">
         <v>875000</v>
       </c>
       <c r="O3">
         <v>2048000</v>
       </c>
       <c r="P3">
         <v>1355000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-7549000.0</v>
       </c>
       <c r="F4">
         <v>-170494000.0</v>
       </c>
       <c r="G4">
         <v>-170494000.0</v>
       </c>
       <c r="H4">
         <v>154370000.0</v>
       </c>
       <c r="I4">
         <v>55470000.0</v>
       </c>
       <c r="J4">
         <v>-1785000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4686000.0</v>
       </c>
       <c r="F5">
         <v>-494000.0</v>
       </c>
       <c r="G5">
         <v>-494000.0</v>
       </c>
       <c r="H5">
         <v>-4479000.0</v>
       </c>
       <c r="I5">
         <v>3941000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>-34062000.0</v>
       </c>
       <c r="C6">
         <v>44815000.0</v>
       </c>
       <c r="D6">
         <v>20221000.0</v>
       </c>
       <c r="E6">
         <v>-7851000.0</v>
       </c>
       <c r="F6">
         <v>-20502000.0</v>
       </c>
       <c r="G6">
         <v>-170494000.0</v>
       </c>
       <c r="H6">
         <v>154370000.0</v>
       </c>
       <c r="I6">
         <v>55470000.0</v>
       </c>
       <c r="J6">
         <v>55546898.0</v>
       </c>
       <c r="K6">
         <v>1431153.0</v>
       </c>
       <c r="L6">
         <v>21398000.0</v>
       </c>
       <c r="M6">
         <v>25770000.0</v>
       </c>
       <c r="N6">
         <v>17498000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
         <v>-32929000.0</v>
       </c>
       <c r="C7">
         <v>19016000.0</v>
       </c>
       <c r="D7">
         <v>-18499000.0</v>
       </c>
       <c r="E7">
         <v>-81022000.0</v>
       </c>
       <c r="F7">
         <v>-22150000.0</v>
       </c>
       <c r="G7">
         <v>-16947000.0</v>
       </c>
       <c r="H7">
         <v>780000.0</v>
       </c>
       <c r="I7">
         <v>-591000.0</v>
       </c>
       <c r="J7">
         <v>-12364000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>-2299000.0</v>
       </c>
       <c r="M7">
         <v>37996500.0</v>
       </c>
       <c r="N7">
         <v>-14875000.0</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-21796000.0</v>
       </c>
       <c r="F8">
         <v>-18288000.0</v>
       </c>
       <c r="G8">
         <v>-18288000.0</v>
       </c>
       <c r="H8">
         <v>-7985000.0</v>
       </c>
       <c r="I8">
         <v>267000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>-14682000.0</v>
       </c>
       <c r="C9">
         <v>9129000.0</v>
       </c>
       <c r="D9">
         <v>-13374000.0</v>
       </c>
       <c r="E9">
         <v>-21796000.0</v>
       </c>
       <c r="F9">
         <v>-22284000.0</v>
       </c>
       <c r="G9">
         <v>-18288000.0</v>
       </c>
       <c r="H9">
         <v>-8360000.0</v>
       </c>
       <c r="I9">
         <v>-6158000.0</v>
       </c>
       <c r="J9">
         <v>8891000.0</v>
       </c>
       <c r="K9">
         <v>8891000.0</v>
       </c>
       <c r="L9">
         <v>-14854000.0</v>
       </c>
       <c r="M9">
         <v>37278000.0</v>
       </c>
       <c r="N9">
         <v>-8676000.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>-25848000.0</v>
       </c>
       <c r="C10">
         <v>13726000.0</v>
       </c>
       <c r="D10">
         <v>8169000.0</v>
       </c>
       <c r="E10">
         <v>-29508000.0</v>
       </c>
       <c r="F10">
         <v>-39349000.0</v>
       </c>
       <c r="G10">
         <v>23880000.0</v>
       </c>
       <c r="H10">
         <v>-8178000.0</v>
       </c>
       <c r="I10">
         <v>2425000.0</v>
       </c>
       <c r="J10">
         <v>6042000.0</v>
       </c>
       <c r="K10">
         <v>6042000.0</v>
       </c>
       <c r="L10">
         <v>6078000.0</v>
       </c>
       <c r="M10">
         <v>-4101000.0</v>
       </c>
       <c r="N10">
         <v>833000.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2878000.0</v>
       </c>
       <c r="F11">
         <v>-18197000.0</v>
       </c>
       <c r="G11">
         <v>-18197000.0</v>
       </c>
       <c r="H11">
         <v>19880000.0</v>
       </c>
       <c r="I11">
         <v>-3603000.0</v>
       </c>
       <c r="J11">
         <v>-5157000.0</v>
       </c>
       <c r="K11">
         <v>280242.0</v>
       </c>
       <c r="L11">
         <v>280242.0</v>
       </c>
       <c r="M11">
         <v>-5808000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>54609000.0</v>
       </c>
       <c r="F12">
         <v>-13133000.0</v>
       </c>
       <c r="G12">
         <v>17805000.0</v>
       </c>
       <c r="H12">
         <v>17400000.0</v>
       </c>
       <c r="I12">
         <v>-19896000.0</v>
       </c>
       <c r="J12">
         <v>-2777000.0</v>
       </c>
       <c r="K12">
         <v>-2777000.0</v>
       </c>
       <c r="L12">
         <v>-2777000.0</v>
       </c>
       <c r="M12">
         <v>-6406500.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-32596000.0</v>
       </c>
       <c r="F13">
         <v>13560000.0</v>
       </c>
       <c r="G13">
         <v>-13803000.0</v>
       </c>
       <c r="H13">
         <v>12167000.0</v>
       </c>
       <c r="I13">
         <v>5912000.0</v>
       </c>
       <c r="J13">
         <v>-22140000.0</v>
       </c>
       <c r="K13">
         <v>-315687.0</v>
       </c>
       <c r="L13">
         <v>-315687.0</v>
       </c>
       <c r="M13">
         <v>4819500.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
         <v>23763000.0</v>
       </c>
       <c r="C14">
         <v>27984000.0</v>
       </c>
       <c r="D14">
         <v>26982000.0</v>
       </c>
       <c r="E14">
         <v>25919000.0</v>
       </c>
       <c r="F14">
         <v>23225000.0</v>
       </c>
       <c r="G14">
         <v>19855000.0</v>
       </c>
       <c r="H14">
         <v>7496000.0</v>
       </c>
       <c r="I14">
         <v>7498000.0</v>
       </c>
       <c r="J14">
         <v>9617000.0</v>
       </c>
       <c r="K14">
         <v>9617000.0</v>
       </c>
       <c r="L14">
         <v>10179000.0</v>
       </c>
       <c r="M14">
         <v>10796654.0</v>
       </c>
       <c r="N14">
         <v>11195000.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>5247000.0</v>
       </c>
       <c r="E15">
         <v>4343000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>114170000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
         <v>98468000.0</v>
       </c>
       <c r="C16">
         <v>132530000.0</v>
       </c>
       <c r="D16">
         <v>87715000.0</v>
       </c>
       <c r="E16">
         <v>67494000.0</v>
       </c>
       <c r="F16">
         <v>75345000.0</v>
       </c>
       <c r="G16">
         <v>95847000.0</v>
       </c>
       <c r="H16">
         <v>266341000.0</v>
       </c>
       <c r="I16">
         <v>111971000.0</v>
       </c>
       <c r="J16">
         <v>56501000.0</v>
       </c>
       <c r="K16">
         <v>78492000.0</v>
       </c>
       <c r="L16">
         <v>78492000.0</v>
       </c>
       <c r="M16">
         <v>65684000.0</v>
       </c>
       <c r="N16">
         <v>39914000.0</v>
       </c>
       <c r="O16">
         <v>22416000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-73000.0</v>
       </c>
       <c r="G17">
         <v>-73000.0</v>
       </c>
       <c r="H17">
         <v>-261000.0</v>
       </c>
       <c r="I17">
         <v>-468000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>157915000.0</v>
       </c>
       <c r="C18">
         <v>208032000.0</v>
       </c>
       <c r="D18">
         <v>156235000.0</v>
       </c>
       <c r="E18">
         <v>104339000.0</v>
       </c>
       <c r="F18">
         <v>125383000.0</v>
       </c>
       <c r="G18">
         <v>57185000.0</v>
       </c>
       <c r="H18">
         <v>72005000.0</v>
       </c>
       <c r="I18">
         <v>58949000.0</v>
       </c>
       <c r="J18">
         <v>-6373000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>-216130.0</v>
       </c>
       <c r="M18">
         <v>19458000.0</v>
       </c>
       <c r="N18">
         <v>22604000.0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19">
         <v>-20932000.0</v>
       </c>
       <c r="C19">
         <v>-286882000.0</v>
       </c>
       <c r="D19">
         <v>-12188000.0</v>
       </c>
       <c r="E19">
         <v>-2400000.0</v>
       </c>
       <c r="F19">
         <v>-500000.0</v>
       </c>
       <c r="G19">
         <v>-500000.0</v>
       </c>
       <c r="H19">
         <v>-750000.0</v>
       </c>
       <c r="I19">
         <v>-3513000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>-815000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>352542000.0</v>
       </c>
       <c r="H20">
         <v>352542000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>-150000000.0</v>
       </c>
       <c r="C21">
         <v>114855000.0</v>
       </c>
       <c r="D21">
         <v>-121778000.0</v>
       </c>
       <c r="E21">
         <v>-50313000.0</v>
       </c>
       <c r="F21">
         <v>401792000.0</v>
       </c>
       <c r="G21">
         <v>401792000.0</v>
       </c>
       <c r="H21">
         <v>-2000000.0</v>
       </c>
       <c r="I21">
         <v>-1500000.0</v>
       </c>
       <c r="J21">
         <v>138313000.0</v>
       </c>
       <c r="K21">
         <v>138313000.0</v>
       </c>
       <c r="L21">
         <v>138313000.0</v>
       </c>
       <c r="M21">
         <v>-3264000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>103614000.0</v>
       </c>
       <c r="C22">
         <v>139309000.0</v>
       </c>
       <c r="D22">
         <v>133574999.0</v>
       </c>
       <c r="E22">
         <v>108574000.0</v>
       </c>
       <c r="F22">
         <v>40880000.0</v>
       </c>
       <c r="G22">
         <v>65638000.0</v>
       </c>
       <c r="H22">
         <v>-25234000.0</v>
       </c>
       <c r="I22">
         <v>70455000.0</v>
       </c>
       <c r="J22">
         <v>-2035000.0</v>
       </c>
       <c r="K22">
         <v>-288755.0</v>
       </c>
       <c r="L22">
         <v>-192503.0</v>
       </c>
       <c r="M22">
         <v>-7895062.0</v>
       </c>
       <c r="N22">
         <v>13956000.0</v>
       </c>
       <c r="O22">
         <v>6221000.0</v>
       </c>
       <c r="P22">
         <v>7220000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>-3236000.0</v>
       </c>
       <c r="C23">
         <v>-2048000.0</v>
       </c>
       <c r="D23">
         <v>-2859000.0</v>
       </c>
       <c r="E23">
         <v>-3660000.0</v>
       </c>
       <c r="F23">
         <v>-435000.0</v>
       </c>
       <c r="G23">
         <v>-8399000.0</v>
       </c>
       <c r="H23">
         <v>-26649000.0</v>
       </c>
       <c r="I23">
         <v>-120000.0</v>
       </c>
       <c r="J23">
         <v>-59000.0</v>
       </c>
       <c r="K23">
         <v>2159733.0</v>
       </c>
       <c r="L23">
         <v>-8050000.0</v>
       </c>
       <c r="M23">
         <v>-3258500.0</v>
       </c>
       <c r="N23">
         <v>97000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24">
         <v>-2103000.0</v>
       </c>
       <c r="C24">
         <v>-730000.0</v>
       </c>
       <c r="D24">
         <v>-603000.0</v>
       </c>
       <c r="E24">
         <v>-2400000.0</v>
       </c>
       <c r="F24">
         <v>-1600000.0</v>
       </c>
       <c r="G24">
         <v>750000.0</v>
       </c>
       <c r="H24">
         <v>-750000.0</v>
       </c>
       <c r="I24">
         <v>14000.0</v>
       </c>
       <c r="J24">
         <v>403979000.0</v>
       </c>
       <c r="K24">
         <v>-604191881.0</v>
       </c>
       <c r="L24">
         <v>-604191881.0</v>
       </c>
       <c r="M24">
         <v>-604191881.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
         <v>84006000.0</v>
       </c>
       <c r="C25">
         <v>19830000.0</v>
       </c>
       <c r="D25">
         <v>15775000.0</v>
       </c>
       <c r="E25">
         <v>44835000.0</v>
       </c>
       <c r="F25">
         <v>72466000.0</v>
       </c>
       <c r="G25">
         <v>-25477000.0</v>
       </c>
       <c r="H25">
         <v>79131000.0</v>
       </c>
       <c r="I25">
         <v>2379000.0</v>
       </c>
       <c r="J25">
         <v>3627000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>3500000.0</v>
       </c>
       <c r="M25">
         <v>-82591.0</v>
       </c>
       <c r="N25">
         <v>4622000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>-50886000.0</v>
       </c>
       <c r="C26">
         <v>-5048000.0</v>
       </c>
       <c r="D26">
         <v>-16448000.0</v>
       </c>
       <c r="E26">
         <v>-59858000.0</v>
       </c>
       <c r="F26">
         <v>-435000.0</v>
       </c>
       <c r="G26">
         <v>-191000.0</v>
       </c>
       <c r="H26">
         <v>-2145000.0</v>
       </c>
       <c r="I26">
         <v>-120000.0</v>
       </c>
       <c r="J26">
         <v>109000.0</v>
       </c>
       <c r="K26">
         <v>603787500.0</v>
       </c>
       <c r="L26">
         <v>326000.0</v>
       </c>
       <c r="M26">
         <v>11000.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
         <v>15273000.0</v>
       </c>
       <c r="C27">
         <v>18421000.0</v>
       </c>
       <c r="D27">
         <v>14480000.0</v>
       </c>
       <c r="E27">
         <v>11697000.0</v>
       </c>
       <c r="F27">
         <v>8265000.0</v>
       </c>
       <c r="G27">
         <v>7636000.0</v>
       </c>
       <c r="H27">
         <v>5501000.0</v>
       </c>
       <c r="I27">
         <v>4029000.0</v>
       </c>
       <c r="J27">
         <v>2853000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>2104000.0</v>
       </c>
       <c r="M27">
         <v>337500.0</v>
       </c>
       <c r="N27">
         <v>1428000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
         <v>-191205000.0</v>
       </c>
       <c r="C28">
         <v>117100000.0</v>
       </c>
       <c r="D28">
         <v>-135838000.0</v>
       </c>
       <c r="E28">
         <v>-109488000.0</v>
       </c>
       <c r="F28">
         <v>-150049000.0</v>
       </c>
       <c r="G28">
         <v>754652000.0</v>
       </c>
       <c r="H28">
         <v>83376000.0</v>
       </c>
       <c r="I28">
         <v>-1268000.0</v>
       </c>
       <c r="J28">
         <v>227263000.0</v>
       </c>
       <c r="K28">
         <v>605947233.0</v>
       </c>
       <c r="L28">
         <v>403964822.0</v>
       </c>
       <c r="M28">
         <v>-2165000.0</v>
       </c>
       <c r="N28">
         <v>-4857000.0</v>
       </c>
       <c r="O28">
         <v>-63768000.0</v>
       </c>
       <c r="P28">
         <v>57099000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
         <v>178457000.0</v>
       </c>
       <c r="C29">
         <v>214505000.0</v>
       </c>
       <c r="D29">
         <v>168423000.0</v>
       </c>
       <c r="E29">
         <v>110095000.0</v>
       </c>
       <c r="F29">
         <v>132089000.0</v>
       </c>
       <c r="G29">
         <v>58921000.0</v>
       </c>
       <c r="H29">
         <v>73042000.0</v>
       </c>
       <c r="I29">
         <v>60719000.0</v>
       </c>
       <c r="J29">
         <v>-5417000.0</v>
       </c>
       <c r="K29">
         <v>-324200.0</v>
       </c>
       <c r="L29">
         <v>-216133.0</v>
       </c>
       <c r="M29">
         <v>20426000.0</v>
       </c>
       <c r="N29">
         <v>23479000.0</v>
       </c>
       <c r="O29">
         <v>6616000.0</v>
       </c>
       <c r="P29">
         <v>12985000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>-20932000.0</v>
       </c>
       <c r="C30">
         <v>-286882000.0</v>
       </c>
       <c r="D30">
         <v>-12188000.0</v>
       </c>
       <c r="E30">
         <v>-8156000.0</v>
       </c>
       <c r="F30">
         <v>-2506000.0</v>
       </c>
       <c r="G30">
         <v>-983994000.0</v>
       </c>
       <c r="H30">
         <v>-1787000.0</v>
       </c>
       <c r="I30">
         <v>-3513000.0</v>
       </c>
@@ -17986,4059 +18190,4127 @@
       <c r="P30">
         <v>-93720000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>10</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AZ1" t="s">
         <v>112</v>
       </c>
       <c r="BA1" t="s">
         <v>113</v>
       </c>
       <c r="BB1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>107444000.0</v>
+      </c>
+      <c r="C2">
         <v>194051000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>98468000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98008000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103682000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121759000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132530000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>208681000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>135876000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>121391000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87715000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68794000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>63207000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54144000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67494000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56720000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>51469000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35447000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75345000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90173000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>91307000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>91476000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95847000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>111134000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>46115000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72711000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>266341000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>247618000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>218897000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>210761000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>111971000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>88361000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79010000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>62875000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56501000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22163000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>72917000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>701522.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>954102.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>393330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24093.0</v>
       </c>
       <c r="AP2">
         <v>24093.0</v>
       </c>
-      <c r="AQ2"/>
+      <c r="AQ2">
+        <v>24093.0</v>
+      </c>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>2457000</v>
+      </c>
+      <c r="C3">
         <v>5537000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2096000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18026000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1714000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>495000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>307000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4635000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>751000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>343000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>744000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2080000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8370000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>587000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1151000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1060000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>357000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1648000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2691000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3474000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2783000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>356000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>93000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>970000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>285000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>201000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>280000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>260000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>110000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>393000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>494000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>423000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>461000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>225000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>660999</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>535000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>243000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>661000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>243000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>956000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>815000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1452000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1239000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>462000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2048000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1004000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>579000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>240000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1355000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1060000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>909000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>682000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>8985000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13281000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>16285000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-39898000.0</v>
       </c>
-      <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-1134000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-169000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-4371000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-15287000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>65019000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-26596000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-193630000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>18723000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>28721000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>8136000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>98790000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>23610000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>9351000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>16135000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>6374000.0</v>
       </c>
-      <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-12301000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9609000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-29178000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1530000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-3873000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2629000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3852000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5020000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-485000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-726000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4303000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1434000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>965000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2133000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6143000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7571000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-375000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2933000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-322000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>16440000.0</v>
+      </c>
+      <c r="C6">
         <v>-86607000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>95583000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>460000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5674000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18077000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10771000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-76151000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>72805000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14485000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33676000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18921000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5587000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9063000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13350000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10774000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5251000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16022000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-39898000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14828000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1134000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-169000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4371000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-15287000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>65019000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-26596000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-193630000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18723000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>28721000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8136000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>98790000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23610000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9351000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16135000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6374000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>60765000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-50754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-252580.0</v>
       </c>
       <c r="AM6">
         <v>-252580.0</v>
       </c>
       <c r="AN6">
+        <v>-252580.0</v>
+      </c>
+      <c r="AO6">
         <v>1431153.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>393330.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21398000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>24093.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25770000.0</v>
       </c>
-      <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-1384000.0</v>
+      </c>
+      <c r="C7">
         <v>-33600000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10573000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3001000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11635000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20785000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-20778000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12224000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12321000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1388000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4141000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13138000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4592000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4898000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-41127000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4341000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14194000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8563000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-62606000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10075000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5516000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6359000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-20350000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12672000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8718000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-31226000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-7111000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>9540000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12095000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-11403000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-9452000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>10680000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3738000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2674000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-8121000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3726000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-11949000.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>189912.0</v>
       </c>
-      <c r="AN7"/>
-      <c r="AO7">
+      <c r="AO7"/>
+      <c r="AP7">
         <v>73896.0</v>
       </c>
-      <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>-173907.0</v>
       </c>
-      <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>10389000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-26288000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>7113000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13993000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-21722000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1589000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-8604000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-24695000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>25469000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-23366000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>4304000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1597000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>2386000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-8182000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-592000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>5079000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-140000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>2313000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-6985000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>-32474000.0</v>
+      </c>
+      <c r="C9">
         <v>5976000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>35768000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-12300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4646000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7095000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>67000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9845000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1195000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11780000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9869000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-40000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2565000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10389000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-26288000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13473000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-28389000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7113000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13993000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6453000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-21722000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1589000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-8604000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-24695000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25469000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-23366000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4304000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1972000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2386000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8182000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-592000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5079000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-140000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2313000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6985000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>602000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6705000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6985000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5326000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8891000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-14854000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>37278000.0</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>24537000.0</v>
+      </c>
+      <c r="C10">
         <v>-11796000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-13605000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2663000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-740000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9288000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13157000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4303000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8603000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7519000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6699000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11275000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8381000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10425000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>638000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14502000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9235000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8910000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-15331000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19031000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4184000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6364000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18138000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26516000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3404000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10508000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9740000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3522000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4155000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-7743000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8112000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5084000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>719000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5972000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2688000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7152000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7584000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2688000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2566000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6042000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>6078000.0</v>
       </c>
-      <c r="AQ10"/>
-      <c r="AR10">
+      <c r="AR10"/>
+      <c r="AS10">
         <v>-4101000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-13756000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1585000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-23567000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2707000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-524000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>24042000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-33184000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12543000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16722000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2597000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4076000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6977000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11812000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-16616000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3254000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9041000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4589000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2389000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3861000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3114000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3942000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2678000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1874000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5157000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4882000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>156000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1093000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>280242.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>2247000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>-5808000.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>9423000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6419000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6982000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1756000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5171000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20782000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26935000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4761000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8549000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5023000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5921000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2980000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7578000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6877000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>370000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2699000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2953000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5291000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6457000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>215000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5230000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-29821000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4480000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2777000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-899000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4480000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-4317000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-2777000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>8950000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>-6406500.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>7402000.0</v>
       </c>
       <c r="O13">
+        <v>7402000.0</v>
+      </c>
+      <c r="P13">
         <v>-8868000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8077000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5484000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-27095000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-19062000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10110000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8917000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3643000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1824000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8026000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4739000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-21948000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4858000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9123000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5413000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4156000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-6525000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9612000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2242000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-383000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1075000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-22140000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-11070000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>33525.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>10307000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-315687.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>4230000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>4819500.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>7543000.0</v>
+      </c>
+      <c r="C14">
         <v>7362000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7685000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4421000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7168000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6779000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6725000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6848000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6855000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6941000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7340000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6920000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6828000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6622000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6612000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6566000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19353000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6481000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6384000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6332000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5619000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5579000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5695000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5546000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5538000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5620000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3151000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2241000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1929000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1939000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1886000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1844000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1911000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1948000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1934000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1910000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2482000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1934000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2474000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9026000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>9579000.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>10450500.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>4563000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>123884000.0</v>
+      </c>
+      <c r="C16">
         <v>107444000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>194051000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>98468000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>98008000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103682000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>121759000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>132530000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>208681000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>135876000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>121391000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>87715000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>68794000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>63207000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54144000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>67494000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56720000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51469000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35447000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>75345000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90173000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>91307000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>91476000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>95847000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>111134000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46115000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>72711000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>266341000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>247618000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>218897000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>210761000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>111971000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>88361000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79010000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>62875000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>82928000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22163000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>954102.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>701522.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>954102.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>393330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24093.0</v>
       </c>
       <c r="AQ16">
         <v>24093.0</v>
       </c>
-      <c r="AR16"/>
+      <c r="AR16">
+        <v>24093.0</v>
+      </c>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-200000.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>-79000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>391000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-39000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>514000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-474000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-71000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-42000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>285000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-303000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-30000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-213000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-297000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-241000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>111000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-41000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>41519000.0</v>
+      </c>
+      <c r="C18">
         <v>2563000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>47998000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27344000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>68106000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30751000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31714000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>43115000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>72013000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>46125000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>46779000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58625000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>46002000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>44041000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7567000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>41672000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>37227000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>35460000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10020000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37127000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>48941000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24211000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15104000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>33851000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>38701000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7159000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8208000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20153000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>30908000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>8490000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>12454000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24073000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>10411000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16293000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8172000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-24693000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-143510.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>-143510.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>117640.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-157870.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-175907.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-18740000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2192000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>669000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-669000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-284537000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1067000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-478000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1742000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8513000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-695000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1238000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-873000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1257000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1649000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4960000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2783000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-356000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5593000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>750000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1626000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-201000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1250000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-750000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>110000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-393000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
+      <c r="T20"/>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>150000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>-50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F21">
         <v>-50000000.0</v>
       </c>
       <c r="G21">
         <v>-50000000.0</v>
       </c>
       <c r="H21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="I21">
         <v>159998000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-40066000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-35000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-78000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-25078000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-544000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-25000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-50045000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="W21">
         <v>-25000000.0</v>
       </c>
       <c r="X21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="Y21">
         <v>-54000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>450792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AC21">
         <v>-500000.0</v>
       </c>
       <c r="AD21">
         <v>-500000.0</v>
       </c>
       <c r="AE21">
         <v>-500000.0</v>
       </c>
       <c r="AF21">
         <v>-500000.0</v>
       </c>
       <c r="AG21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AH21">
         <v>-819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AI21">
         <v>-500000.0</v>
       </c>
       <c r="AJ21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AK21">
         <v>138313000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-50000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3586000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>138313000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-7464000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-3264000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>-51972000.0</v>
+      </c>
+      <c r="C22">
         <v>-159698000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25269000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12357000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>41102000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36747000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38122000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29291000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41334000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33122999.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35561000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36642000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>35431000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25642000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35860000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>30127000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>38834000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18461000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21152000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18246000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5895000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-26214000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>42953000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>43365000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>48112000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10657000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8515000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-66679000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13466000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12722000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15257000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11706000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7137000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>41394000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10218000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7752000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-90422.0</v>
       </c>
       <c r="AM22">
         <v>-90422.0</v>
       </c>
       <c r="AN22">
+        <v>-90422.0</v>
+      </c>
+      <c r="AO22">
         <v>-288755.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-127313.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-63189.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7971000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5313000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1149000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6221000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3929000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1393000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7220000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5748000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4101000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2053000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>-120000.0</v>
+      </c>
+      <c r="C23">
         <v>-833000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-3799000.0</v>
+      </c>
+      <c r="E23">
         <v>149588000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-302000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-207000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2315000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>670000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-168000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>492000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-104000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-354000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-103000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2298000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>420000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-791000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-101000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3188000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-435000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>105000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-252000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-44000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-191000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24996000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>713000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8208000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-181000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>153000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>303000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-26468000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-32000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-319000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>231000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2418000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-59000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3586000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>-3586000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2159733.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>201982411.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-8050000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>403000.0</v>
       </c>
-      <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-478000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1164000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-362000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-281139000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-316000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-135000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-56000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-265000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-143000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-108000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-87000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-900000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>532000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1600000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-114000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-206000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-750000.0</v>
       </c>
       <c r="AC24">
         <v>-750000.0</v>
       </c>
       <c r="AD24">
         <v>-750000.0</v>
       </c>
       <c r="AE24">
         <v>-750000.0</v>
       </c>
       <c r="AF24">
+        <v>-750000.0</v>
+      </c>
+      <c r="AG24">
         <v>14000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-1757000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-620785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-352070.0</v>
       </c>
       <c r="AL24">
         <v>-352070.0</v>
       </c>
       <c r="AM24">
         <v>-352070.0</v>
       </c>
       <c r="AN24">
+        <v>-352070.0</v>
+      </c>
+      <c r="AO24">
         <v>-604191881.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-201598658.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-604191881.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-604191881.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>83802000.0</v>
+      </c>
+      <c r="C25">
         <v>257034000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-52000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66887000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1745000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>491000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>734000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3437000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3087000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-414000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>511000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1087000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2670000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>808000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>854000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4049000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8735000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15602000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18449000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7716000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>38003000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>45358000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18611000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-26923000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-31102000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3653000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-12303000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>72665000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>486000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>210000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-269000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>498000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2026000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3874000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>609000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-22971000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6829000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>-3332000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>159246.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>63189.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-25023000.0</v>
+      </c>
+      <c r="C26">
         <v>-88543000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-99638000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-26548000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-24338000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-2315000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-1068000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-108000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3642000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-104000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-354000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-103000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-16448000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-31354000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8109999.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-20394000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>274000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>320000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-68000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>201000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-201000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>84000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-10000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-70000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-472000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1541000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-132000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>113517000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-120000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>230000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>231000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>97109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AL26">
         <v>231000.0</v>
       </c>
       <c r="AM26">
         <v>231000.0</v>
       </c>
       <c r="AN26">
+        <v>231000.0</v>
+      </c>
+      <c r="AO26">
         <v>603787500.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>326000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>16500.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>5559000.0</v>
+      </c>
+      <c r="C27">
         <v>4544000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3083000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2454000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4027000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4948000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3844000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5212000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4473000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4568000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4168000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4024000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4124000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3019000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3313000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3006000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2994000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3092000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2605000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2499000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2172000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2484000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1110000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1691000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2150000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2122000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1673000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1579000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1444000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1417000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1061000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1048000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1014000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>899000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1068000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>982000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>600000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>600000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>-25143000.0</v>
+      </c>
+      <c r="C28">
         <v>-89423000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47619000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25999000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-72820000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-50055000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42331000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>160669000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1087000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-31553000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13103000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-39953000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40176000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34948000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20761000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-31012000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31110000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-19374000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27992000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-50160000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49996000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24771000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-25122000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-50934000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24881000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-19366000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>800071000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-965000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1884000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-324000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>86549000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-180000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-819000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280740000.0</v>
       </c>
       <c r="AJ28">
         <v>280740000.0</v>
       </c>
       <c r="AK28">
+        <v>280740000.0</v>
+      </c>
+      <c r="AL28">
         <v>-3586000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-269000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3586000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>605947233.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>201982411.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>403764822.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3247500.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8036000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-30634000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-63768000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-45303000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-35737000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8595000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>57099000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>80641000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>70600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>56934000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>43976000.0</v>
+      </c>
+      <c r="C29">
         <v>8100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>50094000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45370000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>69820000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>31246000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>32021000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47750000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>72764000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>46468000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47523000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60705000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54372000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>44628000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8718000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>42732000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37584000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37108000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7329000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40601000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>51724000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>24567000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15197000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34821000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38986000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6958000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7928000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20413000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>30798000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8883000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12948000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>24496000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10872000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>16518000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>8833000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-24158000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>99490.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>99000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>99490.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-324200.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>117644.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-157870.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-175907.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>30639000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7026000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>906000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>6616000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-7526000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-8940000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4075000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>12985000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9317000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6005000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1318000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-2457000.0</v>
+      </c>
+      <c r="C30">
         <v>-5537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2096000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-18740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2192000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>669000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-669000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-284537000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1067000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-478000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1742000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8513000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-695000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1238000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-873000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1257000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1649000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4377000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4960000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2783000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-356000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5593000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>312000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1626000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-201000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-985731000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1010000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>110000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-393000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-494000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-409000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-461000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-225000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2418000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-196302000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-137000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-352070.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-21282000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-604191881.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-201598658.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-815000.0</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-1452000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-31483000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20964000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>76808000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>59502000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>47053000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>26223000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-93720000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-40860000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-35038000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-37244000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>