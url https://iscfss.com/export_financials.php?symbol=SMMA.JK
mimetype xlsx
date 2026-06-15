--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -1890,53 +1890,55 @@
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>7139319000000.0</v>
+      </c>
       <c r="C16">
-        <v>7284000000.0</v>
+        <v>8184203000000.0</v>
       </c>
       <c r="D16">
         <v>8002000000.0</v>
       </c>
       <c r="E16">
         <v>24344000000.0</v>
       </c>
       <c r="F16">
         <v>31599000000.0</v>
       </c>
       <c r="G16">
         <v>1356905000000.0</v>
       </c>
       <c r="H16">
         <v>102414000000.0</v>
       </c>
       <c r="I16">
         <v>1214004000000.0</v>
       </c>
       <c r="J16">
         <v>1028005000000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
@@ -2802,51 +2804,51 @@
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
         <v>91986334000000.0</v>
       </c>
       <c r="C35">
-        <v>73516081000000.0</v>
+        <v>78717193000000.0</v>
       </c>
       <c r="D35">
         <v>2108042000000.0</v>
       </c>
       <c r="E35">
         <v>7587884000000.0</v>
       </c>
       <c r="F35">
         <v>7281026000000.0</v>
       </c>
       <c r="G35">
         <v>6786644000000.0</v>
       </c>
       <c r="H35">
         <v>48760079000000.0</v>
       </c>
       <c r="I35">
         <v>3652925000000.0</v>
       </c>
       <c r="J35">
         <v>1527361000000.0</v>
       </c>
       <c r="K35">
         <v>1091418000000.0</v>
       </c>
@@ -7126,55 +7128,65 @@
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
-[...3 lines deleted...]
-      <c r="F16"/>
+      <c r="B16">
+        <v>3298034000000.0</v>
+      </c>
+      <c r="C16">
+        <v>9910950000000.0</v>
+      </c>
+      <c r="D16">
+        <v>9544664000000.0</v>
+      </c>
+      <c r="E16">
+        <v>7139319000000.0</v>
+      </c>
+      <c r="F16">
+        <v>8878435000000.0</v>
+      </c>
       <c r="G16">
         <v>7130000000.0</v>
       </c>
       <c r="H16">
         <v>11439000000.0</v>
       </c>
       <c r="I16">
         <v>7284000000.0</v>
       </c>
       <c r="J16">
         <v>12203000000.0</v>
       </c>
       <c r="K16">
         <v>11911000000.0</v>
       </c>
       <c r="L16">
         <v>10662000000.0</v>
       </c>
       <c r="M16">
         <v>8002000000.0</v>
       </c>
       <c r="N16">
         <v>-4222735000000.0</v>
       </c>
       <c r="O16">
@@ -9784,51 +9796,53 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
     </row>
     <row r="33" spans="1:98">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
         <v>1.04487965E+14</v>
       </c>
       <c r="C33">
         <v>1.14183244E+14</v>
       </c>
-      <c r="D33"/>
+      <c r="D33">
+        <v>46834518000000.0</v>
+      </c>
       <c r="E33">
         <v>44589182000000.0</v>
       </c>
       <c r="F33">
         <v>80741443000000.0</v>
       </c>
       <c r="G33">
         <v>43265308000000.0</v>
       </c>
       <c r="H33">
         <v>45845152000000.0</v>
       </c>
       <c r="I33">
         <v>44555083000000.0</v>
       </c>
       <c r="J33">
         <v>40074756000000.0</v>
       </c>
       <c r="K33">
         <v>39751013000000.0</v>
       </c>
       <c r="L33">
         <v>40394068000000.0</v>
       </c>
       <c r="M33">
@@ -10094,51 +10108,53 @@
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
     </row>
     <row r="35" spans="1:98">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
         <v>89657872000000.0</v>
       </c>
       <c r="C35">
         <v>87014359000000.0</v>
       </c>
-      <c r="D35"/>
+      <c r="D35">
+        <v>75956005000000.0</v>
+      </c>
       <c r="E35">
         <v>91986334000000.0</v>
       </c>
       <c r="F35">
         <v>82026960000000.0</v>
       </c>
       <c r="G35">
         <v>70890994000000.0</v>
       </c>
       <c r="H35">
         <v>8159116000000.0</v>
       </c>
       <c r="I35">
         <v>73516081000000.0</v>
       </c>
       <c r="J35">
         <v>10596017000000.0</v>
       </c>
       <c r="K35">
         <v>11200445000000.0</v>
       </c>
       <c r="L35">
         <v>2190307000000.0</v>
       </c>
       <c r="M35">
@@ -10621,51 +10637,53 @@
       <c r="CT37"/>
     </row>
     <row r="38" spans="1:98">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38">
         <v>1.18295595E+14</v>
       </c>
       <c r="C38">
         <v>1.14183244E+14</v>
       </c>
       <c r="D38">
         <v>1.14723114E+14</v>
       </c>
       <c r="E38">
         <v>465698000000.0</v>
       </c>
       <c r="F38">
         <v>387914000000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38">
         <v>19272408000000.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.1396601E+14</v>
+      </c>
       <c r="J38">
         <v>54873192000000.0</v>
       </c>
       <c r="K38">
         <v>53838631000000.0</v>
       </c>
       <c r="L38">
         <v>57730139000000.0</v>
       </c>
       <c r="M38">
         <v>57424006000000.0</v>
       </c>
       <c r="N38">
         <v>67163437000000.0</v>
       </c>
       <c r="O38">
         <v>66750762000000.0</v>
       </c>
       <c r="P38">
         <v>65578349000000.0</v>
       </c>
       <c r="Q38">
         <v>63702722000000.0</v>
       </c>
       <c r="R38">
@@ -14089,52 +14107,56 @@
       </c>
       <c r="CO55">
         <v>781384000000.0</v>
       </c>
       <c r="CP55">
         <v>792887000000.0</v>
       </c>
       <c r="CQ55">
         <v>878035000000.0</v>
       </c>
       <c r="CR55">
         <v>792036000000.0</v>
       </c>
       <c r="CS55"/>
       <c r="CT55">
         <v>1622774000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:98">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
         <v>13807630000000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56"/>
+      <c r="C56">
+        <v>65308167000000.0</v>
+      </c>
+      <c r="D56">
+        <v>67888596000000.0</v>
+      </c>
       <c r="E56">
         <v>72602942000000.0</v>
       </c>
       <c r="F56">
         <v>1.14549908E+14</v>
       </c>
       <c r="G56">
         <v>65855143000000.0</v>
       </c>
       <c r="H56">
         <v>51058759000000.0</v>
       </c>
       <c r="I56">
         <v>65476949000000.0</v>
       </c>
       <c r="J56">
         <v>19010159000000.0</v>
       </c>
       <c r="K56">
         <v>17515335000000.0</v>
       </c>
       <c r="L56">
         <v>16572539000000.0</v>
       </c>
       <c r="M56">
@@ -14291,52 +14313,56 @@
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
     </row>
     <row r="57" spans="1:98">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57"/>
-      <c r="C57"/>
-      <c r="D57"/>
+      <c r="C57">
+        <v>12214824000000.0</v>
+      </c>
+      <c r="D57">
+        <v>13232209000000.0</v>
+      </c>
       <c r="E57">
         <v>5678690000000.0</v>
       </c>
       <c r="F57">
         <v>3406580000000.0</v>
       </c>
       <c r="G57">
         <v>13031173000000.0</v>
       </c>
       <c r="H57">
         <v>3674492000000.0</v>
       </c>
       <c r="I57">
         <v>11687405000000.0</v>
       </c>
       <c r="J57">
         <v>3247838000000.0</v>
       </c>
       <c r="K57">
         <v>1461472000000.0</v>
       </c>
       <c r="L57">
         <v>2190307000000.0</v>
       </c>
       <c r="M57">