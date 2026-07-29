--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2873,51 +2873,53 @@
         <v>35674891000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>56</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>6247642000000.0</v>
+      </c>
       <c r="C30">
         <v>231199000000.0</v>
       </c>
       <c r="D30">
         <v>207645000000.0</v>
       </c>
       <c r="E30">
         <v>226302000000.0</v>
       </c>
       <c r="F30">
         <v>228608000000.0</v>
       </c>
       <c r="G30">
         <v>236392000000.0</v>
       </c>
       <c r="H30">
         <v>219733000000.0</v>
       </c>
       <c r="I30">
         <v>247835000000.0</v>
       </c>
       <c r="J30">
         <v>2329431000000.0</v>
       </c>
       <c r="K30">
@@ -3461,51 +3463,53 @@
         <v>1.3605169E+14</v>
       </c>
       <c r="W38">
         <v>1.28584066E+14</v>
       </c>
       <c r="X38">
         <v>1.33577619E+14</v>
       </c>
       <c r="Y38">
         <v>1.34259301E+14</v>
       </c>
       <c r="Z38">
         <v>79884149000000.0</v>
       </c>
       <c r="AA38">
         <v>37026254000000.0</v>
       </c>
       <c r="AB38">
         <v>37117272000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>65</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-6247642000000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39">
         <v>53379469000000.0</v>
       </c>
       <c r="E39">
         <v>1.18276844E+14</v>
       </c>
       <c r="F39">
         <v>1.10288222E+14</v>
       </c>
       <c r="G39">
         <v>-34127378000000.0</v>
       </c>
       <c r="H39">
         <v>65129000000.0</v>
       </c>
       <c r="I39">
         <v>94531891000000.0</v>
       </c>
       <c r="J39">
         <v>84913395000000.0</v>
       </c>
       <c r="K39">
         <v>-22649188000000.0</v>
       </c>
@@ -4479,54 +4483,54 @@
       </c>
       <c r="Z52">
         <v>1167500000000.0</v>
       </c>
       <c r="AA52">
         <v>1141697000000.0</v>
       </c>
       <c r="AB52">
         <v>467268000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
         <v>16774351996000.0</v>
       </c>
       <c r="C53">
         <v>28182134000000.0</v>
       </c>
       <c r="D53">
         <v>39795714000000.0</v>
       </c>
       <c r="E53">
-        <v>-2700704000000.0</v>
+        <v>4496177000000.0</v>
       </c>
       <c r="F53">
-        <v>-2598978000000.0</v>
+        <v>3721934000000.0</v>
       </c>
       <c r="G53">
         <v>30979446000000.0</v>
       </c>
       <c r="H53">
         <v>33050312000000.0</v>
       </c>
       <c r="I53">
         <v>17506113000000.0</v>
       </c>
       <c r="J53">
         <v>20122616000000.0</v>
       </c>
       <c r="K53">
         <v>17900518000000.0</v>
       </c>
       <c r="L53">
         <v>17597805000000.0</v>
       </c>
       <c r="M53">
         <v>20842761000000.0</v>
       </c>
       <c r="N53">
         <v>17524744000000.0</v>
       </c>
@@ -7011,51 +7015,51 @@
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
     </row>
     <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
         <v>74053627990000.0</v>
       </c>
       <c r="C12">
         <v>84570968000000.0</v>
       </c>
       <c r="D12">
         <v>84945678000000.0</v>
       </c>
       <c r="E12">
         <v>83077274000000.0</v>
       </c>
       <c r="F12">
         <v>1.03772717E+14</v>
       </c>
       <c r="G12">
-        <v>74543668000000.0</v>
+        <v>86761302000000.0</v>
       </c>
       <c r="H12">
         <v>97657090000000.0</v>
       </c>
       <c r="I12">
         <v>77106286000000.0</v>
       </c>
       <c r="J12">
         <v>-78166851000000.0</v>
       </c>
       <c r="K12">
         <v>95509998000000.0</v>
       </c>
       <c r="L12">
         <v>77411258000000.0</v>
       </c>
       <c r="M12">
         <v>95250064000000.0</v>
       </c>
       <c r="N12">
         <v>86196082000000.0</v>
       </c>
       <c r="O12">
         <v>82182122000000.0</v>
       </c>
@@ -8440,51 +8444,53 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
     </row>
     <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
         <v>243438273000.0</v>
       </c>
       <c r="C20">
         <v>1071882000000.0</v>
       </c>
       <c r="D20">
         <v>1046105000000.0</v>
       </c>
       <c r="E20">
         <v>994389000000.0</v>
       </c>
       <c r="F20">
         <v>230070000000.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>1022307000000.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>268833000000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>-34735000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20">
         <v>277311000000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20">
         <v>320640000000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20">
         <v>85276000000.0</v>
       </c>
       <c r="U20"/>
       <c r="V20">
@@ -8613,99 +8619,99 @@
       </c>
       <c r="CH20">
         <v>125000000.0</v>
       </c>
       <c r="CI20">
         <v>208000000.0</v>
       </c>
       <c r="CJ20">
         <v>114000000.0</v>
       </c>
       <c r="CK20">
         <v>254349000.0</v>
       </c>
       <c r="CL20">
         <v>156325000.0</v>
       </c>
     </row>
     <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
         <v>912590967000.0</v>
       </c>
       <c r="C21">
-        <v>1072613707000.0</v>
+        <v>6838380809.0</v>
       </c>
       <c r="D21">
-        <v>1046105000000.0</v>
+        <v>7083353082.0</v>
       </c>
       <c r="E21">
-        <v>994389000000.0</v>
+        <v>6884205060.0</v>
       </c>
       <c r="F21">
         <v>787252000000.0</v>
       </c>
       <c r="G21">
         <v>1022307000000.0</v>
       </c>
       <c r="H21">
         <v>991104000000.0</v>
       </c>
       <c r="I21">
         <v>1003747000000.0</v>
       </c>
       <c r="J21">
         <v>707873000000.0</v>
       </c>
       <c r="K21">
-        <v>935275000000.0</v>
+        <v>6634097035.0</v>
       </c>
       <c r="L21">
         <v>973871000000.0</v>
       </c>
       <c r="M21">
-        <v>924581000000.0</v>
+        <v>6396934998.0</v>
       </c>
       <c r="N21">
         <v>620537000000.0</v>
       </c>
       <c r="O21">
-        <v>901860000000.0</v>
+        <v>6835120694.0</v>
       </c>
       <c r="P21">
-        <v>927683000000.0</v>
+        <v>6409084942.0</v>
       </c>
       <c r="Q21">
-        <v>920660000000.0</v>
+        <v>6776784071.0</v>
       </c>
       <c r="R21">
         <v>578177000000.0</v>
       </c>
       <c r="S21">
-        <v>934002000000.0</v>
+        <v>8110824540.0</v>
       </c>
       <c r="T21">
         <v>744165000000.0</v>
       </c>
       <c r="U21">
         <v>740332000000.0</v>
       </c>
       <c r="V21">
         <v>591251000000.0</v>
       </c>
       <c r="W21">
         <v>749354000000.0</v>
       </c>
       <c r="X21">
         <v>834990000000.0</v>
       </c>
       <c r="Y21">
         <v>751024000000.0</v>
       </c>
       <c r="Z21">
         <v>559290000000.0</v>
       </c>
       <c r="AA21">
         <v>781740000000.0</v>
       </c>
@@ -10295,65 +10301,67 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
     </row>
     <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>56</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>6247642000000.0</v>
+      </c>
       <c r="C30">
         <v>5751748000000.0</v>
       </c>
       <c r="D30">
         <v>6675134000000.0</v>
       </c>
       <c r="E30">
         <v>4787194000000.0</v>
       </c>
       <c r="F30">
         <v>231199000000.0</v>
       </c>
       <c r="G30">
-        <v>233513000000.0</v>
+        <v>5694072000000.0</v>
       </c>
       <c r="H30">
         <v>250180000000.0</v>
       </c>
       <c r="I30">
         <v>246865000000.0</v>
       </c>
       <c r="J30">
         <v>207645000000.0</v>
       </c>
       <c r="K30">
         <v>262190000000.0</v>
       </c>
       <c r="L30">
         <v>257744000000.0</v>
       </c>
       <c r="M30">
         <v>251775000000.0</v>
       </c>
       <c r="N30">
         <v>226302000000.0</v>
       </c>
       <c r="O30">
         <v>237208000000.0</v>
       </c>
@@ -10774,66 +10782,66 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
     </row>
     <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
-        <v>2.55882324918E+14</v>
+        <v>2.39107972921E+14</v>
       </c>
       <c r="C33">
         <v>2.26372478E+14</v>
       </c>
       <c r="D33">
         <v>2.14250466E+14</v>
       </c>
       <c r="E33">
         <v>2.11027256E+14</v>
       </c>
       <c r="F33">
         <v>2.02278099E+14</v>
       </c>
       <c r="G33">
-        <v>2.36075678E+14</v>
+        <v>2.1836462E+14</v>
       </c>
       <c r="H33">
         <v>1.92115315E+14</v>
       </c>
       <c r="I33">
         <v>2.24637013E+14</v>
       </c>
       <c r="J33">
         <v>1.63898026E+14</v>
       </c>
       <c r="K33">
         <v>1.90005869E+14</v>
       </c>
       <c r="L33">
         <v>59476946000000.0</v>
       </c>
       <c r="M33">
         <v>1.8913292E+14</v>
       </c>
       <c r="N33">
         <v>1.8400618E+14</v>
       </c>
       <c r="O33">
         <v>1.8221684E+14</v>
       </c>
@@ -11135,51 +11143,51 @@
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
     </row>
     <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
         <v>2.81079884011E+14</v>
       </c>
       <c r="C35">
         <v>61090819000000.0</v>
       </c>
       <c r="D35">
         <v>59589669000000.0</v>
       </c>
       <c r="E35">
         <v>58157156000000.0</v>
       </c>
       <c r="F35">
         <v>60177956000000.0</v>
       </c>
       <c r="G35">
-        <v>68992584000000.0</v>
+        <v>67800079000000.0</v>
       </c>
       <c r="H35">
         <v>62858573000000.0</v>
       </c>
       <c r="I35">
         <v>67575110000000.0</v>
       </c>
       <c r="J35">
         <v>90334755000000.0</v>
       </c>
       <c r="K35">
         <v>63436135000000.0</v>
       </c>
       <c r="L35">
         <v>27806939000000.0</v>
       </c>
       <c r="M35">
         <v>62203869000000.0</v>
       </c>
       <c r="N35">
         <v>60862779000000.0</v>
       </c>
       <c r="O35">
         <v>54293240000000.0</v>
       </c>
@@ -11358,66 +11366,66 @@
         <v>8380791000000.0</v>
       </c>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
     </row>
     <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>36964498892000.0</v>
+        <v>20190146895000.0</v>
       </c>
       <c r="C36">
         <v>54473527000000.0</v>
       </c>
       <c r="D36">
         <v>48945627000000.0</v>
       </c>
       <c r="E36">
         <v>46662978000000.0</v>
       </c>
       <c r="F36">
         <v>37468790000000.0</v>
       </c>
       <c r="G36">
-        <v>68457759000000.0</v>
+        <v>51544261000000.0</v>
       </c>
       <c r="H36">
         <v>36323458000000.0</v>
       </c>
       <c r="I36">
         <v>61237593000000.0</v>
       </c>
       <c r="J36">
         <v>1.51906531E+14</v>
       </c>
       <c r="K36">
         <v>36439109000000.0</v>
       </c>
       <c r="L36">
         <v>-88703000000.0</v>
       </c>
       <c r="M36">
         <v>38398544000000.0</v>
       </c>
       <c r="N36">
         <v>34424299000000.0</v>
       </c>
       <c r="O36">
         <v>35208553000000.0</v>
       </c>
@@ -11965,63 +11973,65 @@
         <v>354381000000.0</v>
       </c>
       <c r="CG38">
         <v>363015000000.0</v>
       </c>
       <c r="CH38">
         <v>366050000000.0</v>
       </c>
       <c r="CI38">
         <v>391610000000.0</v>
       </c>
       <c r="CJ38">
         <v>330067000000.0</v>
       </c>
       <c r="CK38">
         <v>340573923000.0</v>
       </c>
       <c r="CL38">
         <v>318735385000.0</v>
       </c>
     </row>
     <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>65</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>10526709997000.0</v>
+      </c>
       <c r="C39">
         <v>36592000000.0</v>
       </c>
       <c r="D39">
         <v>34637000000.0</v>
       </c>
       <c r="E39">
         <v>28246000000.0</v>
       </c>
       <c r="F39"/>
       <c r="G39">
-        <v>-233513000000.0</v>
+        <v>32865000000.0</v>
       </c>
       <c r="H39">
         <v>-250180000000.0</v>
       </c>
       <c r="I39">
         <v>-246865000000.0</v>
       </c>
       <c r="J39">
         <v>1.31338675E+14</v>
       </c>
       <c r="K39">
         <v>-18912207000000.0</v>
       </c>
       <c r="L39">
         <v>1.26511092E+14</v>
       </c>
       <c r="M39"/>
       <c r="N39">
         <v>1.20977548E+14</v>
       </c>
       <c r="O39">
         <v>16015920000000.0</v>
       </c>
       <c r="P39">
         <v>1.15095317E+14</v>
@@ -12211,51 +12221,51 @@
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40"/>
       <c r="C40">
         <v>2.06916107E+14</v>
       </c>
       <c r="D40">
         <v>1.97417997E+14</v>
       </c>
       <c r="E40">
         <v>1.95778551E+14</v>
       </c>
       <c r="F40">
         <v>1.98400657E+14</v>
       </c>
       <c r="G40">
-        <v>1.9846282E+14</v>
+        <v>1.99655325E+14</v>
       </c>
       <c r="H40">
         <v>1.85405054E+14</v>
       </c>
       <c r="I40">
         <v>1.91126682E+14</v>
       </c>
       <c r="J40">
         <v>1.84534751E+14</v>
       </c>
       <c r="K40">
         <v>1.85055823E+14</v>
       </c>
       <c r="L40">
         <v>-4255369000000.0</v>
       </c>
       <c r="M40">
         <v>1.84930357E+14</v>
       </c>
       <c r="N40">
         <v>1.75082954E+14</v>
       </c>
       <c r="O40">
         <v>1.78467391E+14</v>
       </c>
@@ -12748,51 +12758,51 @@
       <c r="P42">
         <v>682137000000.0</v>
       </c>
       <c r="Q42">
         <v>681919000000.0</v>
       </c>
       <c r="R42">
         <v>681737000000.0</v>
       </c>
       <c r="S42">
         <v>681783000000.0</v>
       </c>
       <c r="T42">
         <v>1366379000000.0</v>
       </c>
       <c r="U42">
         <v>681177000000.0</v>
       </c>
       <c r="V42">
         <v>681298000000.0</v>
       </c>
       <c r="W42">
         <v>681307000000.0</v>
       </c>
       <c r="X42">
-        <v>679405000000.0</v>
+        <v>681213000000.0</v>
       </c>
       <c r="Y42">
         <v>680102000000.0</v>
       </c>
       <c r="Z42">
         <v>680084000000.0</v>
       </c>
       <c r="AA42">
         <v>681994000000.0</v>
       </c>
       <c r="AB42">
         <v>1397288000000.0</v>
       </c>
       <c r="AC42">
         <v>623268000000.0</v>
       </c>
       <c r="AD42">
         <v>727495000000.0</v>
       </c>
       <c r="AE42">
         <v>720876000000.0</v>
       </c>
       <c r="AF42">
         <v>1422915000000.0</v>
       </c>
@@ -14674,63 +14684,63 @@
       <c r="L52">
         <v>4255369000000.0</v>
       </c>
       <c r="M52">
         <v>24072156000000.0</v>
       </c>
       <c r="N52">
         <v>21691727000000.0</v>
       </c>
       <c r="O52">
         <v>19399979000000.0</v>
       </c>
       <c r="P52">
         <v>19728435000000.0</v>
       </c>
       <c r="Q52">
         <v>22056853000000.0</v>
       </c>
       <c r="R52">
         <v>22356330000000.0</v>
       </c>
       <c r="S52">
         <v>20398959000000.0</v>
       </c>
       <c r="T52">
-        <v>4196637000000.0</v>
+        <v>20457611000000.0</v>
       </c>
       <c r="U52">
         <v>18997236000000.0</v>
       </c>
       <c r="V52">
         <v>3054919000000.0</v>
       </c>
       <c r="W52">
         <v>16383198000000.0</v>
       </c>
       <c r="X52">
-        <v>3136144000000.0</v>
+        <v>14061151000000.0</v>
       </c>
       <c r="Y52">
         <v>18376154000000.0</v>
       </c>
       <c r="Z52">
         <v>18387701000000.0</v>
       </c>
       <c r="AA52">
         <v>17269630000000.0</v>
       </c>
       <c r="AB52">
         <v>1435492000000.0</v>
       </c>
       <c r="AC52">
         <v>3571803000000.0</v>
       </c>
       <c r="AD52">
         <v>3599591000000.0</v>
       </c>
       <c r="AE52">
         <v>4037874000000.0</v>
       </c>
       <c r="AF52">
         <v>2013278000000.0</v>
       </c>
@@ -14870,64 +14880,68 @@
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
     </row>
     <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53">
         <v>15310913000000.0</v>
       </c>
       <c r="D53">
         <v>12347718000000.0</v>
       </c>
       <c r="E53">
         <v>10803649000000.0</v>
       </c>
       <c r="F53">
         <v>28182134000000.0</v>
       </c>
-      <c r="G53"/>
+      <c r="G53">
+        <v>12217634000000.0</v>
+      </c>
       <c r="H53">
         <v>24044443000000.0</v>
       </c>
       <c r="I53">
         <v>21902257000000.0</v>
       </c>
       <c r="J53">
         <v>39795714000000.0</v>
       </c>
       <c r="K53">
         <v>18912207000000.0</v>
       </c>
-      <c r="L53"/>
+      <c r="L53">
+        <v>18880833000000.0</v>
+      </c>
       <c r="M53">
         <v>18516536000000.0</v>
       </c>
       <c r="N53">
         <v>10282122000000.0</v>
       </c>
       <c r="O53">
         <v>14449677000000.0</v>
       </c>
       <c r="P53">
         <v>14397870000000.0</v>
       </c>
       <c r="Q53">
         <v>13529277000000.0</v>
       </c>
       <c r="R53">
         <v>9757441000000.0</v>
       </c>
       <c r="S53">
         <v>12655045000000.0</v>
       </c>
       <c r="T53">
         <v>-8021269000000.0</v>
       </c>
       <c r="U53">
@@ -15448,66 +15462,66 @@
       </c>
       <c r="CG55">
         <v>906776000000.0</v>
       </c>
       <c r="CH55">
         <v>930161000000.0</v>
       </c>
       <c r="CI55">
         <v>981140000000.0</v>
       </c>
       <c r="CJ55">
         <v>904056000000.0</v>
       </c>
       <c r="CK55">
         <v>885978229000.0</v>
       </c>
       <c r="CL55">
         <v>857540631000.0</v>
       </c>
     </row>
     <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
-        <v>74053627990000.0</v>
+        <v>90827979987000.0</v>
       </c>
       <c r="C56">
         <v>90359308000000.0</v>
       </c>
       <c r="D56">
         <v>91655449000000.0</v>
       </c>
       <c r="E56">
         <v>87892714000000.0</v>
       </c>
       <c r="F56">
         <v>1.04003916E+14</v>
       </c>
       <c r="G56">
-        <v>74543668000000.0</v>
+        <v>92488239000000.0</v>
       </c>
       <c r="H56">
         <v>97907270000000.0</v>
       </c>
       <c r="I56">
         <v>77106286000000.0</v>
       </c>
       <c r="J56">
         <v>1.31338675E+14</v>
       </c>
       <c r="K56">
         <v>95772188000000.0</v>
       </c>
       <c r="L56">
         <v>77669002000000.0</v>
       </c>
       <c r="M56">
         <v>95501839000000.0</v>
       </c>
       <c r="N56">
         <v>86422384000000.0</v>
       </c>
       <c r="O56">
         <v>82419330000000.0</v>
       </c>
@@ -15701,51 +15715,51 @@
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
     </row>
     <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
         <v>32853808128000.0</v>
       </c>
       <c r="C57">
         <v>2.39854264E+14</v>
       </c>
       <c r="D57">
         <v>2.3101199E+14</v>
       </c>
       <c r="E57">
         <v>2.26154873E+14</v>
       </c>
       <c r="F57">
         <v>2.31262552E+14</v>
       </c>
       <c r="G57">
-        <v>2.26578503E+14</v>
+        <v>2.27771008E+14</v>
       </c>
       <c r="H57">
         <v>2.12271272E+14</v>
       </c>
       <c r="I57">
         <v>2.19324842E+14</v>
       </c>
       <c r="J57">
         <v>1.90101979E+14</v>
       </c>
       <c r="K57">
         <v>2.08436755E+14</v>
       </c>
       <c r="L57">
         <v>4255369000000.0</v>
       </c>
       <c r="M57">
         <v>2.09002513E+14</v>
       </c>
       <c r="N57">
         <v>1.96774681E+14</v>
       </c>
       <c r="O57">
         <v>1.9786737E+14</v>
       </c>
@@ -20466,135 +20480,135 @@
       <c r="T6">
         <v>224541000000.0</v>
       </c>
       <c r="U6">
         <v>284812000000.0</v>
       </c>
       <c r="V6">
         <v>85166000000.0</v>
       </c>
       <c r="W6">
         <v>245137000000.0</v>
       </c>
       <c r="X6">
         <v>225111000000.0</v>
       </c>
       <c r="Y6">
         <v>116823000000.0</v>
       </c>
       <c r="Z6">
         <v>939978000000.0</v>
       </c>
       <c r="AA6">
         <v>452251000000.0</v>
       </c>
       <c r="AB6">
-        <v>351550000000.0</v>
+        <v>296598000000.0</v>
       </c>
       <c r="AC6">
-        <v>20941000000.0</v>
+        <v>282382000000.0</v>
       </c>
       <c r="AD6">
         <v>259249000000.0</v>
       </c>
       <c r="AE6">
-        <v>-2602000000.0</v>
+        <v>248658000000.0</v>
       </c>
       <c r="AF6">
-        <v>423858000000.0</v>
+        <v>344531000000.0</v>
       </c>
       <c r="AG6">
-        <v>407051000000.0</v>
+        <v>330625000000.0</v>
       </c>
       <c r="AH6">
-        <v>-15131000000.0</v>
+        <v>159735000000.0</v>
       </c>
       <c r="AI6">
-        <v>416800000000.0</v>
+        <v>337093000000.0</v>
       </c>
       <c r="AJ6">
-        <v>372209000000.0</v>
+        <v>296372000000.0</v>
       </c>
       <c r="AK6">
-        <v>391218000000.0</v>
+        <v>315648000000.0</v>
       </c>
       <c r="AL6">
-        <v>218292000000.0</v>
+        <v>142093000000.0</v>
       </c>
       <c r="AM6">
-        <v>377330000000.0</v>
+        <v>296146000000.0</v>
       </c>
       <c r="AN6">
-        <v>27673000000.0</v>
+        <v>267951000000.0</v>
       </c>
       <c r="AO6">
-        <v>333602000000.0</v>
+        <v>607574000000.0</v>
       </c>
       <c r="AP6">
-        <v>270014000000.0</v>
+        <v>346008000000.0</v>
       </c>
       <c r="AQ6">
-        <v>-9639000000.0</v>
+        <v>260061000000.0</v>
       </c>
       <c r="AR6">
-        <v>67994000000.0</v>
+        <v>338735000000.0</v>
       </c>
       <c r="AS6">
-        <v>260386000000.0</v>
+        <v>664857000000.0</v>
       </c>
       <c r="AT6">
-        <v>282389000000.0</v>
+        <v>68071000000.0</v>
       </c>
       <c r="AU6">
-        <v>195759000000.0</v>
+        <v>522057000000.0</v>
       </c>
       <c r="AV6">
-        <v>-123518000000.0</v>
+        <v>289561000000.0</v>
       </c>
       <c r="AW6">
-        <v>199532000000.0</v>
+        <v>566979000000.0</v>
       </c>
       <c r="AX6">
-        <v>202270000000.0</v>
+        <v>15770000000.0</v>
       </c>
       <c r="AY6">
-        <v>1431032000000.0</v>
+        <v>1843211000000.0</v>
       </c>
       <c r="AZ6">
-        <v>30106000000.0</v>
+        <v>325682000000.0</v>
       </c>
       <c r="BA6">
-        <v>36807000000.0</v>
+        <v>496136000000.0</v>
       </c>
       <c r="BB6">
-        <v>20369000000.0</v>
+        <v>265386000000.0</v>
       </c>
       <c r="BC6">
-        <v>40806000000.0</v>
+        <v>402316000000.0</v>
       </c>
       <c r="BD6">
-        <v>26011000000.0</v>
+        <v>299703000000.0</v>
       </c>
       <c r="BE6">
         <v>-63197000000.0</v>
       </c>
       <c r="BF6">
         <v>-63197000000.0</v>
       </c>
       <c r="BG6">
         <v>553663000000.0</v>
       </c>
       <c r="BH6">
         <v>286304000000.0</v>
       </c>
       <c r="BI6">
         <v>343485000000.0</v>
       </c>
       <c r="BJ6">
         <v>250995000000.0</v>
       </c>
       <c r="BK6">
         <v>383439000000.0</v>
       </c>
       <c r="BL6">
         <v>165438000000.0</v>
       </c>