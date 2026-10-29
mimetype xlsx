--- v0 (2026-06-15)
+++ v1 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1550,52 +1553,56 @@
         <v>20795000.0</v>
       </c>
       <c r="C36">
         <v>32344000.0</v>
       </c>
       <c r="D36">
         <v>22413000.0</v>
       </c>
       <c r="E36">
         <v>25251000.0</v>
       </c>
       <c r="F36">
         <v>9581000.0</v>
       </c>
       <c r="G36">
         <v>7866000.0</v>
       </c>
       <c r="H36">
         <v>9742000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>400376000.0</v>
+      </c>
+      <c r="C37">
+        <v>497333000.0</v>
+      </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38">
         <v>27395000.0</v>
       </c>
       <c r="C38">
         <v>32344000.0</v>
       </c>
       <c r="D38">
         <v>35165000.0</v>
       </c>
       <c r="E38">
         <v>38273000.0</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
@@ -1609,51 +1616,51 @@
       </c>
       <c r="C39">
         <v>18391000.0</v>
       </c>
       <c r="D39">
         <v>8103000.0</v>
       </c>
       <c r="E39">
         <v>10447000.0</v>
       </c>
       <c r="F39">
         <v>17899000.0</v>
       </c>
       <c r="G39">
         <v>4623000.0</v>
       </c>
       <c r="H39">
         <v>32913000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>100660000.0</v>
+        <v>110782000.0</v>
       </c>
       <c r="C40">
         <v>113920000.0</v>
       </c>
       <c r="D40">
         <v>91563000.0</v>
       </c>
       <c r="E40">
         <v>90325000.0</v>
       </c>
       <c r="F40">
         <v>67359000.0</v>
       </c>
       <c r="G40">
         <v>43626000.0</v>
       </c>
       <c r="H40">
         <v>46093000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -2069,2321 +2076,2462 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>21414000.0</v>
+      </c>
+      <c r="C2">
         <v>27585000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31652000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36255000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30881000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31932000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25162000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12932000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19090000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18063000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22714000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15496000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14964000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21978000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14052000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9448000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>64369000.0</v>
+      </c>
+      <c r="C8">
         <v>64366000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>110655000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>110675000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>110695000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>110976000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>110411000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>106925000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>638427000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>636017000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>634508000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>632387000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>540714000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>702357000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>20967000.0</v>
+      </c>
+      <c r="C10">
         <v>49522000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9274000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28446000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20901000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29604000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22822000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17842000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>156008000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>344590000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14044000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18895000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13613000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22631000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11808000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10450000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>9274000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24632000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20901000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26228000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22822000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17842000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>20967000.0</v>
+      </c>
+      <c r="C12">
         <v>49522000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9274000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28446000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20901000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29604000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22822000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17842000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>156008000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>344590000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14044000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18895000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13613000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22631000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11808000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10450000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>201000.0</v>
       </c>
       <c r="C13">
-        <v>187000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D13">
         <v>187000.0</v>
       </c>
       <c r="E13">
         <v>187000.0</v>
       </c>
       <c r="F13">
         <v>187000.0</v>
       </c>
       <c r="G13">
+        <v>187000.0</v>
+      </c>
+      <c r="H13">
         <v>181000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>106000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>719626000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>748501000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>621670000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>642221000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>643586000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>661736000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>679491000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>708569000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>14045000.0</v>
+      </c>
+      <c r="C14">
         <v>12329000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12133000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12255000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12241000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11767000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10649000.0</v>
       </c>
       <c r="I14">
         <v>10649000.0</v>
       </c>
       <c r="J14">
+        <v>10649000.0</v>
+      </c>
+      <c r="K14">
         <v>10980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10376000.0</v>
       </c>
       <c r="L14">
         <v>10376000.0</v>
       </c>
       <c r="M14">
+        <v>10376000.0</v>
+      </c>
+      <c r="N14">
         <v>10369000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10213000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10172000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10168000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>7996000.0</v>
+      </c>
+      <c r="C16">
         <v>9135000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10122000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8862000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9811000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9816000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9595000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9470000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8305000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8899000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10196000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11262000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8788000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>149513000.0</v>
+      </c>
+      <c r="C21">
         <v>150892000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>153564000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>156892000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>160049000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>163182000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>154279000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>140009000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>143735000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>147304000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>175592000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>182195000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>188357000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>193786000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>198718000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>144002000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3454000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2601000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1798000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1264000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>652000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>2407380000.0</v>
+      </c>
+      <c r="C23">
         <v>2406393000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2387609000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2413514000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2423043000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2434175000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2359484000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1999166000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2032938000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2320575000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2494198000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2509514000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2512932000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2545435000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2559964000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2239672000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>1237900000.0</v>
+      </c>
+      <c r="C24">
         <v>1264914000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1024347000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1065048000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1058663000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1067172000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>976995000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>826453000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>1127287000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1455166000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1440832000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1475248000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1465555000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1024347000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1065048000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1058663000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1067172000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>976995000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>826453000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>267641000.0</v>
+      </c>
+      <c r="C26">
         <v>263226000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>265583000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>267456000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>268311000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>270196000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>269561000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>269939000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>273476000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>486434000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>491747000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>498364000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>504683000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>1218348000.0</v>
+      </c>
+      <c r="C28">
         <v>1216242000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1044246000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1053467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1054528000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1054239000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>970753000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>939123000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>771376000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>811795000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1469414000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1436195000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1474643000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1454706000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1491910000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1163748000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>1773855000.0</v>
+      </c>
+      <c r="C29">
         <v>1797415000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1481282000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1523291000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1516876000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1531197000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1351137000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1501630000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>2004999000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2189253000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2191080000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2222607000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2227039000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>87202000.0</v>
+      </c>
+      <c r="C30">
         <v>74189000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>69752000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80098000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83918000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77058000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>60567000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>55991000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66587000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76275000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>78915000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60426000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>62888000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75287000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>57593000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>-7414000.0</v>
+      </c>
+      <c r="C32">
         <v>21765000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-79872000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-35294000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-41315000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-30844000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-56530000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-16953000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>261023000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-35590000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-41632000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-27251000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-37849000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>2282909000.0</v>
+      </c>
+      <c r="C33">
         <v>2276425000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2290688000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2301361000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2306972000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2314412000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2241213000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1785153000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1811504000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1900009000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2395776000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2408545000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2430140000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2451231000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2462422000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2163281000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>8324000.0</v>
+      </c>
+      <c r="C34">
         <v>9266000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6532000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7917000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13371000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>13836000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>20150000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16136000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>28298000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>30266000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>34546000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>38693000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>40471000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1356629000.0</v>
+      </c>
+      <c r="C35">
         <v>1383198000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1122964000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1169021000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1306631000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1180698000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1219558000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>985306000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>914209000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1185624000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1516971000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1508359000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1547968000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1544978000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1558673000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1235523000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>26463000.0</v>
+      </c>
+      <c r="C36">
         <v>25949000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20795000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19565000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>25458000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19476000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>32344000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15547000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16825000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18586000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22413000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22844000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>24652000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>27468001.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>25251000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28254000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:16">
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>320491000.0</v>
+      </c>
+      <c r="C37">
+        <v>319176000.0</v>
+      </c>
+      <c r="D37">
+        <v>400376000.0</v>
+      </c>
+      <c r="E37">
+        <v>406079000.0</v>
+      </c>
+      <c r="F37">
+        <v>407071000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>27395000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>26565000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>25458000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>28576000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32344000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>24447000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>2263704000.0</v>
       </c>
-      <c r="P38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>16302000.0</v>
+      </c>
+      <c r="C39">
         <v>6256999.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17895000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3609000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10590000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6241000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18391000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>135604000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9435000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9389000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8103000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3159000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8753000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8685000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10447000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8348000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>93501000.0</v>
+      </c>
+      <c r="C40">
         <v>65658000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>110782000.0</v>
+      </c>
+      <c r="E40">
         <v>85465000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>90927000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>92188000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>113920000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>87522000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>68723000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>112382000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>91563000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>101585000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>82071000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>98293000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>90325000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>78648000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>740596000.0</v>
+      </c>
+      <c r="C42">
         <v>739647000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>638427000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>636017000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>634508000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>632387000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>540714000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>702357000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1.0</v>
       </c>
-      <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>2621180000.0</v>
+      </c>
+      <c r="C45">
         <v>2608059000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2593254000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2576798000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2625763000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2601974000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2509611000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2053752000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>2242270000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2468607000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2440419000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2425809000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2411670000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>1839292000.0</v>
+      </c>
+      <c r="C46">
         <v>1836358000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1844146000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1850448000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1853154000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1852458000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1785029000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1350758000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1366522000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1447443000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1711337000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1695459000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1703967000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1712494000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1731776000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1477051000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1844146000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1850448000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1853154000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1852458000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1785029000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1350758000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-206590000.0</v>
+      </c>
+      <c r="C48">
         <v>-208197000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-202902000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-194826000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-193248000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-185220000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-183333000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-157798000.0</v>
       </c>
-      <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>1748000.0</v>
+      </c>
+      <c r="C50">
         <v>850000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>21223000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16865000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16766000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>16671000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16580000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>130512000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>29098000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>15524000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>14258000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13008000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11782000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>1239315000.0</v>
+      </c>
+      <c r="C51">
         <v>1265764000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1053520000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1081913000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1075429000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1083843000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>993575000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>956965000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>927384000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1156385000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1483458000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1455090000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1488256000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1477337000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1503718000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1174198000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>1415000.0</v>
+      </c>
+      <c r="C52">
         <v>850000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>24169000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16865000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16766000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>16671000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16580000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>130512000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>65708000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>29098000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>19735000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14258000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13008000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11782000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13512000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9009000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:16">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-11000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>2407380000.0</v>
+      </c>
+      <c r="C55">
         <v>2406393000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2387609000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2413514000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2423043000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2434175000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2359484000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1999166000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2032938000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2320575000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2494198000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2509514000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2512932000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2545435000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2559964000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2239672000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>124471000.0</v>
+      </c>
+      <c r="C56">
         <v>129967999.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>96921000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>112153000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>116071000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>119763000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>118271000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>214013000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>221434000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>420566000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>98422000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>100969000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>82792000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>94204000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>97542000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>76391000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>131885000.0</v>
+      </c>
+      <c r="C57">
         <v>108203000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>176793000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>147447000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>157386000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>150607000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>174801000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>230966000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>166645000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>159543000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>134012000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>142601000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>110043000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>132053000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>117889000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>97105000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>1488514000.0</v>
+      </c>
+      <c r="C58">
         <v>1491401000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1299757000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1316468000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1464017000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1331305000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1394359000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1216272000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1080854000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1345167000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1650983000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1650960000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1658011000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1677031000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1676562000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1332628000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>598375000.0</v>
+      </c>
+      <c r="C60">
         <v>595816000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>687476000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>690967000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>551955000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>693052000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>467792000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>651484000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>823052000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>848614000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>718563000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>735990000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>734351000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>749702000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>764818000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>791821000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4408,2020 +4556,2095 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2">
         <v>412437000.0</v>
       </c>
       <c r="C2">
         <v>316611000.0</v>
       </c>
       <c r="D2">
         <v>335967000.0</v>
       </c>
       <c r="E2">
         <v>280033000.0</v>
       </c>
       <c r="F2">
         <v>156147000.0</v>
       </c>
       <c r="G2">
         <v>240815000.0</v>
       </c>
       <c r="H2">
         <v>162157000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B3">
         <v>115097000.0</v>
       </c>
       <c r="C3">
         <v>101586000.0</v>
       </c>
       <c r="D3">
         <v>123702000.0</v>
       </c>
       <c r="E3">
         <v>119993000.0</v>
       </c>
       <c r="F3">
         <v>119995000.0</v>
       </c>
       <c r="G3">
         <v>119070000.0</v>
       </c>
       <c r="H3">
         <v>111574000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B5">
         <v>92330000.0</v>
       </c>
       <c r="C5">
         <v>148949000.0</v>
       </c>
       <c r="D5">
         <v>102159000.0</v>
       </c>
       <c r="E5">
         <v>-38818000.0</v>
       </c>
       <c r="F5">
         <v>67229000.0</v>
       </c>
       <c r="G5">
         <v>256555000.0</v>
       </c>
       <c r="H5">
         <v>120024000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B6">
         <v>207427000.0</v>
       </c>
       <c r="C6">
         <v>250535000.0</v>
       </c>
       <c r="D6">
         <v>225861000.0</v>
       </c>
       <c r="E6">
         <v>81175000.0</v>
       </c>
       <c r="F6">
         <v>187224000.0</v>
       </c>
       <c r="G6">
         <v>375625000.0</v>
       </c>
       <c r="H6">
         <v>231598000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9">
         <v>149654000.0</v>
       </c>
       <c r="C9">
         <v>113008000.0</v>
       </c>
       <c r="D9">
         <v>122936000.0</v>
       </c>
       <c r="E9">
         <v>89561000.0</v>
       </c>
       <c r="F9">
         <v>245409000.0</v>
       </c>
       <c r="G9">
         <v>142658000.0</v>
       </c>
       <c r="H9">
         <v>282591000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B10">
         <v>-2407000.0</v>
       </c>
       <c r="C10">
         <v>33503000.0</v>
       </c>
       <c r="D10">
         <v>-38625000.0</v>
       </c>
       <c r="E10">
         <v>-141277000.0</v>
       </c>
       <c r="F10">
         <v>-19622001.0</v>
       </c>
       <c r="G10">
         <v>188932000.0</v>
       </c>
       <c r="H10">
         <v>-392495000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B11">
         <v>-501000.0</v>
       </c>
       <c r="C11">
         <v>146678000.0</v>
       </c>
       <c r="D11">
         <v>322000.0</v>
       </c>
       <c r="E11">
         <v>325000.0</v>
       </c>
       <c r="F11">
         <v>326999.0</v>
       </c>
       <c r="G11">
         <v>-146000.0</v>
       </c>
       <c r="H11">
         <v>1231000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B12">
         <v>94737000.0</v>
       </c>
       <c r="C12">
         <v>115446000.0</v>
       </c>
       <c r="D12">
         <v>140784000.0</v>
       </c>
       <c r="E12">
         <v>102459000.0</v>
       </c>
       <c r="F12">
         <v>66156000.0</v>
       </c>
       <c r="G12">
         <v>78894000.0</v>
       </c>
       <c r="H12">
         <v>91966000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13">
         <v>95774000.0</v>
       </c>
       <c r="C13">
         <v>14942000.0</v>
       </c>
       <c r="D13">
         <v>138954000.0</v>
       </c>
       <c r="E13">
         <v>86045000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B14">
         <v>10831000.0</v>
       </c>
       <c r="C14">
         <v>5822000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>3274000.0</v>
       </c>
       <c r="H14">
         <v>209275000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15">
         <v>-1906000.0</v>
       </c>
       <c r="C15">
         <v>-113175000.0</v>
       </c>
       <c r="D15">
         <v>-38947000.0</v>
       </c>
       <c r="E15">
         <v>-123461000.0</v>
       </c>
       <c r="F15">
         <v>-19949000.0</v>
       </c>
       <c r="G15">
         <v>192352000.0</v>
       </c>
       <c r="H15">
         <v>-213009000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B16">
         <v>-19569000.0</v>
       </c>
       <c r="C16">
         <v>-135496000.0</v>
       </c>
       <c r="D16">
         <v>-63094000.0</v>
       </c>
       <c r="E16">
         <v>-127679000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17">
         <v>-1906000.0</v>
       </c>
       <c r="C17">
         <v>-113175000.0</v>
       </c>
       <c r="D17">
         <v>-38947000.0</v>
       </c>
       <c r="E17">
         <v>-123461000.0</v>
       </c>
       <c r="F17">
         <v>-19949000.0</v>
       </c>
       <c r="G17">
         <v>189078000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B18">
         <v>-94737000.0</v>
       </c>
       <c r="C18">
         <v>-115446000.0</v>
       </c>
       <c r="D18">
         <v>-140784000.0</v>
       </c>
       <c r="E18">
         <v>-102459000.0</v>
       </c>
       <c r="F18">
         <v>-66156000.0</v>
       </c>
       <c r="G18">
         <v>-78894000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21">
         <v>88636000.0</v>
       </c>
       <c r="C21">
         <v>57446000.0</v>
       </c>
       <c r="D21">
         <v>80801000.0</v>
       </c>
       <c r="E21">
         <v>44618000.0</v>
       </c>
       <c r="F21">
         <v>186243000.0</v>
       </c>
       <c r="G21">
         <v>69220000.0</v>
       </c>
       <c r="H21">
         <v>120024000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B23">
         <v>473455000.0</v>
       </c>
       <c r="C23">
         <v>372173000.0</v>
       </c>
       <c r="D23">
         <v>378102000.0</v>
       </c>
       <c r="E23">
         <v>324976000.0</v>
       </c>
       <c r="F23">
         <v>215313000.0</v>
       </c>
       <c r="G23">
         <v>314253000.0</v>
       </c>
       <c r="H23">
         <v>745277000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25">
         <v>115098000.0</v>
       </c>
       <c r="C25">
         <v>101586000.0</v>
       </c>
       <c r="D25">
         <v>123702000.0</v>
       </c>
       <c r="E25">
         <v>119993000.0</v>
       </c>
       <c r="F25">
         <v>119995000.0</v>
       </c>
       <c r="G25">
         <v>119070000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2479000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>4038000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28">
         <v>61018000.0</v>
       </c>
       <c r="C28">
         <v>55562000.0</v>
       </c>
       <c r="D28">
         <v>42135000.0</v>
       </c>
       <c r="E28">
         <v>44943000.0</v>
       </c>
       <c r="F28">
         <v>56687000.0</v>
       </c>
       <c r="G28">
         <v>73438000.0</v>
       </c>
       <c r="H28">
         <v>46955000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29">
         <v>-501000.0</v>
       </c>
       <c r="C29">
         <v>146678000.0</v>
       </c>
       <c r="D29">
         <v>322000.0</v>
       </c>
       <c r="E29">
         <v>325000.0</v>
       </c>
       <c r="F29">
         <v>-327000.0</v>
       </c>
       <c r="G29">
         <v>-146000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B30">
         <v>61018000.0</v>
       </c>
       <c r="C30">
         <v>55562000.0</v>
       </c>
       <c r="D30">
         <v>42135000.0</v>
       </c>
       <c r="E30">
         <v>44943000.0</v>
       </c>
       <c r="F30">
         <v>59166000.0</v>
       </c>
       <c r="G30">
         <v>73438000.0</v>
       </c>
       <c r="H30">
         <v>583120000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B31">
         <v>-91043000.0</v>
       </c>
       <c r="C31">
         <v>-23943000.0</v>
       </c>
       <c r="D31">
         <v>-119426000.0</v>
       </c>
       <c r="E31">
         <v>-185895000.0</v>
       </c>
       <c r="F31">
         <v>-205865001.0</v>
       </c>
       <c r="G31">
         <v>119712000.0</v>
       </c>
       <c r="H31">
         <v>-507565000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B32">
         <v>562091000.0</v>
       </c>
       <c r="C32">
         <v>429619000.0</v>
       </c>
       <c r="D32">
         <v>458903000.0</v>
       </c>
       <c r="E32">
         <v>369594000.0</v>
       </c>
       <c r="F32">
         <v>401556000.0</v>
       </c>
       <c r="G32">
         <v>383473000.0</v>
       </c>
       <c r="H32">
         <v>444748000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>88904000.0</v>
+      </c>
+      <c r="C2">
         <v>104297000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>104395000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39787000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105210000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97481000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80315000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76259000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76976000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83061000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>91975000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84049000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75265000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84678000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65798000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>27085000.0</v>
+      </c>
+      <c r="C3">
         <v>26943000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26967000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29090000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30289000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28752000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25558000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23774000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24152000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28102000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>32264000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31013000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>30366000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30059000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29892000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29076000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>33036000.0</v>
+      </c>
+      <c r="C5">
         <v>20845000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16251000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29728000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18884000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27467000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>197000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-29256000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7025000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>170983000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10675000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>28303000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14453000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14899000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7505000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11342000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>60121000.0</v>
+      </c>
+      <c r="C6">
         <v>47788000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>43218000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58818000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>49173000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>56219000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25755000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5482000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31177000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>199085000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42939000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>59316000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>44819000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44958000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37397000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40418000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>66109000.0</v>
+      </c>
+      <c r="C9">
         <v>34845000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>37899000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>107096000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35007000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35216000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26703000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26156000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24339000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>35810000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35343000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37144000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22628000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27821000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>51061000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22884000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>5633000.0</v>
+      </c>
+      <c r="C10">
         <v>-4168000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7894000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5537000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4980000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4930000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20234000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-54968000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24432000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>133137000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26143000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3946000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13540000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14415000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23846000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7856000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B11">
+        <v>1068000.0</v>
+      </c>
+      <c r="C11">
         <v>-1002000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-582000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>537000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-752000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>296000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4549000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>142573000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-654000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>210000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>502000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>72000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28999000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-252000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>27403000.0</v>
+      </c>
+      <c r="C12">
         <v>25013000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24145000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24191000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23864000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22537000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20431000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25712000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31457000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37846000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>36818000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>34568000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>35175000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>34223000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28477000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24932000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>23847000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24060000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>24364000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23503000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17240000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>28286000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B14">
+        <v>-1093000.0</v>
+      </c>
+      <c r="C14">
         <v>2914000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6306000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>556000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2980000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>989000.0</v>
       </c>
-      <c r="G14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>3472000.0</v>
+      </c>
+      <c r="C15">
         <v>-252000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-11837000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5556000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1248000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5623000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-24783000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-197541000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-23778000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>132927000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15118000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3874000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13540000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14163000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-23864000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7788000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-8076000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1578000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-8028000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1887000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-25535000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-204941000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>4565000.0</v>
+      </c>
+      <c r="C17">
         <v>-3166000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7312000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4228000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4634000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-24783000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-197541000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-23778000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>132927000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15118000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3874000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13540000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14163000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-27403000.0</v>
+      </c>
+      <c r="C18">
         <v>-25013000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24145000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24191000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23864000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22537000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20431000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-25712000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-31457000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37846000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-36818000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-34568000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35175000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34223000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>24967000.0</v>
+      </c>
+      <c r="C21">
         <v>16972000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22156000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25163000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19491000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18616000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12509000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13737000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10175000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21025000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25105000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26046000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11816000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17834000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38101000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14334000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>130046000.0</v>
+      </c>
+      <c r="C23">
         <v>122170000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>120138000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>121720000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114081000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94509000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>88678000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91140000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>97846000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102213000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>95147000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>86077000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94665000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>48560000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74348000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>27085000.0</v>
+      </c>
+      <c r="C25">
         <v>26943000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26967000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29090000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>30289000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28752000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25558000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23774000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24152000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28102000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32264000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>31013000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>30366000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30059000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>3162000.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>13690000.0</v>
+      </c>
+      <c r="C28">
         <v>17873000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15743000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13159000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15516000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14194000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12419000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14164000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14785000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10238000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11098000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10812000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9987000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9798000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8550000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29">
+        <v>1068000.0</v>
+      </c>
+      <c r="C29">
         <v>-1002000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-582000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>537000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-752000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>296000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4549000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>142573000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-654000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>210000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>502000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>72000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-252000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>41142000.0</v>
+      </c>
+      <c r="C30">
         <v>17873000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15743000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>81933000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15516000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14194000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12419000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14164000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10238000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11098000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10812000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9987000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8550000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-19334000.0</v>
+      </c>
+      <c r="C31">
         <v>-21140000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-30050000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-19626000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24471000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13686000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-32743000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-68705000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-34607000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>112112000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-51248000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-22100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-25356000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-32249000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-61947000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-22190000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>155013000.0</v>
+      </c>
+      <c r="C32">
         <v>139142000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>142294000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>146883000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>140217000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>132697000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>107018000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102415000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>101315000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>118871000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>127318000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>121193000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>97893000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>112499000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>86661000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>88682000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -6448,1890 +6671,1965 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>25199000.0</v>
       </c>
       <c r="C2">
         <v>16645000.0</v>
       </c>
       <c r="D2">
         <v>13531000.0</v>
       </c>
       <c r="E2">
         <v>19572000.0</v>
       </c>
       <c r="F2">
         <v>15544000.0</v>
       </c>
       <c r="G2">
         <v>36922000.0</v>
       </c>
       <c r="H2">
         <v>16173000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>89042000</v>
       </c>
       <c r="C3">
         <v>53611000</v>
       </c>
       <c r="D3">
         <v>68905000</v>
       </c>
       <c r="E3">
         <v>30472000</v>
       </c>
       <c r="F3">
         <v>25030000</v>
       </c>
       <c r="G3">
         <v>43128000</v>
       </c>
       <c r="H3">
         <v>182291000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>-5520000.0</v>
       </c>
       <c r="C6">
         <v>8554000.0</v>
       </c>
       <c r="D6">
         <v>3114000.0</v>
       </c>
       <c r="E6">
         <v>-6041000.0</v>
       </c>
       <c r="F6">
         <v>4028000.0</v>
       </c>
       <c r="G6">
         <v>-21378000.0</v>
       </c>
       <c r="H6">
         <v>20749000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7">
         <v>-12756000.0</v>
       </c>
       <c r="C7">
         <v>-17959000.0</v>
       </c>
       <c r="D7">
         <v>-19692000.0</v>
       </c>
       <c r="E7">
         <v>-13538000.0</v>
       </c>
       <c r="F7">
         <v>5867000.0</v>
       </c>
       <c r="G7">
         <v>50018000.0</v>
       </c>
       <c r="H7">
         <v>-24010000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>9851000.0</v>
       </c>
       <c r="C9">
         <v>3004000.0</v>
       </c>
       <c r="D9">
         <v>-3352000.0</v>
       </c>
       <c r="E9">
         <v>284000.0</v>
       </c>
       <c r="F9">
         <v>-178000.0</v>
       </c>
       <c r="G9">
         <v>35352000.0</v>
       </c>
       <c r="H9">
         <v>-5466000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14">
         <v>115097000.0</v>
       </c>
       <c r="C14">
         <v>101586000.0</v>
       </c>
       <c r="D14">
         <v>123702000.0</v>
       </c>
       <c r="E14">
         <v>119993000.0</v>
       </c>
       <c r="F14">
         <v>119995000.0</v>
       </c>
       <c r="G14">
         <v>119070000.0</v>
       </c>
       <c r="H14">
         <v>111574000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
-        <v>-13393000.0</v>
+        <v>13393000.0</v>
       </c>
       <c r="C15">
-        <v>-6513000.0</v>
+        <v>6513000.0</v>
       </c>
       <c r="D15">
-        <v>-6512000.0</v>
+        <v>6512000.0</v>
       </c>
       <c r="E15">
-        <v>-3257000.0</v>
+        <v>3257000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
-        <v>-149230000.0</v>
+        <v>149230000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16">
         <v>19679000.0</v>
       </c>
       <c r="C16">
         <v>25199000.0</v>
       </c>
       <c r="D16">
         <v>16645000.0</v>
       </c>
       <c r="E16">
         <v>13531000.0</v>
       </c>
       <c r="F16">
         <v>19572000.0</v>
       </c>
       <c r="G16">
         <v>15544000.0</v>
       </c>
       <c r="H16">
         <v>36922000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>44553000.0</v>
       </c>
       <c r="C18">
         <v>8160000.0</v>
       </c>
       <c r="D18">
         <v>58001000.0</v>
       </c>
       <c r="E18">
         <v>68272000.0</v>
       </c>
       <c r="F18">
         <v>140069000.0</v>
       </c>
       <c r="G18">
         <v>155461000.0</v>
       </c>
       <c r="H18">
         <v>-20550000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>487059000.0</v>
       </c>
       <c r="D19">
         <v>-74756000.0</v>
       </c>
       <c r="E19">
         <v>-226558000.0</v>
       </c>
       <c r="F19">
         <v>-165729000.0</v>
       </c>
       <c r="G19">
         <v>-140569000.0</v>
       </c>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>48710000.0</v>
       </c>
       <c r="H20">
         <v>27392000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>54114000.0</v>
       </c>
       <c r="C21">
         <v>-502017000.0</v>
       </c>
       <c r="D21">
         <v>-27677000.0</v>
       </c>
       <c r="E21">
         <v>142724000.0</v>
       </c>
       <c r="F21">
         <v>25453000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22">
         <v>-1906000.0</v>
       </c>
       <c r="C22">
         <v>-113175000.0</v>
       </c>
       <c r="D22">
         <v>-38947000.0</v>
       </c>
       <c r="E22">
         <v>-123461000.0</v>
       </c>
       <c r="F22">
         <v>-19949000.0</v>
       </c>
       <c r="G22">
         <v>189078000.0</v>
       </c>
       <c r="H22">
         <v>-393726000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
         <v>-11813999.0</v>
       </c>
       <c r="C23">
         <v>-31746000.0</v>
       </c>
       <c r="D23">
         <v>-14847000.0</v>
       </c>
       <c r="E23">
         <v>-17694000.0</v>
       </c>
       <c r="F23">
         <v>-20795000.0</v>
       </c>
       <c r="G23">
         <v>-66933000.0</v>
       </c>
       <c r="H23">
         <v>-74034000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24">
         <v>-4111000.0</v>
       </c>
       <c r="C24">
         <v>4400000.0</v>
       </c>
       <c r="D24">
         <v>-2351000.0</v>
       </c>
       <c r="E24">
         <v>4945000.0</v>
       </c>
       <c r="F24">
         <v>8000000.0</v>
       </c>
       <c r="G24">
         <v>2486000.0</v>
       </c>
       <c r="H24">
         <v>109737000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>26061000.0</v>
       </c>
       <c r="C25">
         <v>-64073000.0</v>
       </c>
       <c r="D25">
         <v>55277000.0</v>
       </c>
       <c r="E25">
         <v>111972000.0</v>
       </c>
       <c r="F25">
         <v>54442000.0</v>
       </c>
       <c r="G25">
         <v>-167688000.0</v>
       </c>
       <c r="H25">
         <v>459732000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-66778000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27">
         <v>7798000.0</v>
       </c>
       <c r="C27">
         <v>8561000.0</v>
       </c>
       <c r="D27">
         <v>6566000.0</v>
       </c>
       <c r="E27">
         <v>3778000.0</v>
       </c>
       <c r="F27">
         <v>4744000.0</v>
       </c>
       <c r="G27">
         <v>8111000.0</v>
       </c>
       <c r="H27">
         <v>8171000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
         <v>24035000.0</v>
       </c>
       <c r="C28">
         <v>-540276000.0</v>
       </c>
       <c r="D28">
         <v>-49036000.0</v>
       </c>
       <c r="E28">
         <v>121773000.0</v>
       </c>
       <c r="F28">
         <v>4658000.0</v>
       </c>
       <c r="G28">
         <v>-79398000.0</v>
       </c>
       <c r="H28">
         <v>-50122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>133595000.0</v>
       </c>
       <c r="C29">
         <v>61771000.0</v>
       </c>
       <c r="D29">
         <v>126906000.0</v>
       </c>
       <c r="E29">
         <v>98744000.0</v>
       </c>
       <c r="F29">
         <v>165099000.0</v>
       </c>
       <c r="G29">
         <v>198589000.0</v>
       </c>
       <c r="H29">
         <v>161741000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
         <v>-163150000.0</v>
       </c>
       <c r="C30">
         <v>487059000.0</v>
       </c>
       <c r="D30">
         <v>-74756000.0</v>
       </c>
       <c r="E30">
         <v>-226558000.0</v>
       </c>
       <c r="F30">
         <v>-165729000.0</v>
       </c>
       <c r="G30">
         <v>-140569000.0</v>
       </c>
       <c r="H30">
         <v>-90870000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>49522000.0</v>
+      </c>
+      <c r="C2">
         <v>19679000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28446000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29604000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25199000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>144366000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>160216000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>348044000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16645000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18895000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14877000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23283000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13531000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13964000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>24993000</v>
+      </c>
+      <c r="C3">
         <v>19277000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>67602000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22914000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26390000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20606000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15750000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10941000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10522000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16398000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19042000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17685000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15740000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16438000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9517000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6161000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>-17762000.0</v>
+      </c>
+      <c r="C6">
         <v>29843000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8767000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2942000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-119167000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15850000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-187828000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>331399000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2250000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4018000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8406000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9752000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-433000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1736000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>-14550000.0</v>
+      </c>
+      <c r="C7">
         <v>-25618000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18601000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15895000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2563000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-18025000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12160000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18204000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26571000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14656000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-26377000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13197000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26626000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>20114000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-17506000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4930000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>-13013000.0</v>
+      </c>
+      <c r="C9">
         <v>-4437000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9877000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4014000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-662000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3378000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3321000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-8137000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11501000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2961000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>413000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-18548000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2406000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12377000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1607000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1687000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>27085000.0</v>
+      </c>
+      <c r="C14">
         <v>26943000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>26967000.0</v>
+      </c>
+      <c r="E14">
         <v>29090000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30289000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28752000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25558000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23774000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24152000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28102000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32264000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
+        <v>31013000.0</v>
+      </c>
+      <c r="N14">
         <v>30366000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30059000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>29892000.0</v>
+      </c>
+      <c r="Q14">
         <v>29076000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
-        <v>-49416000.0</v>
+        <v>1861000.0</v>
       </c>
       <c r="C15">
-        <v>-3267000.0</v>
+        <v>49416000.0</v>
       </c>
       <c r="D15">
-        <v>-3385000.0</v>
+        <v>3267000.0</v>
       </c>
       <c r="E15">
-        <v>-5010000.0</v>
+        <v>3385000.0</v>
       </c>
       <c r="F15">
-        <v>-4987000.0</v>
+        <v>5010000.0</v>
       </c>
       <c r="G15">
-        <v>-1628000.0</v>
+        <v>4987000.0</v>
       </c>
       <c r="H15">
-        <v>-1629000.0</v>
+        <v>1628000.0</v>
       </c>
       <c r="I15">
-        <v>-1628000.0</v>
+        <v>1629000.0</v>
       </c>
       <c r="J15">
-        <v>-1628000.0</v>
+        <v>1628000.0</v>
       </c>
       <c r="K15">
+        <v>1628000.0</v>
+      </c>
+      <c r="L15">
         <v>4884000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>-1628000.0</v>
+        <v>1628000.0</v>
       </c>
       <c r="N15">
-        <v>-1628000.0</v>
+        <v>1628000.0</v>
       </c>
       <c r="O15">
         <v>1628000.0</v>
       </c>
       <c r="P15">
-        <v>-1628000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>1628000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1628000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>31760000.0</v>
+      </c>
+      <c r="C16">
         <v>49522000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19679000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28446000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>25504000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29604000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25199000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>144366000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>160216000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>348044000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16645000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18895000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14877000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23283000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13531000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13964000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>18939000.0</v>
+      </c>
+      <c r="C18">
         <v>-12407000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13927000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3763000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10823000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4576000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5897000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1790000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23165000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27218000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2895000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>41434000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13795000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33257000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7578000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30485000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-23667000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-26965000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-93091000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-172353000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12626000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>63409000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>608629000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-18910000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17629000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-15668000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22549000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>41459000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>-27000000.0</v>
+      </c>
+      <c r="C21">
         <v>226002000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-37000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5782000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9108000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>94440000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36372000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12278000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>4565000.0</v>
+      </c>
+      <c r="C22">
         <v>-252000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5040000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5556000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4228000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4634000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-24783000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-197541000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-23778000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>132927000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15118000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3874000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13540000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14163000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-23864000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7788000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>-8475000.0</v>
+      </c>
+      <c r="C23">
         <v>-167657000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2711000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2465000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-230000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7987000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3205000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-23024000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3093000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2424000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16777000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-81000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1454000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-247000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3761000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-110000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24">
+        <v>100000.0</v>
+      </c>
+      <c r="C24">
         <v>-86000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>190657000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>753000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3063000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-72485000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2449000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-27000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>132000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>56000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-56000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2611000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2048000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>23466000.0</v>
+      </c>
+      <c r="C25">
         <v>6793000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-3665000.0</v>
+      </c>
+      <c r="E25">
         <v>7390000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7013000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1939000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2285000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57015000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11468000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-134841000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23970000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
+        <v>11035000.0</v>
+      </c>
+      <c r="N25">
         <v>9912000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11756000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>13417000.0</v>
+      </c>
+      <c r="Q25">
         <v>9736000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>135</v>
+      </c>
+      <c r="B26">
+        <v>-1009000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27">
+        <v>2298000.0</v>
+      </c>
+      <c r="C27">
         <v>3036000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7112000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2064000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2362000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2375000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1863000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1840000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2086000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2772000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1408000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1396000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1833000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1929000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>814000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>692000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>-30293000.0</v>
+      </c>
+      <c r="C28">
         <v>42336000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-43015000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-68000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14348000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81466000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31539000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-238594000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-320846000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>513000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-37472000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5317000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17394000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>311624000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-68938000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>43932000.0</v>
+      </c>
+      <c r="C29">
         <v>6870000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>53675000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26677000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37213000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16030000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21647000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9151000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12643000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43616000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16147000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>59119000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1945000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49695000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1939000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>36646000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>-31401000.0</v>
+      </c>
+      <c r="C30">
         <v>-19363000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19427000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23667000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26965000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-93091000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-172353000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-12626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63409000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>608629000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18910000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17629000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15668000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22549000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-313996000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30556000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>