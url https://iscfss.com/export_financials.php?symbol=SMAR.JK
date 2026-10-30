--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3097,54 +3100,62 @@
       <c r="P36">
         <v>2193186000000.0</v>
       </c>
       <c r="Q36">
         <v>2259051000000.0</v>
       </c>
       <c r="R36">
         <v>2251695000000.0</v>
       </c>
       <c r="S36">
         <v>2294222000000.0</v>
       </c>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>14789000000.0</v>
+      </c>
+      <c r="C37">
+        <v>13623000000.0</v>
+      </c>
+      <c r="D37">
+        <v>13040000000.0</v>
+      </c>
+      <c r="E37">
+        <v>13181000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -3298,51 +3309,51 @@
       </c>
       <c r="W39">
         <v>63449296000.0</v>
       </c>
       <c r="X39">
         <v>112602425000.0</v>
       </c>
       <c r="Y39">
         <v>147459035000.0</v>
       </c>
       <c r="Z39">
         <v>102068000000.0</v>
       </c>
       <c r="AA39">
         <v>28933000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>1297638000000.0</v>
       </c>
       <c r="C40">
-        <v>1184591000000.0</v>
+        <v>1687782000000.0</v>
       </c>
       <c r="D40">
         <v>832755000000.0</v>
       </c>
       <c r="E40">
         <v>773383000000.0</v>
       </c>
       <c r="F40">
         <v>654790000000.0</v>
       </c>
       <c r="G40">
         <v>574002000000.0</v>
       </c>
       <c r="H40">
         <v>514383000000.0</v>
       </c>
       <c r="I40">
         <v>461962000000.0</v>
       </c>
       <c r="J40">
         <v>518522000000.0</v>
       </c>
       <c r="K40">
         <v>1456906000000.0</v>
       </c>
@@ -4001,51 +4012,51 @@
         <v>2927226000000.0</v>
       </c>
       <c r="Q51">
         <v>3183575000000.0</v>
       </c>
       <c r="R51">
         <v>2351329000000.0</v>
       </c>
       <c r="S51">
         <v>2351329000000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>8050048000000.0</v>
+        <v>8056530000000.0</v>
       </c>
       <c r="C52">
         <v>8129955000000.0</v>
       </c>
       <c r="D52">
         <v>6559848000000.0</v>
       </c>
       <c r="E52">
         <v>7829163000000.0</v>
       </c>
       <c r="F52">
         <v>10051428000000.0</v>
       </c>
       <c r="G52">
         <v>11108969000000.0</v>
       </c>
       <c r="H52">
         <v>7479604000000.0</v>
       </c>
       <c r="I52">
         <v>5220154000000.0</v>
       </c>
       <c r="J52">
         <v>5326579000000.0</v>
       </c>
@@ -4666,640 +4677,646 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-        <v>157</v>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>4005144000000.0</v>
+      </c>
+      <c r="C2">
         <v>2738864000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3345922000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2705126000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3288727000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3627491000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3396105000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2941637000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2118669000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2192992000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2560898000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2376337000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2048014000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2088260000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2334455000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2364438000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2436255000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2553698000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2650728000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1988284000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1727846000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2073539000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2088925000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1405155000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1467892000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1487047000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1839291000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1524614000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1386170000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1523480000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1743104000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1578846000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2203483000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1759739000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2009304000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1539419000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1195670000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2039037000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1315371000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1393184000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1285848000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1193762000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1417472000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1673265000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3188685000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1292922000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1515677000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1154221000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1268037000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1988241000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1845680000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1288212000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1124841000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1315206000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1468277000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1466947000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1691550000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>920538000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1645626000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1246558000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1217517000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1561872000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1332673000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>787499001100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>938471384300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>778812506800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1172646171500.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1028102633100.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1478742723100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>739998988600.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>510466395500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>615372137000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>884717094800.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>758231303800.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>696229171200.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>685632030500.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>548168591800.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>447837863900.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>439813854100.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>445770464200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>458763135500.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>371919553600.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>431867055000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>391459843000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>392589685000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>287496061000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>383204611000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>426946212000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>511727722000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>444695322000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>292463636000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>317987000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>272322846000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>200358000000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5354,52 +5371,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5454,258 +5472,262 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>777544000000.0</v>
+      </c>
+      <c r="C5">
         <v>690674000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>671287000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>663189000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>618453000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>652837000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>609652000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>503556000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>636232000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>577632000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>529376000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>544090000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>486592000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>489889000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>562262000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>521733000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>470818000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>418700000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>411877000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>415100000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>429804000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>435434000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>285448000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>344284000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>299874000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>435950000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>277501000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>294567000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>291937000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>298544000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>311518000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>336666000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>309990000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>275354000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>263310000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>261445000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>254029000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>254315000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>255702000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>250065000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>253342000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>254445000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>268471000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>285160000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>251453000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>245237000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>232412000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>225877000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>220631000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>203746000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>231366000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>210930000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>143420000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>134587000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5760,129 +5782,132 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>16352000000.0</v>
+      </c>
+      <c r="C7">
         <v>18986000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9837000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>15766000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18823000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21880000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24972000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27816000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30626000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>35589000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29427000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>30972000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>32517000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34643000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>40117000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>22248000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>31447000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>40562000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>61062000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>81384000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>101517000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>115233000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>73628000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>77067000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>107280000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5908,114 +5933,117 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>574439000000.0</v>
       </c>
       <c r="C8">
         <v>574439000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>574439000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>574439000000.0</v>
       </c>
       <c r="G8">
         <v>574439000000.0</v>
       </c>
       <c r="H8">
         <v>574439000000.0</v>
       </c>
       <c r="I8">
         <v>574439000000.0</v>
       </c>
       <c r="J8">
         <v>574439000000.0</v>
       </c>
       <c r="K8">
         <v>574439000000.0</v>
       </c>
       <c r="L8">
         <v>574439000000.0</v>
       </c>
       <c r="M8">
         <v>574439000000.0</v>
       </c>
       <c r="N8">
         <v>574439000000.0</v>
       </c>
       <c r="O8">
         <v>574439000000.0</v>
       </c>
       <c r="P8">
         <v>574439000000.0</v>
       </c>
       <c r="Q8">
         <v>574439000000.0</v>
       </c>
       <c r="R8">
         <v>574439000000.0</v>
       </c>
       <c r="S8">
         <v>574439000000.0</v>
       </c>
       <c r="T8">
         <v>574439000000.0</v>
       </c>
       <c r="U8">
         <v>574439000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>574439000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6046,129 +6074,130 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>1756876000000.0</v>
       </c>
       <c r="E9">
         <v>1756876000000.0</v>
       </c>
       <c r="F9">
         <v>1756876000000.0</v>
       </c>
       <c r="G9">
         <v>1756876000000.0</v>
       </c>
       <c r="H9">
         <v>1756876000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>1756876000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>1756876000000.0</v>
       </c>
       <c r="N9">
         <v>1756876000000.0</v>
       </c>
       <c r="O9">
         <v>1756876000000.0</v>
       </c>
       <c r="P9">
         <v>1756876000000.0</v>
       </c>
       <c r="Q9">
         <v>1756876000000.0</v>
       </c>
       <c r="R9">
         <v>1756876000000.0</v>
       </c>
       <c r="S9">
         <v>1756876000000.0</v>
       </c>
       <c r="T9">
         <v>1756876000000.0</v>
       </c>
       <c r="U9">
         <v>1756876000000.0</v>
       </c>
       <c r="V9">
         <v>1756876000000.0</v>
       </c>
       <c r="W9">
         <v>1756876000000.0</v>
       </c>
       <c r="X9">
         <v>1756876000000.0</v>
       </c>
       <c r="Y9">
         <v>1756876000000.0</v>
       </c>
       <c r="Z9">
         <v>1756876000000.0</v>
       </c>
       <c r="AA9">
         <v>1756876000000.0</v>
       </c>
       <c r="AB9">
         <v>1756876000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>1756876000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6192,293 +6221,297 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1586141000000.0</v>
+      </c>
+      <c r="C10">
         <v>1915304000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2024738000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1540573000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1186873000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1363282000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1585735000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>764139000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1646902000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>903786000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1641844000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1958720000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1076519000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1781459000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2479597000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2912033000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2522315000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2105844000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2717223000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2335267000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3497356000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2920591000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2823572000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3739867000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3400931000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1720876000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>969288000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>757812000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1239887000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1888468000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>648644000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1030421000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1098762000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>202711000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>615915000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>403708000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>902072000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>609298000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>350467000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>224273000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>664783000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>387354000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1549281000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1455256000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>521668000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>929347000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1617503000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>585675000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1448900000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>726962000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>409488000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>597201000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>758708000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1207470000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1183482000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>7519000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="F11">
         <v>1000000000.0</v>
       </c>
       <c r="G11">
         <v>1000000000.0</v>
       </c>
       <c r="H11">
+        <v>1000000000.0</v>
+      </c>
+      <c r="I11">
         <v>5357000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>2912033000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -6514,260 +6547,264 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>1586141000000.0</v>
+      </c>
+      <c r="C12">
         <v>1915304000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2024738000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1540573000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1186873000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1363282000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1585735000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>764139000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1646902000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>903786000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1641844000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1958720000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1076519000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1781459000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2479597000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2912033000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2522315000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2105844000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2717223000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2335267000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4222498000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5402276000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4660115000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3739867000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3400931000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1720876000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>969288000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>757812000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1239887000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1888468000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>648644000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1030421000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1098762000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>202711000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>615915000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>403708000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>902072000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>609298000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>350467000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>224273000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>664783000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>387354000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1549281000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1455256000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>521668000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>929347000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1617503000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>585675000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1448900000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>726962000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>409488000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>597201000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>758708000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1207470000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1183482000000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>574439000000.0</v>
       </c>
       <c r="C13">
         <v>574439000000.0</v>
       </c>
       <c r="D13">
         <v>574439000000.0</v>
       </c>
       <c r="E13">
         <v>574439000000.0</v>
       </c>
       <c r="F13">
         <v>574439000000.0</v>
       </c>
       <c r="G13">
         <v>574439000000.0</v>
       </c>
       <c r="H13">
         <v>574439000000.0</v>
       </c>
       <c r="I13">
@@ -6914,51 +6951,51 @@
       <c r="BD13">
         <v>574439000000.0</v>
       </c>
       <c r="BE13">
         <v>574439000000.0</v>
       </c>
       <c r="BF13">
         <v>574439000000.0</v>
       </c>
       <c r="BG13">
         <v>574439000000.0</v>
       </c>
       <c r="BH13">
         <v>574439000000.0</v>
       </c>
       <c r="BI13">
         <v>574439000000.0</v>
       </c>
       <c r="BJ13">
         <v>574439000000.0</v>
       </c>
       <c r="BK13">
         <v>574439000000.0</v>
       </c>
       <c r="BL13">
-        <v>574438673200.0</v>
+        <v>574439000000.0</v>
       </c>
       <c r="BM13">
         <v>574438673200.0</v>
       </c>
       <c r="BN13">
         <v>574438673200.0</v>
       </c>
       <c r="BO13">
         <v>574438673200.0</v>
       </c>
       <c r="BP13">
         <v>574438673200.0</v>
       </c>
       <c r="BQ13">
         <v>574438673200.0</v>
       </c>
       <c r="BR13">
         <v>574438673200.0</v>
       </c>
       <c r="BS13">
         <v>574438673200.0</v>
       </c>
       <c r="BT13">
         <v>574438673200.0</v>
       </c>
@@ -6971,119 +7008,122 @@
       <c r="BW13">
         <v>574438673200.0</v>
       </c>
       <c r="BX13">
         <v>574438673200.0</v>
       </c>
       <c r="BY13">
         <v>574438673200.0</v>
       </c>
       <c r="BZ13">
         <v>574438673200.0</v>
       </c>
       <c r="CA13">
         <v>574438673200.0</v>
       </c>
       <c r="CB13">
         <v>574438673200.0</v>
       </c>
       <c r="CC13">
         <v>574438673200.0</v>
       </c>
       <c r="CD13">
         <v>574438673200.0</v>
       </c>
       <c r="CE13">
-        <v>574438673000.0</v>
+        <v>574438673200.0</v>
       </c>
       <c r="CF13">
         <v>574438673000.0</v>
       </c>
       <c r="CG13">
         <v>574438673000.0</v>
       </c>
       <c r="CH13">
-        <v>297360000000.0</v>
+        <v>574438673000.0</v>
       </c>
       <c r="CI13">
         <v>297360000000.0</v>
       </c>
       <c r="CJ13">
         <v>297360000000.0</v>
       </c>
       <c r="CK13">
         <v>297360000000.0</v>
       </c>
       <c r="CL13">
         <v>297360000000.0</v>
       </c>
       <c r="CM13">
         <v>297360000000.0</v>
       </c>
       <c r="CN13">
         <v>297360000000.0</v>
       </c>
       <c r="CO13">
         <v>297360000000.0</v>
       </c>
       <c r="CP13">
         <v>297360000000.0</v>
       </c>
       <c r="CQ13">
         <v>297360000000.0</v>
       </c>
       <c r="CR13">
         <v>297360000000.0</v>
       </c>
+      <c r="CS13">
+        <v>297360000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>2872193000.0</v>
       </c>
       <c r="C14">
         <v>2872193000.0</v>
       </c>
       <c r="D14">
         <v>2872193000.0</v>
       </c>
       <c r="E14">
         <v>2872193000.0</v>
       </c>
       <c r="F14">
         <v>2872193000.0</v>
       </c>
       <c r="G14">
         <v>2872193000.0</v>
       </c>
       <c r="H14">
         <v>2872193000.0</v>
       </c>
       <c r="I14">
-        <v>2872193366.0</v>
+        <v>2872193000.0</v>
       </c>
       <c r="J14">
         <v>2872193366.0</v>
       </c>
       <c r="K14">
         <v>2872193366.0</v>
       </c>
       <c r="L14">
         <v>2872193366.0</v>
       </c>
       <c r="M14">
         <v>2872193366.0</v>
       </c>
       <c r="N14">
         <v>2872193366.0</v>
       </c>
       <c r="O14">
         <v>2872193366.0</v>
       </c>
       <c r="P14">
         <v>2872193366.0</v>
       </c>
       <c r="Q14">
         <v>2872193366.0</v>
       </c>
@@ -7179,93 +7219,96 @@
       </c>
       <c r="AV14">
         <v>2872193366.0</v>
       </c>
       <c r="AW14">
         <v>2872193366.0</v>
       </c>
       <c r="AX14">
         <v>2872193366.0</v>
       </c>
       <c r="AY14">
         <v>2872193366.0</v>
       </c>
       <c r="AZ14">
         <v>2872193366.0</v>
       </c>
       <c r="BA14">
         <v>2872193366.0</v>
       </c>
       <c r="BB14">
         <v>2872193366.0</v>
       </c>
       <c r="BC14">
         <v>2872193366.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>2872193366.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7320,133 +7363,142 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>571843000000.0</v>
+      </c>
       <c r="C16">
+        <v>800223000000.0</v>
+      </c>
+      <c r="D16">
         <v>616589000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>450412000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="F16">
+        <v>371851000000.0</v>
+      </c>
       <c r="G16">
+        <v>588318000000.0</v>
+      </c>
+      <c r="H16">
         <v>409409000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>352584000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>312540000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>325042000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>271881000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>415479000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>191135000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>432273000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>412553000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>552525000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>673402000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1204121000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1658044000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1096895000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>737141000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>729106000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>1742937000000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
@@ -7458,52 +7510,53 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7558,125 +7611,126 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>62813000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>64932000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>70001000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23212000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>20324000000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>16414000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12987000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21320000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6567000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5574000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7825000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17014000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4267000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7102000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6488000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7741000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2294000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4823000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6356000000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -7696,52 +7750,53 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7796,75 +7851,76 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>22198000000.0</v>
       </c>
       <c r="C20">
         <v>22198000000.0</v>
       </c>
       <c r="D20">
         <v>22198000000.0</v>
       </c>
       <c r="E20">
         <v>22198000000.0</v>
       </c>
       <c r="F20">
         <v>22198000000.0</v>
       </c>
       <c r="G20">
         <v>22198000000.0</v>
       </c>
       <c r="H20">
-        <v>22232000000.0</v>
+        <v>22198000000.0</v>
       </c>
       <c r="I20">
         <v>22232000000.0</v>
       </c>
       <c r="J20">
         <v>22232000000.0</v>
       </c>
       <c r="K20">
         <v>22232000000.0</v>
       </c>
       <c r="L20">
         <v>22232000000.0</v>
       </c>
       <c r="M20">
         <v>22232000000.0</v>
       </c>
       <c r="N20">
         <v>22232000000.0</v>
       </c>
       <c r="O20">
         <v>22232000000.0</v>
       </c>
       <c r="P20">
         <v>22232000000.0</v>
       </c>
@@ -7988,1289 +8044,1304 @@
       <c r="BD20">
         <v>22232000000.0</v>
       </c>
       <c r="BE20">
         <v>22232000000.0</v>
       </c>
       <c r="BF20">
         <v>22232000000.0</v>
       </c>
       <c r="BG20">
         <v>22232000000.0</v>
       </c>
       <c r="BH20">
         <v>22232000000.0</v>
       </c>
       <c r="BI20">
         <v>22232000000.0</v>
       </c>
       <c r="BJ20">
         <v>22232000000.0</v>
       </c>
       <c r="BK20">
         <v>22232000000.0</v>
       </c>
       <c r="BL20">
+        <v>22232000000.0</v>
+      </c>
+      <c r="BM20">
         <v>22954578200.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>23677641600.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>26667369900.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>27443558300.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>28219746800.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>28995935200.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>29772123600.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>30548312000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>31324500400.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>32100688800.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>32876877200.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>33653065600.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>34429254000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>35205442400.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>35981630800.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>36757819200.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>64624416800.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>65748044700.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>66871672700.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>39509810000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>40281765000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>41053721000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>41825676000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>42597631000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>17454068000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>17848613000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>18243158000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>18637703000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>21027000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>21865882000.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>24137000000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>480829000000.0</v>
+      </c>
+      <c r="C21">
         <v>1482348000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>381220000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>362606000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1434997000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1427185000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>319799000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>329150000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1424841000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1428708000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1374037000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1086636000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>924925000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>933553000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>958896000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>968463000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>981514000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>978053000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>521733000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1173091000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1280986000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1272056000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1266840000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1281795000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1233197000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>968812000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1110809000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1085067000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1013170000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>952257000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>914827000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>834719000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>738804000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>620575000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>608287000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>585069000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>529357000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>577299000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>537146000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>534450000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>469398000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>469336000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>465889000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>473476000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>470154000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>389113000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>388536000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>385147000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>58253000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>61185000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>363809000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>67588000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>71209000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>73517000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>75293000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>100855000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>101600000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>62455000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>62819000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>63264000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>63701000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>61091000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>61512000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>60485443500.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>60802042500.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>30292213700.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>54848050600.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>55158659600.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>56361304700.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>54598255800.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>55800900800.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>299127387200.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>296125966600.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>275920882900.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>221441439800.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>53332249900.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>48910796900.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>343240869500.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>54300093700.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>82357472500.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>83671881700.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>84986291000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>46377935000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>47340672000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>48303408000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>49266145000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>50228881000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>25276100000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>25861426000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>26446752000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>27032078000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>29803000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>31023382000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>34058000000.0</v>
       </c>
-      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>14732900000000.0</v>
+      </c>
+      <c r="C22">
         <v>11162840000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13090997000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12716275000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12343537000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12658173000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11955088000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11376184000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11092075000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8685248000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11256129000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8992688000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8618357000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8786009000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8961163000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8401166000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11422188000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9547550000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7743106000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6568936000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7322931000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6252981000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4824656000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4405441000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4316233000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5294524000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4995415000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4747239000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4557019000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4876180000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5125338000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5262620000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5473190000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4922378000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4501828000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4510971000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4123856000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4803858000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4387631000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3776784000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3589464000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3048938000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3389788000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3845829000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3870268000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3621506000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3804054000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3178050000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3309844000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2881568000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3365362000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2810171000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2167302000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2395022000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2674693000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2766333000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2912399000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2230411000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2839141000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3139039000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3016200000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3009631000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2702534000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1644051210600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2173915934300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2017264687900.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2139125053000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1876491411400.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2291654101600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1454178997500.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1340573695300.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2024056717100.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2377714731300.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1602729808900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1460036982300.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1268876277300.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>938683715700.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>857775428700.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>710274557800.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>691237090200.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>700567142900.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>611959257400.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>636460972000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>592571498000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>601263931000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>530646951000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>506079592000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>486325260000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>512274817000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>462072471000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>475677468000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>392073000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>348609783000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>292709000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>377092000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>50398674000000.0</v>
+      </c>
+      <c r="C23">
         <v>45893595000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45202974000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>43260304000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45126378000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46269755000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>45333131000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>41711074000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>41046763000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38721736000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39716363000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>39141771000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37555851000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>39942217000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42600814000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>42884291000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>43094171000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42613800000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40345003000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>38457672000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>37257434000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36283813000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35026171000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31961678000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>31131301000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29938940000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27787527000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>26616492000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27333764000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28367231000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29310310000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28904404000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>30361671000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>27770033000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27124101000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25720056000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>25411196000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26031764000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26141410000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>25892248000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26104170000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23021308000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>23957015000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24345776000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23892813000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20841744000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21292993000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>18154277000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19475076000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18600090000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18381114000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16575690000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>15045236000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15670291000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>8932300000000.0</v>
+      </c>
+      <c r="C24">
         <v>10125182000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8364273000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9537568000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9523285000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10714914000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11080815000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11519172000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12964152000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8607265000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9461227000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10927319000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8374596000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9451531000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10345620000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11028170000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10799440000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10512009000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9683606000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8211448000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8592082000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7250858000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6830837000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6540296000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6768465000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5637777000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5122373000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5149640000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4292425000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3867362000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8047801000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7827183000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6694425000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6598081000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6696284000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7345247000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6923612000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6366521000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6783254000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5264740000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6106649000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6192424000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4136201000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2948659000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4545590000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3434731000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2789791000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1406772000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1312799000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2927022000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3285548000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2645659000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1915919000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2554760000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3014591000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1995509000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>673251000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1206494000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2601458000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2256902000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2327010000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2330544000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1954358000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2551913557100.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1658138861500.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2169202515300.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2109570232600.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1179034356900.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1728037613500.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2141703498500.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2057912219600.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1957349888400.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1958240011500.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1990175323800.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2006656613500.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>122334297100.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>131708611800.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>464044408500.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>533767357600.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1395511012000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>630511006100.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1501894875000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>400929416000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1930707634000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>439168289000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2215865840000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>457576086000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2024488302000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>982575980000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1000821872000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>245099800000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>639414000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>667776000000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>618994000000.0</v>
       </c>
-      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>8367628000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9542544000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9529881000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10723130000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11090652000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11531881000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>10948498000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8397957000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9477063000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10373741000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11053751000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10802477000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10515322000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9687194000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8224404000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8614327000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7282302000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6867952000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6567582000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6795533000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5665069000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5122373000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5149640000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -9294,97 +9365,98 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>40861000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>44250000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>46209000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>41654000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>41785000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -9404,52 +9476,53 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9504,337 +9577,343 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>16314100000000.0</v>
+      </c>
+      <c r="C28">
         <v>13978638000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14392938000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14066128000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16842756000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18099330000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17634872000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15816446000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15594441000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14072944000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14401111000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13915618000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14151237000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13862056000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15723307000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16962187000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18930584000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19193108000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17021399000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15697646000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16360747000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16096539000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15153349000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13199068000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13232530000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15166945000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12035066000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11500673000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10269488000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10101476000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12953084000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13095662000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13771839000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12662695000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11695720000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10663280000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10181965000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9693936000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11511326000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10858747000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11618381000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10922694000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9053688000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9248528000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5593772000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5570386000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6260118000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5981897000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7050274000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6448464000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5857438000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5217276000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2247876000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2416685000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1183482000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>42003504000000.0</v>
+      </c>
+      <c r="C29">
         <v>39144095000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38828070000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>38604160000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>39490643000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39068161000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36348526000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36526331000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34231052000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35066189000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34492656000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33549272000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35021500000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>37402883000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>37060709000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37519726000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36592312000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>34105188000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31833173000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32867510000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>31716384000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>30377356000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>28056010000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27498745000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26444939000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9860,415 +9939,419 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>6552066000000.0</v>
+      </c>
+      <c r="C30">
         <v>5507200000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4818841000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5644563000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6248829000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6597364000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6614534000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7482739000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5897418000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5891249000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5102599000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5674332000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5441348000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7034077000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8646511000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9334248000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7468780000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8524525000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7949546000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7500994000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5828252000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4914499000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5651933000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3775348000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3337264000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3472224000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3583804000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2856989000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3657461000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3548221000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4183244000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3476877000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3790718000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3977634000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3972925000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3868579000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3243519000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3708114000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3203949000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2875996000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2429111000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2321689000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2899662000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2500796000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2583934000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1494039000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1863701000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1357412000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1751195000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2540868000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2010482000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1351716000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1426727000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1898723000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2596271000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3384879000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3558603000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3532751000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3347478000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2177840000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2471527000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1719248000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1998392000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1370193803100.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1143256076700.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>997438833600.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1120955785200.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>893113287000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1024913449800.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>895159992600.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>852775619100.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1524725783900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1014010833300.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1120560532700.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>930341565700.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>642683197200.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>427905077200.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>261512533400.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>318287256600.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>311562712700.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>335841532200.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>291385015800.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>311280445000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>354844305000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>368081320000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>242341280000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>240330237000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>311211849000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>449714497000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>439606307000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>269345039000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>271253000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>280444488000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>254456000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>317141000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>17896706000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>19388270000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>18745258000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>16660793000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>15508277000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>14735000000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>13793846000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>13079391000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12196822000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11915303000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>11634642000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>10297151000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10122204000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9117613000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>10226004000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>9903764000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>9728241000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12176129000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>11747541000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>11149347000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -10288,129 +10371,132 @@
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>9572841000000.0</v>
+      </c>
+      <c r="C32">
         <v>10862202000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8787453000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>9762623000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10461579000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11070801000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11987285000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12541735000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8852745000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8915726000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11640198000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9139741000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10998758000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11604256000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11023465000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10208635000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9039802000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7009082000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6780816000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7034409000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4932755000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4253117000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2636450000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2484403000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>28926000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10436,313 +10522,317 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>24631067000000.0</v>
+      </c>
+      <c r="C33">
         <v>23683785000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23105324000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>21753234000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21502413000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21366629000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20891601000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20336420000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20762460000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20025620000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20575255000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>18903211000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>18542032000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18770632000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18891994000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18509335000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17797507000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>17699451000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17926971000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>17813613000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>15684374000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>16112282000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>16414424000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>16032426000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>16135249000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>16057440000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>16309903000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>16617583000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16382683000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16169150000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>16708106000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>16100111000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>16276003000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>16117510000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>15960608000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>15169652000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>15151489000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15123938000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>14894824000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>15013203000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>14952361000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>13396943000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>13276870000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12957178000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>12550726000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>12001250000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11580067000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>10519659000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>10376869000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>10821703000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>10719164000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>10492281000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9804104000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9240738000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7304402000000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>32118000000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>306629000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>221496000000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>4721000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>229660000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>72475000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>394548000000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>3302000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6606000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>9909000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10764,477 +10854,494 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>10068239000000.0</v>
+      </c>
+      <c r="C35">
         <v>11261984000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9457757000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10629532000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10660745000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11767267000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12079345000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12518253000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13977665000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9580082000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10419118000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11882705000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9316683000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10346278000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11248447000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12292155000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11904270000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11402744000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10518224000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10723217000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9618775000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8235665000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8143860000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7470136000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7669865000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6413717000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6178709000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6356205000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7116289000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4682129000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8609006000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>8506139000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7424151000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7263475000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7358859000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8247906000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7789956000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>7187640000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>7585168000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6825026000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7262835000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7631817000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6437057000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5884153000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6924609000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5560752000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4349920000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3264587000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3092815000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4232940000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4578033000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5130080000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2638012000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3277249000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3038919000000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>702823000000.0</v>
+      </c>
+      <c r="C36">
         <v>821312000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>812080000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1003519000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1542916000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1823295000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1559818000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1040484000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-48690000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>40314000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2053000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19222000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29106000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>601746000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>564312000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>454975000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>482881000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>480934000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6968000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17594000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1634944000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3610662000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3200366000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>16963000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>17457000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>12220000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>11334000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>9692000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>9333000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8836000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7338000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6462000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7245000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6945000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9406000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6128000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7539000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5696000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5753000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>7654000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6759000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6707000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>6677000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6682000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>7031000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>57854000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>50829000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>48711000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>587714000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1536707000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>24429000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1870003000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1720368000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1616587000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-7304402000000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>16054000000.0</v>
+      </c>
+      <c r="C37">
+        <v>14864000000.0</v>
+      </c>
+      <c r="D37">
+        <v>14789000000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>13994000000.0</v>
+      </c>
+      <c r="G37">
+        <v>14087000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -11280,1170 +11387,1179 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1056942000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1291915000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1529997000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1782203000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1605245000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1398351000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>868113000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1225951000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1841348000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1481498000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1393681000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1224531000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1335806000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1535801000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1383384000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1451042000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1742552000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2032039000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1847925000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2067198000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1964185000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2453234000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3258663000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2858016000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2700268000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3213494000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2689247000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3386099000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3505189000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3318154000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2643985000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2807208000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2731303000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2542848000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2711490000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2637905000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1300660000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1283512000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1199529000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1041373000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1395874000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1312276000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>609954000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>718610000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1670825000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1383005000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2010975000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1834426000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1734409000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1597549000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1530456000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1587948000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>885177000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>780538000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>765944000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>675543000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>626582000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>843165000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>883149247800.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>826370675300.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>694505646900.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1040051188300.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1102506626600.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>904874311500.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1160803368400.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1097963563700.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1367240339100.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1162252050200.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1262553318700.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1212958237500.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>817344033200.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>827470277500.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1230039551700.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>904758604700.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1163025917300.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>857345746700.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>822581527900.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>812338357000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>865412565000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1009443658000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>916698743000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>901725863000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1805370433000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>874198016000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>798028801000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>813323040000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1769706000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>796930689000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1578169000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1388508000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2125172000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>2896500000000.0</v>
+      </c>
+      <c r="C39">
         <v>3624466000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2163074000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1605659000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3844726000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4284307000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4286173000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1751592000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4141011000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3675835000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3755008000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4081110000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4357825000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4041799000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4059769000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4145737000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4378530000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5304324000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4489523000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4713064000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4199379000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3601775000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3475043000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4008596000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3941624000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3393876000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1929117000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1636869000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1496714000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1885212000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2644978000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3034375000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3902413000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2701253000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>281760000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2416151000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2479527000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2490045000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3460283000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5312951000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4468451000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3866384000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2841414000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3586717000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4366217000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2795602000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2427668000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2513481000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2588268000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1628989000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2294144000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1324321000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>888395000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>928338000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>890998000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>827666000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>806915000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>881596000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1289695000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1407035000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1753317000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1272405000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1251236000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1376035930200.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>932178342300.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>632721776000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>518446561200.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>638079018400.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>892327740000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>709957469900.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>520845866000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>710473699900.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>955188204600.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>806967302800.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>359031550200.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>733573954300.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>553782734000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>347874324500.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>292411084900.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>279527011400.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>232186432700.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>180051521000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>157230018000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>243127692000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>134668476000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>128703313000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>63449296000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>143443526000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>138073406000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>154395444000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>112602425000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>155328000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>147459035000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>102068000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>172703000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>2451152000000.0</v>
+        <v>2655701000000.0</v>
       </c>
       <c r="C40">
+        <v>1650929000000.0</v>
+      </c>
+      <c r="D40">
         <v>1297638000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1988707000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1875648000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1849223000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1184591000000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>1537114000000.0</v>
+      </c>
+      <c r="J40">
         <v>1045087000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>877169000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>815702000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>819532000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>685741000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>742341000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>773383000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>942862000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>911310000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>819902000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>654790000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>798945000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>707263000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>603321000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1079172000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1486030000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1173124000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1103660000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>916135000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1022940000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1203293000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1272544000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>925260000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>903787000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1160119000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>803820000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>805597000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>939257000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1624784000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2160480000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1570727000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1456147000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1517573000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>924423000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>704831000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1131666000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>820627000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>654890000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>672704000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>617975000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>638038000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>910139000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>561632000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>698376000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>494269000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>539578000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2030250000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>569655000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>613060000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>794350000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>430635000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>515143000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>585238000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>543770000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>414888000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>379796754000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>344742441000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>410137319000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>390821844000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>293713294000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>346911341000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>408615097000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>469064796000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>511289840000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>490488684000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>310324308000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>385939342000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>347888924000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>148163468000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>78504838000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>83108219000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>69351349000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>68612761000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>73319415000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>172581786000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>182992225000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>199682103000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1147217189000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>290888664000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>566470345000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>986917356000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>979192983000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>954419742000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>370943000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>426135934000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>823736000000.0</v>
       </c>
-      <c r="CR40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>918726000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>869215000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>874706000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1238404000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1101793000000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>831030000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2498813000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1004448000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>953363000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1275908000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>902554000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>874332000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>748648000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>917326000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1206565000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2823864000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>814767000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>561205000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>678956000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>716681000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>665000000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>650451000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>703245000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>657607000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>601251000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>581709000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1371533000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>965500000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>947897000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1843659000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2487122000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1944028000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1694849000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1132285000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1441745000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1371117000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>902619000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>928949000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2091871000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>337516000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>343212000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>419275000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>271272000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>240116000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>243962000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>200331000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>163819000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>163608000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>163889000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>305847000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>278504289800.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>291439055600.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>285543175000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>288859627000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2030235945800.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>299831345900.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>291123436900.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>328689404000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>286519963900.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>102412552800.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>119260654700.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>108858552000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1814086839000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1789606689900.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>973471872400.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>979266519200.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>42512619500.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>696356501900.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>54314688700.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1130049530000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>47062272000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1389125524000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>445560000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2922788532000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>954670013000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1138158145000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1033822907000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1799103796000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1549079000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1596208550000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>1387111000000.0</v>
       </c>
-      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>1756876000000.0</v>
       </c>
       <c r="C42">
         <v>1756876000000.0</v>
       </c>
       <c r="D42">
         <v>1756876000000.0</v>
       </c>
       <c r="E42">
         <v>1756876000000.0</v>
       </c>
       <c r="F42">
         <v>1756876000000.0</v>
       </c>
       <c r="G42">
         <v>1756876000000.0</v>
       </c>
       <c r="H42">
         <v>1756876000000.0</v>
       </c>
       <c r="I42">
@@ -12503,155 +12619,158 @@
       <c r="AA42">
         <v>1756876000000.0</v>
       </c>
       <c r="AB42">
         <v>1756876000000.0</v>
       </c>
       <c r="AC42">
         <v>1756876000000.0</v>
       </c>
       <c r="AD42">
         <v>1756876000000.0</v>
       </c>
       <c r="AE42">
         <v>1756876000000.0</v>
       </c>
       <c r="AF42">
         <v>1756876000000.0</v>
       </c>
       <c r="AG42">
         <v>1756876000000.0</v>
       </c>
       <c r="AH42">
         <v>1756876000000.0</v>
       </c>
       <c r="AI42">
+        <v>1756876000000.0</v>
+      </c>
+      <c r="AJ42">
         <v>1409734000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756876000000.0</v>
       </c>
       <c r="AK42">
         <v>1756876000000.0</v>
       </c>
       <c r="AL42">
         <v>1756876000000.0</v>
       </c>
       <c r="AM42">
+        <v>1756876000000.0</v>
+      </c>
+      <c r="AN42">
         <v>1641988000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756876000000.0</v>
       </c>
       <c r="AO42">
         <v>1756876000000.0</v>
       </c>
       <c r="AP42">
         <v>1756876000000.0</v>
       </c>
       <c r="AQ42">
         <v>1756876000000.0</v>
       </c>
       <c r="AR42">
         <v>1756876000000.0</v>
       </c>
       <c r="AS42">
         <v>1756876000000.0</v>
       </c>
       <c r="AT42">
         <v>1756876000000.0</v>
       </c>
       <c r="AU42">
+        <v>1756876000000.0</v>
+      </c>
+      <c r="AV42">
         <v>1771523000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756876000000.0</v>
       </c>
       <c r="AW42">
         <v>1756876000000.0</v>
       </c>
       <c r="AX42">
         <v>1756876000000.0</v>
       </c>
       <c r="AY42">
         <v>1756876000000.0</v>
       </c>
       <c r="AZ42">
         <v>1756876000000.0</v>
       </c>
       <c r="BA42">
         <v>1756876000000.0</v>
       </c>
       <c r="BB42">
         <v>1756876000000.0</v>
       </c>
       <c r="BC42">
+        <v>1756876000000.0</v>
+      </c>
+      <c r="BD42">
         <v>1889037000000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12706,52 +12825,53 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12806,99 +12926,102 @@
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>31466703000000.0</v>
+      </c>
+      <c r="C45">
         <v>30258094000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>29267780000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>27926408000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>27147740000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26534280000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>25646783000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>25454747000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>24928333000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>24525479000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>24177235000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>23712097000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>23441039000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>23339318000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>22976728000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12934,800 +13057,808 @@
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>18574655000000.0</v>
+      </c>
+      <c r="C46">
         <v>16693757000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>17353549000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>17019946000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15090723000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14568467000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15579215000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>15093319000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14990715000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13558562000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14606181000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13316306000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13169088000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13156703000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13222348000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13091548000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12973130000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12800459000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12811530000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12720867000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12781780000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>12931468000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12955420000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12770375000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12734047000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13022427000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12642885000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>12517507000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>12412968000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>12415737000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12483052000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12478881000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12417291000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12142597000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>12173501000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>10925600000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>10730962000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10762884000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10700113000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>10635769000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>10635319000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10397433000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10275297000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>10019602000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>9761097000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8929909000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8572913000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>8218026000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>9658259000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9150878000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>7212408000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>8481306000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>7969678000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>7506329000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>7183794000000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>17353549000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>17019946000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16384981000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>15843498000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>15579215000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>15093319000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>14113885000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>13660463000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>13645736000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>13792383000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>13581155000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13460958000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13326006000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13286478000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13200765000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13258435000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13408462000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>13430332000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>13248911000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13210206000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13507655000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13117120000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13029883000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>12888537000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>12890122000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12958319000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12955195000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12889904000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12612321000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>12642454000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>12525667000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>12344281000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>12392635000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>12351976000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>12301713000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>12314456000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>12096283000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11993358000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11757649000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11509353000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10605376000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10267791000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9909705000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>9658259000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>9150878000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>8918633000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>8481306000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>7969678000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>7506329000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>7183794000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6776701000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6528603000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6306436000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>5978822000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>5765939000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>5581732000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>5493080000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>5364866000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>5209649906500.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>5149414014400.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>5046190219300.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4819238840200.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>4698617403900.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>4570121617700.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>4348980055900.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4218490291800.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3692174352000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3508183559200.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3223504867900.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3083392660800.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3157972179600.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3005923620900.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2607135469800.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2749556607500.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2424945246300.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2368689293200.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2332378834000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2294654296000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2179139525000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2118597642000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2081663632000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2019590175000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1039788384000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1917209308000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1896142418000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1862731102000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>875761000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1861067804000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>535010000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1760245000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1603506000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>21010756000000.0</v>
+      </c>
+      <c r="C48">
         <v>20247150000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>19417629000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>18413404000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>17640529000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17062702000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>16928467000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>16958042000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>16345257000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>16376001000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>16198132000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>15772340000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>15534581000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>16589298000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>16341045000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14373558000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13286942000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12574792000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>11663936000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11114907000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>10329672000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10034022000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>9784017000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8400216000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>8196274000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6782245000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>8202475000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>7826488000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7581981000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9963933000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9484459000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>8780362000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>8580469000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>8898264000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>8584219000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>7983302000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>7864164000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>7832206000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>7492203000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>7249164000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7047159000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>5363590000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4901262000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4531544000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5202869000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5183474000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5261763000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4987653000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4877181000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>4804756000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>3801597000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3888614000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7266039000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7023749000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>6470612000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5907304000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6005867000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5546018000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>4893523000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>4601740000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>4698877000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>4123703000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3397305000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2892397154200.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2875918278700.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2791279059800.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2352206886700.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>2140337984200.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2329593281300.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2127967121700.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2120706592500.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2419816349600.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2102170507300.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1443260643800.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1020600815300.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>839916830800.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>541580741300.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>351351437300.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>163777847000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>89890385000.0</v>
       </c>
-      <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13782,147 +13913,150 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>8951589000000.0</v>
+      </c>
+      <c r="C50">
         <v>5749774000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8043566000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>8490578000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8728875000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8117912000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5036441000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4249375000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6338839000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6546139000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4917592000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6822188000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6159467000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7822641000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8805933000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10631211000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>10755496000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>10014454000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9760403000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>11184637000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>11664755000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>11030851000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>10325011000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>9787929000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>11142764000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>7881981000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7108845000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7216950000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>8122582000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>692324000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>582354000000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13942,642 +14076,650 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>17900241000000.0</v>
+      </c>
+      <c r="C51">
         <v>15893942000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16417676000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15606701000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>18029629000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19462612000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19220607000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16580585000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>17241343000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14976730000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16042955000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15874338000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15227756000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15643515000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>18202904000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19874220000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>21452899000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>21298952000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>19738622000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18032913000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>19858103000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>19017130000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17976921000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>16938935000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>16633461000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16887821000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13004354000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12258485000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11509375000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11989944000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>13601728000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>14126083000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>14870601000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12865406000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>12311635000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>11066988000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>11084037000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>10303234000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>11861793000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>11083020000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>12283164000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>11310048000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>10602969000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>10703784000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6115440000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6499733000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7877621000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6567572000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>8499174000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7175426000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>6266926000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5814477000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3006584000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3624155000000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>8962078000000.0</v>
+      </c>
+      <c r="C52">
         <v>5760286000000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>8056530000000.0</v>
+      </c>
+      <c r="E52">
         <v>6064157000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8499748000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8739482000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8129955000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5048704000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4261425000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6350642000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6559848000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4925840000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6829799000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6166452000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7829163000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8820469000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10650422000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10783630000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10051428000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9808509000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11243776000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>11734828000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11108969000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10371353000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9837928000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11222752000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7881981000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>7108845000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7216950000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>8122582000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5698737000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6298900000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>8176176000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>6267325000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>5615351000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4210826000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4160425000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4056602000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5445964000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>5818280000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6176515000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5117624000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>7713146000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>8301831000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4979509000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5337300000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6695700000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5319556000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7041508000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4123602000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4827402000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3022653000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1042556000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1043089000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>-1434493000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-1023673000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-740311000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-381390000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-431223000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-481492000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-273736000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7643000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-1489315000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-821554000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>725142000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2481685000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1836543000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-926282000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-1084045000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-632006000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-1323697000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-1713460000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-1711734000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-1540080000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-2061982000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-1309966000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-1643234000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-1932954000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-1762265000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>-2336929000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-2537703000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-2400100000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-2227923000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-2357089000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-2319783000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-2458313000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-2464158000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-2385079000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-2235709000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-2547962000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-2487932000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>-1795621000000.0</v>
       </c>
-      <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>-3042155000000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14632,1130 +14774,1143 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>50398674000000.0</v>
+      </c>
+      <c r="C55">
         <v>45893595000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45202974000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>43260304000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45126378000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>46269755000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>45333131000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>41711074000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>41046763000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>38721736000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>39716363000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>39141771000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>37555851000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>39942217000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>42600814000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>42884291000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>43094171000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42613800000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>40345003000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>38457672000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>37257434000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>36283813000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>35026171000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>31961678000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>31131301000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>29938940000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>27787527000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>26616492000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27333764000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>28367231000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>29310310000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>28904404000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>30361671000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>27770033000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>27124101000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>25720056000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>25411196000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>26031764000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>26141410000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>25892248000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>26104170000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>23021308000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>23957015000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>24345776000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>23892813000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>20841744000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>21292993000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>18154277000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>19475076000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>18600090000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>18381114000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>16575690000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>15045236000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>15670291000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>16247395000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>16219049000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>16424230000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>14352490000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>14721899000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>13906258000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>14633126000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>13432478000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>12475642000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>10841847244300.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>10685159312100.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>9727682144700.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>10210594910000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>10478749429100.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>10570701144400.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>10248454087800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>10025915920100.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>10097489349500.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9507538891700.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8985785704300.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>8063168750700.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>7338460765600.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>6442064468100.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5484948732300.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>5311930881800.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5094772462700.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4777695444800.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4908606847600.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4597226953000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>4582046119000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>4334692763000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4024783872000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3972684496000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>3915134306000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3985639225000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>3865456600000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>3629992940000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>3548547000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>3570086561000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3790678000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3896838000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>4595614000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>25767607000000.0</v>
+      </c>
+      <c r="C56">
         <v>22209810000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22097650000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21507070000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23623965000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24903126000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24441530000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>21374654000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>20284303000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18696116000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19141108000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>20238560000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>19013819000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>21171585000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>23708820000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>24374956000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>25296664000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>24914349000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>22418032000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>20644059000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>21573060000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>20171531000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>18611747000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>15929252000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14996052000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>13881500000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11477624000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>9998909000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10951081000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>12198081000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>12602204000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>12804293000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>14085668000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>11652523000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11163493000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>10550404000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>10259707000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>10907826000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>11246586000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>10879045000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11151809000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>9624365000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>10680145000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11388598000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>11342087000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>8840494000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>9712926000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7634618000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>9098207000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>7778387000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7661950000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>6083409000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5241132000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6429553000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>7345444000000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>16194766000000.0</v>
+      </c>
+      <c r="C57">
         <v>11347608000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13310197000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11208402000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13861342000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14441547000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13370729000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9387369000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7742568000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9843371000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>10225382000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8598362000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9874078000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10172827000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12104564000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13351491000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>15088029000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15874547000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15408950000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>13863243000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>14538651000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15238776000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14358630000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13292802000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>12511649000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13852574000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10675761000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9686034000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9890440000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10969426000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8452099000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8827789000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>11593881000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8880186000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8465263000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6775829000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7051519000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8306232000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8356807000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>9115586000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9087970000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>7318691000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>9897188000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>11191755000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>9061339000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7400002000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8996931000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>7224503000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8947583000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7021982000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7318180000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>5009241000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2661666000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2897873000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3498527000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>5241612000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6714859000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4586069000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4270944000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4153653000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4728433000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4102574000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4105059000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2406135160800.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3147379207000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1779537031500.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2754439338100.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2370458906900.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3443045620100.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2875206864900.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2734319617700.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2633549252300.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2556371118600.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2687659400300.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2189600301900.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1826227893000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1247164956200.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1132320126700.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1089632903100.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1054443675000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1040473671000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1086458903700.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1030548466000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>732860099000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>723162832000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1546911435000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>770577616000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1044377892000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2004169595000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1884607185000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1699496113000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1401916000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1493092485000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1995674000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2377086000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1298180000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>26263005000000.0</v>
+      </c>
+      <c r="C58">
         <v>22609592000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22767954000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21837934000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24522087000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26208814000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25450074000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21905622000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21720233000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19423453000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>20644500000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20481067000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19190761000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20519105000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>23353011000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>25643646000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>26992299000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>27277291000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>25927174000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>24586460000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>24157426000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>23474441000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22502490000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>20762938000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>20181514000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>20266291000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16854470000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>16042239000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>17006729000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15651555000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17061105000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17333928000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>19018032000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>16143661000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15824122000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>15023735000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14841475000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>15493872000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>15941975000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>15940612000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>16350805000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>14950508000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>16334245000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>17075908000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15985948000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>12960754000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>13346851000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10489090000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>12040398000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>11254922000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>11896213000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>10139321000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5299678000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6175122000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>7308000000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>7847257000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>7958870000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6359336000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>7386347000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>6872686000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>7511376000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>6881953000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>6642319000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>5515678273000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5370220942000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4498587544000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5410942816000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>5882322892000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5767486626900.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5601222108100.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>5406234228900.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5162970616600.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4896687173700.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>5038144059800.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>4534912836100.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3995411753700.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3398672660600.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2718582751800.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2734706150600.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2631763375600.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2496780136300.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2761020800900.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2668646573000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2898187401000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2722267437000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>4383457016000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>4321273619000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>4194787564000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>4273822178000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4043591359000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3883276568000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3756674000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3904640885000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3893982000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>4496519000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>4574676000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15810,320 +15965,324 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>24119615000000.0</v>
+      </c>
+      <c r="C60">
         <v>23269139000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>22420231000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>21407908000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>20590297000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20046854000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19869434000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>19792913000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19312804000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>19284948000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>19058823000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>18647745000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>18352488000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>19410502000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>19234622000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>17226606000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>16089075000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15324807000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14407128000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13861322000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13090791000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12800771000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>12515668000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>11190703000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>10942351000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9664398000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>10926179000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>10567258000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10320121000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>12708680000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12242180000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>11563231000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>11336662000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>11619821000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>11293732000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>10690950000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>10564396000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10532724000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10194108000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>9945432000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9746704000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>8064238000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>7615936000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>7262907000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>7900525000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7874914000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7940378000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7659733000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7429127000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7339817000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>6479166000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6430859000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>9740774000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9489651000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>8934088000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>8366676000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>8460473000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>7988260000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>7330869000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7029169000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>7117714000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6546814000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>5829703000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5322572025600.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5311299348700.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5225455055900.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4795878010500.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4592569640100.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4799189567500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4642743783100.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>4615204234200.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>4930473866500.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4606950111100.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3947631644500.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3528245914600.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3343039011900.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3043381807500.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2766355980500.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2577214731200.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2462999087100.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>2280905308500.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2147576046700.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1928570381000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1683848717000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1612415327000.0</v>
       </c>
-      <c r="CH60"/>
       <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
       <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
       <c r="CQ60"/>
       <c r="CR60"/>
+      <c r="CS60"/>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -16178,52 +16337,53 @@
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16278,50 +16438,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16396,51 +16557,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>76996469000000.0</v>
       </c>
       <c r="C2">
         <v>70821390000000.0</v>
       </c>
       <c r="D2">
         <v>59898024000000.0</v>
       </c>
       <c r="E2">
         <v>61733885000000.0</v>
       </c>
       <c r="F2">
         <v>46047334000000.0</v>
       </c>
       <c r="G2">
         <v>34557130000000.0</v>
       </c>
       <c r="H2">
         <v>32285538000000.0</v>
       </c>
       <c r="I2">
         <v>32758096000000.0</v>
       </c>
@@ -16479,60 +16640,60 @@
       </c>
       <c r="U2">
         <v>3745167845000.0</v>
       </c>
       <c r="V2">
         <v>3873510522000.0</v>
       </c>
       <c r="W2">
         <v>3605237375000.0</v>
       </c>
       <c r="X2">
         <v>2872457273000.0</v>
       </c>
       <c r="Y2">
         <v>2520534040000.0</v>
       </c>
       <c r="Z2">
         <v>1815568000000.0</v>
       </c>
       <c r="AA2">
         <v>2031527000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>1475576000000.0</v>
       </c>
       <c r="C3">
         <v>1336246000000.0</v>
       </c>
       <c r="D3">
-        <v>223573000000.0</v>
+        <v>1230709000000.0</v>
       </c>
       <c r="E3">
         <v>1181834000000.0</v>
       </c>
       <c r="F3">
         <v>1387617000000.0</v>
       </c>
       <c r="G3">
         <v>1086865000000.0</v>
       </c>
       <c r="H3">
         <v>853134000000.0</v>
       </c>
       <c r="I3">
         <v>914989000000.0</v>
       </c>
       <c r="J3">
         <v>813611000000.0</v>
       </c>
       <c r="K3">
         <v>722817000000.0</v>
       </c>
       <c r="L3">
         <v>128692000000.0</v>
       </c>
@@ -16544,85 +16705,85 @@
       </c>
       <c r="O3">
         <v>70224000000.0</v>
       </c>
       <c r="P3">
         <v>95320000000.0</v>
       </c>
       <c r="Q3">
         <v>166206000000.0</v>
       </c>
       <c r="R3">
         <v>76095000000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
-        <v>3588304000000.0</v>
+        <v>4330218000000.0</v>
       </c>
       <c r="C5">
         <v>2773983000000.0</v>
       </c>
       <c r="D5">
         <v>2358078000000.0</v>
       </c>
       <c r="E5">
         <v>8147104000000.0</v>
       </c>
       <c r="F5">
         <v>4704310000000.0</v>
       </c>
       <c r="G5">
         <v>2834146000000.0</v>
       </c>
       <c r="H5">
         <v>1116416000000.0</v>
       </c>
       <c r="I5">
         <v>1552080000000.0</v>
       </c>
       <c r="J5">
         <v>1546445000000.0</v>
       </c>
@@ -16640,60 +16801,60 @@
       </c>
       <c r="O5">
         <v>3452489000000.0</v>
       </c>
       <c r="P5">
         <v>2471560000000.0</v>
       </c>
       <c r="Q5">
         <v>1970460000000.0</v>
       </c>
       <c r="R5">
         <v>1110205000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
-        <v>5063880000000.0</v>
+        <v>5805794000000.0</v>
       </c>
       <c r="C6">
         <v>4110229000000.0</v>
       </c>
       <c r="D6">
-        <v>2581651000000.0</v>
+        <v>3588787000000.0</v>
       </c>
       <c r="E6">
         <v>9328938000000.0</v>
       </c>
       <c r="F6">
         <v>6091927000000.0</v>
       </c>
       <c r="G6">
         <v>3921011000000.0</v>
       </c>
       <c r="H6">
         <v>1969550000000.0</v>
       </c>
       <c r="I6">
         <v>2467069000000.0</v>
       </c>
       <c r="J6">
         <v>2360056000000.0</v>
       </c>
       <c r="K6">
         <v>2154318000000.0</v>
       </c>
       <c r="L6">
         <v>1622092000000.0</v>
       </c>
@@ -16705,113 +16866,113 @@
       </c>
       <c r="O6">
         <v>3522713000000.0</v>
       </c>
       <c r="P6">
         <v>2566880000000.0</v>
       </c>
       <c r="Q6">
         <v>2136666000000.0</v>
       </c>
       <c r="R6">
         <v>1186300000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>9949599000000.0</v>
       </c>
       <c r="C9">
         <v>8014053000000.0</v>
       </c>
       <c r="D9">
         <v>6632525000000.0</v>
       </c>
       <c r="E9">
         <v>13311674000000.0</v>
       </c>
       <c r="F9">
         <v>10956900000000.0</v>
       </c>
       <c r="G9">
         <v>5877216000000.0</v>
       </c>
       <c r="H9">
         <v>3912564000000.0</v>
       </c>
       <c r="I9">
         <v>4633547000000.0</v>
       </c>
@@ -16832,51 +16993,51 @@
       </c>
       <c r="O9">
         <v>6525031000000.0</v>
       </c>
       <c r="P9">
         <v>7521693000000.0</v>
       </c>
       <c r="Q9">
         <v>3137496000000.0</v>
       </c>
       <c r="R9">
         <v>1716624000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>3303778000000.0</v>
       </c>
       <c r="C10">
         <v>1585442000000.0</v>
       </c>
       <c r="D10">
         <v>1108886000000.0</v>
       </c>
       <c r="E10">
         <v>6805971000000.0</v>
       </c>
       <c r="F10">
         <v>3593740000000.0</v>
       </c>
       <c r="G10">
         <v>2087780000000.0</v>
       </c>
       <c r="H10">
         <v>1166053000000.0</v>
       </c>
       <c r="I10">
         <v>701504000000.0</v>
       </c>
@@ -16909,51 +17070,51 @@
       </c>
       <c r="S10">
         <v>1470727749000.0</v>
       </c>
       <c r="T10">
         <v>1512323444000.0</v>
       </c>
       <c r="U10">
         <v>632069831000.0</v>
       </c>
       <c r="V10">
         <v>237687080000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>56569326000.0</v>
       </c>
       <c r="Y10">
         <v>312390956000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>718081000000.0</v>
       </c>
       <c r="C11">
         <v>307173000000.0</v>
       </c>
       <c r="D11">
         <v>191016000000.0</v>
       </c>
       <c r="E11">
         <v>1301015000000.0</v>
       </c>
       <c r="F11">
         <v>764322000000.0</v>
       </c>
       <c r="G11">
         <v>547982000000.0</v>
       </c>
       <c r="H11">
         <v>267355000000.0</v>
       </c>
       <c r="I11">
         <v>103731000000.0</v>
       </c>
@@ -16988,51 +17149,51 @@
         <v>423728812000.0</v>
       </c>
       <c r="T11">
         <v>523379581000.0</v>
       </c>
       <c r="U11">
         <v>4064630000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>50996697000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>30965112000.0</v>
       </c>
       <c r="Z11">
         <v>22168000000.0</v>
       </c>
       <c r="AA11">
         <v>23961000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>1047409000000.0</v>
       </c>
       <c r="C12">
         <v>1188541000000.0</v>
       </c>
       <c r="D12">
         <v>1270476000000.0</v>
       </c>
       <c r="E12">
         <v>1341133000000.0</v>
       </c>
       <c r="F12">
         <v>1110570000000.0</v>
       </c>
       <c r="G12">
         <v>746366000000.0</v>
       </c>
       <c r="H12">
         <v>575593000000.0</v>
       </c>
       <c r="I12">
         <v>588165000000.0</v>
       </c>
@@ -17071,51 +17232,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>20628000000.0</v>
       </c>
       <c r="C13">
         <v>1202504000000.0</v>
       </c>
       <c r="D13">
         <v>56119000000.0</v>
       </c>
       <c r="E13">
         <v>539455000000.0</v>
       </c>
       <c r="F13">
         <v>827859000000.0</v>
       </c>
       <c r="G13">
         <v>221078000000.0</v>
       </c>
       <c r="H13">
         <v>50315000000.0</v>
       </c>
       <c r="I13">
         <v>1012380000000.0</v>
       </c>
@@ -17124,51 +17285,51 @@
       </c>
       <c r="K13">
         <v>53502000000.0</v>
       </c>
       <c r="L13">
         <v>1388397000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-791000000.0</v>
       </c>
       <c r="C14">
         <v>-97000000.0</v>
       </c>
       <c r="D14">
         <v>-63000000.0</v>
       </c>
       <c r="E14">
         <v>-4437000000.0</v>
       </c>
       <c r="F14">
         <v>-2610000000.0</v>
       </c>
       <c r="G14">
         <v>8013000000.0</v>
       </c>
       <c r="H14">
         <v>6878000000.0</v>
       </c>
       <c r="I14">
         <v>7025000000.0</v>
       </c>
@@ -17187,51 +17348,51 @@
       <c r="N14">
         <v>267000000.0</v>
       </c>
       <c r="O14">
         <v>781000000.0</v>
       </c>
       <c r="P14">
         <v>1013000000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
         <v>609670000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>2584906000000.0</v>
       </c>
       <c r="C15">
         <v>1278172000000.0</v>
       </c>
       <c r="D15">
         <v>917807000000.0</v>
       </c>
       <c r="E15">
         <v>5500519000000.0</v>
       </c>
       <c r="F15">
         <v>2826808000000.0</v>
       </c>
       <c r="G15">
         <v>1538742000000.0</v>
       </c>
       <c r="H15">
         <v>898632000000.0</v>
       </c>
       <c r="I15">
         <v>597324000000.0</v>
       </c>
@@ -17264,51 +17425,51 @@
       </c>
       <c r="S15">
         <v>1046389267000.0</v>
       </c>
       <c r="T15">
         <v>988943863000.0</v>
       </c>
       <c r="U15">
         <v>628005202000.0</v>
       </c>
       <c r="V15">
         <v>304203348000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>73209625000.0</v>
       </c>
       <c r="Y15">
         <v>281425920000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>2584906000000.0</v>
       </c>
       <c r="C16">
         <v>1278172000000.0</v>
       </c>
       <c r="D16">
         <v>917807000000.0</v>
       </c>
       <c r="E16">
         <v>5500519000000.0</v>
       </c>
       <c r="F16">
         <v>2826808000000.0</v>
       </c>
       <c r="G16">
         <v>1538742000000.0</v>
       </c>
       <c r="H16">
         <v>898632000000.0</v>
       </c>
       <c r="I16">
         <v>597324000000.0</v>
       </c>
@@ -17341,51 +17502,51 @@
       </c>
       <c r="S16">
         <v>1046389267000.0</v>
       </c>
       <c r="T16">
         <v>988943863000.0</v>
       </c>
       <c r="U16">
         <v>628005202000.0</v>
       </c>
       <c r="V16">
         <v>304203348000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>73209625000.0</v>
       </c>
       <c r="Y16">
         <v>281425920000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>2585697000000.0</v>
       </c>
       <c r="C17">
         <v>1278269000000.0</v>
       </c>
       <c r="D17">
         <v>917870000000.0</v>
       </c>
       <c r="E17">
         <v>5504956000000.0</v>
       </c>
       <c r="F17">
         <v>2829418000000.0</v>
       </c>
       <c r="G17">
         <v>1539798000000.0</v>
       </c>
       <c r="H17">
         <v>898698000000.0</v>
       </c>
       <c r="I17">
         <v>597773000000.0</v>
       </c>
@@ -17394,164 +17555,164 @@
       </c>
       <c r="K17">
         <v>2599539000000.0</v>
       </c>
       <c r="L17">
         <v>-385509000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-1037197000000.0</v>
       </c>
       <c r="C18">
         <v>-1156422000000.0</v>
       </c>
       <c r="D18">
         <v>-1214357000000.0</v>
       </c>
       <c r="E18">
         <v>-1221694000000.0</v>
       </c>
       <c r="F18">
         <v>-866744000000.0</v>
       </c>
       <c r="G18">
         <v>-525288000000.0</v>
       </c>
       <c r="H18">
         <v>-482483000000.0</v>
       </c>
       <c r="I18">
         <v>-414230000000.0</v>
       </c>
       <c r="J18">
         <v>-387370000000.0</v>
       </c>
       <c r="K18">
         <v>-327649000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>3588304000000.0</v>
       </c>
       <c r="C21">
         <v>2025151000000.0</v>
       </c>
       <c r="D21">
         <v>1483072000000.0</v>
       </c>
       <c r="E21">
         <v>6588680000000.0</v>
       </c>
       <c r="F21">
         <v>3881950000000.0</v>
       </c>
       <c r="G21">
         <v>2323027000000.0</v>
       </c>
       <c r="H21">
         <v>1714398000000.0</v>
       </c>
       <c r="I21">
         <v>1581335000000.0</v>
       </c>
@@ -17590,82 +17751,82 @@
       </c>
       <c r="U21">
         <v>617084786000.0</v>
       </c>
       <c r="V21">
         <v>300507204000.0</v>
       </c>
       <c r="W21">
         <v>283395387000.0</v>
       </c>
       <c r="X21">
         <v>116839270000.0</v>
       </c>
       <c r="Y21">
         <v>237585091000.0</v>
       </c>
       <c r="Z21">
         <v>215442000000.0</v>
       </c>
       <c r="AA21">
         <v>182899000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>83357764000000.0</v>
       </c>
       <c r="C23">
         <v>76810292000000.0</v>
       </c>
       <c r="D23">
         <v>65047477000000.0</v>
       </c>
       <c r="E23">
         <v>68456879000000.0</v>
       </c>
       <c r="F23">
         <v>53122284000000.0</v>
       </c>
       <c r="G23">
         <v>38111319000000.0</v>
       </c>
       <c r="H23">
         <v>35123546000000.0</v>
       </c>
       <c r="I23">
         <v>35810308000000.0</v>
       </c>
@@ -17686,134 +17847,136 @@
       </c>
       <c r="O23">
         <v>24264651000000.0</v>
       </c>
       <c r="P23">
         <v>29204659000000.0</v>
       </c>
       <c r="Q23">
         <v>18597974000000.0</v>
       </c>
       <c r="R23">
         <v>13091025000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>260473000000.0</v>
       </c>
       <c r="C25">
         <v>256062000000.0</v>
       </c>
       <c r="D25">
         <v>223573000000.0</v>
       </c>
       <c r="E25">
         <v>248786000000.0</v>
       </c>
       <c r="F25">
         <v>505516000000.0</v>
       </c>
       <c r="G25">
         <v>258368000000.0</v>
       </c>
       <c r="H25">
         <v>154436000000.0</v>
       </c>
       <c r="I25">
         <v>151455000000.0</v>
       </c>
       <c r="J25">
         <v>133930000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>114680000000.0</v>
+      </c>
       <c r="D26">
         <v>88467000000.0</v>
       </c>
       <c r="E26">
         <v>92138000000.0</v>
       </c>
       <c r="F26">
         <v>320048000000.0</v>
       </c>
       <c r="G26">
         <v>39857000000.0</v>
       </c>
       <c r="H26">
         <v>2835000000.0</v>
       </c>
       <c r="I26">
         <v>6106000000.0</v>
       </c>
       <c r="J26">
         <v>4686000000.0</v>
       </c>
       <c r="K26">
         <v>13724000000.0</v>
       </c>
       <c r="L26">
@@ -17831,53 +17994,55 @@
       <c r="P26">
         <v>131000000.0</v>
       </c>
       <c r="Q26">
         <v>129000000.0</v>
       </c>
       <c r="R26">
         <v>573536000.0</v>
       </c>
       <c r="S26">
         <v>9399236000.0</v>
       </c>
       <c r="T26">
         <v>11437274000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>2083157000000.0</v>
+      </c>
       <c r="C27">
         <v>2047176000000.0</v>
       </c>
       <c r="D27">
         <v>1610739000000.0</v>
       </c>
       <c r="E27">
         <v>1691622000000.0</v>
       </c>
       <c r="F27">
         <v>1392303000000.0</v>
       </c>
       <c r="G27">
         <v>1425347000000.0</v>
       </c>
       <c r="H27">
         <v>1186185000000.0</v>
       </c>
       <c r="I27">
         <v>875043000000.0</v>
       </c>
       <c r="J27">
         <v>803040000000.0</v>
       </c>
       <c r="K27">
@@ -17894,54 +18059,54 @@
       </c>
       <c r="O27">
         <v>698268000000.0</v>
       </c>
       <c r="P27">
         <v>4700253000000.0</v>
       </c>
       <c r="Q27">
         <v>1098220000000.0</v>
       </c>
       <c r="R27">
         <v>441796000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
-        <v>969835000000.0</v>
+        <v>1113322000000.0</v>
       </c>
       <c r="C28">
         <v>914938000000.0</v>
       </c>
       <c r="D28">
         <v>789678000000.0</v>
       </c>
       <c r="E28">
         <v>592604000000.0</v>
       </c>
       <c r="F28">
         <v>759600000000.0</v>
       </c>
       <c r="G28">
         <v>491706000000.0</v>
       </c>
       <c r="H28">
         <v>520074000000.0</v>
       </c>
       <c r="I28">
         <v>681375000000.0</v>
       </c>
       <c r="J28">
         <v>516109000000.0</v>
       </c>
@@ -17977,51 +18142,51 @@
       </c>
       <c r="U28">
         <v>237577680000.0</v>
       </c>
       <c r="V28">
         <v>398923690000.0</v>
       </c>
       <c r="W28">
         <v>312825474000.0</v>
       </c>
       <c r="X28">
         <v>278474157000.0</v>
       </c>
       <c r="Y28">
         <v>261039740000.0</v>
       </c>
       <c r="Z28">
         <v>201122000000.0</v>
       </c>
       <c r="AA28">
         <v>148864000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>718081000000.0</v>
       </c>
       <c r="C29">
         <v>307173000000.0</v>
       </c>
       <c r="D29">
         <v>191016000000.0</v>
       </c>
       <c r="E29">
         <v>1301015000000.0</v>
       </c>
       <c r="F29">
         <v>764322000000.0</v>
       </c>
       <c r="G29">
         <v>547982000000.0</v>
       </c>
       <c r="H29">
         <v>267355000000.0</v>
       </c>
       <c r="I29">
         <v>-103731000000.0</v>
       </c>
@@ -18030,51 +18195,51 @@
       </c>
       <c r="K29">
         <v>-1168737000000.0</v>
       </c>
       <c r="L29">
         <v>178859000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>6361295000000.0</v>
       </c>
       <c r="C30">
         <v>5988902000000.0</v>
       </c>
       <c r="D30">
         <v>5149453000000.0</v>
       </c>
       <c r="E30">
         <v>6722994000000.0</v>
       </c>
       <c r="F30">
         <v>7074950000000.0</v>
       </c>
       <c r="G30">
         <v>3554189000000.0</v>
       </c>
       <c r="H30">
         <v>2838008000000.0</v>
       </c>
       <c r="I30">
         <v>3052212000000.0</v>
       </c>
@@ -18095,51 +18260,51 @@
       </c>
       <c r="O30">
         <v>3263376000000.0</v>
       </c>
       <c r="P30">
         <v>5050133000000.0</v>
       </c>
       <c r="Q30">
         <v>1470045000000.0</v>
       </c>
       <c r="R30">
         <v>606419000000.0</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-284526000000.0</v>
       </c>
       <c r="C31">
         <v>-439709000000.0</v>
       </c>
       <c r="D31">
         <v>-374186000000.0</v>
       </c>
       <c r="E31">
         <v>205086000000.0</v>
       </c>
       <c r="F31">
         <v>-288210000000.0</v>
       </c>
       <c r="G31">
         <v>-235247000000.0</v>
       </c>
       <c r="H31">
         <v>64359000000.0</v>
       </c>
       <c r="I31">
         <v>-879831000000.0</v>
       </c>
@@ -18160,51 +18325,51 @@
       </c>
       <c r="O31">
         <v>-378821000000.0</v>
       </c>
       <c r="P31">
         <v>-85824000000.0</v>
       </c>
       <c r="Q31">
         <v>-12503000000.0</v>
       </c>
       <c r="R31">
         <v>-117483000000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>86946068000000.0</v>
       </c>
       <c r="C32">
         <v>78835443000000.0</v>
       </c>
       <c r="D32">
         <v>66530549000000.0</v>
       </c>
       <c r="E32">
         <v>75045559000000.0</v>
       </c>
       <c r="F32">
         <v>57004234000000.0</v>
       </c>
       <c r="G32">
         <v>40434346000000.0</v>
       </c>
       <c r="H32">
         <v>36198102000000.0</v>
       </c>
       <c r="I32">
         <v>37391643000000.0</v>
       </c>
@@ -18262,812 +18427,821 @@
       <c r="AA32">
         <v>2413379000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>19078606000000.0</v>
+      </c>
+      <c r="C2">
         <v>17781832000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18387436000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19576399000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19814660000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19088628000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19847043000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18546500000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16390713000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16166530000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16013259000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14357816000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13796924000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15661752000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15064660000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17631965000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14799792000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14237468000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13530582000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13362820000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10153279000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9000653000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10027116000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7603618000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8302115000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8624281000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8483241000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7653948000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7788984000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8359365000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8279712000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8680852000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8246866000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7550666000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8416439000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7245596000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7200508000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8130682000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7372413000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5970297000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5326625000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6846673000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7599369000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8380258000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9653708000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6657746000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6178387000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6498442000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7285830000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7686025000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5945921000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4589153000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4848235000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4489336000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4904781000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5700947000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4258638000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5916727000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6093295000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5693611000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6470152000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5617728000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5142543905500.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4697087880100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3769277203200.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3258231011300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3009148442000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3249588158500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3412849344400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2571135573400.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2658677456600.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3844682770200.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2498487746000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2608345387000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2119495857300.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1541800397700.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1200232323800.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>801063214300.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1063526038400.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>908858882600.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>901659409000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>871123515100.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1110248828000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1082396651000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>923933966000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>817773237000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>900008900000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>936437475000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>998453589000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>823660006000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
-        <v>56942000000.0</v>
+        <v>342169000000.0</v>
       </c>
       <c r="C3">
+        <v>357070000000.0</v>
+      </c>
+      <c r="D3">
         <v>498992000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>328260000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65221000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64125000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>414474000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>260163000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>333329000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>328280000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>318765000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>308342000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>304128000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>298539000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>303275000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>296735000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>292565000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>289259000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>447101000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>366621000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>288186000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>285709000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>58958000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>62511000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>68204000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68695000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>38172000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>37987000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>35967000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>42310000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>41025000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>37102000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>37369000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>35959000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>34438000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>33087000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>33361000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>33044000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33713000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>34980000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>31626000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>31807000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>32975000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32419000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>32272000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31026000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29844000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>29208000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26618000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>26122000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>25100000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>109354000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>104147000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>100716000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>132578000000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19114,458 +19288,465 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>1833891000000.0</v>
+      </c>
+      <c r="C5">
         <v>1246483000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1359572000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1229634000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1150680000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>477090000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>528759000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1133871000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>606908000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>504445000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>771174000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>608260000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>356008000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>643920000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2616000000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2366800000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1678489000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1244643000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1599201000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1008402000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1234115000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>544848000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1987947000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>632110000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>341792000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1740734000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>491848000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>281988000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-56935000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>433128000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>977959000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>369955000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>353259000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>408505000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>592835000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>601715000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>512308000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>519268000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>916765000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>383547000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>327003000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>394877000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>511229000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-535075000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>146523000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>485856000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>388473000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>539411000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>457592000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>897996000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>638580000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>400125000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>290823000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>706150000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>837912000000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
-        <v>1303425000000.0</v>
+        <v>2176060000000.0</v>
       </c>
       <c r="C6">
+        <v>1603553000000.0</v>
+      </c>
+      <c r="D6">
         <v>1858564000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1557894000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1215901000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>541215000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>943233000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1394034000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>940237000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>832725000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1089939000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>916602000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>660136000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>942459000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2919275000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2663535000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1971054000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1533902000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2046302000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1375023000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1522301000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>830557000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2046905000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>694621000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>409996000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1672039000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>530020000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>319975000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-20968000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>475438000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1018984000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>407057000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>390628000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>444464000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>627273000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>634802000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>545669000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>552312000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>950478000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>418527000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>358629000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>426684000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>544204000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-502656000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>178795000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>516882000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>418317000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>568619000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>484210000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>924118000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>663680000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>509479000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>394970000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>806866000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>970490000000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19612,54 +19793,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19706,1215 +19888,1230 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>3917318000000.0</v>
+      </c>
+      <c r="C9">
         <v>2952407000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2904277000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2811823000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2293423000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2069422000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2695088000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1854412000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1618699000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1716458000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1608935000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1932797000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1300568000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1858498000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2944910000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3298770000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3925147000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3142847000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3093517000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3232212000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2532226000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2098945000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2204560000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1526323000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1151800000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>994533000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1331931000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>922588000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>594578000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1063467000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1405424000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1340092000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>951599000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>936432000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1121675000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1135336000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>987710000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1080156000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1346068000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>881441000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>908450000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1100159000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1147280000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>835832000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1067377000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>888543000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1183776000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1050887000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1071134000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1386184000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1262982000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>954251000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>745390000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1099946000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1597642000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1736382000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1500907000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1910282000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1820298000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1721105000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2146089000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2113941000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1526496458000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>582386937000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>513293993000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>776107613000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>509351519000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>541909850000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>531227006000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>382447454000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>750001844000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1116204846000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1672263889000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>945760780000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>700107577000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>760341745000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>616008325000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>340665090000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>150731711000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>233929077000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>314450912000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>270070954000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>166632404000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>218975242000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>180665617000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>156048092000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>132806382000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>105332314000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>183517993000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>194352237000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>1885999000000.0</v>
+      </c>
+      <c r="C10">
         <v>1036683000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1261386000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>974018000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>884285000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>184089000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>255446000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>832146000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>290423000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>207427000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>455407000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>302532000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52017000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>298930000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2282109000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2015396000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1338844000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1169622000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1300781000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1008041000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>957058000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>327860000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1758388000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>262520000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1954880000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1888008000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>527090000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>179896000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-176960000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>636027000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>819838000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>216103000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-347246000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12809000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>297707000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>234545000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>253497000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>412645000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>322388000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>317284000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>227332000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>563798000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>404400000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-652205000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>63430000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-22275000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>343989000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>325803000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88847000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1203437000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>79087000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>83130000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>297299000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>744680000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>754082000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>634972000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>612963000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>880817000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>406824000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>444747000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>758559000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>776705000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>685053685100.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>264449491800.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>168232267400.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>537212555600.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>235388142600.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>413039492900.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>302121971100.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>42172134700.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>446925540600.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>876969008100.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>619479307000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>301681982900.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>514299725000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>480308708000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>216033028100.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>96163111500.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>138402976400.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>152914051000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>244589692600.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>160343814000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>68464471000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>21483576000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>24181621000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>77508074000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>370750000000.0</v>
+      </c>
+      <c r="C11">
         <v>207205000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>274463000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>200947000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>193017000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49654000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12954000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>219742000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>44921000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29556000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>59513000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>64767000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15929000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50807000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>367380000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>353409000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>322419000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>257807000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>267676000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>215538000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>203627000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>77481000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>434062000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>58248000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>533116000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-477444000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>160246000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-64764000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15370000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>156503000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>235044000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16105000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-78206000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-69212000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-265020000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>108828000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>104427000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>72788000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>155800000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>97453000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1523562000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>101572000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>89077000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18839000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15113000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>55830000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>69636000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>86122000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>16392000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>315271000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>51198000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13878000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>54992000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>191356000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>190623000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>158917000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>152822000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>228163000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>114861000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>110774000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>183018000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>192445000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>180144490900.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>32545602000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>83583896900.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>98179010200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>23602054400.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>85468037000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>100959058100.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>34900865800.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>129136438800.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>203664357700.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>196819478500.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>120997998400.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>215963635600.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>157958509100.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>28459437800.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>22275649400.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>12669060200.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>13419256900.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>7212560000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>709148000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>21990137000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>13233225000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6658453000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>9114882000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>246982000000.0</v>
+      </c>
+      <c r="C12">
         <v>209800000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>225635000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>255616000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>269653000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>296505000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>273313000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>301725000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>316485000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>297018000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>315767000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>305728000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>303991000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>344990000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>333891000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>351404000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>339645000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>316193000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>298420000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>276844000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>277057000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>258249000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>236400000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>191065000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>171627000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>147274000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>156872000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>145530000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>126248000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>146943000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>168278000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>167050000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>134625000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>118212000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>116961000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>121265000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>120248000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>121243000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>122838000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>124719000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>111837000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>113839000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>106829000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>117130000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>83093000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>95122000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>44484000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>83749000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>88645000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>88411000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>95055000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>59277000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>41914000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>52725000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>57492000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>77936000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>57828000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>60695000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>61780000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>67974000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>77222000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>69530000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>70426258900.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>68974334000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>60343691200.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>56146715800.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>67472457800.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>82089498100.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>81412153600.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>83853885900.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>88494739000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>52170965700.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>54690755700.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>59821984300.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>52130357100.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>49507629200.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>26055383800.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>33361089800.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>35641782100.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>32408668900.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>35010731900.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>27986545800.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>27379995000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5418259000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>47777030000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>45491008000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>52789769000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>42437766000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>36032936000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>42067411000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>16734000000.0</v>
+      </c>
+      <c r="C13">
         <v>15406000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8328000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>327997000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>118536000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>439612000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>697274000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>220611000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13769000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8372000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>19055000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>354635000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>321363000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>392913000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29343000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>188869000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33264000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>41356000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>166549000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>173016000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>94251000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>394043000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>74101000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>80786000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1560904000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2082403000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>54204000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>174019000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19931000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>36434000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20930,557 +21127,564 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-660000000.0</v>
+      </c>
+      <c r="C14">
         <v>43000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-272000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-123000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-200000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-438000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>380000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-37000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-167000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-6000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-20000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>130000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-411000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-932000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2135000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-959000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-820000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-764000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9217000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8601000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8013000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8037000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7436000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8251000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6878000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6995000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6914000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6996000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7025000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7245000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>210000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>230000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>571000000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>173000000.0</v>
       </c>
-      <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>101000000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>1000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>281000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>200000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>184000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>243000000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>30000000.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>18000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>45000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>187000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>151000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>179000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>292000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>159000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>180000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>281000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>367000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>185000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>964100.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10511900.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9151600.0</v>
       </c>
-      <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>10739600.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>432590600.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>143259600.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>33820100.0</v>
       </c>
-      <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>1514589000000.0</v>
+      </c>
+      <c r="C15">
         <v>829521000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>986651000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>772875000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>691145000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>134235000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>242054000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>612784000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>245465000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>177869000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>395727000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>237759000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36068000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>248253000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1914318000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1661055000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1014290000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>910856000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1032285000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>791739000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>752779000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>250005000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1324025000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>203942000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1421748000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1410973000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>366860000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>244595000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-192297000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>479474000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>584890000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>199893000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-269250000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>81791000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>562156000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>125744000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>148897000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>353076000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>167538000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>220251000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1750792000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>462328000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>315322000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-671325000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>48117000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-78289000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>274110000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>239721000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>72425000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>888271000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27871000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>69207000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>242290000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>553137000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>563308000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>986651000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>772875000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>691145000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>134235000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>242054000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>612784000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>237759000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248253000000.0</v>
       </c>
       <c r="O16">
         <v>248253000000.0</v>
       </c>
       <c r="P16">
+        <v>248253000000.0</v>
+      </c>
+      <c r="Q16">
         <v>1661055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014290000000.0</v>
       </c>
       <c r="R16">
         <v>1014290000000.0</v>
       </c>
       <c r="S16">
+        <v>1014290000000.0</v>
+      </c>
+      <c r="T16">
         <v>1032285000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>791739000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>752779000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>250005000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1324025000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>203942000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1421748000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1410973000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>366860000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>244595000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-192297000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>479474000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>584890000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>199893000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21494,147 +21698,150 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>1515249000000.0</v>
+      </c>
+      <c r="C17">
         <v>829478000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>986923000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>691268000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>134435000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>242492000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>612404000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>245502000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>177871000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>395894000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>237765000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36088000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>248123000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1914729000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1661987000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1016425000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>911815000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1033105000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>792503000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>753431000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>250379000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1324326000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>204272000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1421764000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1410564000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>366844000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>244660000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-192330000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>479524000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>584794000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>199998000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21648,141 +21855,146 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-236353000000.0</v>
+      </c>
+      <c r="C18">
         <v>-211866000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-227723000000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18">
+        <v>-246910000000.0</v>
+      </c>
+      <c r="F18">
         <v>-265831000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-291828000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-271667000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-293393000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-302716000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-288646000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-296712000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-297828000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-291686000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-328131000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-317661000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-322815000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-306381000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-274837000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-242859000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-256303000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-186230000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-181352000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-162299000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-110279000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-122950000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-129760000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-138487000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-127170000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-106317000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-110509000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21798,54 +22010,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21892,54 +22105,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21986,326 +22200,330 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>1833891000000.0</v>
+      </c>
+      <c r="C21">
         <v>1324802000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1359572000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1092371000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>674059000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>462302000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>857602000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>419660000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>384867000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>363022000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>387564000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>538768000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>82283000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>637453000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2020169000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2358999000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1657824000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1267462000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1311976000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1107763000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>887956000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>574255000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1221902000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>632110000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>341792000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>127223000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>491848000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>281988000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-132408000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>433128000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>601971000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>582526000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>169862000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>226976000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>416572000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>436993000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>354286000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>359417000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>764224000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>240704000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>184411000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>256109000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>109321000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>258578000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>269407000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>379713000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>524977000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>441173000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>360106000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>805074000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>550817000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>400125000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>290823000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>706150000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>837912000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>757189000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>713443000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>916879000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>521291000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>536167000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>677011000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>737091000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>734267768000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>267296677000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>150565682000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>515320874000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>323275744000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>375981721000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>215716432000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>195231692000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>247400267000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>513717826000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>766550943000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>612842033000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>379054861000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>554505200000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>479695714000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>249986122000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>83837024000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>218797526000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>233141362000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>187144175000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>47131603000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>90196803000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>90394901000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>82352230000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>26691393000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>19666185000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>114636691000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>124025786000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22352,256 +22570,260 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>21162033000000.0</v>
+      </c>
+      <c r="C23">
         <v>19409437000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19932141000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21295851000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21434024000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20695748000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21684529000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19981252000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17624545000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17519966000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17234630000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15751845000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15015209000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17045793000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15989401000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19287510000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17067115000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16112853000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15312123000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15487269000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11797549000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10525343000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11009774000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8497831000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9112123000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9491591000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9323324000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8294548000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8515970000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8989704000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9083165000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9438418000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9028603000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8260122000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9121542000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7943939000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7833932000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8851421000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7954257000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6611034000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6050664000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7690723000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8637328000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8957512000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10451678000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7166576000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6837186000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7108156000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7996858000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8267135000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6658086000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5403985000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5257248000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4794918000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5690849000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22648,129 +22870,132 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>57775000000.0</v>
+      </c>
+      <c r="C25">
         <v>56942000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>65378000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>65221000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>64125000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>64521000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>64529000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>64100000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>62912000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>59709000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>54219000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>53958000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>55687000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>63866000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>63328000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>61807000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>59785000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>225260000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>145403000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>67815000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>67038000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>58958000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>62511000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>68204000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>68695000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22790,805 +23015,819 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
+        <v>28305000000.0</v>
+      </c>
+      <c r="G26">
         <v>28787000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28917000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>29175000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>29065000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>27523000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>22449000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>21488000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21709000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22821000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>23038000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>23486000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22795000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>22819000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>176295000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>99361000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>22642000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>21750000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10600000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8577000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11080000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9600000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>597000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>631000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>487000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1120000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2378000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>629000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>738000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2361000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2163000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>585000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4070000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>12419000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>14679000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>8401000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1158000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>966000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5872000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>305000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1532000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1169000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>872000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>643000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5890000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1361000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>753000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5418000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2997000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2669000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2476000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>558335000000.0</v>
+      </c>
+      <c r="C27">
         <v>487952000000.0</v>
       </c>
-      <c r="C27"/>
-[...1 lines deleted...]
-      <c r="E27">
+      <c r="D27">
+        <v>553695000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>470750000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>491715000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>608490000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>545552000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>447354000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>445780000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>461464000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>407491000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>342015000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>399769000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>406665000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>453825000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>415534000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>415598000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>332932000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>419164000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>307289000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>332918000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>339792000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>368440000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>319080000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>398035000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>325507000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>304639000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>276024000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>280015000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>202242000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>237055000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>214015000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>221731000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>197381000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>211464000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>195143000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>199052000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>199720000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>181989000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>185842000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>185381000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>242667000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>63559000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>376004000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>157994000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>304458000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>190646000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>182748000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>153931000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>156347000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>191948000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>191514000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>159801000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>253518000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>290591000000.0</v>
+      </c>
+      <c r="C28">
         <v>339776000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>304438000000.0</v>
+      </c>
+      <c r="E28">
         <v>979833000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>214518000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>336549000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>352722000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>239032000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>125955000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>197229000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>285858000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>222073000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>149002000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>132745000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>156296000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>212319000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>90723000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>133266000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>265149000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>173540000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>148636000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>172275000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>124275000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>94142000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>167334000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>105955000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>54699000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>175767000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>145563000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>144045000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>164007000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>262517000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>136952000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>117899000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>137392000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>149349000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>149998000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>79370000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>268994000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>93132000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10281000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>37938000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>191574000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>148043000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5198000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>36765000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>100036000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>77860000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>108598000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>69682000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>125040000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>252558000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>149123000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>139609000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>252544000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>428187000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>336563000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>292996000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>349478000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>239149000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>133257000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>124228000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>275914186500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>175577170900.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>166163202300.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>123056440200.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>116777594600.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>69085797700.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>225705972900.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>120382462700.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>303121010500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>77425463900.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>121781309400.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>84615856600.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>122721285500.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>88041782500.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>42641765600.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>47651393900.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>71143904900.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>42263617700.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>41940443900.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>98820905000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>131896605000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>92364797000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>75841382000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>83598868000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>87206555000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>70247526000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>71772526000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>370750000000.0</v>
+      </c>
+      <c r="C29">
         <v>207205000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>274463000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>200947000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>193017000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49654000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12954000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>219742000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44921000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29556000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>59513000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>64767000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15929000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50807000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>367380000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>353409000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>322419000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>257807000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>267676000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>215538000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>203627000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>77481000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>434062000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>58248000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>533116000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-477444000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>160246000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-64764000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15370000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>156503000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23604,724 +23843,734 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>2083427000000.0</v>
+      </c>
+      <c r="C30">
         <v>1627605000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1544705000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1719452000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1619364000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1607120000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1837486000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1461716000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1233832000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1353436000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1221371000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1394029000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1218285000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1384041000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>924741000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1655545000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2267323000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1875385000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1781541000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2124449000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1644270000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1524690000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>982658000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>894213000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>810008000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>867310000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>840083000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>640600000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>726986000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>630339000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>803453000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>757566000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>781737000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>709456000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>705103000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>698343000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>633424000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>720739000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>581844000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>640737000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>724039000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>844050000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1037959000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>577254000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>797970000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>508830000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>658799000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>609714000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>711028000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>581110000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>712165000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>814832000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>409013000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>305582000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>786068000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>52108000000.0</v>
+      </c>
+      <c r="C31">
         <v>-288119000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-98186000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-118353000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>210226000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-278213000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-602156000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>412486000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-94444000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-155595000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>67843000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-236236000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-30266000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-338523000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>261940000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>379902000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-318980000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-97840000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11195000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-99722000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>69102000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-238738000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>536486000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-369590000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1613088000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2015231000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>35242000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-102092000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-44552000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>202899000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>217867000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-366423000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-517108000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-214167000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-118865000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-202448000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-100789000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>53228000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-441836000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>76580000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>42921000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>307689000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>295079000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-910783000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-205977000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-401988000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-180988000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-115370000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-271259000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>398363000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-471730000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-316995000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6476000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>38530000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-83830000000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>22995924000000.0</v>
+      </c>
+      <c r="C32">
         <v>20734239000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21291713000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22388222000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22108083000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21158050000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22542131000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20400912000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>18009412000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17882988000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17622194000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16290613000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15097492000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>17520250000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>18009570000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>20930735000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18724939000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>17380315000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16624099000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>16595032000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12685505000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11099598000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12231676000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9129941000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9453915000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9618814000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9815172000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>8576536000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>8383562000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>9422832000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9685136000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10020944000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9198465000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>8487098000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>9538114000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>8380932000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8188218000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9210838000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>8718481000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>6851738000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>6235075000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>7946832000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8746649000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>9216090000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10721085000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7546289000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>7362163000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>7549329000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8356964000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>9072209000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>7208903000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5543404000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5593625000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5589282000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>6502423000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7437329000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>5759545000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>7827009000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7913593000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>7414716000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8616241000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>7731669000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>6669040363000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>5279474816800.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4282571195900.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4034338624300.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3518499961200.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3791498008000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3944076350400.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2953583027000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3408679300800.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4960887615500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4170751635000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3554106166900.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2819603434100.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2302142143200.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1816240649200.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1141728304100.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1214257749000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1142787960400.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1216110321200.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1141194469400.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1276881232000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1301371893000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1104599583000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>973821329000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1032815282000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1041769789000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1181971582000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1018012243000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24398,51 +24647,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>1585735000000.0</v>
       </c>
       <c r="C2">
         <v>1641844000000.0</v>
       </c>
       <c r="D2">
         <v>2479597000000.0</v>
       </c>
       <c r="E2">
         <v>2717223000000.0</v>
       </c>
       <c r="F2">
         <v>2823572000000.0</v>
       </c>
       <c r="G2">
         <v>969288000000.0</v>
       </c>
       <c r="H2">
         <v>648644000000.0</v>
       </c>
       <c r="I2">
         <v>615915000000.0</v>
       </c>
@@ -24463,51 +24712,51 @@
       </c>
       <c r="O2">
         <v>486225000000.0</v>
       </c>
       <c r="P2">
         <v>292971000000.0</v>
       </c>
       <c r="Q2">
         <v>497577000000.0</v>
       </c>
       <c r="R2">
         <v>480277000000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>2933632000000</v>
       </c>
       <c r="C3">
         <v>2359452000000</v>
       </c>
       <c r="D3">
         <v>1941138000000</v>
       </c>
       <c r="E3">
         <v>1435331000000</v>
       </c>
       <c r="F3">
         <v>932012000000</v>
       </c>
       <c r="G3">
         <v>1310424000000</v>
       </c>
       <c r="H3">
         <v>1554821000000</v>
       </c>
       <c r="I3">
         <v>1249061000000</v>
       </c>
@@ -24546,113 +24795,113 @@
       </c>
       <c r="U3">
         <v>568176856000</v>
       </c>
       <c r="V3">
         <v>412554954000</v>
       </c>
       <c r="W3">
         <v>233594129000</v>
       </c>
       <c r="X3">
         <v>204687377000</v>
       </c>
       <c r="Y3">
         <v>166603056000</v>
       </c>
       <c r="Z3">
         <v>233409000000</v>
       </c>
       <c r="AA3">
         <v>439169000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>439003000000.0</v>
       </c>
       <c r="C6">
         <v>-56109000000.0</v>
       </c>
       <c r="D6">
         <v>-837753000000.0</v>
       </c>
       <c r="E6">
         <v>-237626000000.0</v>
       </c>
       <c r="F6">
         <v>-106349000000.0</v>
       </c>
       <c r="G6">
         <v>1854284000000.0</v>
       </c>
       <c r="H6">
         <v>320644000000.0</v>
       </c>
       <c r="I6">
         <v>32729000000.0</v>
       </c>
@@ -24673,320 +24922,320 @@
       </c>
       <c r="O6">
         <v>697257000000.0</v>
       </c>
       <c r="P6">
         <v>193254000000.0</v>
       </c>
       <c r="Q6">
         <v>-204606000000.0</v>
       </c>
       <c r="R6">
         <v>17300000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>-3746766000000.0</v>
       </c>
       <c r="C7">
         <v>-4509402000000.0</v>
       </c>
       <c r="D7">
         <v>-4696378000000.0</v>
       </c>
       <c r="E7">
         <v>-3420004000000.0</v>
       </c>
       <c r="F7">
         <v>-3740837000000.0</v>
       </c>
       <c r="G7">
         <v>-3971207000000.0</v>
       </c>
       <c r="H7">
         <v>-1642898000000.0</v>
       </c>
       <c r="I7">
         <v>-3652541000000.0</v>
       </c>
       <c r="J7">
         <v>-2905305000000.0</v>
       </c>
       <c r="K7">
         <v>-2717975000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-2481973000000.0</v>
       </c>
       <c r="F12">
         <v>-3568764000000.0</v>
       </c>
       <c r="G12">
         <v>-1979382000000.0</v>
       </c>
       <c r="H12">
         <v>2312241000000.0</v>
       </c>
       <c r="I12">
         <v>-710207000000.0</v>
       </c>
       <c r="J12">
         <v>376578000000.0</v>
       </c>
       <c r="K12">
         <v>-4622530000000.0</v>
       </c>
       <c r="L12">
         <v>270294000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>1475576000000.0</v>
       </c>
       <c r="C14">
         <v>1336246000000.0</v>
       </c>
       <c r="D14">
         <v>1230709000000.0</v>
       </c>
       <c r="E14">
         <v>1181834000000.0</v>
       </c>
       <c r="F14">
         <v>1387617000000.0</v>
       </c>
       <c r="G14">
         <v>1086865000000.0</v>
       </c>
       <c r="H14">
         <v>853134000000.0</v>
       </c>
       <c r="I14">
         <v>151455000000.0</v>
       </c>
@@ -25001,51 +25250,51 @@
       </c>
       <c r="M14">
         <v>111792000000.0</v>
       </c>
       <c r="N14">
         <v>90629000000.0</v>
       </c>
       <c r="O14">
         <v>408380000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>86177000000.0</v>
       </c>
       <c r="C15">
         <v>574211000000.0</v>
       </c>
       <c r="D15">
         <v>1062364000000.0</v>
       </c>
       <c r="E15">
         <v>890087000000.0</v>
       </c>
       <c r="F15">
         <v>990583000000.0</v>
       </c>
       <c r="G15">
         <v>990583000000.0</v>
       </c>
       <c r="H15">
         <v>2153546000000.0</v>
       </c>
       <c r="I15">
         <v>86142000000.0</v>
       </c>
@@ -25072,51 +25321,51 @@
       </c>
       <c r="Q15">
         <v>215351000000.0</v>
       </c>
       <c r="R15">
         <v>516798000000.0</v>
       </c>
       <c r="S15">
         <v>14355617000.0</v>
       </c>
       <c r="T15">
         <v>132071396000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>5040000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>2024738000000.0</v>
       </c>
       <c r="C16">
         <v>1585735000000.0</v>
       </c>
       <c r="D16">
         <v>1641844000000.0</v>
       </c>
       <c r="E16">
         <v>2479597000000.0</v>
       </c>
       <c r="F16">
         <v>2717223000000.0</v>
       </c>
       <c r="G16">
         <v>2823572000000.0</v>
       </c>
       <c r="H16">
         <v>969288000000.0</v>
       </c>
       <c r="I16">
         <v>648644000000.0</v>
       </c>
@@ -25139,82 +25388,82 @@
         <v>1183482000000.0</v>
       </c>
       <c r="P16">
         <v>486225000000.0</v>
       </c>
       <c r="Q16">
         <v>292971000000.0</v>
       </c>
       <c r="R16">
         <v>497577000000.0</v>
       </c>
       <c r="S16">
         <v>480277000000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>5572002000000.0</v>
       </c>
       <c r="C18">
         <v>-2612289000000.0</v>
       </c>
       <c r="D18">
         <v>1930611000000.0</v>
       </c>
       <c r="E18">
         <v>2813048000000.0</v>
       </c>
       <c r="F18">
         <v>-281512000000.0</v>
       </c>
       <c r="G18">
         <v>-686944000000.0</v>
       </c>
       <c r="H18">
         <v>2551046000000.0</v>
       </c>
       <c r="I18">
         <v>-1097606000000.0</v>
       </c>
@@ -25235,51 +25484,51 @@
       </c>
       <c r="O18">
         <v>1402593000000.0</v>
       </c>
       <c r="P18">
         <v>172639000000.0</v>
       </c>
       <c r="Q18">
         <v>-1184310000000.0</v>
       </c>
       <c r="R18">
         <v>-810818000000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>-1247959000000.0</v>
       </c>
       <c r="C19">
         <v>-2119047000000.0</v>
       </c>
       <c r="D19">
         <v>-1721787000000.0</v>
       </c>
       <c r="E19">
         <v>-4708000000.0</v>
       </c>
       <c r="F19">
         <v>-494814000000.0</v>
       </c>
       <c r="G19">
         <v>-1895106000000.0</v>
       </c>
       <c r="H19">
         <v>-1050000000.0</v>
       </c>
       <c r="I19">
         <v>4200000000.0</v>
       </c>
@@ -25288,82 +25537,82 @@
       </c>
       <c r="K19">
         <v>-1172977000000.0</v>
       </c>
       <c r="L19">
         <v>-5671000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>-3218122000000.0</v>
       </c>
       <c r="C21">
         <v>2884628000000.0</v>
       </c>
       <c r="D21">
         <v>-2063106000000.0</v>
       </c>
       <c r="E21">
         <v>-2401260000000.0</v>
       </c>
       <c r="F21">
         <v>1576136000000.0</v>
       </c>
       <c r="G21">
         <v>4349063000000.0</v>
       </c>
       <c r="H21">
         <v>-94281000000.0</v>
       </c>
       <c r="I21">
         <v>549153000000.0</v>
       </c>
@@ -25372,51 +25621,51 @@
       </c>
       <c r="K21">
         <v>627718000000.0</v>
       </c>
       <c r="L21">
         <v>1579951000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>2584906000000.0</v>
       </c>
       <c r="C22">
         <v>1278172000000.0</v>
       </c>
       <c r="D22">
         <v>917807000000.0</v>
       </c>
       <c r="E22">
         <v>5500519000000.0</v>
       </c>
       <c r="F22">
         <v>2826808000000.0</v>
       </c>
       <c r="G22">
         <v>1538742000000.0</v>
       </c>
       <c r="H22">
         <v>898632000000.0</v>
       </c>
       <c r="I22">
         <v>597324000000.0</v>
       </c>
@@ -25449,51 +25698,51 @@
       </c>
       <c r="S22">
         <v>1046389267000.0</v>
       </c>
       <c r="T22">
         <v>988943863000.0</v>
       </c>
       <c r="U22">
         <v>628005202000.0</v>
       </c>
       <c r="V22">
         <v>304203348000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22">
         <v>73209625000.0</v>
       </c>
       <c r="Y22">
         <v>281425920000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>-13607000000.0</v>
       </c>
       <c r="C23">
         <v>-16443000000.0</v>
       </c>
       <c r="D23">
         <v>-12060000000.0</v>
       </c>
       <c r="E23">
         <v>-44531000000.0</v>
       </c>
       <c r="F23">
         <v>-85478000000.0</v>
       </c>
       <c r="G23">
         <v>-259292000000.0</v>
       </c>
       <c r="H23">
         <v>562170000000.0</v>
       </c>
       <c r="I23">
         <v>145000000000.0</v>
       </c>
@@ -25518,54 +25767,54 @@
       <c r="P23">
         <v>710393000000.0</v>
       </c>
       <c r="Q23">
         <v>221574000000.0</v>
       </c>
       <c r="R23">
         <v>-468812000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23">
         <v>38655463000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23">
         <v>300505000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
-        <v>-1385764000000.0</v>
+        <v>-19717000000.0</v>
       </c>
       <c r="C24">
         <v>122141000000.0</v>
       </c>
       <c r="D24">
         <v>231635000000.0</v>
       </c>
       <c r="E24">
         <v>172296000000.0</v>
       </c>
       <c r="F24">
         <v>-67616000000.0</v>
       </c>
       <c r="G24">
         <v>78655000000.0</v>
       </c>
       <c r="H24">
         <v>34364000000.0</v>
       </c>
       <c r="I24">
         <v>29527000000.0</v>
       </c>
       <c r="J24">
         <v>73167000000.0</v>
       </c>
@@ -25587,51 +25836,51 @@
       <c r="P24">
         <v>12351000000.0</v>
       </c>
       <c r="Q24">
         <v>-894918000000.0</v>
       </c>
       <c r="R24">
         <v>-12561000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>33351429000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>3894546000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>4445152000000.0</v>
       </c>
       <c r="C25">
         <v>-2867255000000.0</v>
       </c>
       <c r="D25">
         <v>1889416000000.0</v>
       </c>
       <c r="E25">
         <v>-2279653000000.0</v>
       </c>
       <c r="F25">
         <v>-3563925000000.0</v>
       </c>
       <c r="G25">
         <v>-2002127000000.0</v>
       </c>
       <c r="H25">
         <v>2354101000000.0</v>
       </c>
       <c r="I25">
         <v>-748779000000.0</v>
       </c>
@@ -25652,113 +25901,113 @@
       </c>
       <c r="O25">
         <v>-2151528000000.0</v>
       </c>
       <c r="P25">
         <v>-1784724000000.0</v>
       </c>
       <c r="Q25">
         <v>-224478000000.0</v>
       </c>
       <c r="R25">
         <v>125471000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-3317906000000.0</v>
       </c>
       <c r="C28">
         <v>2293974000000.0</v>
       </c>
       <c r="D28">
         <v>-3137530000000.0</v>
       </c>
       <c r="E28">
         <v>-3294229000000.0</v>
       </c>
       <c r="F28">
         <v>585553000000.0</v>
       </c>
       <c r="G28">
         <v>4349064000000.0</v>
       </c>
       <c r="H28">
         <v>-2247827000000.0</v>
       </c>
       <c r="I28">
         <v>463011000000.0</v>
       </c>
@@ -25793,51 +26042,51 @@
         <v>48762937000.0</v>
       </c>
       <c r="T28">
         <v>891364399000.0</v>
       </c>
       <c r="U28">
         <v>186028667000.0</v>
       </c>
       <c r="V28">
         <v>137032792000.0</v>
       </c>
       <c r="W28">
         <v>80211635000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>112358000000.0</v>
       </c>
       <c r="AA28">
         <v>418481000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>8505634000000.0</v>
       </c>
       <c r="C29">
         <v>-252837000000.0</v>
       </c>
       <c r="D29">
         <v>4037932000000.0</v>
       </c>
       <c r="E29">
         <v>4283273000000.0</v>
       </c>
       <c r="F29">
         <v>650500000000.0</v>
       </c>
       <c r="G29">
         <v>623480000000.0</v>
       </c>
       <c r="H29">
         <v>4105867000000.0</v>
       </c>
       <c r="I29">
         <v>151455000000.0</v>
       </c>
@@ -25876,51 +26125,51 @@
       </c>
       <c r="U29">
         <v>375602310000.0</v>
       </c>
       <c r="V29">
         <v>148253509000.0</v>
       </c>
       <c r="W29">
         <v>282225801000.0</v>
       </c>
       <c r="X29">
         <v>184377579000.0</v>
       </c>
       <c r="Y29">
         <v>175543261000.0</v>
       </c>
       <c r="Z29">
         <v>97989000000.0</v>
       </c>
       <c r="AA29">
         <v>85277000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-4762958000000.0</v>
       </c>
       <c r="C30">
         <v>-2119047000000.0</v>
       </c>
       <c r="D30">
         <v>-1721787000000.0</v>
       </c>
       <c r="E30">
         <v>-1302637000000.0</v>
       </c>
       <c r="F30">
         <v>-1360899000000.0</v>
       </c>
       <c r="G30">
         <v>-3126875000000.0</v>
       </c>
       <c r="H30">
         <v>-1520457000000.0</v>
       </c>
       <c r="I30">
         <v>-1219534000000.0</v>
       </c>
@@ -25962,854 +26211,863 @@
       </c>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-        <v>157</v>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>1915304000000.0</v>
+      </c>
+      <c r="C2">
         <v>2024738000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1540573000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1186873000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1363282000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1585735000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>764139000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1646902000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>903786000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1641844000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1958720000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1076519000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1781459000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2479597000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2912033000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2522315000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2105844000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2717223000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2335267000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3497356000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2920591000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2823572000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3734067000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3400931000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1720876000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>969288000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>757812000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1239887000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1888468000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>648644000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1030421000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1098762000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>202711000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>615915000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>403708000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>902072000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>609298000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>350467000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>224273000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>664783000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>387354000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1549281000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1455256000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>521668000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>929347000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1617503000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>585675000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1448900000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>726962000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>409488000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>597201000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>758708000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1207470000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1183482000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>933014000000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>861716000000</v>
+      </c>
+      <c r="C3">
         <v>778441000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>644360000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>829606000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1062832000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>780433000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>757290000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>563705000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>540202000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>498255000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>827388000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>615716000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>323982000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>340925000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>433582000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>347639000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>425367000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>263637000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>433195000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>247242000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>87476000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>164099000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>426787000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>317248000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>321935000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>244454000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>435226000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>426062000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>351735000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>341798000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>378226000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>355263000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>178985000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>336587000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>523457000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>386294000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>179933000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>278547000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>269990000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>198775000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>410314000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>352680000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>511577000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>297107000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>844736000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>654164000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>467225000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>375654000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>578917000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>374152000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>611113000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>667176000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>682204000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>545906000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>669084000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1331860000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>979974000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>548535000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>959874000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>670018000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>394510000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>214251000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>946080000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>658733361200</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>514142765900</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>318698465400</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>932429330600</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>742403109400</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>524838064000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>207314702500</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1088776519200</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>672518878500</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>421603084100</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>250081986600</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>832259763600</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>500811381500</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>304005134200</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>124742320700</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>568176855500</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>228383964500</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>142305881000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>46317569700</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>412554954000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>254590576000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>158702270000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>102437470000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>233594129000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>169373169000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>130500763000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>60946967000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>204687377000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>62819000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>166603056000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>233409000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26862,54 +27120,55 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26962,334 +27221,338 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-329163000000.0</v>
+      </c>
+      <c r="C6">
         <v>-109434000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>484165000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>353700000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-176409000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-222453000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>821596000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-882763000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>743116000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-738058000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-316876000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>882201000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-704940000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-698138000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-432436000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>389718000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>416471000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-611379000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>381956000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1162089000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>576765000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>97019000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-910495000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>333136000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1680055000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>751588000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>211476000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-482075000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-648581000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1239824000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-381777000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-68341000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>896051000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-413204000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>212207000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-498364000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>292774000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>258831000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>126194000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-440510000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>277429000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1161927000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>94025000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>933588000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-407679000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-688156000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1031828000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-863225000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>721938000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>317474000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-187713000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-161507000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-448762000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23988000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>250468000000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-3746766000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1462110000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1126336000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1262266000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4509402000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3436285000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-4013522000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2799018000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1650096000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3420004000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2971089000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1751386000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-985718000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3740837000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2413487000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1325180000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-621951000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3971207000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2833908000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2109390000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-78278000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1642898000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -27314,54 +27577,55 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27414,54 +27678,55 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27514,54 +27779,55 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27614,69 +27880,68 @@
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27690,51 +27955,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27754,127 +28021,128 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>814296000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2012041000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-356879000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>951836000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-29559000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3047371000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-132518000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-221511000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2594047000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-315445000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1818690000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>413044000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1501255000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>927519000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-664323000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>479346000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>62494000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2434724000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-914432000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1204073000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27894,54 +28162,55 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27994,666 +28263,682 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>342169000000.0</v>
+      </c>
       <c r="C14">
+        <v>357070000000.0</v>
+      </c>
+      <c r="D14">
         <v>498992000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>328260000000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>299340000000.0</v>
+      </c>
       <c r="G14">
+        <v>348984000000.0</v>
+      </c>
+      <c r="H14">
         <v>414474000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>260163000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>333329000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>328280000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>318765000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>308342000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>304128000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>298539000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63866000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63328000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>61807000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>59785000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>225260000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>145403000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>67815000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>67038000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58958000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>62511000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>68204000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>239751000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38172000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37987000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35967000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>42310000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41025000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37102000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>220766000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>35959000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34438000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33087000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33361000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33044000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33713000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>34980000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>31626000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>31807000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32975000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>157947000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32272000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>31026000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>29844000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>127446000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26618000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26122000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>25100000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>109354000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>104147000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>100716000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>132578000000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>775239000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>86177000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>85761000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>376000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>40000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>301442000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>272770000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062365000000.0</v>
       </c>
       <c r="N15">
         <v>1062365000000.0</v>
       </c>
       <c r="O15">
+        <v>1062365000000.0</v>
+      </c>
+      <c r="P15">
         <v>1000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>574292000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315796000000.0</v>
       </c>
       <c r="R15">
         <v>315796000000.0</v>
       </c>
       <c r="S15">
+        <v>315796000000.0</v>
+      </c>
+      <c r="T15">
         <v>531242000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2176000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>461517000000.0</v>
       </c>
       <c r="V15">
         <v>461517000000.0</v>
       </c>
       <c r="W15">
         <v>461517000000.0</v>
       </c>
       <c r="X15">
         <v>461517000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>461517000000.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>2153546000000.0</v>
       </c>
       <c r="AC15">
         <v>2153546000000.0</v>
       </c>
       <c r="AD15">
         <v>2153546000000.0</v>
       </c>
       <c r="AE15">
         <v>2153546000000.0</v>
       </c>
       <c r="AF15">
+        <v>2153546000000.0</v>
+      </c>
+      <c r="AG15">
         <v>86142000000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>71785000000.0</v>
       </c>
       <c r="AK15">
         <v>71785000000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>71785000000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>28714000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>28714000000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>14357000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>14357000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1940000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3447602000000.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>574277000000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>574277000000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>430707000000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>430707000000.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>215351000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>215351056500.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15">
         <v>516798462400.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BQ15">
+        <v>516798462400.0</v>
+      </c>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>14355616600.0</v>
       </c>
       <c r="BU15">
         <v>14355616600.0</v>
       </c>
-      <c r="BV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV15">
+        <v>14355616600.0</v>
+      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>132071396000.0</v>
       </c>
       <c r="BY15">
+        <v>132071396000.0</v>
+      </c>
+      <c r="BZ15">
         <v>132120894800.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>1586141000000.0</v>
+      </c>
+      <c r="C16">
         <v>1915304000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2024738000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1540573000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1186873000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1363282000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1585735000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>764139000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1646902000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>903786000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1641844000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1958720000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1076519000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1781459000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2479597000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2912033000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2522315000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2105844000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2717223000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2335267000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3497356000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2920591000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2823572000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3734067000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3400931000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1720876000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>969288000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>757812000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1239887000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1888468000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>648644000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1030421000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1098762000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>202711000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>615915000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>403708000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>902072000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>609298000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>350467000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>224273000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>664783000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>387354000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1549281000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1455256000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>521668000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>929347000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1617503000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>585675000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1448900000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>726962000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>409488000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>597201000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>758708000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1207470000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1183482000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>933014000000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28706,351 +28991,355 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-1022494000000.0</v>
+      </c>
+      <c r="C18">
         <v>516343000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1074267000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3200155000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1051697000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-137716000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1006862000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-825185000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1109629000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>451528000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-521370000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>91054000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>784120000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-92672000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1544602000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1376744000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-363560000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-203852000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-207935000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-101839000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19661000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-97061000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-367829000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-254737000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-253731000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-468651000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-397054000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-388075000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-315768000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-299488000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-337201000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-318161000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-474106000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-300628000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-489019000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-353207000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-146572000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-245503000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-236277000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-163795000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-378688000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-320873000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-478602000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4622000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-812464000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-623138000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-437381000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>749303000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-552299000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-348030000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-586013000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-637610000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>196114000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>992581000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>768984000000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-1034860000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-769883000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-695160000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-546451000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-394677000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-482759000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-708602000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-364104000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-318317000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-330764000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4708000000.0</v>
       </c>
       <c r="P19">
         <v>-4708000000.0</v>
       </c>
       <c r="Q19">
+        <v>-4708000000.0</v>
+      </c>
+      <c r="R19">
         <v>-416462000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-252718000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1582156000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17143000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1712595000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-608110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1895106000000.0</v>
       </c>
       <c r="X19">
         <v>-1895106000000.0</v>
       </c>
       <c r="Y19">
         <v>-1895106000000.0</v>
       </c>
       <c r="Z19">
         <v>-1895106000000.0</v>
       </c>
       <c r="AA19">
+        <v>-1895106000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-423766000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-414121000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-346538000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-336032000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1575000000.0</v>
       </c>
       <c r="AF19">
         <v>-1575000000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>-1575000000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -29070,54 +29359,55 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29170,141 +29460,144 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>1562094000000.0</v>
+      </c>
+      <c r="C21">
         <v>-637422000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>769206000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-1247036000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-97767000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2045545000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14079000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2061622000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-424905000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2358994000000.0</v>
       </c>
       <c r="O21">
         <v>-2358994000000.0</v>
       </c>
       <c r="P21">
+        <v>-2358994000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-1828044000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-195592000000.0</v>
       </c>
       <c r="R21">
         <v>-195592000000.0</v>
       </c>
       <c r="S21">
+        <v>-195592000000.0</v>
+      </c>
+      <c r="T21">
         <v>1728561000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1678401000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>918627000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>607349000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1658070000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-297613000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1870454000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1118152000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>715571000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1138708000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-392422000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1556138000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>102656000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1267160000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -29324,980 +29617,991 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>1514589000000.0</v>
+      </c>
+      <c r="C22">
         <v>829521000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>986651000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>772875000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>691145000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>134235000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>242054000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>612784000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>245465000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>177869000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>395727000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>237759000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36068000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>248253000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1914318000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1661055000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1014290000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>910856000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1032285000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>791739000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>752779000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>250005000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1324025000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>203942000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1421748000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1410973000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>366860000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>244595000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-192297000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>479474000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>584890000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>199893000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-269250000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>81791000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>562156000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>125744000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>148897000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>340003000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>167538000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>220250000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1750793000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>462328000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>315322000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-671325000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>48117000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-78289000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>274110000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>239721000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>72425000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>888271000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>27871000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>69207000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>242290000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>553137000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>563308000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>475876000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>459849000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>652495000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>291783000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>333692000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>575174000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>584075000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>504908230100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>231893378000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>84639218900.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>439072173000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>211868902500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>327739508800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>201626159600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7260529200.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>317645842300.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>673270830400.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>422659828500.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>180683984500.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>298336089400.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>322349000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>187574000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>73887462000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>182702313100.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>140244990700.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>231170435600.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>228569343000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>61251911000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>27696023000.0</v>
       </c>
-      <c r="CH22"/>
       <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>10948396000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>68393192000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-15029000000.0</v>
+      </c>
+      <c r="C23">
         <v>-2868000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3253000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3451000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3452000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3451000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3714000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3516000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1381942000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5648000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5798000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2087000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2071000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2104000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-13869000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9959000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7462000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-13241000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-24652000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-20321000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-20479000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-20026000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-122439000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>775000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5070007000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1527813000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>797950000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>422160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142530000000.0</v>
       </c>
       <c r="AD23">
         <v>-142530000000.0</v>
       </c>
       <c r="AE23">
+        <v>-142530000000.0</v>
+      </c>
+      <c r="AF23">
         <v>145000000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5282237000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5786944000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7812744000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1153814000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>481085000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-119871000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-249493000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1030476000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4563954000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7544982000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1258214000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>731791000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2756304000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-306259000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>582791000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1426792000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>125253000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2621074000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-424239000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1668932000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1785260000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-676182000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-989998000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-653221000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>46827070600.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>65059665300.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>130511511700.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>10494731400.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>123269605500.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>186677750000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>181370313000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>88288478000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>935093536000.0</v>
       </c>
-      <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>38655463000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8360000000.0</v>
       </c>
-      <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-59902000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-1157061000000.0</v>
+      </c>
+      <c r="E24">
         <v>-69969000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-111998000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-73608000000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
-        <v>-31624000000.0</v>
+        <v>132566000000.0</v>
       </c>
       <c r="I24">
+        <v>-175090000000.0</v>
+      </c>
+      <c r="J24">
         <v>10208000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-23213000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3084000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>251612000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3206000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>360000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17983000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>119427000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4117000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10919000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>105858000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-724804000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1727080000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12967000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1894902000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>44561000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6831000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>27059000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11460000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11941000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5197000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5766000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6212000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4547000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3785000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14983000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1517000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9698000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9051000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>52901000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>32732000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5980000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4810000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16135000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>52045000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8395000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-153701000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>174568000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>29095000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>133314000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>18984000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>48344000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>195040000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-20338000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>16143000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>17867000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>132340000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>14787000000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>211426452000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>33351429000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>29530000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3894546000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
-        <v>1294784000000.0</v>
+        <v>-2017536000000.0</v>
       </c>
       <c r="C25">
+        <v>108193000000.0</v>
+      </c>
+      <c r="D25">
         <v>232984000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2928626000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2114529000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>642717000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-906100000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1134427000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1148221000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>443634000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-408474000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>160669000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>767906000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-298539000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1978184000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1724383000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1076097000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-970641000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1257545000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-937142000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-820594000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-317043000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1382983000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-266453000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1489952000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1410973000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-405032000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-282582000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>156330000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-521784000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-625915000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-236995000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>269250000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-117750000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-596594000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-158831000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-182258000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-373047000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-201251000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-255230000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1782419000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-494135000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-348297000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>671325000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-80389000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>47263000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-303954000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-239721000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-99043000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-914393000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-52971000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-148995000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>531881000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>884634000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>742182000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -30350,54 +30654,55 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30450,792 +30755,802 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>771826000000.0</v>
+      </c>
+      <c r="C28">
         <v>-640290000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>765953000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2731737000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1250864000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-101258000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1740389000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17594000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1785287000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1214108000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>186423000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>522311000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1487270000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2358994000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1874202000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2402336000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-512745000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1495054000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1197319000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1676225000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>457110000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>607349000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1658071000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-297613000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1870454000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1118152000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>715571000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1014838000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-392422000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1556138000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>102656000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1353302000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1352810000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>360847000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27979000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>321320000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>592585000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1728571000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1399326000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1046053000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1052317000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-115363000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1205498000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>771850000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>613229000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1039340000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2647268000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1749044000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>958755000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-656113000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>525140000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>466993000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-676182000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-989998000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-653221000000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>109014000000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>1106113000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>130961000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>895930000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>435182067200.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>352440812000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>48762937300.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>373134775800.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>24045266900.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>332450474200.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>891364399500.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>406237290200.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>181569802100.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>186028667300.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4917388800.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>153426380000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>137032792000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>178164742000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>179794746000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>74103370000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>80211635000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>529717944000.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>102112000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>112358000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>293506000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-160778000000.0</v>
+      </c>
+      <c r="C29">
         <v>1294784000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1718627000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4029761000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2114529000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>642717000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-249572000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-261480000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-569427000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>949783000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>306018000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>706770000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1108102000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>248253000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1978184000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1724383000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>61807000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59785000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>225260000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>145403000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>67815000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>67038000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58958000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>62511000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>68204000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-224197000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>38172000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37987000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>35967000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>42310000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>41025000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>37102000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-295121000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>35959000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>34438000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33087000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>33361000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>33044000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>33713000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>34980000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>31626000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>31807000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>32975000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>301729000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>32272000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>31026000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>29844000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1124957000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>26618000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>26122000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25100000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>29566000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>878318000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1538487000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1438068000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1969767000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1237921000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1276347000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1109407000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1047870000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>105171000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1075740000000.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>33616475100.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>422610652400.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>125471359000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>173864867300.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>34193379700.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2182654656600.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>91923259000.0</v>
       </c>
-      <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>183590149900.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>157525652300.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>158903921100.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>96033127100.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>375602309600.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>82534964200.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>148253509000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>52809048000.0</v>
       </c>
-      <c r="CG29"/>
       <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>282225801000.0</v>
       </c>
-      <c r="CJ29"/>
-      <c r="CK29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>240916076000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>90092353000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>184377579000.0</v>
       </c>
-      <c r="CN29"/>
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29">
         <v>175543261000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>24279000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>97989000000.0</v>
       </c>
-      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-960023000000.0</v>
+      </c>
+      <c r="C30">
         <v>-768772000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2004556000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-953659000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1034860000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-769883000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-695160000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-546451000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-394677000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-482759000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-803601000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-364104000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-318317000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-330764000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-420307000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-213150000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-416462000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-252718000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1977073000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-264188000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1639604000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-759242000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2321689000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-272687000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-315104000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-217395000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-423766000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-414121000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-346538000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-336032000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-372014000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-350716000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-175200000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-321604000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-521940000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-376596000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-170882000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-225646000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-237258000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-192795000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-405504000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-337420000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-465307000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-288712000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-998437000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-479596000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-437268000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-242339000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-559933000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-325808000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-416505000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-687514000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-666061000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-528039000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-536744000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>491772525400.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>636290975700.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>259178179200.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>126114133400.0</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>160486885000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>