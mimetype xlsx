--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15101,51 +15101,51 @@
       </c>
       <c r="P5">
         <v>-11485000.0</v>
       </c>
       <c r="Q5">
         <v>-11993000.0</v>
       </c>
       <c r="R5">
         <v>-18382000.0</v>
       </c>
       <c r="S5">
         <v>-14373000.0</v>
       </c>
       <c r="T5">
         <v>-10965000.0</v>
       </c>
       <c r="U5">
         <v>-2405000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>-28274000.0</v>
+        <v>-26863000.0</v>
       </c>
       <c r="C6">
         <v>632000.0</v>
       </c>
       <c r="D6">
         <v>529000.0</v>
       </c>
       <c r="E6">
         <v>-31493000.0</v>
       </c>
       <c r="F6">
         <v>-18321000.0</v>
       </c>
       <c r="G6">
         <v>26524300.0</v>
       </c>
       <c r="H6">
         <v>668000.0</v>
       </c>
       <c r="I6">
         <v>-33396000.0</v>
       </c>
       <c r="J6">
         <v>-23039000.0</v>
       </c>
@@ -16703,51 +16703,51 @@
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>158000.0</v>
       </c>
       <c r="N2">
         <v>87000.0</v>
       </c>
       <c r="O2">
         <v>100000.0</v>
       </c>
       <c r="P2">
         <v>207000.0</v>
       </c>
       <c r="Q2">
         <v>82000.0</v>
       </c>
       <c r="R2">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="S2">
         <v>1273000.0</v>
       </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>100000.0</v>
       </c>
       <c r="V2">
         <v>100000.0</v>
       </c>
       <c r="W2">
         <v>77000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2">
         <v>100000.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2">
         <v>100000.0</v>
       </c>
@@ -16931,102 +16931,102 @@
       <c r="W3">
         <v>4159000.0</v>
       </c>
       <c r="X3">
         <v>4492000.0</v>
       </c>
       <c r="Y3">
         <v>4267000.0</v>
       </c>
       <c r="Z3">
         <v>100000.0</v>
       </c>
       <c r="AA3">
         <v>4646000.0</v>
       </c>
       <c r="AB3">
         <v>100000.0</v>
       </c>
       <c r="AC3">
         <v>100000.0</v>
       </c>
       <c r="AD3">
         <v>100000.0</v>
       </c>
       <c r="AE3">
-        <v>-953000.0</v>
+        <v>9138000.0</v>
       </c>
       <c r="AF3">
         <v>-2845000.0</v>
       </c>
       <c r="AG3">
         <v>-724000.0</v>
       </c>
       <c r="AH3">
         <v>2215000.0</v>
       </c>
       <c r="AI3">
         <v>-76000.0</v>
       </c>
       <c r="AJ3">
         <v>25000.0</v>
       </c>
       <c r="AK3">
         <v>25000.0</v>
       </c>
       <c r="AL3">
         <v>26000.0</v>
       </c>
       <c r="AM3">
         <v>-1233000.0</v>
       </c>
       <c r="AN3">
         <v>30000.0</v>
       </c>
       <c r="AO3">
         <v>59000.0</v>
       </c>
       <c r="AP3">
         <v>6000.0</v>
       </c>
       <c r="AQ3">
         <v>51000.0</v>
       </c>
       <c r="AR3">
         <v>123000.0</v>
       </c>
       <c r="AS3">
         <v>83000.0</v>
       </c>
       <c r="AT3">
         <v>98000.0</v>
       </c>
       <c r="AU3">
         <v>224000.0</v>
       </c>
       <c r="AV3">
-        <v>-121000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="AW3">
         <v>229000.0</v>
       </c>
       <c r="AX3">
         <v>232000.0</v>
       </c>
       <c r="AY3">
         <v>284000.0</v>
       </c>
       <c r="AZ3">
         <v>127000.0</v>
       </c>
       <c r="BA3">
         <v>39000.0</v>
       </c>
       <c r="BB3">
         <v>2000.0</v>
       </c>
       <c r="BC3">
         <v>116000.0</v>
       </c>
       <c r="BD3">
         <v>3000.0</v>
       </c>
@@ -17249,156 +17249,156 @@
       <c r="E5">
         <v>-6873000.0</v>
       </c>
       <c r="F5">
         <v>-6063000.0</v>
       </c>
       <c r="G5">
         <v>-6737000.0</v>
       </c>
       <c r="H5">
         <v>-7329000.0</v>
       </c>
       <c r="I5">
         <v>-15242000.0</v>
       </c>
       <c r="J5">
         <v>-18658000.0</v>
       </c>
       <c r="K5">
         <v>-16354000.0</v>
       </c>
       <c r="L5">
         <v>-18722000.0</v>
       </c>
       <c r="M5">
-        <v>-9208000.0</v>
+        <v>-8840000.0</v>
       </c>
       <c r="N5">
         <v>-11368000.0</v>
       </c>
       <c r="O5">
         <v>-9446000.0</v>
       </c>
       <c r="P5">
         <v>-7022000.0</v>
       </c>
       <c r="Q5">
         <v>-8414000.0</v>
       </c>
       <c r="R5">
         <v>-16743999.0</v>
       </c>
       <c r="S5">
         <v>-6835000.0</v>
       </c>
       <c r="T5">
         <v>-13954000.0</v>
       </c>
       <c r="U5">
         <v>-8906000.0</v>
       </c>
       <c r="V5">
-        <v>-2403000.0</v>
+        <v>-2245000.0</v>
       </c>
       <c r="W5">
         <v>-8318000.0</v>
       </c>
       <c r="X5">
         <v>-8984000.0</v>
       </c>
       <c r="Y5">
         <v>-8434000.0</v>
       </c>
       <c r="Z5">
         <v>-4064000.0</v>
       </c>
       <c r="AA5">
         <v>-9292000.0</v>
       </c>
       <c r="AB5">
         <v>-4184000.0</v>
       </c>
       <c r="AC5">
         <v>-4019000.0</v>
       </c>
       <c r="AD5">
         <v>-4359000.0</v>
       </c>
       <c r="AE5">
-        <v>-13911000.0</v>
+        <v>-6793000.0</v>
       </c>
       <c r="AF5">
         <v>-216000.0</v>
       </c>
       <c r="AG5">
         <v>-5777000.0</v>
       </c>
       <c r="AH5">
         <v>-7899000.0</v>
       </c>
       <c r="AI5">
         <v>-6695000.0</v>
       </c>
       <c r="AJ5">
         <v>-4487000.0</v>
       </c>
       <c r="AK5">
         <v>-5693000.0</v>
       </c>
       <c r="AL5">
         <v>-4497000.0</v>
       </c>
       <c r="AM5">
         <v>-5902000.0</v>
       </c>
       <c r="AN5">
         <v>-6472000.0</v>
       </c>
       <c r="AO5">
         <v>-9292000.0</v>
       </c>
       <c r="AP5">
         <v>-8968000.0</v>
       </c>
       <c r="AQ5">
         <v>-7589000.0</v>
       </c>
       <c r="AR5">
         <v>-8635000.0</v>
       </c>
       <c r="AS5">
         <v>-9083000.0</v>
       </c>
       <c r="AT5">
         <v>-8912000.0</v>
       </c>
       <c r="AU5">
         <v>-11382000.0</v>
       </c>
       <c r="AV5">
-        <v>-10446000.0</v>
+        <v>-10567000.0</v>
       </c>
       <c r="AW5">
         <v>-15783000.0</v>
       </c>
       <c r="AX5">
         <v>-11849000.0</v>
       </c>
       <c r="AY5">
         <v>-12350000.0</v>
       </c>
       <c r="AZ5">
         <v>-6893000.0</v>
       </c>
       <c r="BA5">
         <v>-7986000.0</v>
       </c>
       <c r="BB5">
         <v>-6611000.0</v>
       </c>
       <c r="BC5">
         <v>-18837000.0</v>
       </c>
       <c r="BD5">
         <v>-5528000.0</v>
       </c>
@@ -17455,189 +17455,189 @@
       </c>
       <c r="BV5">
         <v>-2713000.0</v>
       </c>
       <c r="BW5">
         <v>-2623000.0</v>
       </c>
       <c r="BX5">
         <v>-2890000.0</v>
       </c>
       <c r="BY5">
         <v>-4892000.0</v>
       </c>
       <c r="BZ5">
         <v>-1412000.0</v>
       </c>
       <c r="CA5">
         <v>-766000.0</v>
       </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>-9252000.0</v>
+        <v>-8407000.0</v>
       </c>
       <c r="C6">
-        <v>-8255000.0</v>
+        <v>-7658000.0</v>
       </c>
       <c r="D6">
         <v>292000.0</v>
       </c>
       <c r="E6">
         <v>-6601000.0</v>
       </c>
       <c r="F6">
-        <v>-6063000.0</v>
+        <v>-5813000.0</v>
       </c>
       <c r="G6">
-        <v>-16382000.0</v>
+        <v>-6737000.0</v>
       </c>
       <c r="H6">
-        <v>-7329000.0</v>
+        <v>-7108000.0</v>
       </c>
       <c r="I6">
-        <v>-7621000.0</v>
+        <v>-7470000.0</v>
       </c>
       <c r="J6">
-        <v>-9645000.0</v>
+        <v>-9566000.0</v>
       </c>
       <c r="K6">
         <v>-8136000.0</v>
       </c>
       <c r="L6">
         <v>-9267000.0</v>
       </c>
       <c r="M6">
-        <v>-9050000.0</v>
+        <v>-8682000.0</v>
       </c>
       <c r="N6">
-        <v>-11281000.0</v>
+        <v>-11097000.0</v>
       </c>
       <c r="O6">
         <v>-9613000.0</v>
       </c>
       <c r="P6">
-        <v>-7146000.0</v>
+        <v>-6815000.0</v>
       </c>
       <c r="Q6">
-        <v>-8623000.0</v>
+        <v>-8332000.0</v>
       </c>
       <c r="R6">
         <v>-16698999.0</v>
       </c>
       <c r="S6">
         <v>-5562000.0</v>
       </c>
       <c r="T6">
-        <v>-6977000.0</v>
+        <v>-7085000.0</v>
       </c>
       <c r="U6">
-        <v>-4453000.0</v>
+        <v>-4613000.0</v>
       </c>
       <c r="V6">
-        <v>-2245000.0</v>
+        <v>-1399000.0</v>
       </c>
       <c r="W6">
         <v>-4159000.0</v>
       </c>
       <c r="X6">
         <v>-4492000.0</v>
       </c>
       <c r="Y6">
         <v>-4267000.0</v>
       </c>
       <c r="Z6">
         <v>-4064000.0</v>
       </c>
       <c r="AA6">
         <v>-4646000.0</v>
       </c>
       <c r="AB6">
         <v>-4084000.0</v>
       </c>
       <c r="AC6">
         <v>-3919000.0</v>
       </c>
       <c r="AD6">
         <v>-4259000.0</v>
       </c>
       <c r="AE6">
-        <v>-14864000.0</v>
+        <v>2345000.0</v>
       </c>
       <c r="AF6">
         <v>-3061000.0</v>
       </c>
       <c r="AG6">
-        <v>-6501000.0</v>
+        <v>-5777000.0</v>
       </c>
       <c r="AH6">
         <v>-5684000.0</v>
       </c>
       <c r="AI6">
         <v>-6771000.0</v>
       </c>
       <c r="AJ6">
         <v>-4462000.0</v>
       </c>
       <c r="AK6">
         <v>-5668000.0</v>
       </c>
       <c r="AL6">
         <v>-4471000.0</v>
       </c>
       <c r="AM6">
         <v>-7135000.0</v>
       </c>
       <c r="AN6">
         <v>-6442000.0</v>
       </c>
       <c r="AO6">
         <v>-9233000.0</v>
       </c>
       <c r="AP6">
         <v>-8962000.0</v>
       </c>
       <c r="AQ6">
         <v>-7538000.0</v>
       </c>
       <c r="AR6">
         <v>-8512000.0</v>
       </c>
       <c r="AS6">
         <v>-9000000.0</v>
       </c>
       <c r="AT6">
         <v>-8814000.0</v>
       </c>
       <c r="AU6">
         <v>-11158000.0</v>
       </c>
       <c r="AV6">
-        <v>-10567000.0</v>
+        <v>-10363000.0</v>
       </c>
       <c r="AW6">
         <v>-15554000.0</v>
       </c>
       <c r="AX6">
         <v>-11617000.0</v>
       </c>
       <c r="AY6">
         <v>-12066000.0</v>
       </c>
       <c r="AZ6">
         <v>-6766000.0</v>
       </c>
       <c r="BA6">
         <v>-7947000.0</v>
       </c>
       <c r="BB6">
         <v>-6609000.0</v>
       </c>
       <c r="BC6">
         <v>-18721000.0</v>
       </c>
       <c r="BD6">
         <v>-5525000.0</v>
       </c>
@@ -18002,51 +18002,51 @@
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>-158000.0</v>
       </c>
       <c r="N9">
         <v>-87000.0</v>
       </c>
       <c r="O9">
         <v>-1100000.0</v>
       </c>
       <c r="P9">
         <v>-207000.0</v>
       </c>
       <c r="Q9">
         <v>-82000.0</v>
       </c>
       <c r="R9">
-        <v>855000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="S9">
         <v>-1273000.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
         <v>1800000.0</v>
       </c>
       <c r="V9">
         <v>5600000.0</v>
       </c>
       <c r="W9">
         <v>1900000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
@@ -21649,54 +21649,54 @@
       <c r="J30">
         <v>9645000.0</v>
       </c>
       <c r="K30">
         <v>8177000.0</v>
       </c>
       <c r="L30">
         <v>9361000.0</v>
       </c>
       <c r="M30">
         <v>9050000.0</v>
       </c>
       <c r="N30">
         <v>11281000.0</v>
       </c>
       <c r="O30">
         <v>9446000.0</v>
       </c>
       <c r="P30">
         <v>7146000.0</v>
       </c>
       <c r="Q30">
         <v>8623000.0</v>
       </c>
       <c r="R30">
-        <v>7590000.0</v>
+        <v>7635000.0</v>
       </c>
       <c r="S30">
-        <v>4646000.0</v>
+        <v>5919000.0</v>
       </c>
       <c r="T30">
         <v>6977000.0</v>
       </c>
       <c r="U30">
         <v>6253000.0</v>
       </c>
       <c r="V30">
         <v>7845000.0</v>
       </c>
       <c r="W30">
         <v>6059000.0</v>
       </c>
       <c r="X30">
         <v>4492000.0</v>
       </c>
       <c r="Y30">
         <v>4267000.0</v>
       </c>
       <c r="Z30">
         <v>4064000.0</v>
       </c>
       <c r="AA30">
         <v>20041000.0</v>
       </c>
@@ -28254,51 +28254,51 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24">
         <v>5888000.0</v>
       </c>
       <c r="BT24"/>
       <c r="BU24">
         <v>-6033000.0</v>
       </c>
       <c r="BV24">
         <v>1976000.0</v>
       </c>
       <c r="BW24"/>
       <c r="BX24">
         <v>-15000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" t="s">
         <v>193</v>
       </c>
       <c r="B25">
-        <v>951000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C25">
         <v>154000.0</v>
       </c>
       <c r="D25">
         <v>147000.0</v>
       </c>
       <c r="E25">
         <v>149000.0</v>
       </c>
       <c r="F25">
         <v>147000.0</v>
       </c>
       <c r="G25">
         <v>148000.0</v>
       </c>
       <c r="H25">
         <v>137000.0</v>
       </c>
       <c r="I25">
         <v>-921000.0</v>
       </c>
       <c r="J25">
         <v>138000.0</v>
       </c>