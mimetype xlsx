--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2359,4384 +2362,4514 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>103205000.0</v>
+      </c>
+      <c r="C2">
         <v>80433000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34567000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59205000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>77713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87165000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51108000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36587000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61168000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57392000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31964000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27577000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31608000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27356000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20557000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24766000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27445000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47579000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28495000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34079000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35467000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32420000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10184000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22891000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-5665000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-5072000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17078000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7634000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>1327000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4112000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6476000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8247000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11669000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13679000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13074000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15735000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16116000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11716000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9587000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1998000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>223000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>229000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>415000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1395000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1511000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1254000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12891000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11545000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>262455000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>187129000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>27343000.0</v>
+      </c>
+      <c r="C7">
         <v>28462000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29698000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30802000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31030000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28520000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29324000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30590000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26989000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30378000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>31570000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>33067000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36287000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>38098000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39303000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>39472000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>40482000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>42202000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>42541000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>43896000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>42846000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>42051000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>42285000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>118000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>127000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>112000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
+        <v>280520000.0</v>
+      </c>
+      <c r="C8">
         <v>261744000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>243615000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>226102000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>209340000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1721000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1715000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1694000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1692000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1690000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1677000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1669000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665000.0</v>
       </c>
       <c r="O8">
         <v>1665000.0</v>
       </c>
       <c r="P8">
-        <v>1644000.0</v>
+        <v>1665000.0</v>
       </c>
       <c r="Q8">
         <v>1644000.0</v>
       </c>
       <c r="R8">
+        <v>1644000.0</v>
+      </c>
+      <c r="S8">
         <v>1640000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1639000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1635000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>564484000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>561435000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>558501000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>554845000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>554045000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>544771000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>549034000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>544771000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>543524000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>545441000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>85314000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>35211000.0</v>
+      </c>
+      <c r="C10">
         <v>22201000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10745000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>80106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10444000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42690000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37808000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10849000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48486000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>83156000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92048000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36097000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71083000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>140997000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>199359000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>193357000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>183618000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>286454000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>369048000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>209739000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>305389000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>321065000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>157960000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14987000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-570000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>570000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-958000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>35211000.0</v>
+      </c>
+      <c r="C12">
         <v>22201000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10745000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>80106000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12104000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10444000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42690000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>37808000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10849000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48486000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>83156000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>92048000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36097000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>71083000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>140997000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>199359000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>193357000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>183618000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>286454000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>369048000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>209739000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>305389000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>321065000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>157960000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="AB12">
         <v>570000.0</v>
       </c>
-      <c r="AC12"/>
+      <c r="AC12">
+        <v>570000.0</v>
+      </c>
       <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>958000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1763000.0</v>
       </c>
       <c r="C13">
+        <v>1763000.0</v>
+      </c>
+      <c r="D13">
         <v>1759000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1728000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1727000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1721000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1715000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1694000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1692000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1690000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1677000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1669000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665000.0</v>
       </c>
       <c r="O13">
         <v>1665000.0</v>
       </c>
       <c r="P13">
-        <v>1644000.0</v>
+        <v>1665000.0</v>
       </c>
       <c r="Q13">
         <v>1644000.0</v>
       </c>
       <c r="R13">
+        <v>1644000.0</v>
+      </c>
+      <c r="S13">
         <v>1640000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1639000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1635000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1634000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1628000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1625000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1622000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1438000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1199000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>150000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1153000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>185816000.0</v>
       </c>
       <c r="C14">
         <v>185816000.0</v>
       </c>
       <c r="D14">
+        <v>185816000.0</v>
+      </c>
+      <c r="E14">
         <v>184201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170431000.0</v>
       </c>
       <c r="F14">
         <v>170431000.0</v>
       </c>
       <c r="G14">
         <v>170431000.0</v>
       </c>
       <c r="H14">
+        <v>170431000.0</v>
+      </c>
+      <c r="I14">
         <v>168519000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>170956000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>169737000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>167453000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>166709000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>167905000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>166548000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>164824000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>164427000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>164083000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>163966000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>163692000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>165689000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>165731000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>165563000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>165192000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>152404000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>162650597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138206000.0</v>
       </c>
       <c r="AA14">
         <v>138206000.0</v>
       </c>
       <c r="AB14">
-        <v>134060000.0</v>
+        <v>138206000.0</v>
       </c>
       <c r="AC14">
         <v>134060000.0</v>
       </c>
       <c r="AD14">
-        <v>132608000.0</v>
+        <v>134060000.0</v>
       </c>
       <c r="AE14">
         <v>132608000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>132608000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665000.0</v>
       </c>
       <c r="O15">
         <v>1665000.0</v>
       </c>
       <c r="P15">
-        <v>1644000.0</v>
+        <v>1665000.0</v>
       </c>
       <c r="Q15">
         <v>1644000.0</v>
       </c>
       <c r="R15">
+        <v>1644000.0</v>
+      </c>
+      <c r="S15">
         <v>1635000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1639000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1635000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1634000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1628000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1625000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>1438000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1199000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1971000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>698000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>945000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>954000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2952000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12719000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3655000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9092000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5757000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2833000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9717000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>38752000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>41847000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8029000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>66288000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66484000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5080000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>64783000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50602000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>39197000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1738000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1627000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3848000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>2025000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>49134000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46896000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37667000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>50080000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>76806000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>140988000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>125181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="U18">
         <v>1200000.0</v>
       </c>
       <c r="V18">
+        <v>1200000.0</v>
+      </c>
+      <c r="W18">
         <v>131121000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AA18">
         <v>3500000.0</v>
       </c>
-      <c r="AB18"/>
+      <c r="AB18">
+        <v>3500000.0</v>
+      </c>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>29438000.0</v>
       </c>
       <c r="C20">
         <v>29438000.0</v>
       </c>
       <c r="D20">
         <v>29438000.0</v>
       </c>
       <c r="E20">
         <v>29438000.0</v>
       </c>
       <c r="F20">
         <v>29438000.0</v>
       </c>
       <c r="G20">
         <v>29438000.0</v>
       </c>
       <c r="H20">
         <v>29438000.0</v>
       </c>
       <c r="I20">
-        <v>29136000.0</v>
+        <v>29438000.0</v>
       </c>
       <c r="J20">
         <v>29136000.0</v>
       </c>
       <c r="K20">
         <v>29136000.0</v>
       </c>
       <c r="L20">
         <v>29136000.0</v>
       </c>
       <c r="M20">
         <v>29136000.0</v>
       </c>
       <c r="N20">
         <v>29136000.0</v>
       </c>
       <c r="O20">
         <v>29136000.0</v>
       </c>
       <c r="P20">
         <v>29136000.0</v>
       </c>
       <c r="Q20">
-        <v>73732000.0</v>
+        <v>29136000.0</v>
       </c>
       <c r="R20">
         <v>73732000.0</v>
       </c>
       <c r="S20">
         <v>73732000.0</v>
       </c>
       <c r="T20">
+        <v>73732000.0</v>
+      </c>
+      <c r="U20">
         <v>68019000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>49955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46456000.0</v>
       </c>
       <c r="W20">
         <v>46456000.0</v>
       </c>
       <c r="X20">
+        <v>46456000.0</v>
+      </c>
+      <c r="Y20">
         <v>46577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5364000.0</v>
       </c>
       <c r="Z20">
         <v>5364000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AA20">
         <v>5364000.0</v>
       </c>
-      <c r="AC20"/>
+      <c r="AB20"/>
+      <c r="AC20">
+        <v>5364000.0</v>
+      </c>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>18073000.0</v>
+      </c>
+      <c r="C21">
         <v>1404000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17471000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17033000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21523000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22257000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9162000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24172000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21878000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23112000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24119000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24940000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43146000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>44510000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>46153000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>47556000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51580000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52736000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>53696000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>53281000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52951000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28159000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28072000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7839000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6732000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>4895000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>8758000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5567000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>5754000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>176000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36168000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>41982000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>47805000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>54667000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>62882000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1334710000.0</v>
+      </c>
+      <c r="C23">
         <v>1352259000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1206976000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1249356000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1295833000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1279167000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1146871000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1193908000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1245139000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1235919000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1170144000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1219251000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1287956000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1297913000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1249314000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1290052000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1435314000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1444833000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1389742000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1423861000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1434114000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1262049000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1113805000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1073793000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>790661000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>617570000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>263252000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>406940000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>187926000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>353326000.0</v>
+      </c>
+      <c r="C24">
         <v>385692000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>324812000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>316589000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>362493000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>684284000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>637155000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>637480000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>648331000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>650772000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>661185000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>664625000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>667306000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>670119000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>672872000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>698423000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>699386000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>700350000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>458652000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>459043000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>460615000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>313336000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>312575000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>311814000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>429743000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>429694000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>21647000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>699386000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>459043000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>458652000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>459043000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>460615000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>313336000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>429814000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>367915000.0</v>
+      </c>
+      <c r="C28">
         <v>435632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>412102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>383514000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>342408000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>728277000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>699325000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>671234000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>675229000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>713067000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>678152000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>648644000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>636957000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>693520000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>658479000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>604067000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>547678000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>556364000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>321115000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>218845000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>134413000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>145648000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>49471000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9251000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>277519000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>419861000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>570000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25109000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>958000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>760517000.0</v>
+      </c>
+      <c r="C29">
         <v>765458000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>698219000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>736256000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>741696000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1037863000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>949884000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000135000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1032853000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1030055000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1011806000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1045478000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1084137000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1073284000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1046957000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1096697000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1203147000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1199923000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1095977000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1136292000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1131130000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>947471000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>857549000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>857503000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>628358000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>311127000.0</v>
+      </c>
+      <c r="C30">
         <v>380686000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>297880000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>283465000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>260205000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>340582000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276294000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>270893000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>322248000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>349869000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>276242000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>267444000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>280217000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>354902000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>292943000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>248079000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>245893000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>351688000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>252155000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>194467000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>217418000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>223254000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>125594000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>136879000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>123585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116568000.0</v>
       </c>
       <c r="AA30">
         <v>116568000.0</v>
       </c>
       <c r="AB30">
+        <v>116568000.0</v>
+      </c>
+      <c r="AC30">
         <v>95937000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>263483000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>292894000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>319137000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>308119000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>281409000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>314413000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>371280000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>365936000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>506357000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>553589000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>567609000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>559579000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>470359000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>471040000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>50192000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>26823000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>251978000.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>136138000.0</v>
+      </c>
+      <c r="C32">
         <v>190039000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>116233000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>128132000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>166513000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>177972000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>140137000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>158336000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>194200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>203846000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>204343000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>225967000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>237245000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>240228000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>233030000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>289260000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>334802000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>420149000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>315198000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>384618000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>476175000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>335525000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>372450000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>418023000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>284057000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>967472000.0</v>
+      </c>
+      <c r="C33">
         <v>927444000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>875013000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>908314000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>935617000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>906795000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>839989000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>860985000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>860968000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>848101000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>829055000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>856027000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>904187000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>893530000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>871029000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>887279000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>976816000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>889277000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>946052000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>940437000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>842690000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>785505000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>633312000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>559959000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>449559000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>418365000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>-570000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>303983000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33">
         <v>-958000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>18904000.0</v>
+      </c>
+      <c r="C34">
         <v>46482000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>65993000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>80485000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>115649000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>19074000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2954000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1811000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2649000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2745000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2844000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2926000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>30329000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>31749000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>33058000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>33946000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>38834000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2779000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>43632000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7384000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11149000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5480000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6066000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>14635000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>226000.0</v>
       </c>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>440119000.0</v>
+      </c>
+      <c r="C35">
         <v>497840000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>444320000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>460928000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>544305000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>758765000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>710687000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>702520000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>708363000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>715430000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>716660000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>735024000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>750013000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>751993000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>747361000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>785434000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>815026000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>817022000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>627465000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>648005000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>648350000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>486895000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>460788000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>432293000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>540619000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>533262000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>110466000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>1410000.0</v>
+      </c>
+      <c r="C36">
         <v>17455000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2440000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>822631000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3262000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>816841000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17583000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3519000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-30938000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>750429000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18904000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>750936000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>773992000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>757813000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>729297000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>740767000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>776928000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>689562000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>749552000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>758213000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>686092000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>657255000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>504020000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>463160000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>416339000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>386718000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-570000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>279965000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36">
         <v>-958000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>712781000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>733075000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>737213000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>708197000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>725548000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>764628000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>689562000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>749552000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>758213000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>686092000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>657255000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>504020000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>463160000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>416339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386718000.0</v>
       </c>
       <c r="AA38">
         <v>386718000.0</v>
       </c>
-      <c r="AB38"/>
+      <c r="AB38">
+        <v>386718000.0</v>
+      </c>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>20900000.0</v>
+      </c>
+      <c r="C39">
         <v>21928000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23338000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>25177000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19905000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19686000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20144000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10582000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>32415000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16361000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7057000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11504000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13384000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14259000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7943000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13246000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10511000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7917000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2327000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4958000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>43551000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>49510000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>55890000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>59557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67650000.0</v>
       </c>
       <c r="AA39">
         <v>67650000.0</v>
       </c>
       <c r="AB39">
+        <v>67650000.0</v>
+      </c>
+      <c r="AC39">
         <v>6450000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>100773000.0</v>
+      </c>
+      <c r="C40">
         <v>129352000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>105969000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>79664000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>81207000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73723000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>64631000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>74588000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>82768000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>69589000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>60162000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>67662000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>73829000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>70298000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>59219000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>68152000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>83901000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>75408000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>91102000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>61821000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>74652000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>103506000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>93174000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>71182000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>49753000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>35672000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5250000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>19610000.0</v>
       </c>
-      <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>28794000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>42409000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>49999000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>41308000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>52936000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>80076000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>79721000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>131627000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>152704000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>149944000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>136568000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>110565000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>120420000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>110805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103486000.0</v>
       </c>
       <c r="AA41">
         <v>103486000.0</v>
       </c>
-      <c r="AB41"/>
+      <c r="AB41">
+        <v>103486000.0</v>
+      </c>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>526129000.0</v>
+      </c>
+      <c r="C42">
         <v>541254000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>555959000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>571605000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>583542000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>585360000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>580712000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>580764000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>577389000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>573883000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>570087000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>567266000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>564484000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>561435000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>558501000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>554845000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>554045000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>551002000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>549034000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>544771000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>543524000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>545441000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>546815000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>548113000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>214400000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7233000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>61103000.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>83064000.0</v>
+      </c>
+      <c r="C45">
         <v>83898000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>83270000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>82844000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85237000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>81471000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>82248000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>81807000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>82065000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>83458000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>47619000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>51015000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>91871000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>92871000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>93889000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>60924000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>53692000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>53694000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>54677000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>20017000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>19551000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>34813000.0</v>
+      </c>
+      <c r="C46">
         <v>37271000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37992000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39212000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>40210000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>38259000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40782000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>42410000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>41877000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>45424000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>47619000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>51015000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57913000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>62071000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>66443000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>69820000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>74576000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>73247000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>69072000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>60924000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>53692000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>53694000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>54677000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22150000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20017000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19551000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>13759000.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>47619000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>51015000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>62071000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>66443000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>69820000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>74576000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>73247000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>69072000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>60924000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>53692000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>53694000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>54677000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>22150000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19551000.0</v>
       </c>
       <c r="AA47">
         <v>19551000.0</v>
       </c>
-      <c r="AB47"/>
+      <c r="AB47">
+        <v>19551000.0</v>
+      </c>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-143158000.0</v>
+      </c>
+      <c r="C48">
         <v>-183355000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-252648000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-222189000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-235057000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-261079000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-314315000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-269769000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-238752000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-247303000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-266695000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-235644000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-187806000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-197070000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-219584000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-177100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-68684000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-62236000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>82889000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>120404000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>124942000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>88461000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1955000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2792000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-22841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30487000.0</v>
       </c>
       <c r="AA48">
         <v>30487000.0</v>
       </c>
       <c r="AB48">
+        <v>30487000.0</v>
+      </c>
+      <c r="AC48">
         <v>200446000.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48"/>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-187806000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-197070000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-219584000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-177100000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-68684000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>128254000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>82889000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>128254000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>124942000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>88461000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>22457000.0</v>
+      </c>
+      <c r="C50">
         <v>20104000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>68337000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>68523000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>28991000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>27577000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>43290000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>45854000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>37717000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>42766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33883000.0</v>
       </c>
       <c r="L50">
         <v>33883000.0</v>
       </c>
       <c r="M50">
+        <v>33883000.0</v>
+      </c>
+      <c r="N50">
         <v>25412000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>21400000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>17387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7169000.0</v>
       </c>
       <c r="Q50">
         <v>7169000.0</v>
       </c>
       <c r="R50">
         <v>7169000.0</v>
       </c>
       <c r="S50">
+        <v>7169000.0</v>
+      </c>
+      <c r="T50">
         <v>3540000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2360000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>5618000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5027000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>3920000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>403126000.0</v>
+      </c>
+      <c r="C51">
         <v>457833000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>422847000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>415914000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>422514000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>740381000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>709769000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>713924000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>713037000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>723916000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>726638000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>731800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>729005000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>729617000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>729562000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>745064000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>747037000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>749721000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>504733000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>505299000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>503461000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>355387000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>354860000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>311814000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>435479000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>434848000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>25679000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>27122000.0</v>
+      </c>
+      <c r="C52">
         <v>24991000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>73223000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>73343000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>33838000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>32558000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>48054000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>50693000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>42380000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>47899000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>38863000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>39185000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>31370000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>27749000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>23632000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12566000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12350000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12420000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8895000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7837000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5130000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5093000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4685000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>49000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5665000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5072000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>3953000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5027000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>8300000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>36668000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>1140000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>1916000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1334710000.0</v>
+      </c>
+      <c r="C55">
         <v>1352259000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1206976000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1249356000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1295833000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1279167000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1146871000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1193908000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1245139000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1235919000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1170144000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1219251000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1287956000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1297913000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1249314000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1290052000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1435314000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1444833000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1389742000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1423861000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1434114000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1262049000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1113805000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1073793000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>790661000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>617570000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AB55"/>
+      <c r="AC55">
         <v>406940000.0</v>
       </c>
-      <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
-    </row>
-    <row r="56" spans="1:31">
+      <c r="AF55"/>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>367238000.0</v>
+      </c>
+      <c r="C56">
         <v>424815000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>331963000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>341042000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>360216000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>372372000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>306882000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>332923000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>384171000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>387818000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>341089000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>363224000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>383769000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>404383000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>378285000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>402773000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>458498000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>555556000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>443690000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>483424000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>591424000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>476544000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>480493000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>513834000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>341102000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>199205000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>570000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>102957000.0</v>
       </c>
-      <c r="AC56"/>
       <c r="AD56"/>
-      <c r="AE56">
+      <c r="AE56"/>
+      <c r="AF56">
         <v>958000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>231100000.0</v>
+      </c>
+      <c r="C57">
         <v>234776000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>215730000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>212910000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>193703000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>194400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>166745000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>174587000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>189971000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>183972000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>136746000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>137257000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>146524000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>164155000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>145255000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>113513000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>123696000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>135407000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>128492000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>108817000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>115249000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>141019000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>108043000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>95811000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>57045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44592000.0</v>
       </c>
       <c r="AA57">
         <v>44592000.0</v>
       </c>
       <c r="AB57">
+        <v>44592000.0</v>
+      </c>
+      <c r="AC57">
         <v>33222000.0</v>
       </c>
-      <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
-    </row>
-    <row r="58" spans="1:31">
+      <c r="AF57"/>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>671219000.0</v>
+      </c>
+      <c r="C58">
         <v>732616000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>660050000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>673838000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>738008000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>953165000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>877432000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>877107000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>898334000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>899402000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>853406000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>872281000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>896537000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>916148000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>892616000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>898947000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>938722000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>952429000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>755957000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>756822000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>763599000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>627914000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>568831000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>528104000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>597664000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>577854000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AB58"/>
+      <c r="AC58">
         <v>143688000.0</v>
       </c>
-      <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58"/>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>663491000.0</v>
+      </c>
+      <c r="C60">
         <v>619643000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>546926000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>575518000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>557825000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>326002000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>269439000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>316801000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>346805000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>336517000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>316738000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>346970000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>391419000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>381765000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>356698000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>391105000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>496592000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>492404000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>633785000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>667039000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>670515000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>634135000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>544974000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>545689000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>192997000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>39716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263252000.0</v>
       </c>
       <c r="AB60">
         <v>263252000.0</v>
       </c>
-      <c r="AC60"/>
+      <c r="AC60">
+        <v>263252000.0</v>
+      </c>
       <c r="AD60"/>
-      <c r="AE60">
+      <c r="AE60"/>
+      <c r="AF60">
         <v>187926000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6765,3318 +6898,3394 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>935467000.0</v>
       </c>
       <c r="C2">
         <v>723802000.0</v>
       </c>
       <c r="D2">
         <v>527487000.0</v>
       </c>
       <c r="E2">
         <v>455700000.0</v>
       </c>
       <c r="F2">
         <v>270715000.0</v>
       </c>
       <c r="G2">
         <v>167399000.0</v>
       </c>
       <c r="H2">
         <v>104421000.0</v>
       </c>
       <c r="I2">
         <v>83340000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
         <v>20460000.0</v>
       </c>
       <c r="C3">
         <v>24998000.0</v>
       </c>
       <c r="D3">
         <v>27881000.0</v>
       </c>
       <c r="E3">
         <v>24724000.0</v>
       </c>
       <c r="F3">
         <v>16142000.0</v>
       </c>
       <c r="G3">
         <v>7993000.0</v>
       </c>
       <c r="H3">
         <v>4702000.0</v>
       </c>
       <c r="I3">
         <v>3468000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
         <v>127896000.0</v>
       </c>
       <c r="C5">
         <v>64485000.0</v>
       </c>
       <c r="D5">
         <v>11462000.0</v>
       </c>
       <c r="E5">
         <v>-346211000.0</v>
       </c>
       <c r="F5">
         <v>187335000.0</v>
       </c>
       <c r="G5">
         <v>128581000.0</v>
       </c>
       <c r="H5">
         <v>96273000.0</v>
       </c>
       <c r="I5">
         <v>42447000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
         <v>148356000.0</v>
       </c>
       <c r="C6">
         <v>89483000.0</v>
       </c>
       <c r="D6">
         <v>39343000.0</v>
       </c>
       <c r="E6">
         <v>-321487000.0</v>
       </c>
       <c r="F6">
         <v>203477000.0</v>
       </c>
       <c r="G6">
         <v>136574000.0</v>
       </c>
       <c r="H6">
         <v>100975000.0</v>
       </c>
       <c r="I6">
         <v>45915000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>591127000.0</v>
       </c>
       <c r="C9">
         <v>597974000.0</v>
       </c>
       <c r="D9">
         <v>475361000.0</v>
       </c>
       <c r="E9">
         <v>308345000.0</v>
       </c>
       <c r="F9">
         <v>659266000.0</v>
       </c>
       <c r="G9">
         <v>361939000.0</v>
       </c>
       <c r="H9">
         <v>233048000.0</v>
       </c>
       <c r="I9">
         <v>150348000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>48511000.0</v>
       </c>
       <c r="C10">
         <v>-29066000.0</v>
       </c>
       <c r="D10">
         <v>-69144000.0</v>
       </c>
       <c r="E10">
         <v>-389806000.0</v>
       </c>
       <c r="F10">
         <v>158015000.0</v>
       </c>
       <c r="G10">
         <v>103986000.0</v>
       </c>
       <c r="H10">
         <v>94613000.0</v>
       </c>
       <c r="I10">
         <v>41518000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
         <v>931000.0</v>
       </c>
       <c r="C11">
         <v>5059000.0</v>
       </c>
       <c r="D11">
         <v>-10600000.0</v>
       </c>
       <c r="E11">
         <v>-92302000.0</v>
       </c>
       <c r="F11">
         <v>33156000.0</v>
       </c>
       <c r="G11">
         <v>24502000.0</v>
       </c>
       <c r="H11">
         <v>22034000.0</v>
       </c>
       <c r="I11">
         <v>6619000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>79385000.0</v>
       </c>
       <c r="C12">
         <v>93551000.0</v>
       </c>
       <c r="D12">
         <v>80606000.0</v>
       </c>
       <c r="E12">
         <v>43595000.0</v>
       </c>
       <c r="F12">
         <v>29320000.0</v>
       </c>
       <c r="G12">
         <v>24595000.0</v>
       </c>
       <c r="H12">
         <v>1660000.0</v>
       </c>
       <c r="I12">
         <v>929000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1660000.0</v>
       </c>
       <c r="I13">
         <v>929000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>47580000.0</v>
       </c>
       <c r="C15">
         <v>-34125000.0</v>
       </c>
       <c r="D15">
         <v>-58544000.0</v>
       </c>
       <c r="E15">
         <v>-297504000.0</v>
       </c>
       <c r="F15">
         <v>124859000.0</v>
       </c>
       <c r="G15">
         <v>79484000.0</v>
       </c>
       <c r="H15">
         <v>72579000.0</v>
       </c>
       <c r="I15">
         <v>34899000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-58544000.0</v>
       </c>
       <c r="E16">
         <v>-297504000.0</v>
       </c>
       <c r="F16">
         <v>131046000.0</v>
       </c>
       <c r="G16">
         <v>-16004000.0</v>
       </c>
       <c r="H16">
         <v>59918000.0</v>
       </c>
       <c r="I16">
         <v>22238000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>47580000.0</v>
       </c>
       <c r="C17">
         <v>-34125000.0</v>
       </c>
       <c r="D17">
         <v>-58544000.0</v>
       </c>
       <c r="E17">
         <v>-297504000.0</v>
       </c>
       <c r="F17">
         <v>131046000.0</v>
       </c>
       <c r="G17">
         <v>81147000.0</v>
       </c>
       <c r="H17">
         <v>72579000.0</v>
       </c>
       <c r="I17">
         <v>34899000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-79385000.0</v>
       </c>
       <c r="C18">
         <v>-93551000.0</v>
       </c>
       <c r="D18">
         <v>-80606000.0</v>
       </c>
       <c r="E18">
         <v>-43595000.0</v>
       </c>
       <c r="F18">
         <v>-29320000.0</v>
       </c>
       <c r="G18">
         <v>-25761000.0</v>
       </c>
       <c r="H18">
         <v>-1660000.0</v>
       </c>
       <c r="I18">
         <v>-929000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-202000.0</v>
       </c>
       <c r="F19">
         <v>-4903000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>44596000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>68499000.0</v>
       </c>
       <c r="C21">
         <v>64550000.0</v>
       </c>
       <c r="D21">
         <v>11583000.0</v>
       </c>
       <c r="E21">
         <v>-346009000.0</v>
       </c>
       <c r="F21">
         <v>192238000.0</v>
       </c>
       <c r="G21">
         <v>130152000.0</v>
       </c>
       <c r="H21">
         <v>96288000.0</v>
       </c>
       <c r="I21">
         <v>43156000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>1458095000.0</v>
       </c>
       <c r="C23">
         <v>1257226000.0</v>
       </c>
       <c r="D23">
         <v>991265000.0</v>
       </c>
       <c r="E23">
         <v>1110054000.0</v>
       </c>
       <c r="F23">
         <v>737743000.0</v>
       </c>
       <c r="G23">
         <v>399186000.0</v>
       </c>
       <c r="H23">
         <v>241181000.0</v>
       </c>
       <c r="I23">
         <v>190532000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>20460000.0</v>
       </c>
       <c r="C25">
         <v>24998000.0</v>
       </c>
       <c r="D25">
         <v>27881000.0</v>
       </c>
       <c r="E25">
         <v>24724000.0</v>
       </c>
       <c r="F25">
         <v>16142000.0</v>
       </c>
       <c r="G25">
         <v>7993000.0</v>
       </c>
       <c r="H25">
         <v>4702000.0</v>
       </c>
       <c r="I25">
         <v>3468000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26">
         <v>38681000.0</v>
       </c>
       <c r="C26">
         <v>33524000.0</v>
       </c>
       <c r="D26">
         <v>26015000.0</v>
       </c>
       <c r="E26">
         <v>24729000.0</v>
       </c>
       <c r="F26">
         <v>18623000.0</v>
       </c>
       <c r="G26">
         <v>12347000.0</v>
       </c>
       <c r="H26">
         <v>8326000.0</v>
       </c>
       <c r="I26">
         <v>9913000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
         <v>483947000.0</v>
       </c>
       <c r="C27">
         <v>499900000.0</v>
       </c>
       <c r="D27">
         <v>437763000.0</v>
       </c>
       <c r="E27">
         <v>484084000.0</v>
       </c>
       <c r="F27">
         <v>385291000.0</v>
       </c>
       <c r="G27">
         <v>184157000.0</v>
       </c>
       <c r="H27">
         <v>110265000.0</v>
       </c>
       <c r="I27">
         <v>82122000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>483947000.0</v>
       </c>
       <c r="C28">
         <v>141042000.0</v>
       </c>
       <c r="D28">
         <v>136518000.0</v>
       </c>
       <c r="E28">
         <v>100945000.0</v>
       </c>
       <c r="F28">
         <v>63114000.0</v>
       </c>
       <c r="G28">
         <v>35283000.0</v>
       </c>
       <c r="H28">
         <v>18169000.0</v>
       </c>
       <c r="I28">
         <v>15157000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>931000.0</v>
       </c>
       <c r="C29">
         <v>5059000.0</v>
       </c>
       <c r="D29">
         <v>-10600000.0</v>
       </c>
       <c r="E29">
         <v>-92302000.0</v>
       </c>
       <c r="F29">
         <v>34803000.0</v>
       </c>
       <c r="G29">
         <v>25016000.0</v>
       </c>
       <c r="H29">
         <v>22034000.0</v>
       </c>
       <c r="I29">
         <v>6619000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>522628000.0</v>
       </c>
       <c r="C30">
         <v>533424000.0</v>
       </c>
       <c r="D30">
         <v>463778000.0</v>
       </c>
       <c r="E30">
         <v>654354000.0</v>
       </c>
       <c r="F30">
         <v>467028000.0</v>
       </c>
       <c r="G30">
         <v>231787000.0</v>
       </c>
       <c r="H30">
         <v>136760000.0</v>
       </c>
       <c r="I30">
         <v>107192000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
         <v>-19988000.0</v>
       </c>
       <c r="C31">
         <v>-93616000.0</v>
       </c>
       <c r="D31">
         <v>-80727000.0</v>
       </c>
       <c r="E31">
         <v>-43797000.0</v>
       </c>
       <c r="F31">
         <v>-34223000.0</v>
       </c>
       <c r="G31">
         <v>-26166000.0</v>
       </c>
       <c r="H31">
         <v>-1675000.0</v>
       </c>
       <c r="I31">
         <v>-1638000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>1526594000.0</v>
       </c>
       <c r="C32">
         <v>1321776000.0</v>
       </c>
       <c r="D32">
         <v>1002848000.0</v>
       </c>
       <c r="E32">
         <v>764045000.0</v>
       </c>
       <c r="F32">
         <v>929981000.0</v>
       </c>
       <c r="G32">
         <v>529338000.0</v>
       </c>
       <c r="H32">
         <v>337469000.0</v>
       </c>
       <c r="I32">
         <v>233688000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>254857000.0</v>
+      </c>
+      <c r="C2">
         <v>-89745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>261880000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>241155000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>241716000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>257339000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>195257000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>185192000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>190487000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>191604000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>156519000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>136907000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>141488000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>141573000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107518000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>107076000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>115785000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>146361000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>91662000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64110000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>71439000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84121000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>51045000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43367000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50484000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32637000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24127000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27722000.0</v>
       </c>
       <c r="AE2">
         <v>27722000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2">
+        <v>27722000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>4385000.0</v>
+      </c>
+      <c r="C3">
         <v>4322000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4876000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4925000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5060000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5599000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6407000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6704000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5898000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5989000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6794000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7097000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7188000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6802000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6767000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6679000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6175000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5103000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4882000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4323000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3590000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3347000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2720000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2105000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1728000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1440000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1256000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087000.0</v>
       </c>
       <c r="AE3">
         <v>1087000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>1087000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>36561000.0</v>
+      </c>
+      <c r="C5">
         <v>93906000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-25855000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>55008000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63277000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11989000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1405000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33050000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>55294000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-22453000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35664000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33521000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>52963000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39358000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-121673000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2308000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-173701000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-56110000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13918000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>49442000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>123029000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6494000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>35477000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40438000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>57432000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1423000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17259000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25761500.0</v>
       </c>
       <c r="AE5">
         <v>25761500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5">
+        <v>25761500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>40946000.0</v>
+      </c>
+      <c r="C6">
         <v>98228000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21555000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26476000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59933000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68337000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6390000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5002000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>39754000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>61192000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-16464000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28870000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>40618000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>60151000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-32556000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-114906000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8987000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-167526000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-51007000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>53765000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>126619000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9841000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38197000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>42543000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>59160000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18515000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>30871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26848500.0</v>
       </c>
       <c r="AE6">
         <v>26848500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6">
+        <v>26848500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>176076000.0</v>
+      </c>
+      <c r="C9">
         <v>626847000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>66931000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>103947000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>166444000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>223730000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>97006000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>122017000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>185913000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>213834000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>76211000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>84871000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>157910000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>177615000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>54966000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29348000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>158554000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>47876000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>64417000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>124339000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>193907000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>273444000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>73124000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>100536000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>105237000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>125813000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32530000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50272000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>62361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60207500.0</v>
       </c>
       <c r="AE9">
         <v>60207500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9">
+        <v>60207500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>44124000.0</v>
+      </c>
+      <c r="C10">
         <v>82956000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37663000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9375000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34601000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39556000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-35020000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24815000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8720000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30879000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-43850000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-57385000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12416000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31919000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-56094000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-133968000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9871000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-184288000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-64645000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5496000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42087000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>116247000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-267000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25955000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>31082000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>51254000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2128000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16721000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24390500.0</v>
       </c>
       <c r="AE10">
         <v>24390500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>24390500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>3927000.0</v>
+      </c>
+      <c r="C11">
         <v>13663000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7204000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3493000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8579000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13680000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9526000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6202000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>169000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11487000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-12799000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9547000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3152000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9405000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-13610000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-27073000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2846000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-46725000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-16413000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2184000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6852000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>26391000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1104000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5906000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7366000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>12184000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-440000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3834000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5663500.0</v>
       </c>
       <c r="AE11">
         <v>5663500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>5663500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>10602000.0</v>
+      </c>
+      <c r="C12">
         <v>11613000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11808000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12225000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20407000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23721000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23031000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23410000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24330000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24415000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21397000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21721000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21105000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21044000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16736000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12295000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12179000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10587000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8535000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8422000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7355000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6782000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6761000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9522000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9356000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6178000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>705000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>538000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>488000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>16239000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>538000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1122000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>40197000.0</v>
+      </c>
+      <c r="C15">
         <v>69293000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-30459000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12868000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26022000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>53236000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-44546000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-31017000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8551000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19392000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-31051000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-47838000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9264000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22514000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-42484000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-106895000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-7025000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-137563000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-48232000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3312000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>35235000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>89856000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>837000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20049000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>23716000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>39070000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1688000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12887000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15702500.0</v>
       </c>
       <c r="AE15">
         <v>15702500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15">
+        <v>15702500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-31051000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-47838000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9264000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22514000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-42484000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-106895000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-6448000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-137008000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-45365000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3312000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36481000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>90416000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18241000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20724000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-27484500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4713000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12887000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18948000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>40197000.0</v>
+      </c>
+      <c r="C17">
         <v>69293000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-30459000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12868000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26022000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>53236000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-44546000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-31017000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8551000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>19392000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-31051000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-47838000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9264000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>22514000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-42484000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-106895000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-6448000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-137008000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-45365000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3312000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>36481000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>90416000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>837000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>20049000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>23716000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>39070000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1688000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12887000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>22238000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-10602000.0</v>
+      </c>
+      <c r="C18">
         <v>-11613000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11808000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12225000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20407000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23721000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23031000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23410000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24330000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24415000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21397000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21721000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-21105000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21044000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16736000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12295000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12179000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10587000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8535000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8422000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7355000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6782000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6761000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9522000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9356000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6178000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-705000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-538000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-488000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-206000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-70000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>158000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>-23000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-51000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-102000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-3664000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-416000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>36561000.0</v>
+      </c>
+      <c r="C21">
         <v>75311000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40746000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12523000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22059000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>70940000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11977000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1391000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33062000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>55294000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-22415000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-35661000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33727000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53033000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-39516000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-121648000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2331000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-173650000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-56008000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13961000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>53106000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>123445000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7274000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>35862000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>40442000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>57435000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1410000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17266000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25761500.0</v>
       </c>
       <c r="AE21">
         <v>25761500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21">
+        <v>25761500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>394372000.0</v>
+      </c>
+      <c r="C23">
         <v>461791000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>369557000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>357625000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>386101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>410129000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>304240000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>308600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>343338000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>350144000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>255145000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>257439000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>265671000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>266155000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>202000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>258072000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>272008000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>367887000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>212087000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>174488000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>212240000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>234120000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>116895000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>105585000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>108162000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>118862000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>66577000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>57133000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>57612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63222000.0</v>
       </c>
       <c r="AE23">
         <v>63222000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>63222000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>4385000.0</v>
+      </c>
+      <c r="C25">
         <v>4322000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4876000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4925000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5060000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5599000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6407000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6704000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5898000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5989000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6794000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7097000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7188000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6802000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6767000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6679000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6175000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5103000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4882000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4323000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3590000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3347000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2720000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2105000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1728000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1440000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1256000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1272000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26">
+        <v>9777000.0</v>
+      </c>
+      <c r="C26">
         <v>9595000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9911000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>41591000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9967000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10044000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9074000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9233000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8604000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8050000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7637000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7155000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6434000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6245000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6182000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6054000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6436000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6386000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5853000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5165000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4860000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4750000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3848000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3259000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2865000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3510000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2713000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2094000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009500.0</v>
       </c>
       <c r="AE26">
         <v>2009500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26">
+        <v>2009500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
+        <v>129738000.0</v>
+      </c>
+      <c r="C27">
         <v>107187000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>61947000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>229725000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>92733000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>97725000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>63764000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>70182000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>109276000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>117078000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>62323000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>63521000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>90205000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>89925000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>57594000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>75079000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>125082000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>193246000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>90677000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>86595000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>116690000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>132206000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>49800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>51911000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55274000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>50871000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>26101000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>25838000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>26648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28889500.0</v>
       </c>
       <c r="AE27">
         <v>28889500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27">
+        <v>28889500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
-        <v>35819000.0</v>
+        <v>71638000.0</v>
       </c>
       <c r="C28">
         <v>35819000.0</v>
       </c>
       <c r="D28">
-        <v>-122850000.0</v>
+        <v>35819000.0</v>
       </c>
       <c r="E28">
+        <v>122850000.0</v>
+      </c>
+      <c r="F28">
         <v>41685000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45021000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36145000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43993000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34971000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33412000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28666000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>49856000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27544000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28412000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30706000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25267000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24705000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21894000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23895000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18618000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19251000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13043000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12202000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9504000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6656000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13997000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5126000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2769000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547000.0</v>
       </c>
       <c r="AE28">
         <v>3547000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28">
+        <v>3547000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>3927000.0</v>
+      </c>
+      <c r="C29">
         <v>13662000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7204000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3493000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8579000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13680000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9526000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6202000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>169000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11487000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12799000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9547000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3152000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9405000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13610000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-27073000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2649000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-46536000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-15436000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2184000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7183000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26540000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1104000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5906000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7366000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12184000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-440000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3834000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18200000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>139515000.0</v>
+      </c>
+      <c r="C30">
         <v>551536000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>107677000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>116470000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>144385000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>152790000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108983000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>123408000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>152851000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>158540000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98626000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>120532000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>124183000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>124582000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>94482000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>150996000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>156223000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>221526000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>120425000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>110378000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>140801000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>149999000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>65850000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64674000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>64795000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68378000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>33940000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>33006000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35500000.0</v>
       </c>
       <c r="AE30">
         <v>35500000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30">
+        <v>35500000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>7563000.0</v>
+      </c>
+      <c r="C31">
         <v>7645000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3083000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>21898000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>12542000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-31384000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-23043000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-23424000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-24342000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24415000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-21435000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-21724000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-21311000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-21114000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16578000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12320000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12202000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10638000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8637000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8465000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11019000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7198000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7541000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9907000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9360000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6181000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-718000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-545000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-321000.0</v>
       </c>
       <c r="AE31">
         <v>-321000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31">
+        <v>-321000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>430933000.0</v>
+      </c>
+      <c r="C32">
         <v>537102000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>328811000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>345102000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>408160000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>481069000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>292263000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>307209000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>376400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>405438000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>232730000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>221778000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>299398000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>319188000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>162484000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>136424000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>274339000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>194237000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>156079000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>188449000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>265346000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>357565000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>124169000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>141447000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>148604000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>176297000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>65167000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>74399000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>87211000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>87929500.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>87929500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -10107,3236 +10316,3300 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>42690000.0</v>
       </c>
       <c r="C2">
         <v>83156000.0</v>
       </c>
       <c r="D2">
         <v>140997000.0</v>
       </c>
       <c r="E2">
         <v>286454000.0</v>
       </c>
       <c r="F2">
         <v>368870000.0</v>
       </c>
       <c r="G2">
         <v>570000.0</v>
       </c>
       <c r="H2">
         <v>958000.0</v>
       </c>
       <c r="I2">
         <v>342000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>2191000</v>
       </c>
       <c r="C3">
         <v>11666000</v>
       </c>
       <c r="D3">
         <v>9125000</v>
       </c>
       <c r="E3">
         <v>34649000</v>
       </c>
       <c r="F3">
         <v>22988000</v>
       </c>
       <c r="G3">
         <v>15552000</v>
       </c>
       <c r="H3">
         <v>8636000</v>
       </c>
       <c r="I3">
         <v>6020000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-145457000.0</v>
       </c>
       <c r="F4">
         <v>-82416000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-11991000.0</v>
       </c>
       <c r="F5">
         <v>4889000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-5624000.0</v>
       </c>
       <c r="C6">
         <v>-40466000.0</v>
       </c>
       <c r="D6">
         <v>-57841000.0</v>
       </c>
       <c r="E6">
         <v>-145457000.0</v>
       </c>
       <c r="F6">
         <v>-82416000.0</v>
       </c>
       <c r="G6">
         <v>368300000.0</v>
       </c>
       <c r="H6">
         <v>-388000.0</v>
       </c>
       <c r="I6">
         <v>616000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>-72314000.0</v>
       </c>
       <c r="C7">
         <v>-19513000.0</v>
       </c>
       <c r="D7">
         <v>-32520000.0</v>
       </c>
       <c r="E7">
         <v>-38599000.0</v>
       </c>
       <c r="F7">
         <v>-306526000.0</v>
       </c>
       <c r="G7">
         <v>-188659000.0</v>
       </c>
       <c r="H7">
         <v>-99589000.0</v>
       </c>
       <c r="I7">
         <v>-50634000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18478000.0</v>
       </c>
       <c r="F8">
         <v>-360763000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>-75065000.0</v>
       </c>
       <c r="C9">
         <v>-35616000.0</v>
       </c>
       <c r="D9">
         <v>-26689000.0</v>
       </c>
       <c r="E9">
         <v>-18478000.0</v>
       </c>
       <c r="F9">
         <v>-352929000.0</v>
       </c>
       <c r="G9">
         <v>-15585000.0</v>
       </c>
       <c r="H9">
         <v>-8676000.0</v>
       </c>
       <c r="I9">
         <v>-6300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-19728000.0</v>
       </c>
       <c r="G10">
         <v>-15672000.0</v>
       </c>
       <c r="H10">
         <v>-2810000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-3649000.0</v>
       </c>
       <c r="E11">
         <v>-4063000.0</v>
       </c>
       <c r="F11">
         <v>19728000.0</v>
       </c>
       <c r="G11">
         <v>15672000.0</v>
       </c>
       <c r="H11">
         <v>2810000.0</v>
       </c>
       <c r="I11">
         <v>3117000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>34420000.0</v>
       </c>
       <c r="E12">
         <v>-36463000.0</v>
       </c>
       <c r="F12">
         <v>45816000.0</v>
       </c>
       <c r="G12">
         <v>35240000.0</v>
       </c>
       <c r="H12">
         <v>22298000.0</v>
       </c>
       <c r="I12">
         <v>7351000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-2182000.0</v>
       </c>
       <c r="E13">
         <v>-15657000.0</v>
       </c>
       <c r="F13">
         <v>26675000.0</v>
       </c>
       <c r="G13">
         <v>-188746000.0</v>
       </c>
       <c r="H13">
         <v>-93723000.0</v>
       </c>
       <c r="I13">
         <v>-47451000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>20460000.0</v>
       </c>
       <c r="C14">
         <v>24998000.0</v>
       </c>
       <c r="D14">
         <v>27881000.0</v>
       </c>
       <c r="E14">
         <v>24724000.0</v>
       </c>
       <c r="F14">
         <v>16142000.0</v>
       </c>
       <c r="G14">
         <v>7993000.0</v>
       </c>
       <c r="H14">
         <v>4702000.0</v>
       </c>
       <c r="I14">
         <v>3468000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1147000.0</v>
       </c>
       <c r="E15">
         <v>148000.0</v>
       </c>
       <c r="F15">
         <v>14157000.0</v>
       </c>
       <c r="G15">
         <v>275000000.0</v>
       </c>
       <c r="H15">
-        <v>-1958000.0</v>
+        <v>1958000.0</v>
       </c>
       <c r="I15">
-        <v>-1882000.0</v>
+        <v>1882000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>37066000.0</v>
       </c>
       <c r="C16">
         <v>42690000.0</v>
       </c>
       <c r="D16">
         <v>83156000.0</v>
       </c>
       <c r="E16">
         <v>140997000.0</v>
       </c>
       <c r="F16">
         <v>286454000.0</v>
       </c>
       <c r="G16">
         <v>368870000.0</v>
       </c>
       <c r="H16">
         <v>570000.0</v>
       </c>
       <c r="I16">
         <v>958000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-13857000.0</v>
       </c>
       <c r="C18">
         <v>3570000.0</v>
       </c>
       <c r="D18">
         <v>-28502000.0</v>
       </c>
       <c r="E18">
         <v>-372963000.0</v>
       </c>
       <c r="F18">
         <v>-138430000.0</v>
       </c>
       <c r="G18">
         <v>-77328000.0</v>
       </c>
       <c r="H18">
         <v>-8523000.0</v>
       </c>
       <c r="I18">
         <v>-10866000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>-11314000.0</v>
       </c>
       <c r="C19">
         <v>-14846000.0</v>
       </c>
       <c r="D19">
         <v>-9125000.0</v>
       </c>
       <c r="E19">
         <v>-1000000.0</v>
       </c>
       <c r="F19">
         <v>-64016000.0</v>
       </c>
       <c r="G19">
         <v>-51370000.0</v>
       </c>
       <c r="H19">
         <v>-8636000.0</v>
       </c>
       <c r="I19">
         <v>-6020000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20">
         <v>337855000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>475200000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-306010000.0</v>
       </c>
       <c r="C21">
         <v>-39032000.0</v>
       </c>
       <c r="D21">
         <v>-17991000.0</v>
       </c>
       <c r="E21">
         <v>237903000.0</v>
       </c>
       <c r="F21">
         <v>144384000.0</v>
       </c>
       <c r="G21">
         <v>290596000.0</v>
       </c>
       <c r="H21">
         <v>6085000.0</v>
       </c>
       <c r="I21">
         <v>13343000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>25032000.0</v>
       </c>
       <c r="C22">
         <v>-34125000.0</v>
       </c>
       <c r="D22">
         <v>-58544000.0</v>
       </c>
       <c r="E22">
         <v>-297504000.0</v>
       </c>
       <c r="F22">
         <v>124859000.0</v>
       </c>
       <c r="G22">
         <v>81147000.0</v>
       </c>
       <c r="H22">
         <v>72579000.0</v>
       </c>
       <c r="I22">
         <v>34899000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-7511000.0</v>
       </c>
       <c r="C23">
         <v>-1824000.0</v>
       </c>
       <c r="D23">
         <v>-11348000.0</v>
       </c>
       <c r="E23">
         <v>-2798000.0</v>
       </c>
       <c r="F23">
         <v>-47342000.0</v>
       </c>
       <c r="G23">
         <v>-14856000.0</v>
       </c>
       <c r="H23">
         <v>4042000.0</v>
       </c>
       <c r="I23">
         <v>462000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>-9123000.0</v>
       </c>
       <c r="C24">
         <v>-8031000.0</v>
       </c>
       <c r="D24">
         <v>-7678000.0</v>
       </c>
       <c r="E24">
         <v>-9851000.0</v>
       </c>
       <c r="F24">
         <v>-8081000.0</v>
       </c>
       <c r="G24">
         <v>3000.0</v>
       </c>
       <c r="H24">
         <v>-4715000.0</v>
       </c>
       <c r="I24">
         <v>-624000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>-5050000.0</v>
       </c>
       <c r="C25">
         <v>28897000.0</v>
       </c>
       <c r="D25">
         <v>43672000.0</v>
       </c>
       <c r="E25">
         <v>58729000.0</v>
       </c>
       <c r="F25">
         <v>11911000.0</v>
       </c>
       <c r="G25">
         <v>3238000.0</v>
       </c>
       <c r="H25">
         <v>344000.0</v>
       </c>
       <c r="I25">
         <v>770000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-374000.0</v>
       </c>
       <c r="D26">
         <v>-40000.0</v>
       </c>
       <c r="E26">
         <v>-148000.0</v>
       </c>
       <c r="F26">
         <v>-10362000.0</v>
       </c>
       <c r="G26">
         <v>661570000.0</v>
       </c>
       <c r="H26">
         <v>-34000.0</v>
       </c>
       <c r="I26">
         <v>-441000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>18357000.0</v>
       </c>
       <c r="C27">
         <v>13816000.0</v>
       </c>
       <c r="D27">
         <v>11310000.0</v>
       </c>
       <c r="E27">
         <v>7052000.0</v>
       </c>
       <c r="F27">
         <v>5165000.0</v>
       </c>
       <c r="G27">
         <v>9498000.0</v>
       </c>
       <c r="H27">
         <v>86000.0</v>
       </c>
       <c r="I27">
         <v>67000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>17356000.0</v>
       </c>
       <c r="C28">
         <v>-40856000.0</v>
       </c>
       <c r="D28">
         <v>-29339000.0</v>
       </c>
       <c r="E28">
         <v>235433000.0</v>
       </c>
       <c r="F28">
         <v>97042000.0</v>
       </c>
       <c r="G28">
         <v>481446000.0</v>
       </c>
       <c r="H28">
         <v>8135000.0</v>
       </c>
       <c r="I28">
         <v>11482000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-11666000.0</v>
       </c>
       <c r="C29">
         <v>15236000.0</v>
       </c>
       <c r="D29">
         <v>-19377000.0</v>
       </c>
       <c r="E29">
         <v>-338314000.0</v>
       </c>
       <c r="F29">
         <v>-115442000.0</v>
       </c>
       <c r="G29">
         <v>-61776000.0</v>
       </c>
       <c r="H29">
         <v>113000.0</v>
       </c>
       <c r="I29">
         <v>-4846000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-11314000.0</v>
       </c>
       <c r="C30">
         <v>-14846000.0</v>
       </c>
       <c r="D30">
         <v>-9125000.0</v>
       </c>
       <c r="E30">
         <v>-42576000.0</v>
       </c>
       <c r="F30">
         <v>-64016000.0</v>
       </c>
       <c r="G30">
         <v>-51370000.0</v>
       </c>
       <c r="H30">
         <v>-8636000.0</v>
       </c>
       <c r="I30">
         <v>-6020000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>22201000.0</v>
+      </c>
+      <c r="C2">
         <v>15699000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37066000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86222000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13633000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10444000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42690000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37808000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10849000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48486000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83156000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92048000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36097000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71083000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>140997000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>199359000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>193357000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>183618000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>286454000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>369048000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>245907000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>347371000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>368870000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83627000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>77869000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>854000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>570000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>754000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1607000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1282500.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>947000</v>
+      </c>
+      <c r="C3">
         <v>1838000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3984000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>501000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>949000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2272000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2574000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>268000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1052000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3547000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2398000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2265000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2392000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2083000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2385000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2564000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8950000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10080000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7824000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10661000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3110000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3017000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2751000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4924000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2695000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3649000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4284000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1660000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1575000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599500</v>
       </c>
       <c r="AE3">
         <v>1599500</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>1599500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>55951000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-34986000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-69914000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>9739000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-102836000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>4280000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3695000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2425000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-2961000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3230000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>13010000.0</v>
+      </c>
+      <c r="C6">
         <v>7639000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21367000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-49156000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>72589000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3189000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32246000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4882000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26959000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-37637000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-34670000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8892000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>55951000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34986000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69914000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-58362000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6002000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9739000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-102836000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-82594000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>123141000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-101464000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21499000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>285243000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5758000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>77015000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>284000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-184000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324500.0</v>
       </c>
       <c r="AE6">
         <v>324500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6">
+        <v>324500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>22291000.0</v>
+      </c>
+      <c r="C7">
         <v>-72063000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22208000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-30763000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>53486000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-96678000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1641000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30527000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19155000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-77176000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5238000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16720000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>33355000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-77351000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5244000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>21763000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>19808000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-45621000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-31583000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-68586000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10433000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-215847000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15813000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-50190000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-25705000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-101716000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-11048000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-21893000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-14333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33392500.0</v>
       </c>
       <c r="AE7">
         <v>-33392500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7">
+        <v>-33392500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>55019000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-99423000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1242000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-42898000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-40439000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>27604000.0</v>
+      </c>
+      <c r="C9">
         <v>-137110000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>17901000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2253000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52657000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-137504000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12035000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55528000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10741000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-114173000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9545000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18957000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55019000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-99423000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1242000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36724000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28909000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-44550000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-36595000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-56670000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-20029000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-248802000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-31581000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-53438000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-35669000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-108381000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3484000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2633000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33716500.0</v>
       </c>
       <c r="AE9">
         <v>-33716500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9">
+        <v>-33716500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>23949000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-23949000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-6847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5490000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-11446000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>361019000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-361019000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-471784000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-393906000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5257000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-10089000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-21381000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22969000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4017000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-12560000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7039000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>22077000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6942000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6495000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10531000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>24410000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-8718000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2776000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7911000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2492500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4933000.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-354000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-5459000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15356000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6129000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12346000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-10266000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23169000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>871000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-44188000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-12248000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5035000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9999000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29320000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1462000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6605000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7615000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10510000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-425000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>6908000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-9564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7852000.0</v>
       </c>
       <c r="M13">
         <v>7852000.0</v>
       </c>
       <c r="N13">
+        <v>7852000.0</v>
+      </c>
+      <c r="O13">
         <v>10626000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6494000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2401000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2062000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-23148000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11954000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5421000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>218196000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-164644000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-21456000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-54438000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-29609000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-52349500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-19465000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>-5701000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>4385000.0</v>
+      </c>
+      <c r="C14">
         <v>4322000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4876000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4925000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5060000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5599000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6407000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5898000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5989000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6794000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7097000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7188000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6802000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6767000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6679000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5103000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4882000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4323000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3347000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2720000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2105000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1728000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1440000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1256000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087000.0</v>
       </c>
       <c r="AE14">
         <v>1087000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>1087000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>102000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>32000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2194000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>2194000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>275000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>0.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>275000000.0</v>
       </c>
-      <c r="AA15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
-        <v>-979000.0</v>
-[...1 lines deleted...]
-      <c r="AD15"/>
+        <v>979000.0</v>
+      </c>
+      <c r="AD15">
+        <v>979000.0</v>
+      </c>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>35211000.0</v>
+      </c>
+      <c r="C16">
         <v>23338000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15699000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37066000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>86222000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13633000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10444000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42690000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37808000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10849000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>48486000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>83156000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92048000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36097000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71083000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>140997000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>199359000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>193357000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>183618000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>286454000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>369048000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>245907000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>347371000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>368870000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>83627000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>77869000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>854000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>570000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>754000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1607000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>324500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>48170000.0</v>
+      </c>
+      <c r="C18">
         <v>1890000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25607000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-37983000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>70171000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30966000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19184000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18969000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>42655000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29115000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-26069000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8807000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>60347000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30487000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-49555000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-56516000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12429000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-228746000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-94899000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-65156000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>39091000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-96820000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12096000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24668000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5875000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-42554000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15981000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5384000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7745000.0</v>
       </c>
       <c r="AE18">
         <v>-7745000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18">
+        <v>-7745000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-3984000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3111000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3357000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2272000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2574000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5920000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3234000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3547000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2145000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2265000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2392000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2083000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2385000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2564000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8950000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-17767000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-27810000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-27110000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4881000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4215000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-40745000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2695000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3649000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4281000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1660000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1575000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-32219000.0</v>
+      </c>
+      <c r="C21">
         <v>11285000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6772000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8536000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-324968000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35995000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8501000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-8508000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-35000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4498000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4497000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-19071000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1846000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1830000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>241953000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-46000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-62000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>144554000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-68000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-124565000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-148000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>207654500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15484000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>-14494000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>40197000.0</v>
+      </c>
+      <c r="C22">
         <v>69293000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-30459000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12868000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26022000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>53236000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-44546000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-31017000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8551000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19392000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-31051000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-47838000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9264000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22514000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-42484000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-106895000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-7025000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-137563000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-48232000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3312000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>35235000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>89856000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>837000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>20049000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>23716000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>39070000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1688000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12887000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>22238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18727000.0</v>
       </c>
       <c r="AE22">
         <v>18727000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>18727000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-28000.0</v>
+      </c>
+      <c r="C23">
         <v>2290000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-72000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-13000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1059000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1840000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4561000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-758000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-15000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-346000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-50000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-11398000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1846000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4597000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-142000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-227000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-36504000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2811000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2509000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>130097000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>31000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-280256000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>778000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>773000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9187500.0</v>
       </c>
       <c r="AE23">
         <v>9187500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>9187500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2559000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2926000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2610000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2408000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1973000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2132000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2219000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2182000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2101000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1529000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1874000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1934000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1783000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2087000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2281000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2339000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3016000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2274000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2358000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1864000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1585000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-37484000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2009000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1152000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1275000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1101000.0</v>
       </c>
       <c r="AE24">
         <v>-1101000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24">
+        <v>-1101000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-20876000.0</v>
+      </c>
+      <c r="C25">
         <v>-18363000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-12831000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-26739000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-26851000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18669000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7324000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10006000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10270000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10629000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6027000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24757000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6908000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6950000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5057000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50706000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2654000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5132000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2206000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2242000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4823000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2495000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2574000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1572000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>568000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>194000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7417000.0</v>
       </c>
       <c r="AE25">
         <v>7417000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25">
+        <v>7417000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>148</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>2460000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2460000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-3915000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>374000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-15000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-13000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-346000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-7000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-32000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2194000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2194000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-336000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4706000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2811000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="AE26">
         <v>-17000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26">
+        <v>-17000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>3678000.0</v>
+      </c>
+      <c r="C27">
         <v>3475000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4327000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4852000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4960000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4699000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3846000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3304000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3515000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3822000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3175000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2785000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2959000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2936000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2630000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2143000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1894000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2215000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1476000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1430000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1335000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>924000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>215000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>20000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9241000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>19000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="AE27">
         <v>16000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-32247000.0</v>
+      </c>
+      <c r="C28">
         <v>11234000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4240000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8563000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4826000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13062000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8435000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13514000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8522000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8854000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-85000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4396000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4499000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20359000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1846000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6427000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>241700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2005999.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-289000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>108050000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2781000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7938000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>345732000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-117000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>119569000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16262000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-15406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9170500.0</v>
       </c>
       <c r="AE28">
         <v>9170500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28">
+        <v>9170500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>49117000.0</v>
+      </c>
+      <c r="C29">
         <v>52000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-21623000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-37482000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>71120000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-28694000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16610000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19237000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43707000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25568000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-23671000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6542000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62739000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-28404000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-47170000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-53952000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21379000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-218666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-87075000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-54495000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42201000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-93803000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9345000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19744000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8570000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-38905000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11697000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3724000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>16128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6145500.0</v>
       </c>
       <c r="AE29">
         <v>-6145500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29">
+        <v>-6145500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-3952000.0</v>
+      </c>
+      <c r="C30">
         <v>-3647000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3984000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3111000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3357000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2272000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2574000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5920000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3234000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3547000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2145000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2265000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2392000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2083000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2385000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2564000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8950000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13295000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17767000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-27810000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-27110000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4881000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4215000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-40745000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2695000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3649000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1660000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1575000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2700500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2700500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>