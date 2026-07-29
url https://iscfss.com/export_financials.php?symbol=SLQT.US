--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -955,51 +955,53 @@
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>4112000.0</v>
       </c>
       <c r="D5">
         <v>13679000.0</v>
       </c>
       <c r="E5">
         <v>11716000.0</v>
       </c>
       <c r="F5">
         <v>229000.0</v>
       </c>
       <c r="G5">
         <v>-1254000.0</v>
       </c>
       <c r="H5">
         <v>-9226000.0</v>
       </c>
       <c r="I5">
         <v>-10258000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
@@ -2639,55 +2641,65 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
-[...3 lines deleted...]
-      <c r="F5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5">
         <v>1327000.0</v>
       </c>
       <c r="I5">
         <v>4112000.0</v>
       </c>
       <c r="J5">
         <v>6476000.0</v>
       </c>
       <c r="K5">
         <v>8247000.0</v>
       </c>
       <c r="L5">
         <v>11669000.0</v>
       </c>
       <c r="M5">
         <v>13679000.0</v>
       </c>
       <c r="N5">
         <v>13074000.0</v>
       </c>
       <c r="O5">
         <v>15735000.0</v>
       </c>
@@ -7488,80 +7500,80 @@
       </c>
       <c r="D26">
         <v>26015000.0</v>
       </c>
       <c r="E26">
         <v>24729000.0</v>
       </c>
       <c r="F26">
         <v>18623000.0</v>
       </c>
       <c r="G26">
         <v>12347000.0</v>
       </c>
       <c r="H26">
         <v>8326000.0</v>
       </c>
       <c r="I26">
         <v>9913000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>119</v>
       </c>
       <c r="B27">
-        <v>483947000.0</v>
+        <v>319505000.0</v>
       </c>
       <c r="C27">
-        <v>499900000.0</v>
+        <v>358858000.0</v>
       </c>
       <c r="D27">
         <v>437763000.0</v>
       </c>
       <c r="E27">
         <v>484084000.0</v>
       </c>
       <c r="F27">
         <v>385291000.0</v>
       </c>
       <c r="G27">
         <v>184157000.0</v>
       </c>
       <c r="H27">
         <v>110265000.0</v>
       </c>
       <c r="I27">
         <v>82122000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28">
-        <v>483947000.0</v>
+        <v>160233000.0</v>
       </c>
       <c r="C28">
         <v>141042000.0</v>
       </c>
       <c r="D28">
         <v>136518000.0</v>
       </c>
       <c r="E28">
         <v>100945000.0</v>
       </c>
       <c r="F28">
         <v>63114000.0</v>
       </c>
       <c r="G28">
         <v>35283000.0</v>
       </c>
       <c r="H28">
         <v>18169000.0</v>
       </c>
       <c r="I28">
         <v>15157000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -9580,51 +9592,51 @@
         <v>1256000.0</v>
       </c>
       <c r="AD25">
         <v>1272000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>118</v>
       </c>
       <c r="B26">
         <v>9777000.0</v>
       </c>
       <c r="C26">
         <v>9595000.0</v>
       </c>
       <c r="D26">
         <v>9911000.0</v>
       </c>
       <c r="E26">
         <v>41591000.0</v>
       </c>
       <c r="F26">
-        <v>9967000.0</v>
+        <v>11967000.0</v>
       </c>
       <c r="G26">
         <v>10044000.0</v>
       </c>
       <c r="H26">
         <v>9074000.0</v>
       </c>
       <c r="I26">
         <v>9233000.0</v>
       </c>
       <c r="J26">
         <v>8604000.0</v>
       </c>
       <c r="K26">
         <v>8050000.0</v>
       </c>
       <c r="L26">
         <v>7637000.0</v>
       </c>
       <c r="M26">
         <v>7155000.0</v>
       </c>
       <c r="N26">
         <v>6434000.0</v>
       </c>
@@ -11358,51 +11370,51 @@
       <c r="L3">
         <v>2398000</v>
       </c>
       <c r="M3">
         <v>2265000</v>
       </c>
       <c r="N3">
         <v>2392000</v>
       </c>
       <c r="O3">
         <v>2083000</v>
       </c>
       <c r="P3">
         <v>2385000</v>
       </c>
       <c r="Q3">
         <v>2564000</v>
       </c>
       <c r="R3">
         <v>8950000</v>
       </c>
       <c r="S3">
         <v>10080000</v>
       </c>
       <c r="T3">
-        <v>7824000</v>
+        <v>10840000</v>
       </c>
       <c r="U3">
         <v>10661000</v>
       </c>
       <c r="V3">
         <v>3110000</v>
       </c>
       <c r="W3">
         <v>3017000</v>
       </c>
       <c r="X3">
         <v>2751000</v>
       </c>
       <c r="Y3">
         <v>4924000</v>
       </c>
       <c r="Z3">
         <v>2695000</v>
       </c>
       <c r="AA3">
         <v>3649000</v>
       </c>
       <c r="AB3">
         <v>4284000</v>
       </c>
@@ -12448,51 +12460,51 @@
       <c r="L18">
         <v>-26069000.0</v>
       </c>
       <c r="M18">
         <v>-8807000.0</v>
       </c>
       <c r="N18">
         <v>60347000.0</v>
       </c>
       <c r="O18">
         <v>-30487000.0</v>
       </c>
       <c r="P18">
         <v>-49555000.0</v>
       </c>
       <c r="Q18">
         <v>-56516000.0</v>
       </c>
       <c r="R18">
         <v>12429000.0</v>
       </c>
       <c r="S18">
         <v>-228746000.0</v>
       </c>
       <c r="T18">
-        <v>-94899000.0</v>
+        <v>-97915000.0</v>
       </c>
       <c r="U18">
         <v>-65156000.0</v>
       </c>
       <c r="V18">
         <v>39091000.0</v>
       </c>
       <c r="W18">
         <v>-96820000.0</v>
       </c>
       <c r="X18">
         <v>-12096000.0</v>
       </c>
       <c r="Y18">
         <v>-24668000.0</v>
       </c>
       <c r="Z18">
         <v>5875000.0</v>
       </c>
       <c r="AA18">
         <v>-42554000.0</v>
       </c>
       <c r="AB18">
         <v>-15981000.0</v>
       </c>