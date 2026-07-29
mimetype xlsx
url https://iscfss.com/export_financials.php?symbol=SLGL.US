--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5625,54 +5625,54 @@
         <v>806000.0</v>
       </c>
       <c r="AL35"/>
       <c r="AM35">
         <v>694000.0</v>
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>1724000.0</v>
       </c>
       <c r="C36">
         <v>455000.0</v>
       </c>
       <c r="D36">
         <v>351999.0</v>
       </c>
       <c r="E36">
-        <v>1653000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="F36">
-        <v>2116000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="G36">
         <v>1304000.0</v>
       </c>
       <c r="H36">
         <v>2096000.0</v>
       </c>
       <c r="I36">
         <v>638000.0</v>
       </c>
       <c r="J36">
         <v>662000.0</v>
       </c>
       <c r="K36">
         <v>681000.0</v>
       </c>
       <c r="L36">
         <v>680000.0</v>
       </c>
       <c r="M36">
         <v>712000.0</v>
       </c>
       <c r="N36">
         <v>2025000.0</v>
       </c>
@@ -9870,51 +9870,51 @@
       </c>
       <c r="AP5">
         <v>-4259001.0</v>
       </c>
       <c r="AQ5">
         <v>-9647000.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
         <v>-3855000.0</v>
       </c>
       <c r="C6">
         <v>-3411000.0</v>
       </c>
       <c r="D6">
         <v>-5942000.0</v>
       </c>
       <c r="E6">
         <v>11230000.0</v>
       </c>
       <c r="F6">
-        <v>9069000.0</v>
+        <v>-9069000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-490000.0</v>
       </c>
       <c r="I6">
         <v>1686500.0</v>
       </c>
       <c r="J6">
         <v>-6626500.0</v>
       </c>
       <c r="K6">
         <v>-5321500.0</v>
       </c>
       <c r="L6">
         <v>-6166500.0</v>
       </c>
       <c r="M6">
         <v>-6434500.0</v>
       </c>
       <c r="N6">
         <v>-10605000.0</v>
       </c>
       <c r="O6">
         <v>-6064500.0</v>
@@ -11329,51 +11329,51 @@
       </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21">
         <v>-3855000.0</v>
       </c>
       <c r="C21">
         <v>-3411000.0</v>
       </c>
       <c r="D21">
         <v>-6288000.0</v>
       </c>
       <c r="E21">
         <v>11230000.0</v>
       </c>
       <c r="F21">
-        <v>9069000.0</v>
+        <v>-9069000.0</v>
       </c>
       <c r="G21">
         <v>-6099000.0</v>
       </c>
       <c r="H21">
         <v>-828000.0</v>
       </c>
       <c r="I21">
         <v>1624000.0</v>
       </c>
       <c r="J21">
         <v>-6712000.0</v>
       </c>
       <c r="K21">
         <v>-5407000.0</v>
       </c>
       <c r="L21">
         <v>-6307000.0</v>
       </c>
       <c r="M21">
         <v>-6527000.0</v>
       </c>
       <c r="N21">
         <v>10605000.0</v>
       </c>
@@ -11527,51 +11527,51 @@
       </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>126</v>
       </c>
       <c r="B23">
         <v>3963000.0</v>
       </c>
       <c r="C23">
         <v>4107000.0</v>
       </c>
       <c r="D23">
         <v>6688000.0</v>
       </c>
       <c r="E23">
         <v>6031000.0</v>
       </c>
       <c r="F23">
-        <v>8038000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>6189000.0</v>
       </c>
       <c r="I23">
         <v>3809000.0</v>
       </c>
       <c r="J23">
         <v>7178000.0</v>
       </c>
       <c r="K23">
         <v>5854000.0</v>
       </c>
       <c r="L23">
         <v>6520000.0</v>
       </c>
       <c r="M23">
         <v>7121000.0</v>
       </c>
       <c r="N23">
         <v>11363000.0</v>
       </c>
       <c r="O23">
         <v>6305000.0</v>
@@ -11952,51 +11952,51 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>131</v>
       </c>
       <c r="B28">
         <v>1177000.0</v>
       </c>
       <c r="C28">
         <v>577000.0</v>
       </c>
       <c r="D28">
         <v>957000.0</v>
       </c>
       <c r="E28">
         <v>1385000.0</v>
       </c>
       <c r="F28">
-        <v>1180000.0</v>
+        <v>1257000.0</v>
       </c>
       <c r="G28">
         <v>1180000.0</v>
       </c>
       <c r="H28">
         <v>1366000.0</v>
       </c>
       <c r="I28">
         <v>1371000.0</v>
       </c>
       <c r="J28">
         <v>1833000.0</v>
       </c>
       <c r="K28">
         <v>1724000.0</v>
       </c>
       <c r="L28">
         <v>1862000.0</v>
       </c>
       <c r="M28">
         <v>1809000.0</v>
       </c>
       <c r="N28">
         <v>1977000.0</v>
       </c>
@@ -12132,51 +12132,51 @@
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
         <v>3963000.0</v>
       </c>
       <c r="C30">
         <v>4107000.0</v>
       </c>
       <c r="D30">
         <v>6688000.0</v>
       </c>
       <c r="E30">
         <v>6031000.0</v>
       </c>
       <c r="F30">
-        <v>-8038000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="G30">
         <v>6377000.0</v>
       </c>
       <c r="H30">
         <v>6189000.0</v>
       </c>
       <c r="I30">
         <v>3809000.0</v>
       </c>
       <c r="J30">
         <v>-11591000.0</v>
       </c>
       <c r="K30">
         <v>1683000.0</v>
       </c>
       <c r="L30">
         <v>6520000.0</v>
       </c>
       <c r="M30">
         <v>7121000.0</v>
       </c>
       <c r="N30">
         <v>11363000.0</v>
       </c>
@@ -12263,51 +12263,51 @@
       </c>
       <c r="AP30">
         <v>4259000.0</v>
       </c>
       <c r="AQ30">
         <v>9647000.0</v>
       </c>
     </row>
     <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>134</v>
       </c>
       <c r="B31">
         <v>128000.0</v>
       </c>
       <c r="C31">
         <v>424000.0</v>
       </c>
       <c r="D31">
         <v>346000.0</v>
       </c>
       <c r="E31">
         <v>380000.0</v>
       </c>
       <c r="F31">
-        <v>-17877000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="G31"/>
       <c r="H31">
         <v>462000.0</v>
       </c>
       <c r="I31">
         <v>352000.0</v>
       </c>
       <c r="J31">
         <v>368000.0</v>
       </c>
       <c r="K31">
         <v>571000.0</v>
       </c>
       <c r="L31">
         <v>596000.0</v>
       </c>
       <c r="M31">
         <v>557000.0</v>
       </c>
       <c r="N31">
         <v>342000.0</v>
       </c>
       <c r="O31">
         <v>420000.0</v>