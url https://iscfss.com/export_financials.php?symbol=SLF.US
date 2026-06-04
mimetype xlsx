--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5392,69 +5395,69 @@
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>24512008000.0</v>
       </c>
       <c r="C60">
         <v>26053000000.0</v>
       </c>
       <c r="D60">
         <v>24039000000.0</v>
       </c>
       <c r="E60">
-        <v>27450000000.0</v>
+        <v>29377000000.0</v>
       </c>
       <c r="F60">
-        <v>26314000000.0</v>
+        <v>28073000000.0</v>
       </c>
       <c r="G60">
-        <v>24469000000.0</v>
+        <v>25862000000.0</v>
       </c>
       <c r="H60">
-        <v>23398000000.0</v>
+        <v>24508000000.0</v>
       </c>
       <c r="I60">
-        <v>23706000000.0</v>
+        <v>24570000000.0</v>
       </c>
       <c r="J60">
-        <v>22321000000.0</v>
+        <v>22971000000.0</v>
       </c>
       <c r="K60">
-        <v>21956000000.0</v>
+        <v>22368000000.0</v>
       </c>
       <c r="L60">
         <v>21418000000.0</v>
       </c>
       <c r="M60">
         <v>18872000000.0</v>
       </c>
       <c r="N60">
         <v>17354000000.0</v>
       </c>
       <c r="O60">
         <v>16751000000.0</v>
       </c>
       <c r="P60">
         <v>15730000000.0</v>
       </c>
       <c r="Q60">
         <v>18359000000.0</v>
       </c>
       <c r="R60">
         <v>17414000000.0</v>
       </c>
       <c r="S60">
         <v>17409000000.0</v>
       </c>
@@ -5604,728 +5607,732 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>2140000000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>2559000000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>136445000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2493000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>126416000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>129103000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>2354000000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>1866000000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>2438000000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>1903000000.0</v>
       </c>
-      <c r="AA2">
-[...1 lines deleted...]
-      </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2">
         <v>2045000000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>1972000000.0</v>
       </c>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
         <v>2739000000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>2470000000.0</v>
       </c>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
         <v>2118000000.0</v>
       </c>
-      <c r="AU2">
-[...1 lines deleted...]
-      </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
         <v>1366000000.0</v>
       </c>
-      <c r="AY2">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
         <v>2056000000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
         <v>2202000000.0</v>
       </c>
-      <c r="BG2">
-[...1 lines deleted...]
-      </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
+        <v>0.0</v>
+      </c>
+      <c r="BK2">
         <v>1516000000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
+        <v>0.0</v>
+      </c>
+      <c r="BO2">
         <v>1313000000.0</v>
       </c>
-      <c r="BO2">
-[...1 lines deleted...]
-      </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
       <c r="BR2">
+        <v>0.0</v>
+      </c>
+      <c r="BS2">
         <v>2599000000.0</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
+        <v>0.0</v>
+      </c>
+      <c r="BW2">
         <v>1762000000.0</v>
       </c>
-      <c r="BW2">
-[...1 lines deleted...]
-      </c>
       <c r="BX2">
         <v>0.0</v>
       </c>
       <c r="BY2">
         <v>0.0</v>
       </c>
       <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
         <v>1553306458.53</v>
       </c>
-      <c r="CA2">
-[...1 lines deleted...]
-      </c>
       <c r="CB2">
         <v>0.0</v>
       </c>
       <c r="CC2">
         <v>0.0</v>
       </c>
       <c r="CD2">
+        <v>0.0</v>
+      </c>
+      <c r="CE2">
         <v>1832761578.04</v>
       </c>
-      <c r="CE2">
-[...1 lines deleted...]
-      </c>
       <c r="CF2">
         <v>0.0</v>
       </c>
       <c r="CG2">
         <v>0.0</v>
       </c>
       <c r="CH2">
+        <v>0.0</v>
+      </c>
+      <c r="CI2">
         <v>2619285120.53</v>
       </c>
-      <c r="CI2">
-[...1 lines deleted...]
-      </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
         <v>0.0</v>
       </c>
       <c r="CL2">
+        <v>0.0</v>
+      </c>
+      <c r="CM2">
         <v>2596761757.9</v>
       </c>
-      <c r="CM2">
-[...1 lines deleted...]
-      </c>
       <c r="CN2">
         <v>0.0</v>
       </c>
       <c r="CO2">
         <v>0.0</v>
       </c>
       <c r="CP2">
+        <v>0.0</v>
+      </c>
+      <c r="CQ2">
         <v>2065238125.52</v>
       </c>
-      <c r="CQ2">
-[...1 lines deleted...]
-      </c>
       <c r="CR2">
         <v>0.0</v>
       </c>
       <c r="CS2">
         <v>0.0</v>
       </c>
       <c r="CT2">
+        <v>0.0</v>
+      </c>
+      <c r="CU2">
         <v>1235552763.82</v>
       </c>
-      <c r="CU2">
-[...1 lines deleted...]
-      </c>
       <c r="CV2">
         <v>0.0</v>
       </c>
       <c r="CW2">
         <v>0.0</v>
       </c>
       <c r="CX2">
+        <v>0.0</v>
+      </c>
+      <c r="CY2">
         <v>1028219049.53</v>
       </c>
-      <c r="CY2">
-[...1 lines deleted...]
-      </c>
       <c r="CZ2">
         <v>0.0</v>
       </c>
       <c r="DA2">
         <v>0.0</v>
       </c>
+      <c r="DB2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-[...3 lines deleted...]
-      <c r="AI3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3"/>
-      <c r="AL3">
-[...2 lines deleted...]
-      <c r="AM3"/>
+      <c r="AL3"/>
+      <c r="AM3">
+        <v>0.0</v>
+      </c>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
@@ -6348,111 +6355,112 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-[...3 lines deleted...]
-      <c r="AI4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
-[...2 lines deleted...]
-      <c r="AM4"/>
+      <c r="AL4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
@@ -6475,399 +6483,401 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>1543980000.0</v>
+      </c>
+      <c r="C5">
         <v>1383871000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1762000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1405000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2280000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2427000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1570000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1201000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1121000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>765000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>715000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>447000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>910000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>160000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>684000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-147000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>93000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>986000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1016000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>774000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8347000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1589000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2129000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2206000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2363000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1461000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1625000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1466000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1653000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1690000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>870000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1335000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1306000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1105000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>937000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1420000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1624000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1653000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1821000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1606000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1683000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2459000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2160000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1824000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2052000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1164000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>879000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>635000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>798000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>426000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>199000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>408000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>250000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>159000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>62000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>142000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>47000000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
         <v>-366000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-308000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2875000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2425000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2452000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2893000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2545000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2460000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2072000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2344000000.0</v>
       </c>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
         <v>-2549734250.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2638117350.0</v>
       </c>
-      <c r="BW5">
-[...1 lines deleted...]
-      </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
         <v>-1335927600.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1730373150.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1763790600.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1466416200.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1506913500.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1477443800.0</v>
       </c>
-      <c r="CF5">
-[...1 lines deleted...]
-      </c>
       <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
         <v>-1063458150.0</v>
       </c>
-      <c r="CH5">
-[...1 lines deleted...]
-      </c>
       <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
         <v>-736550100.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-327143000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-546728000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
         <v>-452065750.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-510890000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>160333550.0</v>
       </c>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
       <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
         <v>689997000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>299617300.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>598275000.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
         <v>576590500.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>279238400.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>489700600.0</v>
       </c>
-      <c r="CX5">
-[...1 lines deleted...]
-      </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
@@ -7061,123 +7071,126 @@
       </c>
       <c r="CT6">
         <v>0.0</v>
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
+      <c r="DB6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>924000000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>946000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>989000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>952000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>850000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>864000000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>902000000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-[...3 lines deleted...]
-      <c r="AI7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
-      <c r="AL7">
-[...2 lines deleted...]
-      <c r="AM7"/>
+      <c r="AL7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
@@ -7200,113 +7213,116 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
+        <v>10156000000.0</v>
+      </c>
+      <c r="C8">
         <v>9152000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>10212000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>10284000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>10333000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>10431000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10550000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>10572000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>10643000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>10566000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>10642000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>10671000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>10664000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10550000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>10643000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>10647000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>10621000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>10544000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>10825000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>11529000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7347,141 +7363,142 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>94000000.0</v>
       </c>
       <c r="M9">
         <v>94000000.0</v>
       </c>
       <c r="N9">
+        <v>94000000.0</v>
+      </c>
+      <c r="O9">
         <v>90000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>96000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>76000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="T9">
         <v>72000000.0</v>
       </c>
       <c r="U9">
+        <v>72000000.0</v>
+      </c>
+      <c r="V9">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="W9">
         <v>72000000.0</v>
       </c>
       <c r="X9">
         <v>72000000.0</v>
       </c>
       <c r="Y9">
-        <v>73000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="Z9">
         <v>73000000.0</v>
       </c>
       <c r="AA9">
         <v>73000000.0</v>
       </c>
       <c r="AB9">
-        <v>74000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AC9">
         <v>74000000.0</v>
       </c>
       <c r="AD9">
+        <v>74000000.0</v>
+      </c>
+      <c r="AE9">
         <v>15472818.44</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
-[...3 lines deleted...]
-      <c r="AI9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
-[...2 lines deleted...]
-      <c r="AM9"/>
+      <c r="AL9"/>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
@@ -7504,424 +7521,428 @@
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>8816726000.0</v>
+      </c>
+      <c r="C10">
         <v>9677107000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8753000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7602000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7898000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10129000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10389000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8731000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8050000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11170000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8936000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8524000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9031000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9378000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9396000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7594000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6758000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7826000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8329000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8823000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8383000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10654000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9408000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9747000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6442000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9575000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6225000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6329000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5426000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7298000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6070000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5626000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5544000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8890000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5601000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5590000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4814000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6698000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6044000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4995000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5398000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8983000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5423000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4338000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4258000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3368000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3636000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2966000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2814000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3370000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3381000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2942000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4140000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3458000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4125000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4905000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4167000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4459000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5045000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5498000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3736000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3609000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9333000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9558000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10556000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11868000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11831000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11200000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10427000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8879000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6614000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5382000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5273000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5500000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4905000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4578000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6970000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6239000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4797000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4523000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5177000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5091000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6271000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6226000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5857000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5958000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5931000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6419000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5161000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3178000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5713000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6463000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7598000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4156000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>8169000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7030000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4057000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4452000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4486000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4279000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4271000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3962000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3674000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3111000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>7187000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6328000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5470000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5630000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7835000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8524000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6568000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6436000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6418000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6310000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6024000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4801000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4664000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5529000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6330000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6028000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7962,1164 +7983,1172 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>8816726000.0</v>
+      </c>
+      <c r="C12">
         <v>9677107000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>25399000000.0</v>
+        <v>28073000000.0</v>
       </c>
       <c r="E12">
-        <v>26213000000.0</v>
+        <v>27448000000.0</v>
       </c>
       <c r="F12">
+        <v>28052000000.0</v>
+      </c>
+      <c r="G12">
         <v>27796000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26031000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25889000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25624000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27554000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24986000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24179000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25317000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27764000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11386000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9437000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10525000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12278000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11525000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12435000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10997000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25044000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23864000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25682000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23734000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9575000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8647000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8188000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8370000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9506000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8196000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8128000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7837000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8890000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8063000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7826000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6939000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8642000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7992000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6544000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7583000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8983000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8052000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7454000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6744000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6818000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6197000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5816000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6075000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7636000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7352000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6090000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6726000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7034000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6870000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8399000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8271000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8837000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8848000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9165000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8376000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8487000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9333000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9558000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10556000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11868000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>11831000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>11200000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10427000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8879000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6614000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5382000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5273000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>440000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4905000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4578000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6970000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15993000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4797000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4523000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5177000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14561000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6271000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6226000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5857000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>13862000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5931000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6419000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5161000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3178000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5713000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6463000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7598000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4156000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>8169000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7030000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4057000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4452000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4486000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4279000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4271000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10179000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3674000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3111000000.0</v>
       </c>
-      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>7937460000.0</v>
+      </c>
+      <c r="C13">
         <v>7893562000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7973000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8045000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8094000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8192000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8215000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8239000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8305000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8327000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8309000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8338000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8331000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8311000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10643000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10647000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10621000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8305000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8294000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8285000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10604000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8262000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8255000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8253000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8248000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10619000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8283000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8328000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8375000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8419000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>8493000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>8543000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>8549000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>10911000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>8595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8618000000.0</v>
       </c>
       <c r="AK13">
         <v>8618000000.0</v>
       </c>
       <c r="AL13">
+        <v>8618000000.0</v>
+      </c>
+      <c r="AM13">
         <v>8614000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8584000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>8582000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8575000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>10900000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8525000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>8499000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>8467000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>8465000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>8425000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>8377000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>8345000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>8304000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>8226000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>8185000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>8103000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>8008000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>7938000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>7744124299.34</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>7881509891.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>7585564381.68</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>7273592991.14</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>7870043595.6</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>7748917748.92</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>7429287863.59</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>7127587212.13</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>6825098628.59</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>7198000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>6983000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>6609614665.17</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>6031991744.07</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>5537668517.05</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>5738823142.67</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>6558008454.67</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>6835765351.09</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>6826819998.05</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>7056285742.95</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>7118507312.15</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>6693487315.41</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>6130705394.19</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>6074277382.28</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>6346688177.83</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>6354278553.53</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>6144825815.29</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>6151801029.16</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>6162640763.35</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>5846593227.25</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>5966261473.58</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>6016625103.91</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>5768956501.07</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>5488372093.02</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>5581430862.03</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>5619892058.6</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>5459047900.65</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>5511173806.52</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>5107962672.84</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>4754244293.25</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>4705400466.32</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>4920195224.9</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>688317376.89</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>690954773.87</v>
       </c>
-      <c r="CU13">
-[...1 lines deleted...]
-      </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
+        <v>0.0</v>
+      </c>
+      <c r="CY13">
         <v>532877538.71</v>
       </c>
-      <c r="CY13">
-[...1 lines deleted...]
-      </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
+      <c r="DB13">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>572645643.0</v>
       </c>
       <c r="C14">
+        <v>572645643.0</v>
+      </c>
+      <c r="D14">
         <v>564000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>569000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>575000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581000000.0</v>
       </c>
       <c r="G14">
         <v>581000000.0</v>
       </c>
       <c r="H14">
+        <v>581000000.0</v>
+      </c>
+      <c r="I14">
         <v>584000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>587000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>584338882.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>589000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000000.0</v>
       </c>
       <c r="M14">
         <v>590000000.0</v>
       </c>
       <c r="N14">
-        <v>589000000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="O14">
         <v>589000000.0</v>
       </c>
       <c r="P14">
         <v>589000000.0</v>
       </c>
       <c r="Q14">
-        <v>590000000.0</v>
+        <v>589000000.0</v>
       </c>
       <c r="R14">
         <v>590000000.0</v>
       </c>
       <c r="S14">
+        <v>590000000.0</v>
+      </c>
+      <c r="T14">
         <v>589000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000000.0</v>
       </c>
       <c r="U14">
         <v>590000000.0</v>
       </c>
       <c r="V14">
         <v>590000000.0</v>
       </c>
       <c r="W14">
-        <v>589000000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="X14">
         <v>589000000.0</v>
       </c>
       <c r="Y14">
+        <v>589000000.0</v>
+      </c>
+      <c r="Z14">
         <v>592000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>588000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>595000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>598000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000000.0</v>
       </c>
       <c r="AD14">
         <v>602000000.0</v>
       </c>
       <c r="AE14">
+        <v>602000000.0</v>
+      </c>
+      <c r="AF14">
         <v>611000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>612000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>615000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>613000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000000.0</v>
       </c>
       <c r="AJ14">
         <v>619000000.0</v>
       </c>
       <c r="AK14">
         <v>619000000.0</v>
       </c>
       <c r="AL14">
+        <v>619000000.0</v>
+      </c>
+      <c r="AM14">
         <v>616949153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000000.0</v>
       </c>
       <c r="AN14">
         <v>619000000.0</v>
       </c>
       <c r="AO14">
+        <v>619000000.0</v>
+      </c>
+      <c r="AP14">
         <v>618000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>616091954.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>617000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>618000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>619000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>619753086.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>619000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617000000.0</v>
       </c>
       <c r="AX14">
         <v>617000000.0</v>
       </c>
       <c r="AY14">
+        <v>617000000.0</v>
+      </c>
+      <c r="AZ14">
         <v>615000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>612000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000000.0</v>
       </c>
       <c r="BB14">
         <v>609000000.0</v>
       </c>
       <c r="BC14">
+        <v>609000000.0</v>
+      </c>
+      <c r="BD14">
         <v>604000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599000000.0</v>
       </c>
       <c r="BF14">
         <v>599000000.0</v>
       </c>
       <c r="BG14">
+        <v>599000000.0</v>
+      </c>
+      <c r="BH14">
         <v>580000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>619000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617000000.0</v>
       </c>
       <c r="BJ14">
         <v>617000000.0</v>
       </c>
       <c r="BK14">
+        <v>617000000.0</v>
+      </c>
+      <c r="BL14">
         <v>610000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>568000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>608000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>566000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561000000.0</v>
       </c>
       <c r="BP14">
         <v>561000000.0</v>
       </c>
       <c r="BQ14">
-        <v>560000000.0</v>
+        <v>561000000.0</v>
       </c>
       <c r="BR14">
         <v>560000000.0</v>
       </c>
       <c r="BS14">
         <v>560000000.0</v>
       </c>
       <c r="BT14">
+        <v>560000000.0</v>
+      </c>
+      <c r="BU14">
         <v>563000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000000.0</v>
       </c>
       <c r="BV14">
         <v>566000000.0</v>
       </c>
       <c r="BW14">
+        <v>566000000.0</v>
+      </c>
+      <c r="BX14">
         <v>570000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>573000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="BZ14">
         <v>575000000.0</v>
       </c>
       <c r="CA14">
+        <v>575000000.0</v>
+      </c>
+      <c r="CB14">
         <v>577000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>579000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585000000.0</v>
       </c>
       <c r="CD14">
         <v>585000000.0</v>
       </c>
       <c r="CE14">
+        <v>585000000.0</v>
+      </c>
+      <c r="CF14">
         <v>588000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>590000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>595000000.0</v>
       </c>
       <c r="CH14">
         <v>595000000.0</v>
       </c>
       <c r="CI14">
+        <v>595000000.0</v>
+      </c>
+      <c r="CJ14">
         <v>601000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>604000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>603000000.0</v>
       </c>
       <c r="CL14">
         <v>603000000.0</v>
       </c>
       <c r="CM14">
+        <v>603000000.0</v>
+      </c>
+      <c r="CN14">
         <v>603300000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>610000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617000000.0</v>
       </c>
       <c r="CP14">
         <v>617000000.0</v>
       </c>
       <c r="CQ14">
+        <v>617000000.0</v>
+      </c>
+      <c r="CR14">
         <v>618000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>501000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432000000.0</v>
       </c>
       <c r="CT14">
         <v>432000000.0</v>
       </c>
       <c r="CU14">
+        <v>432000000.0</v>
+      </c>
+      <c r="CV14">
         <v>422000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421000000.0</v>
       </c>
       <c r="CW14">
         <v>421000000.0</v>
       </c>
       <c r="CX14">
         <v>421000000.0</v>
       </c>
       <c r="CY14">
-        <v>422000000.0</v>
+        <v>421000000.0</v>
       </c>
       <c r="CZ14">
         <v>422000000.0</v>
       </c>
       <c r="DA14">
+        <v>422000000.0</v>
+      </c>
+      <c r="DB14">
         <v>400000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>8285000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10604000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>8255000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8253000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8248000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8289000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8283000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8328000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8375000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8419000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8493000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8543000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8549000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8582000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8618000000.0</v>
       </c>
       <c r="AK15">
         <v>8618000000.0</v>
       </c>
       <c r="AL15">
+        <v>8618000000.0</v>
+      </c>
+      <c r="AM15">
         <v>8614000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8584000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8582000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8575000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8567000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8525000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8499000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8467000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8465000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8425000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8377000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8345000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8304000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8226000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8185000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8103000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8008000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
         <v>7198000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6983000000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
         <v>0.0</v>
       </c>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
@@ -9190,52 +9219,55 @@
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
+      <c r="DB15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9299,111 +9331,112 @@
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-[...3 lines deleted...]
-      <c r="AI17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
-[...2 lines deleted...]
-      <c r="AM17"/>
+      <c r="AL17"/>
+      <c r="AM17">
+        <v>0.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
@@ -9426,145 +9459,144 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>204604198.1</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>283531089.99</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>210967415.65</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>115308493.24</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
@@ -9695,52 +9727,55 @@
       </c>
       <c r="CT18">
         <v>0.0</v>
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
+      <c r="DB18">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9804,722 +9839,727 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>9629822000.0</v>
+      </c>
+      <c r="C20">
         <v>9522234000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9620000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9141000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9468000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9456000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9108000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>9151000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>9090000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>8969000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>8937000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>8803000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>8808000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>8705000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>8574000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>8389000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6464000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6517000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6528000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6441000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6459000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>6072000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>6176000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5947000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>6044000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5832000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5869000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5309000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5358000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5412000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5276000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5323000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5283000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5183000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5145000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5237000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>5296000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5317000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5302000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5220000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5508000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>4646000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>4582000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>4264000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>4242000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>4117000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>4070000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>4014000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>4057000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>4002000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3959000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3975000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>3931000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3911000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3899000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>3940000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3919000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>3942000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>4270000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>4158000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>4179000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>5978000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>6364000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>6439000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>6320000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>6419000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>6281000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>6496000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>6724000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>6598000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>6235000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>6121000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>5942890556.48</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>6018000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>6136157337.37</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>5916319575.92</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>5155601659.75</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>5981000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>5264856144.12</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>5253311851.06</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>5108276983.65</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>5963000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>4692684604.14</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>4533659730.72</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>4576201108.08</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>5471000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>4417241106.09</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>4238559639.91</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>4284187218.45</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>4626000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>4180958013.01</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>4187393273.44</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>3920713847.83</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>4878000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>3682021551.45</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>3750824429.49</v>
       </c>
-      <c r="CS20">
-[...1 lines deleted...]
-      </c>
       <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
         <v>1306532663.32</v>
       </c>
-      <c r="CU20">
-[...1 lines deleted...]
-      </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
         <v>154165828.81</v>
       </c>
-      <c r="CY20">
-[...1 lines deleted...]
-      </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>5200405000.0</v>
+      </c>
+      <c r="C21">
         <v>5150799000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5281000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5155000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5507000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5058000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5071000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5116000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5142000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5174000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5161000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4886000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5081000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4724000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5150000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4920000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3326000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3370000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3368000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3226000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3234000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2477000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2493000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2142000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2184000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2083000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2015000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1753000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1754000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1779000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1705000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1725000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1685000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1667000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1598000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1647000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1678000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1703000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1672000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1595000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1427000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1479000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1455000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>929000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>932000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>895000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>878000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>856000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>876000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>866000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>857000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>872000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>862000000.0</v>
       </c>
       <c r="BB21">
         <v>862000000.0</v>
       </c>
       <c r="BC21">
+        <v>862000000.0</v>
+      </c>
+      <c r="BD21">
         <v>871000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>888000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>873000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>885000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>911000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>875000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>879000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>898000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>914000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>925000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>937000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>926000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>937000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>968000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1001000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>878000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>827000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>812000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6877613150.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>775000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6795914300.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6999475000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6688862700.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>777000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6637001850.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6628116000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6758113800.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>801000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6212691800.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>6313844000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6306948050.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>751000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5600058750.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5678076250.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5622361500.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4885119506.55</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5651496600.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5672781250.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5763182100.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4250651745.41</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5838802200.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5707937700.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1400412990.43</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1306532663.32</v>
       </c>
-      <c r="CU21">
-[...1 lines deleted...]
-      </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
+        <v>0.0</v>
+      </c>
+      <c r="CY21">
         <v>154165828.81</v>
       </c>
-      <c r="CY21">
-[...1 lines deleted...]
-      </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
+      <c r="DB21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-19718000000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-20067000000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-19612000000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -10582,55 +10622,55 @@
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
         <v>3609000000.0</v>
       </c>
-      <c r="BK22">
-[...1 lines deleted...]
-      </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
@@ -10713,787 +10753,796 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>399341344000.0</v>
+      </c>
+      <c r="C23">
         <v>398130285000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>394929000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>376287000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>372960000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>370721000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>361252000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>344516000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>340527000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>333241000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>313846000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>319941000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>332825000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>323608000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>322131000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>315480000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>330181000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>345370000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>331253000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>328938000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>317413000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>323011000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>312888000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>308433000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>291190000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>297202000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>293012000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>286009000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>282359000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>271827000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>270737000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>273401000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>269720000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>269112000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>260994000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>263821000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>261099000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>258238000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>259707000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>250916000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>246644000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>246853000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>239902000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>235972000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>238392000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>223357000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>215681000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>211714000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>208225000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>199531000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>192906000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>230416000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>230556000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>225782000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>223561000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>222335000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>220893000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>218027000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>215694000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>210734000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>210484000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>120859000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>125493000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>124915000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>119265000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>201387000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>119507000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>120647000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>121337000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>119833000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>113211000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>113575000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>114952485700.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>114291000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>113343409400.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>116241281250.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>122328431400.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>117831000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>113208352450.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>110239136700.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>112321414600.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>110866000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>107835988400.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>111144476000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>110534315700.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>164321000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>111532921500.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>114190336750.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>111527255000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>174238000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>110555040700.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>112211010000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>115921156650.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>186859000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>122568846400.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>118333624500.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>81550466400.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>136677000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>58886476900.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>56652008000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>57822461200.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>104543000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>54628601410.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>53583113880.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>52907588860.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>8372000000.0</v>
+      </c>
+      <c r="C24">
         <v>16034000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7376000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6380000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6379000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11768000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6377000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7126000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6379000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9958000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6377000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6879000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6877000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6876000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7275000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6627000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6626000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8783000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4634000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4933000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4932000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5281000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4535000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5034000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4039000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4038000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4538000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4091000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4339000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1318705234.24</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3385888229.78</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3289094494.16</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3357856423.76</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5225032052.8</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3467103685.35</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3345160046.28</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3256966874.48</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4753575930.66</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3910427298.35</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3202321083.17</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3912809472.55</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5678057943.79</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4160720991.36</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4027055150.88</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3966740226.99</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>6356595817.92</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4473613715.51</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4687470715.02</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4306787330.32</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6780570460.32</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5089233753.64</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5000476326.57</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>5500590086.55</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7355371900.83</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5682581696.02</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5494148883.86</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>6443278159.06</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7178581935.86</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>6232739739.07</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6781191613.04</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6734693877.55</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>8241725175.53</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6663103682.83</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6445613375.92</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6750049241.68</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8139733840.3</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5950243172.47</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>5483316133.47</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>4831086439.33</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>5993589743.59</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5228745890.09</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5445108216.63</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>5080401520.32</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>6123206581.72</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4878466969.24</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>4621355547.14</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4488243430.15</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4383737884.9</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4400824594.43</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4126387397.06</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3979286142.26</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3489708404.8</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1250752170.55</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1197062423.5</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1211444637.39</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1905236907.73</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1978448617.38</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1913728432.11</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1924104756.81</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2015420200.46</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1286960378.47</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1412874006.98</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1929705060.96</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2052521141.99</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1272291889.85</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1316449017.28</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>894812589.95</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1281407035.18</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1094574826.69</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1101056803.17</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1082653512.93</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1374086735.04</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1127450980.39</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1240205349.91</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1376026499.21</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>8371000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7376000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6380000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6379000000.0</v>
       </c>
       <c r="F25">
         <v>6379000000.0</v>
       </c>
       <c r="G25">
+        <v>6379000000.0</v>
+      </c>
+      <c r="H25">
         <v>6377000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>6377000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6879000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6877000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6876000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7275000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6627000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6626000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6625000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4634000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4933000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4932000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5281000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4535000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5034000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4039000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4038000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4538000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4091000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4339000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>919466937.05</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
-[...3 lines deleted...]
-      <c r="AI25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
-[...2 lines deleted...]
-      <c r="AM25"/>
+      <c r="AL25"/>
+      <c r="AM25">
+        <v>0.0</v>
+      </c>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
@@ -11516,205 +11565,206 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>120989000000.0</v>
+      </c>
+      <c r="C26">
         <v>119091000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>117888000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>112500000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>113224000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>108979000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>104166000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>99249000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>94580000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>94995000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>88252000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>91093000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>85856000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>84891000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>84256000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>83780000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>93259000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>102292000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>96765000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>96750000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>89561000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>98593000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>98050000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>97613000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>92310000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>89253000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>89514000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>85386000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>81633000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2454019522.52</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>12043396815.49</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12049901410.59</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12097111438.09</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9872470266.86</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>12309537133.26</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>12065561126.11</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11481258919.85</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>8344785146.67</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>11052669604.8</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>12891317442.56</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>12071919420.13</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -11833,111 +11883,114 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-[...3 lines deleted...]
-      <c r="AI27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
-[...2 lines deleted...]
-      <c r="AM27"/>
+      <c r="AL27"/>
+      <c r="AM27">
+        <v>0.0</v>
+      </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -11960,445 +12013,451 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-423091000.0</v>
+      </c>
+      <c r="C28">
         <v>12364916000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1377000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1222000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1519000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6740000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4012000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1605000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1671000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4226000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2559000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1282000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>532000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6172000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2121000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-967000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-132000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2381000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3695000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3890000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3451000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1852000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4873000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4713000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2403000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5537000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1687000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2238000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1087000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-602000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1732000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1289000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1208000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4154000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1264000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1253000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-478000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>934000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-910000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-856000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-309000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4243000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>117000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>693000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>775000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3720000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1374000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2036000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1945000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4090000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1866000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2307000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1453000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3843000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>762000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4892000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5689000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1852000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4900000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4889000000.0</v>
       </c>
       <c r="BI28">
         <v>4889000000.0</v>
       </c>
       <c r="BJ28">
+        <v>4889000000.0</v>
+      </c>
+      <c r="BK28">
         <v>8146000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6857000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6862000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6854000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6859000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6362000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6376000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6092000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7259000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>5566000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5560000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5200021400.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3014000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4836337900.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4886867500.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5194885950.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4947000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4901050450.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4596309300.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4644234600.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3948000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1454231800.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1463636000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1466338200.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2182000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2508320100.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2563514000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2524674250.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-643000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1739441050.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1914478750.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1947537800.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-2182000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2017646400.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2003025300.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>477024600.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3676000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>774053000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>757282400.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>768404800.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>749000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>803472420.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>949750470.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1125168250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>31887000000.0</v>
+      </c>
+      <c r="C29">
         <v>41844000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30837000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29264000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30105000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37883000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31605000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31168000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30408000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>33631000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32664000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>32506000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29851000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37651000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34232000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>32691000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>32524000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33432000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28046000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27401000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>29205000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>29750000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26858000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26996000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>25960000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12434,235 +12493,240 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>6492736000.0</v>
+      </c>
+      <c r="C30">
         <v>6467725000.0</v>
       </c>
-      <c r="C30">
-[...3 lines deleted...]
-      <c r="E30"/>
+      <c r="D30">
+        <v>45741000000.0</v>
+      </c>
+      <c r="E30">
+        <v>43774000000.0</v>
+      </c>
       <c r="F30">
+        <v>44143000000.0</v>
+      </c>
+      <c r="G30">
         <v>2750000000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>2414000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>208000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>214000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>2396000000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>2269000000.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>1812000000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>1956000000.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
+        <v>0.0</v>
+      </c>
+      <c r="AE30">
         <v>2018000000.0</v>
       </c>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
       <c r="AG30">
         <v>0.0</v>
       </c>
       <c r="AH30">
+        <v>0.0</v>
+      </c>
+      <c r="AI30">
         <v>2101000000.0</v>
       </c>
-      <c r="AI30">
-[...1 lines deleted...]
-      </c>
       <c r="AJ30">
         <v>0.0</v>
       </c>
       <c r="AK30">
         <v>0.0</v>
       </c>
       <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>2802000000.0</v>
       </c>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
       <c r="AN30">
         <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
       <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
         <v>1906000000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
         <v>0.0</v>
       </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
       <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
         <v>1734000000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
         <v>0.0</v>
       </c>
       <c r="AW30">
         <v>0.0</v>
       </c>
       <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>1860000000.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
+        <v>0.0</v>
+      </c>
+      <c r="BC30">
         <v>1355000000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
         <v>1411000000.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
+        <v>0.0</v>
+      </c>
+      <c r="BK30">
         <v>1520000000.0</v>
       </c>
-      <c r="BK30">
-[...1 lines deleted...]
-      </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
         <v>0.0</v>
       </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
         <v>1972000000.0</v>
       </c>
-      <c r="BS30">
-[...1 lines deleted...]
-      </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
       <c r="BW30">
         <v>0.0</v>
       </c>
       <c r="BX30">
         <v>0.0</v>
       </c>
       <c r="BY30">
         <v>0.0</v>
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
         <v>0.0</v>
       </c>
       <c r="CB30">
@@ -12721,185 +12785,186 @@
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>7283000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7126000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>13619000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12758000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>12229000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>15573000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>15888000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>15112000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14336000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>13741000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>15031000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>14936000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>15040000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>14757000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>14317000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>14037000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>15339000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>15343000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2350201597.18</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>11237901966.91</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10941908084.33</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10883605668.71</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>8809418020.2</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>11136781517.31</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>10646355572.7</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>10200555847.67</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7249424802.92</v>
       </c>
-      <c r="AM31">
-[...1 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>9418394624.67</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>9984510799.41</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>9397533653.39</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
@@ -13018,52 +13083,55 @@
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13127,424 +13195,428 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>384031882000.0</v>
+      </c>
+      <c r="C33">
         <v>381985453000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
-        <v>376287000000.0</v>
+        <v>321115000000.0</v>
       </c>
       <c r="E33">
-        <v>372960000000.0</v>
+        <v>305065000000.0</v>
       </c>
       <c r="F33">
+        <v>300765000000.0</v>
+      </c>
+      <c r="G33">
         <v>370721000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>344474000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>329875000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>326552000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>110589000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>102350000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>104782000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>99745000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>99680000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>97980000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>97089000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>103049000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>113486000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>106661000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>106417000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>101868000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>108536000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>106719000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>105702000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>100538000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>98568000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>97398000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>92448000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>91689000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>93927000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>85144000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>87865000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>87567000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>90267000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>85758000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>88439000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>87772000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>91215000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>90692000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>87844000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>85814000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>85081000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>82887000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>81107000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>84501000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>82829000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>76587000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>74467000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>73651000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>69799000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>67687000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>67002000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>67569000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>68402000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>81938000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>81870000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>80376000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>77251000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>83054000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>77130000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>76670000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>86260000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>89787000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>88703000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>84833000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>85486000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>83888000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>83664000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>81489000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>79887000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>74820000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>76146000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>11278341600.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>76491454350.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>10804500100.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>10961943750.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>10682799000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>84707427100.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>10163571500.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>10003339500.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>10070091200.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>80029634050.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>9426393200.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>9580385600.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>9463446700.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>74181000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>8771527050.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>8854313000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>8737134000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>4626000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>8725543700.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>8696000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>8859531850.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>4878000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>9030236600.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>9008290700.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>2254300200.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>2339535700.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>2276400000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>2352452400.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>32117000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>2265972780.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>2306960190.0</v>
       </c>
-      <c r="DA33"/>
+      <c r="DB33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
-[...3 lines deleted...]
-      <c r="AI34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34"/>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34">
-[...2 lines deleted...]
-      <c r="AM34"/>
+      <c r="AL34"/>
+      <c r="AM34">
+        <v>0.0</v>
+      </c>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
@@ -13567,710 +13639,715 @@
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>373325284000.0</v>
+      </c>
+      <c r="C35">
         <v>372659060000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>351103000000.0</v>
+        <v>366622000000.0</v>
       </c>
       <c r="E35">
-        <v>346921000000.0</v>
+        <v>348963000000.0</v>
       </c>
       <c r="F35">
+        <v>344748000000.0</v>
+      </c>
+      <c r="G35">
         <v>344592000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>335142000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>319815000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>179437000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11228000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9746000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10330000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6877000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4984000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>293346000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6627000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6626000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2440000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4634000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>301629000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4932000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6929000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>286996000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>283014000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>265922000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7227000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>268814000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>261351000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>257647000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6914000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>247101000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>249668000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>246441000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5139000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>238063000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>240877000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>238288000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8130000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>237752000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>229825000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>225721000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5145000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>219129000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>215836000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>218489000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7239000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>197392000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>193942000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>190274000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7537000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>176180000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>212797000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>213357000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7303000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>207106000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>206052000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>204618000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>6311000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>199184000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>194349000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>194313000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>8146000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>107018000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>106806000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>101884000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>183931000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>102133000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>102624000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>104258000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>7422000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>96550000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>95952000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>97451150850.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>96976000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>96218977300.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>98757486250.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>104158443900.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>100568000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>96997957950.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>94382814900.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>96217668200.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>95270000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>92514907800.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>95994924800.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>95330130750.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>148571000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>95476888650.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>97909609500.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>95810139250.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>156953000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>95059306350.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>96857135000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>100045193300.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>168157000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2017646400.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2003025300.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>477024600.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1822000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>774053000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>757282400.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>768404800.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>749000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>803472420.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>949750470.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1125168250.0</v>
       </c>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>7345935000.0</v>
+      </c>
+      <c r="C36">
         <v>6303858000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>-126796000000.0</v>
+        <v>132944000000.0</v>
       </c>
       <c r="E36">
-        <v>-128199000000.0</v>
+        <v>125118000000.0</v>
       </c>
       <c r="F36">
+        <v>118875000000.0</v>
+      </c>
+      <c r="G36">
         <v>-126723000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-120114000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-115213000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-113740000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-112246000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-104102000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-106465000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-110903000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-110750000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-97980000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-97089000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-103049000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1848000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-106661000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-106417000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-101868000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-108536000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-110885000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-109773000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-104753000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-2497000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-97398000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-92448000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-91689000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-93927000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-85144000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-87865000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-87567000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-90267000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-85758000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-88439000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-87772000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-91215000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-90692000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-87844000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-85814000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-85081000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-82887000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-81107000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-84501000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-82829000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-76587000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-74467000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-73651000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-69799000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-67687000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-67002000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-67569000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-68402000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-81938000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-81870000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-80376000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-77251000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-83054000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-77130000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-76670000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-86260000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-89787000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-88703000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-84833000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-85486000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-83888000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-83664000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-81489000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-79887000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-74820000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-76146000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-11278341600.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-76491454350.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-10804500100.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-10961943750.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-10682799000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-84707427100.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-10163571500.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-10003339500.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-10070091200.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-80029634050.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-9426393200.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-9580385600.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-9463446700.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-74181000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-8771527050.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-8854313000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-8737134000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-4626000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-8725543700.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-8696000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-8859531850.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-4878000000.0</v>
       </c>
-      <c r="CQ36"/>
       <c r="CR36"/>
-      <c r="CS36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>-2254300200.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>-2339535700.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-2276400000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-2352452400.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-32117000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-2265972780.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-2306960190.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-2235818200.0</v>
       </c>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
@@ -14464,1652 +14541,1668 @@
       </c>
       <c r="CT37">
         <v>0.0</v>
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
+      <c r="DB37">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>3803000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>394929000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>376287000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>372960000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>370721000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>361252000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>344516000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>340527000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>333241000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>313846000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>319941000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>332825000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>323608000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>212765000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>208954000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>216607000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>217337000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>213067000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>210086000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>204548000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>323011000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>312888000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>308433000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>291190000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>395770000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>186967000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>185373000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>182300000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>166376000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>177397000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>177408000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>174316000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>167854000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>167173000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>167556000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>166388000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>155579000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>161023000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>156528000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>153247000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>150883000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>148963000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>147411000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>147147000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>131976000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>132897000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>131431000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>128499000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>120236000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>117867000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>157324000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>156261000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>148991000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>134753000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>132066000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>132246000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>130528000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>123792000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>124439000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>125438000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>24592000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>26373000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>26654000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>23876000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>104033000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>23788000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>25783000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>29421000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>29095000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>31777000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>32047000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>114952485700.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>37359545650.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>113343409400.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>116241281250.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>122328431400.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>17130572900.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>113208352450.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>110239136700.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>112321414600.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>16275365950.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>107835988400.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>111144476000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>110534315700.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>76278000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>111532921500.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>114190336750.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>111527255000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>166434000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>110555040700.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>112211010000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>115921156650.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>177825000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>72143802382.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>73126236644.24</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>81550466400.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>136677000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>58886476900.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>56652008000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>57822461200.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>62247000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>54628601410.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>53583113880.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>52907588860.0</v>
       </c>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>-33076321000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-25399000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-26213000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-30546000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-26031000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-25889000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-25624000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-29968000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-24986000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-24179000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-25317000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-30160000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11386000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9437000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5205000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>217337000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5057000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5265000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5234000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-26856000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-23864000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-25682000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-23734000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>187103000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>377408010.38</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>400621645.85</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>319401717.19</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>171206000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3997814548.86</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4136963446.08</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4225199411.45</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>169214000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4503957150.85</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4880833011.96</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4932772478.03</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>159510000000.0</v>
       </c>
-      <c r="AM39">
-[...1 lines deleted...]
-      </c>
       <c r="AN39">
         <v>0.0</v>
       </c>
       <c r="AO39">
         <v>0.0</v>
       </c>
       <c r="AP39">
+        <v>0.0</v>
+      </c>
+      <c r="AQ39">
         <v>151689000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>148963000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>147411000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>147147000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>134351000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>132897000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>131431000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>128499000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>120236000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>117867000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>157324000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>156261000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>118000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>130637000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>127161000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>128079000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>113000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>118747000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>118941000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>121702000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>78000000.0</v>
       </c>
-      <c r="BK39">
-[...1 lines deleted...]
-      </c>
       <c r="BL39">
         <v>0.0</v>
       </c>
       <c r="BM39">
         <v>0.0</v>
       </c>
       <c r="BN39">
+        <v>0.0</v>
+      </c>
+      <c r="BO39">
         <v>244000000.0</v>
       </c>
-      <c r="BO39">
-[...1 lines deleted...]
-      </c>
       <c r="BP39">
         <v>0.0</v>
       </c>
       <c r="BQ39">
         <v>0.0</v>
       </c>
       <c r="BR39">
+        <v>0.0</v>
+      </c>
+      <c r="BS39">
         <v>303000000.0</v>
       </c>
-      <c r="BS39">
-[...1 lines deleted...]
-      </c>
       <c r="BT39">
         <v>0.0</v>
       </c>
       <c r="BU39">
         <v>0.0</v>
       </c>
       <c r="BV39">
+        <v>0.0</v>
+      </c>
+      <c r="BW39">
         <v>231000000.0</v>
       </c>
-      <c r="BW39">
-[...1 lines deleted...]
-      </c>
       <c r="BX39">
         <v>0.0</v>
       </c>
       <c r="BY39">
         <v>0.0</v>
       </c>
       <c r="BZ39">
+        <v>0.0</v>
+      </c>
+      <c r="CA39">
         <v>26884572900.0</v>
       </c>
-      <c r="CA39">
-[...1 lines deleted...]
-      </c>
       <c r="CB39">
         <v>0.0</v>
       </c>
       <c r="CC39">
         <v>0.0</v>
       </c>
       <c r="CD39">
+        <v>0.0</v>
+      </c>
+      <c r="CE39">
         <v>25745365950.0</v>
       </c>
-      <c r="CE39">
-[...1 lines deleted...]
-      </c>
       <c r="CF39">
         <v>0.0</v>
       </c>
       <c r="CG39">
         <v>0.0</v>
       </c>
       <c r="CH39">
+        <v>0.0</v>
+      </c>
+      <c r="CI39">
         <v>546134663.34</v>
       </c>
-      <c r="CI39">
-[...1 lines deleted...]
-      </c>
       <c r="CJ39">
         <v>0.0</v>
       </c>
       <c r="CK39">
         <v>0.0</v>
       </c>
       <c r="CL39">
+        <v>0.0</v>
+      </c>
+      <c r="CM39">
         <v>480339244.41</v>
       </c>
-      <c r="CM39">
-[...1 lines deleted...]
-      </c>
       <c r="CN39">
         <v>0.0</v>
       </c>
       <c r="CO39">
         <v>0.0</v>
       </c>
       <c r="CP39">
+        <v>0.0</v>
+      </c>
+      <c r="CQ39">
         <v>340815158.64</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>113538609800.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>109325333800.0</v>
       </c>
-      <c r="CS39">
-[...1 lines deleted...]
-      </c>
       <c r="CT39">
+        <v>0.0</v>
+      </c>
+      <c r="CU39">
         <v>287060301.51</v>
       </c>
-      <c r="CU39">
-[...1 lines deleted...]
-      </c>
       <c r="CV39">
         <v>0.0</v>
       </c>
       <c r="CW39">
         <v>0.0</v>
       </c>
       <c r="CX39">
+        <v>0.0</v>
+      </c>
+      <c r="CY39">
         <v>270795629.73</v>
       </c>
-      <c r="CY39">
-[...1 lines deleted...]
-      </c>
       <c r="CZ39">
         <v>0.0</v>
       </c>
       <c r="DA39">
         <v>0.0</v>
       </c>
+      <c r="DB39">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>-2385055000.0</v>
       </c>
-      <c r="C40"/>
-[...1 lines deleted...]
-      <c r="E40"/>
+      <c r="D40">
+        <v>2318000000.0</v>
+      </c>
+      <c r="E40">
+        <v>2140000000.0</v>
+      </c>
       <c r="F40">
+        <v>2173000000.0</v>
+      </c>
+      <c r="G40">
         <v>-4860000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-182000000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>-136445000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-4823000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-126416000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-129103000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>129912000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-4699000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>134179000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>131077000000.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>-2440000000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>-2782000000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>956000000.0</v>
       </c>
-      <c r="AA40">
-[...1 lines deleted...]
-      </c>
       <c r="AB40">
         <v>0.0</v>
       </c>
       <c r="AC40">
         <v>0.0</v>
       </c>
       <c r="AD40">
+        <v>0.0</v>
+      </c>
+      <c r="AE40">
         <v>-2149000000.0</v>
       </c>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
       <c r="AF40">
         <v>0.0</v>
       </c>
       <c r="AG40">
         <v>0.0</v>
       </c>
       <c r="AH40">
+        <v>0.0</v>
+      </c>
+      <c r="AI40">
         <v>-1972000000.0</v>
       </c>
-      <c r="AI40">
-[...1 lines deleted...]
-      </c>
       <c r="AJ40">
         <v>0.0</v>
       </c>
       <c r="AK40">
         <v>0.0</v>
       </c>
       <c r="AL40">
+        <v>0.0</v>
+      </c>
+      <c r="AM40">
         <v>-2928000000.0</v>
       </c>
-      <c r="AM40">
-[...1 lines deleted...]
-      </c>
       <c r="AN40">
         <v>0.0</v>
       </c>
       <c r="AO40">
         <v>0.0</v>
       </c>
       <c r="AP40">
+        <v>0.0</v>
+      </c>
+      <c r="AQ40">
         <v>166000000.0</v>
       </c>
-      <c r="AQ40">
-[...1 lines deleted...]
-      </c>
       <c r="AR40">
         <v>0.0</v>
       </c>
       <c r="AS40">
         <v>0.0</v>
       </c>
       <c r="AT40">
+        <v>0.0</v>
+      </c>
+      <c r="AU40">
         <v>-2122000000.0</v>
       </c>
-      <c r="AU40">
-[...1 lines deleted...]
-      </c>
       <c r="AV40">
         <v>0.0</v>
       </c>
       <c r="AW40">
         <v>0.0</v>
       </c>
       <c r="AX40">
+        <v>0.0</v>
+      </c>
+      <c r="AY40">
         <v>-1411000000.0</v>
       </c>
-      <c r="AY40">
-[...1 lines deleted...]
-      </c>
       <c r="AZ40">
         <v>0.0</v>
       </c>
       <c r="BA40">
         <v>0.0</v>
       </c>
       <c r="BB40">
+        <v>0.0</v>
+      </c>
+      <c r="BC40">
         <v>-2059000000.0</v>
       </c>
-      <c r="BC40">
-[...1 lines deleted...]
-      </c>
       <c r="BD40">
         <v>0.0</v>
       </c>
       <c r="BE40">
         <v>0.0</v>
       </c>
       <c r="BF40">
+        <v>0.0</v>
+      </c>
+      <c r="BG40">
         <v>-2202000000.0</v>
       </c>
-      <c r="BG40">
-[...1 lines deleted...]
-      </c>
       <c r="BH40">
         <v>0.0</v>
       </c>
       <c r="BI40">
         <v>0.0</v>
       </c>
       <c r="BJ40">
+        <v>0.0</v>
+      </c>
+      <c r="BK40">
         <v>70000000.0</v>
       </c>
-      <c r="BK40">
-[...1 lines deleted...]
-      </c>
       <c r="BL40">
         <v>0.0</v>
       </c>
       <c r="BM40">
         <v>0.0</v>
       </c>
       <c r="BN40">
+        <v>0.0</v>
+      </c>
+      <c r="BO40">
         <v>-1313000000.0</v>
       </c>
-      <c r="BO40">
-[...1 lines deleted...]
-      </c>
       <c r="BP40">
         <v>0.0</v>
       </c>
       <c r="BQ40">
         <v>0.0</v>
       </c>
       <c r="BR40">
+        <v>0.0</v>
+      </c>
+      <c r="BS40">
         <v>-2913000000.0</v>
       </c>
-      <c r="BS40">
-[...1 lines deleted...]
-      </c>
       <c r="BT40">
         <v>0.0</v>
       </c>
       <c r="BU40">
         <v>0.0</v>
       </c>
       <c r="BV40">
+        <v>0.0</v>
+      </c>
+      <c r="BW40">
         <v>-1762000000.0</v>
       </c>
-      <c r="BW40">
-[...1 lines deleted...]
-      </c>
       <c r="BX40">
         <v>0.0</v>
       </c>
       <c r="BY40">
         <v>0.0</v>
       </c>
       <c r="BZ40">
+        <v>0.0</v>
+      </c>
+      <c r="CA40">
         <v>1038682562.83</v>
       </c>
-      <c r="CA40">
-[...1 lines deleted...]
-      </c>
       <c r="CB40">
         <v>0.0</v>
       </c>
       <c r="CC40">
         <v>0.0</v>
       </c>
       <c r="CD40">
         <v>0.0</v>
       </c>
       <c r="CE40">
         <v>0.0</v>
       </c>
       <c r="CF40">
         <v>0.0</v>
       </c>
       <c r="CG40">
         <v>0.0</v>
       </c>
       <c r="CH40">
+        <v>0.0</v>
+      </c>
+      <c r="CI40">
         <v>763923524.52</v>
       </c>
-      <c r="CI40">
-[...1 lines deleted...]
-      </c>
       <c r="CJ40">
         <v>0.0</v>
       </c>
       <c r="CK40">
         <v>0.0</v>
       </c>
       <c r="CL40">
+        <v>0.0</v>
+      </c>
+      <c r="CM40">
         <v>1098689282.96</v>
       </c>
-      <c r="CM40">
-[...1 lines deleted...]
-      </c>
       <c r="CN40">
         <v>0.0</v>
       </c>
       <c r="CO40">
         <v>0.0</v>
       </c>
       <c r="CP40">
+        <v>0.0</v>
+      </c>
+      <c r="CQ40">
         <v>661918992.81</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>155981000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>155610000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>121785000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>120371000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>92888000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>94849000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>95688000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>97277000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>97491000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>94912000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>0.0</v>
       </c>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>282159000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>288108000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>275191000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>283208000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>279126000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>295885000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>296211000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>298135000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>296038000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>286555000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>279638000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>282446000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>277979000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>261781000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>255245000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>264212000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>257252000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>253134000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>36003994339.72</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>189322510146.74</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>185927498862.43</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>187442887013.09</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>148266241530.49</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>186249100647.53</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>181852680293.1</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>175175392473.52</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>122750687501.98</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>176695864117.6</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>174213539651.84</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>169294171920.65</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>152926089155.41</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>160156965828.01</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>168478347874.81</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>168063524590.16</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>166358316840.2</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>171628716849.72</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>176966544841.16</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>167864253393.67</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>161847877247.48</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>165791464597.48</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>197719348385.25</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>204327301337.53</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>199832695021.17</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>205148121755.06</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>197129511259.71</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>200068631408.96</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>187624791605.37</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>183444433863.44</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>194947062487.03</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>193536384250.67</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>180813440320.96</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>180442133903.41</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>169393199323.69</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>174260389994.09</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>164388783269.96</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>157832959221.85</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>143636050911.59</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>129749405233.94</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>128248685075.61</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>150329732268.67</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>160255606698.66</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>160374232530.94</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>159938798033.51</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>165515885022.69</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>157649564558.88</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>148575380359.61</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>137675615404.41</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>140243793134.36</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>135873612602.94</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>133218351450.83</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>126680102915.95</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>129190234677.21</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>125356997144.02</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>125178202265.77</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>116389027431.42</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>116955074875.21</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>114389347336.83</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>113599297549.06</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>106854279105.63</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>107010644589.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>107011656396.17</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>98948300524.49</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>95669231258.35</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>65940512949.78</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>66338213955.94</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>44497841186.41</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>71988065326.63</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>31633276092.35</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>31639365918.1</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>31128818061.09</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>61952543736.18</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>30696873343.93</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>30626857606.05</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>31016492995.65</v>
       </c>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>536383000.0</v>
+      </c>
+      <c r="C42">
         <v>80934000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>727000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>684000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>646000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1578000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>717000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>661000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>609000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1538000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>491000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>448000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>397000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1345000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2923000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-2092000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1797000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="T42">
         <v>72000000.0</v>
       </c>
       <c r="U42">
+        <v>72000000.0</v>
+      </c>
+      <c r="V42">
         <v>2322000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1440000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1354000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1239000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1138000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3718000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AC42">
         <v>74000000.0</v>
       </c>
       <c r="AD42">
+        <v>74000000.0</v>
+      </c>
+      <c r="AE42">
         <v>73000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>72000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AH42">
         <v>72000000.0</v>
       </c>
       <c r="AI42">
-        <v>74000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AJ42">
         <v>74000000.0</v>
       </c>
       <c r="AK42">
+        <v>74000000.0</v>
+      </c>
+      <c r="AL42">
         <v>73000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>72000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>76000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>253000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>246000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-5052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AR42">
         <v>79000000.0</v>
       </c>
       <c r="AS42">
+        <v>79000000.0</v>
+      </c>
+      <c r="AT42">
         <v>80000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>83000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>88000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>92000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>93000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>95000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>104000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>228000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>230000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>238000000.0</v>
       </c>
-      <c r="BC42">
-[...1 lines deleted...]
-      </c>
       <c r="BD42">
+        <v>46000000.0</v>
+      </c>
+      <c r="BE42">
         <v>7982000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>8038000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>397000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>8065000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>7680000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7614000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>12613000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>7475000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>7393000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>135000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>7336000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>7193000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>7130000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>7103000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>17409000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16619000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>17582000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>8393089000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>8643365350.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>5894628400.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>6548445000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>7540256400.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>8414356800.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>8092925100.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>8100536400.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>8195365000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>7916812350.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>7952431200.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>15125055200.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>7678917950.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>7315357550.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>7387015350.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>7425073500.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>7399227500.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>15949000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>7378792600.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>7466331250.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>7507728800.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>9884604600.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>7463071000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>7487390700.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1100826000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>9720000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>794589100.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>796740000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>793598400.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>6697000000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>6530094200.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>6351919290.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>5906044440.0</v>
       </c>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-[...3 lines deleted...]
-      <c r="AI43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43"/>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
       <c r="AK43"/>
-      <c r="AL43">
-[...2 lines deleted...]
-      <c r="AM43"/>
+      <c r="AL43"/>
+      <c r="AM43">
+        <v>0.0</v>
+      </c>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
@@ -16132,262 +16225,261 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
+        <v>0.0</v>
+      </c>
+      <c r="AF44">
         <v>0.02</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>6.69</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>1747851002.87</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>1434135637.02</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>1804300903.35</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>1740840725.03</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>1695335386.46</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>1249862636.94</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>1719095132.91</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>1746228239.85</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>1735352914.04</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>1630662524.38</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>1695080736.01</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>1806611702.55</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>1778846153.85</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>1942173651.15</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>2015358514.15</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>2115078249.46</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>2265158371.04</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>2356208227.43</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>2427740058.2</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>2384490806.9</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>2461644374.51</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>2522676879.66</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>2548101394.69</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>2461402301.11</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>2526241421.07</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>2454643522.6</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>2104561470.34</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>2091550757.73</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>2076891362.61</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>2021063189.57</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>1958021572.25</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>1892729663.72</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>1714595233.41</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>1654942965.78</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>1628320239.43</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>1497248022.02</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>1185567010.31</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>1228632478.63</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>1404415218.41</v>
       </c>
-      <c r="BT44">
+      <c r="BU44">
         <v>1464107335.23</v>
       </c>
-      <c r="BU44">
+      <c r="BV44">
         <v>1456973004.58</v>
       </c>
-      <c r="BV44">
+      <c r="BW44">
         <v>1499949834.45</v>
       </c>
-      <c r="BW44">
+      <c r="BX44">
         <v>1507816439.74</v>
       </c>
-      <c r="BX44">
+      <c r="BY44">
         <v>1415183642.56</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>1291493775.93</v>
       </c>
-      <c r="BZ44">
+      <c r="CA44">
         <v>1072133116.05</v>
       </c>
-      <c r="CA44">
+      <c r="CB44">
         <v>857757461.68</v>
       </c>
-      <c r="CB44">
+      <c r="CC44">
         <v>856605800.21</v>
       </c>
-      <c r="CC44">
+      <c r="CD44">
         <v>819138919.8</v>
       </c>
-      <c r="CD44">
+      <c r="CE44">
         <v>610634648.37</v>
       </c>
-      <c r="CE44">
+      <c r="CF44">
         <v>612911544.74</v>
       </c>
-      <c r="CF44">
+      <c r="CG44">
         <v>321501427.99</v>
       </c>
-      <c r="CG44">
+      <c r="CH44">
         <v>325808318.86</v>
       </c>
-      <c r="CH44">
-[...1 lines deleted...]
-      </c>
       <c r="CI44">
         <v>0.0</v>
       </c>
       <c r="CJ44">
         <v>0.0</v>
       </c>
       <c r="CK44">
         <v>0.0</v>
       </c>
       <c r="CL44">
         <v>0.0</v>
       </c>
       <c r="CM44">
         <v>0.0</v>
       </c>
       <c r="CN44">
         <v>0.0</v>
       </c>
       <c r="CO44">
         <v>0.0</v>
       </c>
       <c r="CP44">
         <v>0.0</v>
       </c>
       <c r="CQ44">
@@ -16401,1186 +16493,1193 @@
       </c>
       <c r="CT44">
         <v>0.0</v>
       </c>
       <c r="CU44">
         <v>0.0</v>
       </c>
       <c r="CV44">
         <v>0.0</v>
       </c>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
       <c r="CY44">
         <v>0.0</v>
       </c>
       <c r="CZ44">
         <v>0.0</v>
       </c>
       <c r="DA44">
         <v>0.0</v>
       </c>
+      <c r="DB44">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>1400000000.0</v>
       </c>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>621000000.0</v>
       </c>
-      <c r="AE45">
-[...1 lines deleted...]
-      </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>624000000.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>659000000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>636000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>603000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>573000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>577000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>555000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>669000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>653000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>662000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>658000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>647000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>660000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>667000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>665000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>617000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>587000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>548000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>546000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="BI45">
         <v>492000000.0</v>
       </c>
       <c r="BJ45">
+        <v>492000000.0</v>
+      </c>
+      <c r="BK45">
         <v>160000000.0</v>
       </c>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>4400728450.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>4276454350.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>4008585800.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3962468750.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3993936300.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3820427100.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3526569650.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3375223500.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3311977400.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>3255634050.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>3213701400.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>3266541600.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>3156498650.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>3171468300.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>3176236750.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3114772500.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>3074047100.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3023218750.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>3096349750.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>3191434400.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>3300353000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>2254300200.0</v>
       </c>
-      <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>2339535700.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>2276400000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2352452400.0</v>
       </c>
-      <c r="CX45"/>
-      <c r="CY45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>2265972780.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2306960190.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2235818200.0</v>
       </c>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>73</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>1442823000.0</v>
       </c>
-      <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>1401000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>242077000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>308148000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>304335000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1451000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>98929000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>101334000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>96270000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1360000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>95821000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>95015000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>101125000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1307000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>105002000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>104849000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>100302000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1394000000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>1400000000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>621000000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>624000000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>659000000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>636000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>603000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>573000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>577000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>555000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>669000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>653000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>662000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>658000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>647000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>660000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>667000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>665000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>617000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>587000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>548000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>546000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="BI46">
         <v>492000000.0</v>
       </c>
       <c r="BJ46">
+        <v>492000000.0</v>
+      </c>
+      <c r="BK46">
         <v>160000000.0</v>
       </c>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
-      <c r="BU46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>4400728450.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4276454350.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4008585800.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3962468750.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3993936300.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3820427100.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3526569650.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3375223500.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3311977400.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>3255634050.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>3213701400.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>3266541600.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>3156498650.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>3171468300.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>3176236750.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3114772500.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>3074047100.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3023218750.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>3096349750.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>3191434400.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>3300353000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2254300200.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>2339535700.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>2276400000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2352452400.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>2265972780.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2306960190.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2235818200.0</v>
       </c>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>9432000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9250000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9230000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9335000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9290000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>9333000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>9952000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>10001000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10148000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10102000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10149000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9781000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9431000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1307000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8599000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8164000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7635000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1394000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>7406000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>7404000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7359000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1400000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7335000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7229000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6999000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>96513370.71</v>
       </c>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
         <v>396500060.92</v>
       </c>
-      <c r="AI47">
-[...1 lines deleted...]
-      </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>364935524.04</v>
       </c>
-      <c r="AM47">
-[...1 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>459504371.07</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>452872699.96</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>458656847.83</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>454760403.53</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>477583684.71</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>597374765.6</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>611938899.82</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>599095022.62</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>619410712.6</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>627546071.77</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>628751071.73</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>655979543.67</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>670227776.66</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>628117682.99</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>577244566.82</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>553088413.4</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>535451603.41</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>509475288.07</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>510691301.64</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>507111935.68</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>160481444.33</v>
       </c>
-      <c r="BK47">
-[...1 lines deleted...]
-      </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
       <c r="BN47">
+        <v>0.0</v>
+      </c>
+      <c r="BO47">
         <v>143536121.67</v>
       </c>
-      <c r="BO47">
-[...1 lines deleted...]
-      </c>
       <c r="BP47">
         <v>0.0</v>
       </c>
       <c r="BQ47">
         <v>0.0</v>
       </c>
       <c r="BR47">
+        <v>0.0</v>
+      </c>
+      <c r="BS47">
         <v>172583826.43</v>
       </c>
-      <c r="BS47">
-[...1 lines deleted...]
-      </c>
       <c r="BT47">
         <v>0.0</v>
       </c>
       <c r="BU47">
         <v>0.0</v>
       </c>
       <c r="BV47">
+        <v>0.0</v>
+      </c>
+      <c r="BW47">
         <v>171566168.36</v>
       </c>
-      <c r="BW47">
-[...1 lines deleted...]
-      </c>
       <c r="BX47">
         <v>0.0</v>
       </c>
       <c r="BY47">
         <v>0.0</v>
       </c>
       <c r="BZ47">
+        <v>0.0</v>
+      </c>
+      <c r="CA47">
         <v>153529462.22</v>
       </c>
-      <c r="CA47">
-[...1 lines deleted...]
-      </c>
       <c r="CB47">
         <v>0.0</v>
       </c>
       <c r="CC47">
         <v>0.0</v>
       </c>
       <c r="CD47">
+        <v>0.0</v>
+      </c>
+      <c r="CE47">
         <v>110634648.37</v>
       </c>
-      <c r="CE47">
-[...1 lines deleted...]
-      </c>
       <c r="CF47">
         <v>0.0</v>
       </c>
       <c r="CG47">
         <v>0.0</v>
       </c>
       <c r="CH47">
+        <v>0.0</v>
+      </c>
+      <c r="CI47">
         <v>139650872.82</v>
       </c>
-      <c r="CI47">
-[...1 lines deleted...]
-      </c>
       <c r="CJ47">
         <v>0.0</v>
       </c>
       <c r="CK47">
         <v>0.0</v>
       </c>
       <c r="CL47">
+        <v>0.0</v>
+      </c>
+      <c r="CM47">
         <v>151117964.53</v>
       </c>
-      <c r="CM47">
-[...1 lines deleted...]
-      </c>
       <c r="CN47">
         <v>0.0</v>
       </c>
       <c r="CO47">
         <v>0.0</v>
       </c>
       <c r="CP47">
+        <v>0.0</v>
+      </c>
+      <c r="CQ47">
         <v>146245310.61</v>
       </c>
-      <c r="CQ47">
-[...1 lines deleted...]
-      </c>
       <c r="CR47">
         <v>0.0</v>
       </c>
       <c r="CS47">
         <v>0.0</v>
       </c>
       <c r="CT47">
+        <v>0.0</v>
+      </c>
+      <c r="CU47">
         <v>128140703.52</v>
       </c>
-      <c r="CU47">
-[...1 lines deleted...]
-      </c>
       <c r="CV47">
         <v>0.0</v>
       </c>
       <c r="CW47">
         <v>0.0</v>
       </c>
       <c r="CX47">
+        <v>0.0</v>
+      </c>
+      <c r="CY47">
         <v>122662376.83</v>
       </c>
-      <c r="CY47">
-[...1 lines deleted...]
-      </c>
       <c r="CZ47">
         <v>0.0</v>
       </c>
       <c r="DA47">
         <v>0.0</v>
       </c>
+      <c r="DB47">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>12811022000.0</v>
+      </c>
+      <c r="C48">
         <v>12916465000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>12999000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>12750000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>12706000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>12604000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13108000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12269000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12265000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12157000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>11866000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>11582000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>11400000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>11729000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>16314000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>15417000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>15277000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14713000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>14030000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>13337000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>13669000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12289000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>11867000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>11431000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11236000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>12779000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>10915000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11559000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>11423000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>11267000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>11142000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>11008000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>10620000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>11410000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>10435000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>9947000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>9653000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>9360000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>8866000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>8377000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>8145000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10518000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>7588000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>7338000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6905000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6762000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6507000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6280000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>6079000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5899000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5568000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>6295000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>6113000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>5843000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>5844000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5656000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>5693000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5343000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>6216000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>7039000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>6836000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>11663000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>11357000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>11102000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>11161000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>10959000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>10864000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>11191000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>10798000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>7155654174.88</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>7452325035.23</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>8722945842.72</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>11611807850.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>11211752000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>11148320300.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10858760000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>10567434000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>10105570800.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>9786481800.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>9471755700.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>9339799600.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>9136101150.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>8814757000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6146062831.5</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>8418136300.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>5905236907.73</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>8065350150.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>7844728250.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>7538538000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>5097147262.91</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>7223605850.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>7057347500.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>6873749350.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>4725631080.31</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6468523600.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>6145956900.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>6121549800.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>4161432160.8</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>6002860000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>5851865600.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>5665410800.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>3956029224.48</v>
       </c>
-      <c r="CY48">
-[...1 lines deleted...]
-      </c>
       <c r="CZ48">
         <v>0.0</v>
       </c>
       <c r="DA48">
         <v>0.0</v>
       </c>
+      <c r="DB48">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
@@ -17774,169 +17873,170 @@
       </c>
       <c r="CT49">
         <v>0.0</v>
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
+      <c r="DB49">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>1834000000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>2301000000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>2330000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>2345000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>574000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>344000000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>30000000.0</v>
       </c>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>13.36</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3404321226.67</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6898719809.96</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3603005835.8</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3473197069.03</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3338841733.64</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>6169570065.63</v>
       </c>
-      <c r="AM50">
-[...1 lines deleted...]
-      </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
+        <v>0.0</v>
+      </c>
+      <c r="AQ50">
         <v>7632396503.14</v>
       </c>
-      <c r="AQ50">
-[...1 lines deleted...]
-      </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
+        <v>0.0</v>
+      </c>
+      <c r="AU50">
         <v>149728938.99</v>
       </c>
-      <c r="AU50">
-[...1 lines deleted...]
-      </c>
       <c r="AV50">
         <v>0.0</v>
       </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
+        <v>0.0</v>
+      </c>
+      <c r="AY50">
         <v>8767768050.46</v>
       </c>
-      <c r="AY50">
-[...1 lines deleted...]
-      </c>
       <c r="AZ50">
         <v>0.0</v>
       </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
@@ -18055,572 +18155,576 @@
       </c>
       <c r="CT50">
         <v>0.0</v>
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
+      <c r="DB50">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>8393635000.0</v>
+      </c>
+      <c r="C51">
         <v>22042023000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7376000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6380000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6379000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16869000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6377000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7126000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6379000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15396000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6377000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9806000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9563000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15550000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7276000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6736000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6632000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10207000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4726000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4933000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5111000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8802000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4535000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5034000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4039000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4068000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4538000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4091000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4339000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6696000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4338000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4337000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4336000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4337000000.0</v>
       </c>
       <c r="AJ51">
         <v>4337000000.0</v>
       </c>
       <c r="AK51">
+        <v>4337000000.0</v>
+      </c>
+      <c r="AL51">
         <v>4336000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7632000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5134000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4139000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5089000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4740000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>5540000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5031000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5033000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7088000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>5010000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5002000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4759000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7460000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5247000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5249000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5593000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7301000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4887000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4892000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>5689000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>6311000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4900000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4889000000.0</v>
       </c>
       <c r="BI51">
         <v>4889000000.0</v>
       </c>
       <c r="BJ51">
+        <v>4889000000.0</v>
+      </c>
+      <c r="BK51">
         <v>8146000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>6857000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>6862000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>6854000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>6859000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>6362000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>6376000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>6092000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>7259000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>5566000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>5560000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>5200021400.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3014000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>4836337900.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>4886867500.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>5194885950.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4947000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4901050450.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4596309300.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4644234600.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3948000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1454231800.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1463636000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1466338200.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2182000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2508320100.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>2563514000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2524674250.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2535000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1739441050.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>1914478750.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1947537800.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1974000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2017646400.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2003025300.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>477024600.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>776000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>774053000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>757282400.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>768404800.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>749000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>803472420.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>949750470.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>1125168250.0</v>
       </c>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>2385055000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>2301000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>182000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>2330000000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
         <v>2345000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>109000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>574000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>92000000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
         <v>179000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>344000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>30000000.0</v>
       </c>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
         <v>104000000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>3404321226.67</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>140000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3603005835.8</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3473197069.03</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3338841733.64</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>189000000.0</v>
       </c>
-      <c r="AM52">
-[...1 lines deleted...]
-      </c>
       <c r="AN52">
         <v>0.0</v>
       </c>
       <c r="AO52">
         <v>0.0</v>
       </c>
       <c r="AP52">
+        <v>0.0</v>
+      </c>
+      <c r="AQ52">
         <v>166000000.0</v>
       </c>
-      <c r="AQ52">
-[...1 lines deleted...]
-      </c>
       <c r="AR52">
         <v>0.0</v>
       </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
+        <v>0.0</v>
+      </c>
+      <c r="AU52">
         <v>4000000.0</v>
       </c>
-      <c r="AU52">
-[...1 lines deleted...]
-      </c>
       <c r="AV52">
         <v>0.0</v>
       </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
+        <v>0.0</v>
+      </c>
+      <c r="AY52">
         <v>45000000.0</v>
       </c>
-      <c r="AY52">
-[...1 lines deleted...]
-      </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
+        <v>0.0</v>
+      </c>
+      <c r="BC52">
         <v>3000000.0</v>
       </c>
-      <c r="BC52">
-[...1 lines deleted...]
-      </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
         <v>0.0</v>
       </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
         <v>0.0</v>
       </c>
       <c r="BL52">
         <v>0.0</v>
       </c>
       <c r="BM52">
         <v>0.0</v>
       </c>
       <c r="BN52">
         <v>0.0</v>
       </c>
       <c r="BO52">
         <v>0.0</v>
       </c>
       <c r="BP52">
         <v>0.0</v>
       </c>
       <c r="BQ52">
         <v>0.0</v>
       </c>
       <c r="BR52">
+        <v>0.0</v>
+      </c>
+      <c r="BS52">
         <v>314000000.0</v>
       </c>
-      <c r="BS52">
-[...1 lines deleted...]
-      </c>
       <c r="BT52">
         <v>0.0</v>
       </c>
       <c r="BU52">
         <v>0.0</v>
       </c>
       <c r="BV52">
         <v>0.0</v>
       </c>
       <c r="BW52">
         <v>0.0</v>
       </c>
       <c r="BX52">
         <v>0.0</v>
       </c>
       <c r="BY52">
         <v>0.0</v>
       </c>
       <c r="BZ52">
         <v>0.0</v>
       </c>
       <c r="CA52">
         <v>0.0</v>
       </c>
       <c r="CB52">
@@ -18679,399 +18783,403 @@
       </c>
       <c r="CT52">
         <v>0.0</v>
       </c>
       <c r="CU52">
         <v>0.0</v>
       </c>
       <c r="CV52">
         <v>0.0</v>
       </c>
       <c r="CW52">
         <v>0.0</v>
       </c>
       <c r="CX52">
         <v>0.0</v>
       </c>
       <c r="CY52">
         <v>0.0</v>
       </c>
       <c r="CZ52">
         <v>0.0</v>
       </c>
       <c r="DA52">
         <v>0.0</v>
       </c>
+      <c r="DB52">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>17418000000.0</v>
+      </c>
+      <c r="C53">
         <v>18246000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19320000000.0</v>
       </c>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
-        <v>18315000000.0</v>
+        <v>19846000000.0</v>
       </c>
       <c r="F53">
+        <v>20154000000.0</v>
+      </c>
+      <c r="G53">
         <v>17667000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>15642000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>17158000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>17574000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16384000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>16050000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>15655000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>16286000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>18386000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1990000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1843000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3767000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4452000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3196000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3612000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2614000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>14390000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>14456000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>15935000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>17292000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2860000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2422000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1859000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2944000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2208000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2126000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2502000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2293000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2794000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2462000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2236000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2125000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1944000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1948000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1549000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2185000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2305000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2629000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>3116000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>2486000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>3450000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2561000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2850000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3261000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>4266000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3971000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>3148000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2586000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>3576000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>6870000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>8399000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>8271000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4378000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>8848000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>9165000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>8376000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>8487000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>9333000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>9558000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>10556000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>11868000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>11831000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>11200000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>10427000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>8879000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>6614000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>5382000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>53660461943.28</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>440000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>56467977811.4</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>55044490723.21</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>52856154910.1</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>15993000000.0</v>
       </c>
-      <c r="CA53">
-[...1 lines deleted...]
-      </c>
       <c r="CB53">
         <v>0.0</v>
       </c>
       <c r="CC53">
         <v>0.0</v>
       </c>
       <c r="CD53">
+        <v>0.0</v>
+      </c>
+      <c r="CE53">
         <v>14561000000.0</v>
       </c>
-      <c r="CE53">
-[...1 lines deleted...]
-      </c>
       <c r="CF53">
         <v>0.0</v>
       </c>
       <c r="CG53">
         <v>0.0</v>
       </c>
       <c r="CH53">
+        <v>0.0</v>
+      </c>
+      <c r="CI53">
         <v>13862000000.0</v>
       </c>
-      <c r="CI53">
-[...1 lines deleted...]
-      </c>
       <c r="CJ53">
         <v>0.0</v>
       </c>
       <c r="CK53">
         <v>0.0</v>
       </c>
       <c r="CL53">
+        <v>0.0</v>
+      </c>
+      <c r="CM53">
         <v>2659213569.78</v>
       </c>
-      <c r="CM53">
-[...1 lines deleted...]
-      </c>
       <c r="CN53">
         <v>0.0</v>
       </c>
       <c r="CO53">
         <v>0.0</v>
       </c>
       <c r="CP53">
+        <v>0.0</v>
+      </c>
+      <c r="CQ53">
         <v>1891015451.14</v>
       </c>
-      <c r="CQ53">
-[...1 lines deleted...]
-      </c>
       <c r="CR53">
         <v>0.0</v>
       </c>
       <c r="CS53">
         <v>0.0</v>
       </c>
       <c r="CT53">
+        <v>0.0</v>
+      </c>
+      <c r="CU53">
         <v>1078517587.94</v>
       </c>
-      <c r="CU53">
-[...1 lines deleted...]
-      </c>
       <c r="CV53">
         <v>0.0</v>
       </c>
       <c r="CW53">
         <v>0.0</v>
       </c>
       <c r="CX53">
+        <v>0.0</v>
+      </c>
+      <c r="CY53">
         <v>10179000000.0</v>
       </c>
-      <c r="CY53">
-[...1 lines deleted...]
-      </c>
       <c r="CZ53">
         <v>0.0</v>
       </c>
       <c r="DA53">
         <v>0.0</v>
       </c>
+      <c r="DB53">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
@@ -19265,1330 +19373,1353 @@
       </c>
       <c r="CT54">
         <v>0.0</v>
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
+      <c r="DB54">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>399341344000.0</v>
+      </c>
+      <c r="C55">
         <v>398130285000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>394929000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>376287000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>372960000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>370721000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>361252000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>344516000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>340527000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>333241000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>313846000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>319941000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>332825000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>323608000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>322131000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>315480000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>330181000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>345370000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>331253000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>328938000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>317413000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>323011000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>312888000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>308433000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>291190000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>297202000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>293012000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>286009000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>282359000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>271827000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>270737000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>273401000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>269720000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>269112000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>260994000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>263821000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>261099000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>258238000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>259707000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>250916000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>246644000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>246853000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>239902000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>235972000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>238392000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>223357000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>215681000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>211714000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>208225000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>199531000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>192906000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>230416000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>230556000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>225782000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>223561000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>222335000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>220893000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>218027000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>215694000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>210734000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>210484000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>120859000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>125493000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>124915000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>119265000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>201387000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>119507000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>120647000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>121337000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>119833000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>113211000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>113575000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>114952485700.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>114291000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>113343409400.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>116241281250.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>122328431400.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>117831000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>113208352450.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>110239136700.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>112321414600.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>110866000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>107835988400.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>111144476000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>110534315700.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>164321000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>111532921500.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>114190336750.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>111527255000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>174238000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>110555040700.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>112211010000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>115921156650.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>186859000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>122568846400.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>118333624500.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>81550466400.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>136677000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>58886476900.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>56652008000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>57822461200.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>104543000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>54628601410.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>53583113880.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>52907588860.0</v>
       </c>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>15309462000.0</v>
+      </c>
+      <c r="C56">
         <v>16144832000.0</v>
       </c>
-      <c r="C56"/>
-[...3 lines deleted...]
-      <c r="G56">
+      <c r="D56">
+        <v>73814000000.0</v>
+      </c>
+      <c r="E56">
+        <v>71222000000.0</v>
+      </c>
+      <c r="F56">
+        <v>72195000000.0</v>
+      </c>
+      <c r="G56"/>
+      <c r="H56">
         <v>28543000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>14641000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8230000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>29900000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>24916000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>24111000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>25248000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>14894000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>11386000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9437000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10525000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>14547000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11525000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12435000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10997000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>15339000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>12450000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>11792000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>9548000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>198634000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8647000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>8188000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>8370000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>11524000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>8196000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>8128000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7837000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10991000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>8063000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7826000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6939000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11444000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>7992000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>6544000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>7583000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>10889000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>8052000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>7454000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>6744000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>8552000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>6197000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5816000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>6075000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>9496000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7352000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>6090000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>6726000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>8389000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6870000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>8399000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>8271000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>10248000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>8848000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>9165000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>8376000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10007000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>9333000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>9558000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10556000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>11868000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>11831000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>11200000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>10427000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>10851000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>6614000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>5382000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>5273000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>440000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>4905000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>4578000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>6970000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>15993000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>4797000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>4523000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>5177000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>14561000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>6271000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>6226000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>5857000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>13862000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>5931000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>6419000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>5161000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>3178000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>5713000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>6463000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>7598000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>4156000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>113538609800.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>109325333800.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>4057000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>4452000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>4486000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>4279000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>4271000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>10179000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>3674000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>3111000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>0.0</v>
       </c>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
-      <c r="D57"/>
-[...2 lines deleted...]
-      <c r="G57">
+      <c r="D57">
+        <v>2318000000.0</v>
+      </c>
+      <c r="E57">
+        <v>2140000000.0</v>
+      </c>
+      <c r="F57">
+        <v>2173000000.0</v>
+      </c>
+      <c r="G57"/>
+      <c r="H57">
         <v>182000000.0</v>
       </c>
-      <c r="H57"/>
-      <c r="I57">
+      <c r="I57"/>
+      <c r="J57">
         <v>130700000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4823000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>120650000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>123105000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>129912000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4984000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>134179000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>131077000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2440000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>92000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>138343000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>179000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2782000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>15000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>278013000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>261909000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1933000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>264296000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>258234000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>254238000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2149000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>243565000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>245848000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>242580000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2112000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>234359000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>237168000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>234538000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2928000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>232969000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>225879000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>220818000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2636000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>213589000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>210805000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>213456000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2122000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>192382000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>188940000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>185515000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1411000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>170933000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>206602000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>207131000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2059000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>201792000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>199588000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>197826000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2202000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>192914000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>188783000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>188804000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1586000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>184721000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>179056000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>176012000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>175943000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>167445000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>165241000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>160388000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2913000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>159104000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>162939000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>163465000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>163835000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>165125000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>166560000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>171491000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>166489000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>156531000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>151846000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>155674000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>152356000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>148422000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>151706000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>149610000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>148490000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>149762000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>154672000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>150942000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>147589000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>146110000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>145467000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>147487000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>159324000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>155981000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>155610000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>121785000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>120371000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>92888000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>94849000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>95688000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>97277000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>97491000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>94912000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>0.0</v>
       </c>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>373325284000.0</v>
+      </c>
+      <c r="C58">
         <v>372659060000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>368940000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>351103000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>346921000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>344592000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>335324000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>319815000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>315882000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>309041000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>290079000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>296749000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>309415000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>300721000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>293346000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>287647000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>302517000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>317297000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>303658000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>301629000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>291666000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>297149000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>286996000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>283014000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>265922000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>272694000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>268814000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>261351000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>257647000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>247257000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>247101000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>249668000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>246441000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>246141000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>238063000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>240877000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>238288000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>235870000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>237752000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>229825000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>225721000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>225435000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>219129000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>215836000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>218489000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>204485000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>197392000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>193942000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>190274000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>182177000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>176180000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>212797000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>213357000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>209031000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>207106000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>206052000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>204618000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>202297000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>199184000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>194349000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>194313000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>102446000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>107018000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>106806000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>101884000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>183931000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>102133000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>102624000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>104258000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>102380000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>96550000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>95952000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>97451150850.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>96976000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>96218977300.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>98757486250.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>104158443900.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>100568000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>96997957950.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>94382814900.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>96217668200.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>95270000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>92514907800.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>95994924800.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>95330130750.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>148571000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>95476888650.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>97909609500.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>95810139250.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>156953000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>95059306350.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>96857135000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>100045193300.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>168157000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>106584709000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>103025766000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>72711950400.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>125914000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>51512437300.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>49724164000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>50873751400.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>97846000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>48098507210.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>47231194590.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>47001544420.0</v>
       </c>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
@@ -20782,399 +20913,403 @@
       </c>
       <c r="CT59">
         <v>0.0</v>
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
+      <c r="DB59">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>25073630000.0</v>
+      </c>
+      <c r="C60">
         <v>24512008000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25700000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>25123000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>25965000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26053000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>25849000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24609000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>24539000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>24039000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>23620000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>23054000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>23277000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>22797000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>26957000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>26064000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>25898000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>26314000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>25943000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>25712000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>24273000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>25837000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>25862000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>25386000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>25242000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>23398000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>23153000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>23684000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>23782000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>23706000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>22834000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>23216000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>22804000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>22321000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>22298000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>22316000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>22225000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>21956000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>21604000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>20898000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>20737000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>21418000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>20773000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>20136000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>19903000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>18872000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>18289000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>17772000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>17951000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>17354000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>16726000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>17619000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>17199000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>16751000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>16455000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>16283000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>16275000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>15730000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>16491000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>16368000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>16157000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>18359000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>18422000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>18058000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>17342000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>17414000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>17338000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>17990000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>17052000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>17409000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>16619000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>17582000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>17455162600.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>17217000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>17042948700.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>17407205000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>18107690400.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>17184000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>16149033750.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>15808501500.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>16068748400.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>15546000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>15289744400.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>15125055200.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>15033596100.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>14412000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>14715815400.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>14942658750.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>14391037500.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>15949000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>14150332700.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>14012788750.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>14541811700.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>17346000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>14621591600.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>13932964900.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>7820650800.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>9720000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>7374039600.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>6927844000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>6948709800.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>6697000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>6530094200.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>6351919290.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>5906044440.0</v>
       </c>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
@@ -21368,111 +21503,114 @@
       </c>
       <c r="CT61">
         <v>0.0</v>
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
+      <c r="DB61">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-[...3 lines deleted...]
-      <c r="AI62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62"/>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
-[...2 lines deleted...]
-      <c r="AM62"/>
+      <c r="AL62"/>
+      <c r="AM62">
+        <v>0.0</v>
+      </c>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
@@ -21495,50 +21633,51 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21619,51 +21758,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>29643000000.0</v>
       </c>
       <c r="D2">
         <v>-1806000000.0</v>
       </c>
       <c r="E2">
         <v>-642000000.0</v>
       </c>
       <c r="F2">
         <v>20979000000.0</v>
       </c>
       <c r="G2">
         <v>30984000000.0</v>
       </c>
       <c r="H2">
         <v>28505000000.0</v>
       </c>
       <c r="I2">
         <v>16112000000.0</v>
       </c>
       <c r="J2">
         <v>19052000000.0</v>
@@ -21706,51 +21845,51 @@
       </c>
       <c r="W2">
         <v>16097256857.86</v>
       </c>
       <c r="X2">
         <v>27746815250.0</v>
       </c>
       <c r="Y2">
         <v>21615472000.0</v>
       </c>
       <c r="Z2">
         <v>6279000000.0</v>
       </c>
       <c r="AA2">
         <v>6039000000.0</v>
       </c>
       <c r="AB2">
         <v>6978000000.0</v>
       </c>
       <c r="AC2">
         <v>6999000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>598000000.0</v>
       </c>
       <c r="E3">
         <v>528000000.0</v>
       </c>
       <c r="F3">
         <v>438000000.0</v>
       </c>
       <c r="G3">
         <v>406000000.0</v>
       </c>
       <c r="H3">
         <v>378000000.0</v>
       </c>
       <c r="I3">
         <v>226000000.0</v>
       </c>
       <c r="J3">
         <v>209000000.0</v>
       </c>
       <c r="K3">
@@ -21791,51 +21930,51 @@
       </c>
       <c r="W3">
         <v>-297000000.0</v>
       </c>
       <c r="X3">
         <v>-98000000.0</v>
       </c>
       <c r="Y3">
         <v>194315400.0</v>
       </c>
       <c r="Z3">
         <v>-123000000.0</v>
       </c>
       <c r="AA3">
         <v>-255000000.0</v>
       </c>
       <c r="AB3">
         <v>-368000000.0</v>
       </c>
       <c r="AC3">
         <v>-360000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -21864,51 +22003,51 @@
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>3804000000.0</v>
       </c>
       <c r="E5">
         <v>4071000000.0</v>
       </c>
       <c r="F5">
         <v>5424000000.0</v>
       </c>
       <c r="G5">
         <v>3642000000.0</v>
       </c>
       <c r="H5">
         <v>3566000000.0</v>
       </c>
       <c r="I5">
         <v>3816000000.0</v>
       </c>
       <c r="J5">
         <v>3092000000.0</v>
       </c>
       <c r="K5">
@@ -21949,51 +22088,51 @@
       </c>
       <c r="W5">
         <v>2182000000.0</v>
       </c>
       <c r="X5">
         <v>1969000000.0</v>
       </c>
       <c r="Y5">
         <v>438735600.0</v>
       </c>
       <c r="Z5">
         <v>1155000000.0</v>
       </c>
       <c r="AA5">
         <v>1340000000.0</v>
       </c>
       <c r="AB5">
         <v>913000000.0</v>
       </c>
       <c r="AC5">
         <v>809000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>5319661291.0</v>
       </c>
       <c r="C6">
         <v>5003000000.0</v>
       </c>
       <c r="D6">
         <v>3804000000.0</v>
       </c>
       <c r="E6">
         <v>4599000000.0</v>
       </c>
       <c r="F6">
         <v>5862000000.0</v>
       </c>
       <c r="G6">
         <v>4048000000.0</v>
       </c>
       <c r="H6">
         <v>3944000000.0</v>
       </c>
       <c r="I6">
         <v>4042000000.0</v>
       </c>
@@ -22038,51 +22177,51 @@
       </c>
       <c r="W6">
         <v>1885000000.0</v>
       </c>
       <c r="X6">
         <v>1871000000.0</v>
       </c>
       <c r="Y6">
         <v>633051000.0</v>
       </c>
       <c r="Z6">
         <v>1032000000.0</v>
       </c>
       <c r="AA6">
         <v>1085000000.0</v>
       </c>
       <c r="AB6">
         <v>545000000.0</v>
       </c>
       <c r="AC6">
         <v>449000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -22111,51 +22250,51 @@
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8">
         <v>-12000000.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>51000000.0</v>
       </c>
       <c r="E8">
         <v>92000000.0</v>
       </c>
       <c r="F8">
         <v>-10000000.0</v>
       </c>
       <c r="G8">
         <v>-1000000.0</v>
       </c>
       <c r="H8">
         <v>-2000000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -22196,51 +22335,51 @@
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>42170605710.0</v>
       </c>
       <c r="C9">
         <v>4840000000.0</v>
       </c>
       <c r="D9">
         <v>32656000000.0</v>
       </c>
       <c r="E9">
         <v>4071000000.0</v>
       </c>
       <c r="F9">
         <v>14711000000.0</v>
       </c>
       <c r="G9">
         <v>12353000000.0</v>
       </c>
       <c r="H9">
         <v>11174000000.0</v>
       </c>
       <c r="I9">
         <v>10857000000.0</v>
       </c>
@@ -22285,51 +22424,51 @@
       </c>
       <c r="W9">
         <v>21748000000.0</v>
       </c>
       <c r="X9">
         <v>-5690815250.0</v>
       </c>
       <c r="Y9">
         <v>-7422472000.0</v>
       </c>
       <c r="Z9">
         <v>5440000000.0</v>
       </c>
       <c r="AA9">
         <v>5504000000.0</v>
       </c>
       <c r="AB9">
         <v>7763000000.0</v>
       </c>
       <c r="AC9">
         <v>5888000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>4794089946.0</v>
       </c>
       <c r="C10">
         <v>4339000000.0</v>
       </c>
       <c r="D10">
         <v>3930000000.0</v>
       </c>
       <c r="E10">
         <v>3626000000.0</v>
       </c>
       <c r="F10">
         <v>5097000000.0</v>
       </c>
       <c r="G10">
         <v>3287000000.0</v>
       </c>
       <c r="H10">
         <v>3233000000.0</v>
       </c>
       <c r="I10">
         <v>3511000000.0</v>
       </c>
@@ -22374,51 +22513,51 @@
       </c>
       <c r="W10">
         <v>2067000000.0</v>
       </c>
       <c r="X10">
         <v>1760000000.0</v>
       </c>
       <c r="Y10">
         <v>246000000.0</v>
       </c>
       <c r="Z10">
         <v>1155000000.0</v>
       </c>
       <c r="AA10">
         <v>1657000000.0</v>
       </c>
       <c r="AB10">
         <v>752000000.0</v>
       </c>
       <c r="AC10">
         <v>703000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>1015172027.0</v>
       </c>
       <c r="C11">
         <v>1040000000.0</v>
       </c>
       <c r="D11">
         <v>461000000.0</v>
       </c>
       <c r="E11">
         <v>546000000.0</v>
       </c>
       <c r="F11">
         <v>727000000.0</v>
       </c>
       <c r="G11">
         <v>495000000.0</v>
       </c>
       <c r="H11">
         <v>286000000.0</v>
       </c>
       <c r="I11">
         <v>597000000.0</v>
       </c>
@@ -22463,51 +22602,51 @@
       </c>
       <c r="W11">
         <v>293000000.0</v>
       </c>
       <c r="X11">
         <v>387000000.0</v>
       </c>
       <c r="Y11">
         <v>97947600.0</v>
       </c>
       <c r="Z11">
         <v>291000000.0</v>
       </c>
       <c r="AA11">
         <v>439000000.0</v>
       </c>
       <c r="AB11">
         <v>418000000.0</v>
       </c>
       <c r="AC11">
         <v>274000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>525571344.0</v>
       </c>
       <c r="C12">
         <v>664000000.0</v>
       </c>
       <c r="D12">
         <v>552000000.0</v>
       </c>
       <c r="E12">
         <v>328276500.0</v>
       </c>
       <c r="F12">
         <v>327000000.0</v>
       </c>
       <c r="G12">
         <v>355000000.0</v>
       </c>
       <c r="H12">
         <v>333000000.0</v>
       </c>
       <c r="I12">
         <v>305000000.0</v>
       </c>
@@ -22552,51 +22691,51 @@
       </c>
       <c r="W12">
         <v>195000000.0</v>
       </c>
       <c r="X12">
         <v>209000000.0</v>
       </c>
       <c r="Y12">
         <v>192735600.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>159000000.0</v>
       </c>
       <c r="AB12">
         <v>161000000.0</v>
       </c>
       <c r="AC12">
         <v>106000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>3339000000.0</v>
       </c>
       <c r="C13">
         <v>4284000000.0</v>
       </c>
       <c r="D13">
         <v>4328000000.0</v>
       </c>
       <c r="E13">
         <v>18204000000.0</v>
       </c>
       <c r="F13">
         <v>5308000000.0</v>
       </c>
       <c r="G13">
         <v>5407000000.0</v>
       </c>
       <c r="H13">
         <v>6785000000.0</v>
       </c>
       <c r="I13">
         <v>305000000.0</v>
       </c>
@@ -22607,51 +22746,51 @@
         <v>316000000.0</v>
       </c>
       <c r="L13">
         <v>322000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>-37000000.0</v>
       </c>
       <c r="C14">
         <v>-128000000.0</v>
       </c>
       <c r="D14">
         <v>-126000000.0</v>
       </c>
       <c r="E14">
         <v>-56000000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>25000000.0</v>
       </c>
       <c r="H14">
         <v>19000000.0</v>
       </c>
       <c r="I14">
         <v>19000000.0</v>
       </c>
@@ -22692,51 +22831,51 @@
         <v>29162020.76</v>
       </c>
       <c r="V14">
         <v>19725557.46</v>
       </c>
       <c r="W14">
         <v>66500415.63</v>
       </c>
       <c r="X14">
         <v>50115651.5</v>
       </c>
       <c r="Y14">
         <v>52775481.66</v>
       </c>
       <c r="Z14">
         <v>42713567.84</v>
       </c>
       <c r="AA14">
         <v>44909176.22</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>3741948072.0</v>
       </c>
       <c r="C15">
         <v>3171000000.0</v>
       </c>
       <c r="D15">
         <v>3343000000.0</v>
       </c>
       <c r="E15">
         <v>3024000000.0</v>
       </c>
       <c r="F15">
         <v>4370000000.0</v>
       </c>
       <c r="G15">
         <v>2781000000.0</v>
       </c>
       <c r="H15">
         <v>2943000000.0</v>
       </c>
       <c r="I15">
         <v>2914000000.0</v>
       </c>
@@ -22781,51 +22920,51 @@
       </c>
       <c r="W15">
         <v>1694000000.0</v>
       </c>
       <c r="X15">
         <v>1308000000.0</v>
       </c>
       <c r="Y15">
         <v>1000013400.0</v>
       </c>
       <c r="Z15">
         <v>796000000.0</v>
       </c>
       <c r="AA15">
         <v>1106000000.0</v>
       </c>
       <c r="AB15">
         <v>164000000.0</v>
       </c>
       <c r="AC15">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>3472000000.0</v>
       </c>
       <c r="C16">
         <v>3049000000.0</v>
       </c>
       <c r="D16">
         <v>3086000000.0</v>
       </c>
       <c r="E16">
         <v>3060000000.0</v>
       </c>
       <c r="F16">
         <v>3934000000.0</v>
       </c>
       <c r="G16">
         <v>2404000000.0</v>
       </c>
       <c r="H16">
         <v>2618000000.0</v>
       </c>
       <c r="I16">
         <v>2522000000.0</v>
       </c>
@@ -22866,51 +23005,51 @@
         <v>1791748863.54</v>
       </c>
       <c r="V16">
         <v>1588336192.11</v>
       </c>
       <c r="W16">
         <v>1408146300.91</v>
       </c>
       <c r="X16">
         <v>1008481110.25</v>
       </c>
       <c r="Y16">
         <v>656832199.4</v>
       </c>
       <c r="Z16">
         <v>553391959.8</v>
       </c>
       <c r="AA16">
         <v>537569542.19</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>3782000000.0</v>
       </c>
       <c r="C17">
         <v>3299000000.0</v>
       </c>
       <c r="D17">
         <v>3469000000.0</v>
       </c>
       <c r="E17">
         <v>3302000000.0</v>
       </c>
       <c r="F17">
         <v>4370000000.0</v>
       </c>
       <c r="G17">
         <v>2792000000.0</v>
       </c>
       <c r="H17">
         <v>2947000000.0</v>
       </c>
       <c r="I17">
         <v>2914000000.0</v>
       </c>
@@ -22951,51 +23090,51 @@
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-526000000.0</v>
       </c>
       <c r="C18">
         <v>-664000000.0</v>
       </c>
       <c r="D18">
         <v>-552000000.0</v>
       </c>
       <c r="E18">
         <v>-445000000.0</v>
       </c>
       <c r="F18">
         <v>-327000000.0</v>
       </c>
       <c r="G18">
         <v>-355000000.0</v>
       </c>
       <c r="H18">
         <v>-333000000.0</v>
       </c>
       <c r="I18">
         <v>-305000000.0</v>
       </c>
@@ -23004,94 +23143,94 @@
       </c>
       <c r="K18">
         <v>-316000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
@@ -23120,51 +23259,51 @@
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>4794089946.0</v>
       </c>
       <c r="C21">
         <v>4339000000.0</v>
       </c>
       <c r="D21">
         <v>3804000000.0</v>
       </c>
       <c r="E21">
         <v>3626000000.0</v>
       </c>
       <c r="F21">
         <v>5097000000.0</v>
       </c>
       <c r="G21">
         <v>3287000000.0</v>
       </c>
       <c r="H21">
         <v>3233000000.0</v>
       </c>
       <c r="I21">
         <v>3511000000.0</v>
       </c>
@@ -23209,51 +23348,51 @@
       </c>
       <c r="W21">
         <v>2182000000.0</v>
       </c>
       <c r="X21">
         <v>1760000000.0</v>
       </c>
       <c r="Y21">
         <v>246000000.0</v>
       </c>
       <c r="Z21">
         <v>1155000000.0</v>
       </c>
       <c r="AA21">
         <v>1657000000.0</v>
       </c>
       <c r="AB21">
         <v>752000000.0</v>
       </c>
       <c r="AC21">
         <v>703000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -23282,51 +23421,51 @@
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>37376515763.0</v>
       </c>
       <c r="C23">
         <v>30144000000.0</v>
       </c>
       <c r="D23">
         <v>28726000000.0</v>
       </c>
       <c r="E23">
         <v>197000000.0</v>
       </c>
       <c r="F23">
         <v>30593000000.0</v>
       </c>
       <c r="G23">
         <v>40050000000.0</v>
       </c>
       <c r="H23">
         <v>36446000000.0</v>
       </c>
       <c r="I23">
         <v>23458000000.0</v>
       </c>
@@ -23371,139 +23510,139 @@
       </c>
       <c r="W23">
         <v>19681000000.0</v>
       </c>
       <c r="X23">
         <v>20296000000.0</v>
       </c>
       <c r="Y23">
         <v>13947000000.0</v>
       </c>
       <c r="Z23">
         <v>10564000000.0</v>
       </c>
       <c r="AA23">
         <v>9886000000.0</v>
       </c>
       <c r="AB23">
         <v>13989000000.0</v>
       </c>
       <c r="AC23">
         <v>12184000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>528000000.0</v>
       </c>
       <c r="F25">
         <v>438000000.0</v>
       </c>
       <c r="G25">
         <v>406000000.0</v>
       </c>
       <c r="H25">
         <v>378000000.0</v>
       </c>
       <c r="I25">
         <v>226000000.0</v>
       </c>
       <c r="J25">
         <v>209000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -23532,94 +23671,94 @@
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>1545000000.0</v>
       </c>
       <c r="Q27">
         <v>1647000000.0</v>
       </c>
       <c r="R27">
         <v>1662000000.0</v>
       </c>
       <c r="S27">
         <v>1545000000.0</v>
       </c>
       <c r="T27">
         <v>1811000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>6927000000.0</v>
       </c>
       <c r="C28">
         <v>6629000000.0</v>
       </c>
       <c r="D28">
         <v>6144000000.0</v>
       </c>
       <c r="E28">
         <v>5107000000.0</v>
       </c>
       <c r="F28">
         <v>5102000000.0</v>
       </c>
       <c r="G28">
         <v>4445000000.0</v>
       </c>
       <c r="H28">
         <v>4090000000.0</v>
       </c>
       <c r="I28">
         <v>3707000000.0</v>
       </c>
@@ -23660,51 +23799,51 @@
         <v>0.0</v>
       </c>
       <c r="V28">
         <v>1733534600.0</v>
       </c>
       <c r="W28">
         <v>1555198700.0</v>
       </c>
       <c r="X28">
         <v>1514517000.0</v>
       </c>
       <c r="Y28">
         <v>2789926800.0</v>
       </c>
       <c r="Z28">
         <v>2517365100.0</v>
       </c>
       <c r="AA28">
         <v>2503850670.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>1016000000.0</v>
       </c>
       <c r="C29">
         <v>1040000000.0</v>
       </c>
       <c r="D29">
         <v>461000000.0</v>
       </c>
       <c r="E29">
         <v>713000000.0</v>
       </c>
       <c r="F29">
         <v>727000000.0</v>
       </c>
       <c r="G29">
         <v>495000000.0</v>
       </c>
       <c r="H29">
         <v>284000000.0</v>
       </c>
       <c r="I29">
         <v>597000000.0</v>
       </c>
@@ -23715,51 +23854,51 @@
         <v>619000000.0</v>
       </c>
       <c r="L29">
         <v>599000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>37376515763.0</v>
       </c>
       <c r="C30">
         <v>501000000.0</v>
       </c>
       <c r="D30">
         <v>28726000000.0</v>
       </c>
       <c r="E30">
         <v>445000000.0</v>
       </c>
       <c r="F30">
         <v>9614000000.0</v>
       </c>
       <c r="G30">
         <v>9066000000.0</v>
       </c>
       <c r="H30">
         <v>7941000000.0</v>
       </c>
       <c r="I30">
         <v>7346000000.0</v>
       </c>
@@ -23804,51 +23943,51 @@
       </c>
       <c r="W30">
         <v>-19566000000.0</v>
       </c>
       <c r="X30">
         <v>-7450815250.0</v>
       </c>
       <c r="Y30">
         <v>-7668472000.0</v>
       </c>
       <c r="Z30">
         <v>4285000000.0</v>
       </c>
       <c r="AA30">
         <v>3847000000.0</v>
       </c>
       <c r="AB30">
         <v>7011000000.0</v>
       </c>
       <c r="AC30">
         <v>5185000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-20241000000.0</v>
       </c>
       <c r="D31">
         <v>126000000.0</v>
       </c>
       <c r="E31">
         <v>-15481000000.0</v>
       </c>
       <c r="F31">
         <v>4027000000.0</v>
       </c>
       <c r="G31">
         <v>3268000000.0</v>
       </c>
       <c r="H31">
         <v>2928000000.0</v>
       </c>
       <c r="I31">
         <v>141000000.0</v>
       </c>
       <c r="J31">
         <v>-698000000.0</v>
@@ -23891,51 +24030,51 @@
       </c>
       <c r="W31">
         <v>-305000000.0</v>
       </c>
       <c r="X31">
         <v>1760000000.0</v>
       </c>
       <c r="Y31">
         <v>119000000.0</v>
       </c>
       <c r="Z31">
         <v>1155000000.0</v>
       </c>
       <c r="AA31">
         <v>1657000000.0</v>
       </c>
       <c r="AB31">
         <v>752000000.0</v>
       </c>
       <c r="AC31">
         <v>-56000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>42170605710.0</v>
       </c>
       <c r="C32">
         <v>34483000000.0</v>
       </c>
       <c r="D32">
         <v>32656000000.0</v>
       </c>
       <c r="E32">
         <v>3429000000.0</v>
       </c>
       <c r="F32">
         <v>35690000000.0</v>
       </c>
       <c r="G32">
         <v>43337000000.0</v>
       </c>
       <c r="H32">
         <v>39679000000.0</v>
       </c>
       <c r="I32">
         <v>26969000000.0</v>
       </c>
@@ -23999,960 +24138,963 @@
       <c r="AC32">
         <v>12887000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>10821000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8092000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9881000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2463000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13439000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7746000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5654000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16693000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>982000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6703000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10795000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2134000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3358000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-4537000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-5753000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9911000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6792000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10981000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-253000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8958000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6691000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11804000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3531000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5294000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6727000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7249000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8479000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5345000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3208000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4075000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3484000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6137000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2851000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5755000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4309000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-847000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5099000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7293000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6592000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2840000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2682000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-699000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5453000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6001000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3800000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4464000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4639000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3752235714.96</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3547041707.08</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-447000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2171000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2259000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3365000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4700560527.09</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1697000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1622000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7292000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3039000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2039000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3160481444.33</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5371000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4991000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3926000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3114000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7529000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3474000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4231000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>-19213000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>-1669000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3408000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>-1371491750.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4636299789.3</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3815102000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4414305000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>462613650.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>515261400.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>478613850.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>473754600.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>447974400.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4016295025.73</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3773110600.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3765035200.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3429924750.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3886949293.43</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3535946700.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>494736750.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4076803500.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>-776933500.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>475006400.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3915917500.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>466291150.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>-477580000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3737087200.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>491250700.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>448307400.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>-366138100.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>360171600.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>344495200.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>357434200.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2474696695.49</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>323495450.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1914317640.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>323758090.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>39000000.0</v>
       </c>
-      <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>-1140000000.0</v>
       </c>
       <c r="J3">
+        <v>-1140000000.0</v>
+      </c>
+      <c r="K3">
         <v>-868000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-1304000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-891000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-1095000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-1459000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-334000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-1369000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-1009000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-1260000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-1288000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-1187000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-1335000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-924000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-958000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-698000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-790000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-955000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-780000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-793000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-823000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-555000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-1134000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-989000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-887000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-305000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-1105000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-661000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-836000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-1032000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-1044000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-703000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-737000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-887000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-671000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-1081000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-634000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-749000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-654000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-667000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-633000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-725000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-496000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-618000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-611000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-477000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-657000000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-      <c r="BJ3">
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>120000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-9000000.0</v>
       </c>
-      <c r="BL3"/>
-      <c r="BM3">
+      <c r="BM3"/>
+      <c r="BN3">
         <v>-12000000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
         <v>-15000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-22000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-28000000.0</v>
       </c>
-      <c r="BR3"/>
-      <c r="BS3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>-38000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-37000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-30000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>56439300.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-32000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-29466050.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-26533950.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -24979,55 +25121,55 @@
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-709780664.6</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -25146,706 +25288,711 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>1531000000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>1079000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1356000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>902000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2475000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>857877915.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1749000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1161945120.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>788000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2491000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1248939541.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1351928609.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1347946000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1305944194.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1417944787.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1005944869.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1076947250.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>798948884.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>748952700.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1002953533.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>830955354.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>837959037.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>889959626.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>774000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1061000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>952000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>724000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>180000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2219000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>619000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>931000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1109000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1199000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>631000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>662000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>741000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>606000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>995000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>557000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>658000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>576000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>589000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>550000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>632000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>499000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>528000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>518000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>316000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>472000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>927000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-895000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-764000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>501000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>527000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>875000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>686000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>164000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>653000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>236000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-244000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>952000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-540000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-257000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-431000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>655000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>849000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>774132600.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>847000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>856000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>84216450.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2560000000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
         <v>2430000000.0</v>
       </c>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>2067000000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
         <v>1517000000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
         <v>276000000.0</v>
       </c>
-      <c r="CQ5">
-[...1 lines deleted...]
-      </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
         <v>1304000000.0</v>
       </c>
-      <c r="CU5">
-[...1 lines deleted...]
-      </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
         <v>1181000000.0</v>
       </c>
-      <c r="CY5">
-[...1 lines deleted...]
-      </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>797054490.0</v>
+      </c>
+      <c r="C6">
         <v>1257973998.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1578000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1105000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1382000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>771000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1828000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1048000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1356000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>902000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1341000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1009000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1230000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1191000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>349000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1424000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1038000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1357000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1345000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1306000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1416000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1009000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1075000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>803000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>755000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1007000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>831000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>838000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>890000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>853000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1134000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1030000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>799000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>261000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1114000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>706000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1011000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1109000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1199000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>710000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>743000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>821000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>692000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1079000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>629000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>752000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>653000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>667000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>637000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>703000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>617000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>605000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>405000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>667000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>92000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>594000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-783000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-660000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>613000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>633000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>995000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>677000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>123000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>641000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>330000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-259000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>930000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-568000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-170000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-469000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>618000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>819000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>830571900.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>815000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>826533950.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>57682500.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2646482200.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>83673750.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>82295400.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>71162600.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>652431800.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>64993600.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>69813600.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>65331900.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>546909400.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>68339700.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>46926250.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>45998750.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-11493047450.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>53978000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>52991250.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>54425150.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-13471595400.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>58689400.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>39543400.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>38289600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-7466494400.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>42651900.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>42492800.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>42514200.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>330393270.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>19560190.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>40005090.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>24681110.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -26039,93 +26186,94 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-12000000.0</v>
       </c>
-      <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>92000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-10000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-1000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-2000000.0</v>
       </c>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -26161,55 +26309,55 @@
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
         <v>181415037.29</v>
       </c>
-      <c r="BC8">
-[...1 lines deleted...]
-      </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
@@ -26316,1402 +26464,1419 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>8878886245.0</v>
+      </c>
+      <c r="C9">
         <v>8921723454.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1578000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1105000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1457000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>812000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1941000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1146000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1282000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>902000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1391000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>985000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1158000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10166000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>349000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1424000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1038000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3086000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1718000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1688000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1767000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2691000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3341000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3382000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2939000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3231000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2889000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2897000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2913000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2807000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2790000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2751000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2509000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2511000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2704000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2367000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2700000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3213000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2793000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2240000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2190000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2727000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2011000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2381000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1879000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1374000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1814000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1851000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1821000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4710000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4156000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1665000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1619000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>874000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1587000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6050000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1478000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4093000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>214000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2118000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2164000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4034000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2300000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1674000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2268000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1879000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1302000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5246000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>797000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>23919000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4229000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1003000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5257491750.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5406056600.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1883898000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>85695000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>5123359650.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>5654698250.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6113762000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5738436000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4862388800.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5255265800.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1726972800.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2209539200.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1661124050.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5195871550.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1878076200.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5082783250.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1471960000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>584951250.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4802692550.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1695720000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5298361900.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-2833274800.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2062060000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>5461551900.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4971266400.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>156982100.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3168878200.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3613405600.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3969566600.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4021506260.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3930093560.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2262510090.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3417607820.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>633633255.0</v>
+      </c>
+      <c r="C10">
         <v>1125082384.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1447000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>976000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1249000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>589000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1643000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>910000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1197000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>787000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1181000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>867000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1095000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1064000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>230000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1323000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>940000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1275000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1264000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1222000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1336000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>920000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>989000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>713000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>665000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>911000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>766000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>754000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>802000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>774000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1061000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>952000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>724000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>180000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1059000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>619000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>931000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1029000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1123000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>631000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>662000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>741000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>606000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>995000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>557000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>658000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>576000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>589000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>550000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>632000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>414000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>528000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>518000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>316000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>573000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>505000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-895000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-764000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>501000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>527000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>776000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>562000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>535000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>236000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-347000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>843000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-637000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-257000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-511000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>554000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>751000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2847000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>756000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>773000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>617202750.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2560000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>709553400.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>530471700.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>638130200.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2430000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>617439200.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>630772000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>581937850.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2067000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>432818100.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>544344500.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>507300500.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1517000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>480404200.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>504096250.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>447168800.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>276000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>301378000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>91254000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>360560400.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1304000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>292244500.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>274685600.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>272405800.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1181000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>323495450.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>300779010.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>319402600.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>103266179.0</v>
+      </c>
+      <c r="C11">
         <v>315742480.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>260000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>198000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>242000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>372000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>215000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>192000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>261000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-87000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>244000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>127000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>177000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>77000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>315000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>219000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>54000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>168000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>180000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>325000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>53000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>102000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>61000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>279000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>98000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>90000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>88000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>112000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>184000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>182000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>119000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-66000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>209000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-23000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>182000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>201000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>206000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>120000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>92000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>180000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>79000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>245000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>95000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>124000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>116000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>134000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>117000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>32000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>58000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>108000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>85000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>36000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>93000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-84000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>67000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-399000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-169000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>63000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>58000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>233000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>116000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-100000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>102000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-87000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-238000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>228000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-445000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-406000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-138000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>190000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>115576700.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>149000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>155000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>101521200.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>90005800.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>156191000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>6672600.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>135325600.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>87650800.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>178732400.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>148200800.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>117355450.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>56342150.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-7593300.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>100556250.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>135367750.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-18217450.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>86364800.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>133157500.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>104437450.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-408620000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-52344600.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>18250800.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>106891800.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>125160800.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>77405300.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>63739200.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>72431600.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>26916580.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>121875030.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>108161910.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>121953720.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>163421235.0</v>
+      </c>
+      <c r="C12">
         <v>132891613.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>133000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>182000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>185000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>138000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>159000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>115000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>160000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>135000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>127000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>119000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>101000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78321600.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>82000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>84000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>80000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="Y12">
         <v>90000000.0</v>
       </c>
       <c r="Z12">
+        <v>90000000.0</v>
+      </c>
+      <c r="AA12">
         <v>96000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>65000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>84000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>88000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>73000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>78000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>75000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>81000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>55000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="AL12">
         <v>80000000.0</v>
       </c>
       <c r="AM12">
+        <v>80000000.0</v>
+      </c>
+      <c r="AN12">
         <v>76000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>79000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>81000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>80000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>86000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>84000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>72000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>94000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>77000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>78000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>87000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>92000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>85000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>89000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>87000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>89000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>94000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>95000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>89000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>112000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>104000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>112000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>106000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>100000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>124000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>119000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>118000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>94000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>103000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>109000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>97000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>87000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>80000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>101000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>98000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>90638000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>91000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>83000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>84216450.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>86482200.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>83673750.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>82295400.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>71162600.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>73376800.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>64993600.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>69813600.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>65331900.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>54523950.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>68339700.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>46926250.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>45998750.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>36237471.09</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>53978000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>52991250.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>54425150.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>34971704.71</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>58689400.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>39543400.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>38289600.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>25753768.84</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>42651900.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>42492800.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>42514200.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>94300910.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>19560190.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>40005090.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>24681110.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>180</v>
+      </c>
+      <c r="B13">
+        <v>1917000000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1814000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9625000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1878000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1739000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1724000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1099000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1134000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1070000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1592000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>168000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2023000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1505000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1391000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>995000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1009000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3480000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1395000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1506000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>411000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6533000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1899000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1476000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1653000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2542000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4066000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27743,1150 +27908,1158 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>7000000.0</v>
+      </c>
+      <c r="C14">
         <v>-17000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-6000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-75000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-6000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-43000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-48000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-10000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-9000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-59000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="P14">
         <v>-9000000.0</v>
       </c>
       <c r="Q14">
         <v>-9000000.0</v>
       </c>
       <c r="R14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="S14">
         <v>-5000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>62000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>56000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AB14">
         <v>20000000.0</v>
       </c>
       <c r="AC14">
         <v>20000000.0</v>
       </c>
       <c r="AD14">
+        <v>20000000.0</v>
+      </c>
+      <c r="AE14">
         <v>3108321.12</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>0.02</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>0.12</v>
       </c>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>10166668.23</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7194819.73</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34708831.47</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>131450461.95</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42640417.83</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>118059258.13</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5415860.74</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4613255.42</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>722491.15</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15771686.07</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>5163066.86</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>-3748477.18</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3619909.5</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-2824061.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2909796.31</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>-3023583.95</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10180189.35</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-1966761.73</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2018570.85</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1961361.18</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>952290.26</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6227942.7</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7215007.22</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10030090.27</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7773782.92</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12211159.12</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>984833.56</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5703422.05</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7482229.7</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6019951.84</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2379064.23</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2465483.23</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4697040.86</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6855352.07</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9745638.83</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5016554.63</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12102874.43</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9466111.32</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8644536.65</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9434771.42</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7170386.3</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>7160759.04</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5991611.74</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4288164.67</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4298117.42</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5711954.3</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4961548.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6650041.56</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5546311.7</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6751687.92</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3054134.53</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3855050.12</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>15523358.96</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>14848912.32</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>12941897.69</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>12716983.53</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>14493666.9</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>12531328.32</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>13140604.47</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>13190954.77</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8904153.15</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>11228533.69</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10118257.13</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>44909176.22</v>
       </c>
-      <c r="CY14">
-[...1 lines deleted...]
-      </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>537385165.0</v>
+      </c>
+      <c r="C15">
         <v>792353757.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1173000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>778000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1001000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>142000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1422000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>714000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>893000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>826000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>927000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>731000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>859000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1046000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>144000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>999000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>712000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1216000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1099000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1042000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1013000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>864000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>889000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>648000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>380000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>809000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>755000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>664000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>714000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>662000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>877000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>770000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>605000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>246000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>850000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>642000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>749000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>828000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>917000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>511000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>570000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>561000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>527000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>750000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>462000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>534000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>460000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>455000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>433000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>579000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-488000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>428000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>536000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>460000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>422000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>81000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>719000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-491000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-597000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>432000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>462000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>542000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>441000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>94000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>435000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>317000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-117000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>612000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-195000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>146000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-378000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>538000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>551000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>567917900.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>595000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>608000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>515681550.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>560892650.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>554478050.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>523799100.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>502804600.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>491404200.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>439867400.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>482571200.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>464582400.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>436043300.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>440411400.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>443788250.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>371932750.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>42499350.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>394039400.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>370938750.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>342731350.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-311410800.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>363239800.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>73003200.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>253668600.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>168859100.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>214839200.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>210946400.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>199974200.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>209175780.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>201620420.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>192617100.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>197448880.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>722000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1106000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>716000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>928000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>237000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1348000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>871000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>660000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>806000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>951000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>466000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>785000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>858000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1078000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1019000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>900000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>937000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>744000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>750000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>519000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>391000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>719000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>681000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>595000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>623000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>90141312.41</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>442553855.76</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>535416350.67</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>518082552.47</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>131531270.21</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>653129746.58</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>442730428.08</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>413881168.78</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>403145768.58</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>561352730.6</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>371373307.54</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>415192987.85</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>387255256.12</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>361997746.9</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>581125430.24</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>347572509.46</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>431976594.1</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>388427538.17</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>398275700.5</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>361990950.23</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>537512943.61</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>314258001.94</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>372487377.35</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>403225806.45</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>286232614.39</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>448946350.4</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>239944930.67</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>408760597.5</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-388534425.29</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>423500103.8</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>451453308.6</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>509528585.76</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>440190457.68</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>200075145.59</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>402796927.32</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>281368821.29</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-552749719.42</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>508255933.95</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>106015779.09</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-487552841.71</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>508275389.29</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>519442549.46</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>556837563.96</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>581946545.64</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>558500567.97</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>429633471.65</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>467450038.6</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>484897373.85</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>458288578.59</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>420268766.58</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>412521440.82</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>370497722.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>390044879.64</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>382039196.23</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>366583541.15</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>347832976.78</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>331582895.72</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>283270978.09</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>155744024.67</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>291986989.95</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>273962432.25</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>232954158.44</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>226362306.86</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>223076438.34</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>45508508.11</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>158938739.75</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>160175879.4</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>136106341.03</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>139365918.1</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>127110605.2</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>140760104.56</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>133810280.87</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>130370170.22</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>135946449.52</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>529000000.0</v>
+      </c>
+      <c r="C17">
         <v>810000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1187000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>778000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1007000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>217000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1428000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>718000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>936000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>874000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>937000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>740000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>918000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1075000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>524000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>811000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>892000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1221000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1096000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1042000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1011000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>867000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>887000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>652000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>386000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>813000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>756000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>664000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>714000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>93715881.71</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>461286294.1</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>552859092.98</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>536668473.63</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-160125024.6</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3351986569.67</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1753181642.88</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>431157515.21</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1429284654.82</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>1650892276.57</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1611737372.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>1707615551.16</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -29005,140 +29178,145 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-163000000.0</v>
+      </c>
+      <c r="C18">
         <v>-133000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-131000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-129000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-133000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-182000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-185000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-138000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-159000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-115000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-160000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-142000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-135000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-127000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-119000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-101000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-98000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-82000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-81000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-84000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-80000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-89000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-90000000.0</v>
       </c>
       <c r="Y18">
         <v>-90000000.0</v>
       </c>
       <c r="Z18">
+        <v>-90000000.0</v>
+      </c>
+      <c r="AA18">
         <v>-96000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-65000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-84000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-88000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29170,111 +29348,112 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-[...3 lines deleted...]
-      <c r="AI19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
-[...2 lines deleted...]
-      <c r="AM19"/>
+      <c r="AL19"/>
+      <c r="AM19">
+        <v>0.0</v>
+      </c>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
@@ -29297,82 +29476,81 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -29566,399 +29744,403 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>633633255.0</v>
+      </c>
+      <c r="C21">
         <v>1125082384.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1447000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>976000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1249000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>589000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1643000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>910000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1197000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>787000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1181000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>867000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1095000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1403000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>230000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1323000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>940000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1275000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1264000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1222000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1336000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>920000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>989000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>713000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>665000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>911000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>766000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>754000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>802000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>774000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1061000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>952000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>724000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>180000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1059000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>619000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>931000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1029000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1123000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>631000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>662000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>741000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>606000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>995000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>557000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>658000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>576000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>589000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>550000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>703000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-345000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>528000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>518000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>316000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>573000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>92000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>505000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-895000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-764000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>501000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>527000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>875000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>562000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>535000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>236000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-347000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>843000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-637000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-257000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-511000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>554000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>751000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>774132600.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>756000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>773000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4199286000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-11703585250.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5319419200.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4899912600.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4039935800.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>652431800.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>998116000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1431791200.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>869882150.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>546909400.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1144057200.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4345370750.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>689981250.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-11493047450.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5223720950.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>933461250.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4573183550.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-13471595400.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1326063200.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4764979700.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4358632800.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-7466494400.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2574911000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2928968000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3264145800.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>330393270.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3299653590.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1610575290.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2822357520.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -30152,428 +30334,434 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>8245252990.0</v>
+      </c>
+      <c r="C23">
         <v>7796641069.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10952000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8221000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10089000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2686000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13737000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7982000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5739000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16808000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1192000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6821000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10858000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10897000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3477000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4436000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5655000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11722000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7246000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11447000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>178000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10729000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9043000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14473000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5805000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7614000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8850000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9392000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10590000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7378000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4937000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5874000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5269000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8468000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4496000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7503000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6078000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1337000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6769000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8902000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8120000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4826000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4087000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>687000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6775000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6717000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5038000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5726000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5910000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4078000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3742000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>690000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3272000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2817000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4379000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6054000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2670000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6610000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8270000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4656000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3676000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3258000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7109000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6661000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5659000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4757000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9178000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7877000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5665000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4963000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3071000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3857000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3135000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>14264842600.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4943000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3727000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1386687300.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>17873544900.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1272956650.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1312278000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1270427400.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>15900585400.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4501967400.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4542783200.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4221166650.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>15986859550.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4269965700.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1232149250.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4858782250.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>11301065200.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>53978000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4678176250.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1191469500.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>10160740600.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4473084000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1187822900.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1060941000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7257338400.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>954138800.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1028932800.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1062855000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>12185763190.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>953935420.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2566252440.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>919008390.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-[...3 lines deleted...]
-      <c r="AI24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
-[...2 lines deleted...]
-      <c r="AM24"/>
+      <c r="AL24"/>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
@@ -30596,54 +30784,55 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -30661,152 +30850,151 @@
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>120000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-9000000.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>-12000000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>-15000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-22000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-28000000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>-38000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-37244550.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-29755450.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>56439300.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-32060550.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-29844800.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-26533950.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -31000,54 +31188,57 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -31058,518 +31249,522 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>371000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>363000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>347000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>391000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>355000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>385000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>414000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>415000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>388000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>403000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>421000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>418000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>423000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>424000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>397000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2694000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>397000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>377000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>375000000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>457000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>472000000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>115000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>112000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>109000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>102000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>106000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>112000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000000.0</v>
       </c>
       <c r="AA28">
         <v>101000000.0</v>
       </c>
       <c r="AB28">
+        <v>101000000.0</v>
+      </c>
+      <c r="AC28">
         <v>104000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>100000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>252551090.82</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1219950046.83</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1233126042.77</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1253000851.85</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>20968753.22</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8959948836.84</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4954107211.72</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1200330504.02</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3322629960.85</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
         <v>0.0</v>
       </c>
       <c r="AO28">
         <v>0.0</v>
       </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
         <v>3590781012.93</v>
       </c>
-      <c r="AQ28">
-[...1 lines deleted...]
-      </c>
       <c r="AR28">
         <v>0.0</v>
       </c>
       <c r="AS28">
         <v>0.0</v>
       </c>
       <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
         <v>3901557525.17</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
       <c r="AX28">
+        <v>0.0</v>
+      </c>
+      <c r="AY28">
         <v>3896262825.94</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>692000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>897000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>833000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>871000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>701000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>815000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>878000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>882000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>782000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>851000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>821000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>840000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>869000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>819000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>767000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>777000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>379000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>704000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>712000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>752000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>540553950.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>799000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>788000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>839857200.0</v>
       </c>
-      <c r="BZ28">
-[...1 lines deleted...]
-      </c>
       <c r="CA28">
+        <v>0.0</v>
+      </c>
+      <c r="CB28">
         <v>710669050.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>756228000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>751290400.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>370633200.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>663863200.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>707934400.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>725910000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>539286550.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>665679300.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>690486250.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>735980000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1054455950.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>669327200.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>709267500.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>670753200.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>881728200.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>677307400.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>657028800.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>574344000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>661217600.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>551315300.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>641944800.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>662906600.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>713340970.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>610879780.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>611929710.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>570569190.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>103000000.0</v>
+      </c>
+      <c r="C29">
         <v>316000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>260000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>198000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>242000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>372000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>215000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>192000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>261000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-87000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>244000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>127000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>177000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>145000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>219000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>268000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>54000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>168000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>180000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>325000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>53000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>102000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>61000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>279000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>96000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>90000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>88000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31601,997 +31796,1005 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>8245252990.0</v>
+      </c>
+      <c r="C30">
         <v>7796641069.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>129000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>208000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>223000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>298000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>236000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>85000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>115000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>210000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>118000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8763000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>119000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>101000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>98000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1811000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>454000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>466000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>431000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1771000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2352000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2669000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2274000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2320000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2123000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2143000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2111000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2033000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1729000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1799000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1785000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2331000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1645000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1748000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1769000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2184000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1670000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1609000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1528000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1986000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1405000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1386000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1322000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>716000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1238000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1262000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1271000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4007000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4501000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1137000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1101000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>558000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1014000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5958000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>973000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4988000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>978000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1617000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1637000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3159000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1738000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1670000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1733000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1643000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1649000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4403000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1434000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>24176000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4740000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>449000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4506491750.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4631924000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1127898000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-687305000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>924073650.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>17358283500.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>794342800.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>838523400.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>822453000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4602834000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>728856800.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>777748000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>791241900.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4648962150.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>734019000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>737412500.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>781978750.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>12077998700.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-421028400.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>762258750.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>725178350.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>10638320600.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>735996800.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>696572200.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>612633600.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>7623476500.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>593967200.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>684437600.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>705420800.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3691112990.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>630439970.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>651934800.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>595250300.0</v>
       </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-5344000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5304000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-133000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>19631000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5190000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-139000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-270000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-492000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-171000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-319000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-205000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-339000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-224000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>89000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>691000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>937000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>897000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-236000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-324000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>854000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-115000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-333000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>418000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>862000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-90000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-302000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-263000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>293000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3374000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-67000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>161000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-293000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-254000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-144000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-80000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1370000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-79000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-81000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-80000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-86000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-82000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-72000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-94000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-77000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4602000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-87000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-71000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>759000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-97000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-93000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-280000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-185000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-96000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-87000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-117000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-103000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99000000.0</v>
       </c>
       <c r="BJ31">
         <v>-99000000.0</v>
       </c>
       <c r="BK31">
+        <v>-99000000.0</v>
+      </c>
+      <c r="BL31">
         <v>-109000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>4000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-109000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-88000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-347000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>843000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-637000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-257000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-511000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-94000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>699766100.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2072867400.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2240793500.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1297775000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-3582083250.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>14263585250.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4609865800.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4369440900.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3401805600.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1777568200.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-380676800.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-801019200.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-287944300.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1520090600.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-711239100.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3801026250.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-182680750.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>13010047450.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4743316750.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-429365000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4126014750.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>13747595400.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1024685200.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4673725700.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-3998072400.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>8770494400.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2282666500.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2654282400.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2991740000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>850606730.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2976158140.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1309796280.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2502954920.0</v>
       </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>8878886245.0</v>
+      </c>
+      <c r="C32">
         <v>8921723454.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12399000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9197000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11338000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3275000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15380000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8892000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6936000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17595000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2373000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7688000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11953000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12300000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3707000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-3113000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-4715000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12997000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8510000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>12669000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1514000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11649000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10032000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15186000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6470000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8525000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9616000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10146000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>11392000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8152000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>5998000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6826000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5993000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>8648000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5555000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>8122000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>7009000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2366000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>7892000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9533000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>8782000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5567000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4693000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1682000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>7332000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7375000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5614000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6315000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>6460000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4710000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4156000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1218000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3790000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3133000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4952000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>6050000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3175000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5715000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7506000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>5157000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>4203000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4034000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7671000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6665000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6194000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4993000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>8831000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>8720000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5028000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>4706000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2560000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4411000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3886000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>5406056600.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5699000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>4500000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>5585973300.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>6169959650.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>6592375850.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>6212190600.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>5310363200.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5255265800.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5500083400.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>5974574400.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>5091048800.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>5195871550.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>5414022900.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5577520000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>5548763500.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>-191982250.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5277698950.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>5611637500.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5764653050.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>-3310854800.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5799147200.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>5952802600.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>5419573800.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>-209156000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>3529049800.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3957900800.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4327000800.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4021506260.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>4253589010.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>4176827730.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>3741365910.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32674,51 +32877,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>9657932000.0</v>
       </c>
       <c r="C2">
         <v>11170000000.0</v>
       </c>
       <c r="D2">
         <v>6918150600.0</v>
       </c>
       <c r="E2">
         <v>7693000000.0</v>
       </c>
       <c r="F2">
         <v>10648000000.0</v>
       </c>
       <c r="G2">
         <v>6685000000.0</v>
       </c>
       <c r="H2">
         <v>7194000000.0</v>
       </c>
       <c r="I2">
         <v>5956000000.0</v>
       </c>
@@ -32763,51 +32966,51 @@
       </c>
       <c r="W2">
         <v>3178000000.0</v>
       </c>
       <c r="X2">
         <v>4156000000.0</v>
       </c>
       <c r="Y2">
         <v>2583000000.0</v>
       </c>
       <c r="Z2">
         <v>2503000000.0</v>
       </c>
       <c r="AA2">
         <v>1998000000.0</v>
       </c>
       <c r="AB2">
         <v>1465000000.0</v>
       </c>
       <c r="AC2">
         <v>2811000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>144882000</v>
       </c>
       <c r="C3">
         <v>143000000</v>
       </c>
       <c r="D3">
         <v>129774000</v>
       </c>
       <c r="E3">
         <v>3687000000</v>
       </c>
       <c r="F3">
         <v>81000000</v>
       </c>
       <c r="G3">
         <v>158000000</v>
       </c>
       <c r="H3">
         <v>114000000</v>
       </c>
       <c r="I3">
         <v>85000000</v>
       </c>
@@ -32852,137 +33055,137 @@
       </c>
       <c r="W3">
         <v>273178200</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>227491200</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>19175000.0</v>
       </c>
       <c r="C6">
         <v>-1216000000.0</v>
       </c>
       <c r="D6">
         <v>1509614399.0</v>
       </c>
       <c r="E6">
         <v>1679000000.0</v>
       </c>
       <c r="F6">
         <v>-2955000000.0</v>
       </c>
       <c r="G6">
         <v>3963000000.0</v>
       </c>
       <c r="H6">
         <v>-509000000.0</v>
       </c>
       <c r="I6">
         <v>1238000000.0</v>
       </c>
@@ -33027,51 +33230,51 @@
       </c>
       <c r="W6">
         <v>2788000000.0</v>
       </c>
       <c r="X6">
         <v>816000000.0</v>
       </c>
       <c r="Y6">
         <v>4569000000.0</v>
       </c>
       <c r="Z6">
         <v>2306000000.0</v>
       </c>
       <c r="AA6">
         <v>1964000000.0</v>
       </c>
       <c r="AB6">
         <v>1978000000.0</v>
       </c>
       <c r="AC6">
         <v>-209000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>3564093000.0</v>
       </c>
       <c r="C7">
         <v>2390000000.0</v>
       </c>
       <c r="D7">
         <v>5364495000.0</v>
       </c>
       <c r="E7">
         <v>-12165000000.0</v>
       </c>
       <c r="F7">
         <v>2501000000.0</v>
       </c>
       <c r="G7">
         <v>15125000000.0</v>
       </c>
       <c r="H7">
         <v>11404000000.0</v>
       </c>
       <c r="I7">
         <v>378000000.0</v>
       </c>
@@ -33100,94 +33303,94 @@
         <v>3456000000.0</v>
       </c>
       <c r="R7">
         <v>7517000000.0</v>
       </c>
       <c r="S7">
         <v>-5376000000.0</v>
       </c>
       <c r="T7">
         <v>-4626821600.0</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7">
         <v>1393569900.0</v>
       </c>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
@@ -33216,51 +33419,51 @@
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -33289,51 +33492,51 @@
         <v>0.0</v>
       </c>
       <c r="V10">
         <v>0.0</v>
       </c>
       <c r="W10">
         <v>0.0</v>
       </c>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
         <v>0.0</v>
       </c>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -33368,51 +33571,51 @@
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12818000000.0</v>
       </c>
       <c r="F12">
         <v>-8831000000.0</v>
       </c>
       <c r="G12">
         <v>-10776000000.0</v>
       </c>
       <c r="H12">
         <v>-12021000000.0</v>
       </c>
       <c r="I12">
         <v>614000000.0</v>
       </c>
       <c r="J12">
         <v>-6656000000.0</v>
       </c>
       <c r="K12">
         <v>-4627000000.0</v>
       </c>
@@ -33447,51 +33650,51 @@
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-12165000000.0</v>
       </c>
       <c r="F13">
         <v>2501000000.0</v>
       </c>
       <c r="G13">
         <v>15125000000.0</v>
       </c>
       <c r="H13">
         <v>11404000000.0</v>
       </c>
       <c r="I13">
         <v>378000000.0</v>
       </c>
       <c r="J13">
         <v>6189000000.0</v>
       </c>
       <c r="K13">
         <v>5511000000.0</v>
       </c>
@@ -33526,51 +33729,51 @@
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>598000000.0</v>
       </c>
       <c r="E14">
         <v>528000000.0</v>
       </c>
       <c r="F14">
         <v>438000000.0</v>
       </c>
       <c r="G14">
         <v>406000000.0</v>
       </c>
       <c r="H14">
         <v>378000000.0</v>
       </c>
       <c r="I14">
         <v>226000000.0</v>
       </c>
       <c r="J14">
         <v>209000000.0</v>
       </c>
       <c r="K14">
@@ -33611,51 +33814,51 @@
       </c>
       <c r="W14">
         <v>-297000000.0</v>
       </c>
       <c r="X14">
         <v>-98000000.0</v>
       </c>
       <c r="Y14">
         <v>193000000.0</v>
       </c>
       <c r="Z14">
         <v>-316000000.0</v>
       </c>
       <c r="AA14">
         <v>-260000000.0</v>
       </c>
       <c r="AB14">
         <v>-368000000.0</v>
       </c>
       <c r="AC14">
         <v>-355000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>2062318000.0</v>
       </c>
       <c r="C15">
         <v>1962000000.0</v>
       </c>
       <c r="D15">
         <v>1419969000.0</v>
       </c>
       <c r="E15">
         <v>1671000000.0</v>
       </c>
       <c r="F15">
         <v>1428000000.0</v>
       </c>
       <c r="G15">
         <v>1360000000.0</v>
       </c>
       <c r="H15">
         <v>1318000000.0</v>
       </c>
       <c r="I15">
         <v>1227000000.0</v>
       </c>
@@ -33696,51 +33899,51 @@
         <v>690000000.0</v>
       </c>
       <c r="V15">
         <v>465000000.0</v>
       </c>
       <c r="W15">
         <v>515000000.0</v>
       </c>
       <c r="X15">
         <v>413000000.0</v>
       </c>
       <c r="Y15">
         <v>294000000.0</v>
       </c>
       <c r="Z15">
         <v>204000000.0</v>
       </c>
       <c r="AA15">
         <v>51000000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>9677107000.0</v>
       </c>
       <c r="C16">
         <v>9954000000.0</v>
       </c>
       <c r="D16">
         <v>8427764999.0</v>
       </c>
       <c r="E16">
         <v>9372000000.0</v>
       </c>
       <c r="F16">
         <v>7693000000.0</v>
       </c>
       <c r="G16">
         <v>10648000000.0</v>
       </c>
       <c r="H16">
         <v>6685000000.0</v>
       </c>
       <c r="I16">
         <v>7194000000.0</v>
       </c>
@@ -33785,94 +33988,94 @@
       </c>
       <c r="W16">
         <v>5966000000.0</v>
       </c>
       <c r="X16">
         <v>4972000000.0</v>
       </c>
       <c r="Y16">
         <v>7152000000.0</v>
       </c>
       <c r="Z16">
         <v>4809000000.0</v>
       </c>
       <c r="AA16">
         <v>3962000000.0</v>
       </c>
       <c r="AB16">
         <v>3443000000.0</v>
       </c>
       <c r="AC16">
         <v>2602000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>13601906000.0</v>
       </c>
       <c r="C18">
         <v>2389000000.0</v>
       </c>
       <c r="D18">
         <v>7687600499.0</v>
       </c>
       <c r="E18">
         <v>4311000000.0</v>
       </c>
       <c r="F18">
         <v>-1938000000.0</v>
       </c>
       <c r="G18">
         <v>7095000000.0</v>
       </c>
       <c r="H18">
         <v>2433000000.0</v>
       </c>
       <c r="I18">
         <v>3749000000.0</v>
       </c>
@@ -33917,51 +34120,51 @@
       </c>
       <c r="W18">
         <v>2956821800.0</v>
       </c>
       <c r="X18">
         <v>2972000000.0</v>
       </c>
       <c r="Y18">
         <v>4085508800.0</v>
       </c>
       <c r="Z18">
         <v>2068000000.0</v>
       </c>
       <c r="AA18">
         <v>2658000000.0</v>
       </c>
       <c r="AB18">
         <v>1664000000.0</v>
       </c>
       <c r="AC18">
         <v>380000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-337000000.0</v>
       </c>
       <c r="D19">
         <v>-559000000.0</v>
       </c>
       <c r="E19">
         <v>-2863000000.0</v>
       </c>
       <c r="F19">
         <v>-29000000.0</v>
       </c>
       <c r="G19">
         <v>-886000000.0</v>
       </c>
       <c r="H19">
         <v>-430000000.0</v>
       </c>
       <c r="I19">
         <v>-280000000.0</v>
       </c>
       <c r="J19">
         <v>-339000000.0</v>
@@ -34000,90 +34203,90 @@
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>987000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>1531000000.0</v>
       </c>
       <c r="C21">
         <v>-496000000.0</v>
       </c>
       <c r="D21">
         <v>-610000000.0</v>
       </c>
       <c r="E21">
         <v>1862000000.0</v>
       </c>
       <c r="F21">
         <v>1338000000.0</v>
       </c>
       <c r="G21">
         <v>-560000000.0</v>
       </c>
       <c r="H21">
         <v>-223000000.0</v>
       </c>
       <c r="I21">
         <v>-440000000.0</v>
       </c>
@@ -34124,51 +34327,51 @@
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>3548106000.0</v>
       </c>
       <c r="C22">
         <v>4339000000.0</v>
       </c>
       <c r="D22">
         <v>2387992500.0</v>
       </c>
       <c r="E22">
         <v>3923000000.0</v>
       </c>
       <c r="F22">
         <v>5097000000.0</v>
       </c>
       <c r="G22">
         <v>3287000000.0</v>
       </c>
       <c r="H22">
         <v>3233000000.0</v>
       </c>
       <c r="I22">
         <v>3511000000.0</v>
       </c>
@@ -34213,51 +34416,51 @@
       </c>
       <c r="W22">
         <v>1694000000.0</v>
       </c>
       <c r="X22">
         <v>1308000000.0</v>
       </c>
       <c r="Y22">
         <v>1033000000.0</v>
       </c>
       <c r="Z22">
         <v>881000000.0</v>
       </c>
       <c r="AA22">
         <v>802000000.0</v>
       </c>
       <c r="AB22">
         <v>334000000.0</v>
       </c>
       <c r="AC22">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-179853000.0</v>
       </c>
       <c r="C23">
         <v>-569000000.0</v>
       </c>
       <c r="D23">
         <v>-132791999.0</v>
       </c>
       <c r="E23">
         <v>2170000000.0</v>
       </c>
       <c r="F23">
         <v>19000000.0</v>
       </c>
       <c r="G23">
         <v>-5000000.0</v>
       </c>
       <c r="H23">
         <v>-401000000.0</v>
       </c>
       <c r="I23">
         <v>-258000000.0</v>
       </c>
@@ -34302,51 +34505,51 @@
       </c>
       <c r="W23">
         <v>10000000.0</v>
       </c>
       <c r="X23">
         <v>-189000000.0</v>
       </c>
       <c r="Y23">
         <v>239600800.0</v>
       </c>
       <c r="Z23">
         <v>921000000.0</v>
       </c>
       <c r="AA23">
         <v>-658000000.0</v>
       </c>
       <c r="AB23">
         <v>432000000.0</v>
       </c>
       <c r="AC23">
         <v>-184000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>-210828000.0</v>
       </c>
       <c r="C24">
         <v>-177000000.0</v>
       </c>
       <c r="D24">
         <v>-152408999.0</v>
       </c>
       <c r="E24">
         <v>-2863000000.0</v>
       </c>
       <c r="F24">
         <v>-281000000.0</v>
       </c>
       <c r="G24">
         <v>-258000000.0</v>
       </c>
       <c r="H24">
         <v>-168000000.0</v>
       </c>
       <c r="I24">
         <v>-131000000.0</v>
       </c>
@@ -34391,51 +34594,51 @@
       </c>
       <c r="W24">
         <v>-1153821800.0</v>
       </c>
       <c r="X24">
         <v>-3641000000.0</v>
       </c>
       <c r="Y24">
         <v>-88508800.0</v>
       </c>
       <c r="Z24">
         <v>-583000000.0</v>
       </c>
       <c r="AA24">
         <v>-2007000000.0</v>
       </c>
       <c r="AB24">
         <v>-1360000000.0</v>
       </c>
       <c r="AC24">
         <v>98000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>6634589000.0</v>
       </c>
       <c r="C25">
         <v>-4197000000.0</v>
       </c>
       <c r="D25">
         <v>64886999.0</v>
       </c>
       <c r="E25">
         <v>12025000000.0</v>
       </c>
       <c r="F25">
         <v>-9455000000.0</v>
       </c>
       <c r="G25">
         <v>-11159000000.0</v>
       </c>
       <c r="H25">
         <v>-12090000000.0</v>
       </c>
       <c r="I25">
         <v>-281000000.0</v>
       </c>
@@ -34480,51 +34683,51 @@
       </c>
       <c r="W25">
         <v>1571000000.0</v>
       </c>
       <c r="X25">
         <v>1671000000.0</v>
       </c>
       <c r="Y25">
         <v>3174000000.0</v>
       </c>
       <c r="Z25">
         <v>67430100.0</v>
       </c>
       <c r="AA25">
         <v>2034000000.0</v>
       </c>
       <c r="AB25">
         <v>1619000000.0</v>
       </c>
       <c r="AC25">
         <v>606000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-1705609000.0</v>
       </c>
       <c r="C26">
         <v>-855000000.0</v>
       </c>
       <c r="D26">
         <v>-140337000.0</v>
       </c>
       <c r="E26">
         <v>6000000.0</v>
       </c>
       <c r="F26">
         <v>-1025000000.0</v>
       </c>
       <c r="G26">
         <v>-200000000.0</v>
       </c>
       <c r="H26">
         <v>-592000000.0</v>
       </c>
       <c r="I26">
         <v>-641000000.0</v>
       </c>
@@ -34565,51 +34768,51 @@
         <v>-575000000.0</v>
       </c>
       <c r="V26">
         <v>-544000000.0</v>
       </c>
       <c r="W26">
         <v>-388000000.0</v>
       </c>
       <c r="X26">
         <v>-527000000.0</v>
       </c>
       <c r="Y26">
         <v>799000000.0</v>
       </c>
       <c r="Z26">
         <v>-35000000.0</v>
       </c>
       <c r="AA26">
         <v>393960.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>800000000.0</v>
       </c>
       <c r="E27">
         <v>395000000.0</v>
       </c>
       <c r="F27">
         <v>1286000000.0</v>
       </c>
       <c r="G27">
         <v>927000000.0</v>
       </c>
       <c r="H27">
         <v>549000000.0</v>
       </c>
       <c r="I27">
         <v>346000000.0</v>
       </c>
       <c r="J27">
         <v>476000000.0</v>
       </c>
       <c r="K27">
@@ -34628,51 +34831,51 @@
         <v>305000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>126000000.0</v>
       </c>
       <c r="R27">
         <v>96000000.0</v>
       </c>
       <c r="S27">
         <v>31000000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-2201205000.0</v>
       </c>
       <c r="C28">
         <v>-3882000000.0</v>
       </c>
       <c r="D28">
         <v>-1983580499.0</v>
       </c>
       <c r="E28">
         <v>-71000000.0</v>
       </c>
       <c r="F28">
         <v>-260000000.0</v>
       </c>
       <c r="G28">
         <v>-2312000000.0</v>
       </c>
       <c r="H28">
         <v>-2436000000.0</v>
       </c>
       <c r="I28">
         <v>-2566000000.0</v>
       </c>
@@ -34717,51 +34920,51 @@
       </c>
       <c r="W28">
         <v>-1102000000.0</v>
       </c>
       <c r="X28">
         <v>-1204000000.0</v>
       </c>
       <c r="Y28">
         <v>329000000.0</v>
       </c>
       <c r="Z28">
         <v>908000000.0</v>
       </c>
       <c r="AA28">
         <v>-159000000.0</v>
       </c>
       <c r="AB28">
         <v>432000000.0</v>
       </c>
       <c r="AC28">
         <v>-184000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>13746788000.0</v>
       </c>
       <c r="C29">
         <v>2532000000.0</v>
       </c>
       <c r="D29">
         <v>7817374499.0</v>
       </c>
       <c r="E29">
         <v>4311000000.0</v>
       </c>
       <c r="F29">
         <v>-1857000000.0</v>
       </c>
       <c r="G29">
         <v>7253000000.0</v>
       </c>
       <c r="H29">
         <v>2547000000.0</v>
       </c>
       <c r="I29">
         <v>3834000000.0</v>
       </c>
@@ -34806,51 +35009,51 @@
       </c>
       <c r="W29">
         <v>3230000000.0</v>
       </c>
       <c r="X29">
         <v>2972000000.0</v>
       </c>
       <c r="Y29">
         <v>4313000000.0</v>
       </c>
       <c r="Z29">
         <v>2068000000.0</v>
       </c>
       <c r="AA29">
         <v>2658000000.0</v>
       </c>
       <c r="AB29">
         <v>1664000000.0</v>
       </c>
       <c r="AC29">
         <v>380000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-11702455000.0</v>
       </c>
       <c r="C30">
         <v>-337000000.0</v>
       </c>
       <c r="D30">
         <v>-4349692500.0</v>
       </c>
       <c r="E30">
         <v>-2863000000.0</v>
       </c>
       <c r="F30">
         <v>-803000000.0</v>
       </c>
       <c r="G30">
         <v>-886000000.0</v>
       </c>
       <c r="H30">
         <v>-430000000.0</v>
       </c>
       <c r="I30">
         <v>-280000000.0</v>
       </c>
@@ -34914,1073 +35117,1082 @@
       <c r="AC30">
         <v>-560000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>9835368089.0</v>
+      </c>
+      <c r="C2">
         <v>8623362293.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7502000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7869000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9954000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10207000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8731000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5942510000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8427764999.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6577789600.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8374000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8851000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9372000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9395000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7327547390.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8411580000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9706986800.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9084005000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10041993054.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8749651907.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10617739403.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9320606400.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8657856093.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6708118171.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7383844225.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6530966767.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6321000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5252000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7194000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5867000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5459000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5484000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5956000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5431000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5424000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4705000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6509000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5915000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4791000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5209000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6512000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5283000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4206000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4081000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3364000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3605000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2891000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2672000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3324000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3378000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2751000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4544000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3831000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3833000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4654000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4115000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4353000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4987000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5376000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3673000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3401000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5361000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5848000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4534000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5865000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9139000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9165000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9366000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7263000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5118000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3114000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3248474300.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3593227100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3889341800.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3316772500.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5416386750.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4883400450.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4095551150.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3569841000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3898777200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2738010200.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3570005600.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4333342400.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3963468600.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3750535000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3198044850.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3648180750.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3392079250.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3184427750.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4351976250.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3828957500.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4479042750.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4161317550.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4963219800.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5202998900.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2592525000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2586143400.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3064618000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2566261600.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2535106000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2500464800.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1943981960.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1923207660.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1846727760.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2000621740.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>23059438</v>
+      </c>
+      <c r="C3">
         <v>45962513</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>36000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>40000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18998200</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32480800</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12072000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>46000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>68000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000</v>
       </c>
       <c r="O3">
         <v>42000000</v>
       </c>
       <c r="P3">
+        <v>42000000</v>
+      </c>
+      <c r="Q3">
         <v>14752930</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15184800</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17393200</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16552200</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25841879</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4773839</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>31397174</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>32940295</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27165932</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25995011</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>34702139</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>51000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>29000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>28000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21683574.69</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>48000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>40000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>51000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>52000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>32000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>41000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>26000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>58000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>27000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>30000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>51000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000</v>
       </c>
       <c r="BD3">
         <v>53000000</v>
       </c>
       <c r="BE3">
+        <v>53000000</v>
+      </c>
+      <c r="BF3">
         <v>24000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>28000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>80000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
         <v>404649500</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
         <v>6181256700</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
         <v>227491200</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
+        <v>0</v>
+      </c>
+      <c r="CT3">
         <v>52648200</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
-[...2 lines deleted...]
-      <c r="AM4"/>
+      <c r="AL4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
@@ -36003,109 +36215,110 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
-[...2 lines deleted...]
-      <c r="AM5"/>
+      <c r="AL5"/>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
@@ -36128,679 +36341,686 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-1018642068.0</v>
+      </c>
+      <c r="C6">
         <v>1053745071.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1251000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-367000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2085000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-253000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1476000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>437231700.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2485254999.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1849975399.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>562000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-477000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-521000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>899976210.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1084032610.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1295406800.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>622981800.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-957988054.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1292341147.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1868087496.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1297133003.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>662750307.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1949737922.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-675726054.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>852877458.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-160000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1069000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1942000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1327000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>408000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-25000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-472000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>525000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>719000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1804000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>594000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1124000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-418000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1303000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1229000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1077000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>125000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>717000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-241000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>714000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>219000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-652000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-54000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>627000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1793000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>713000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-830000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>541000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-238000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-634000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-389000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1703000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>272000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1752000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-487000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1395000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1348000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3274000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-26000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-201000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2103000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2145000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2004000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-134474300.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-344752800.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-286341800.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>572569300.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-2099614250.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>532986300.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>840448850.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>525710150.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-328936200.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1160767000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1520994400.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-763336800.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>369873800.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>212933600.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2767955150.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-450135900.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>256101500.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>207651500.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>620023750.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>523018750.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-650085250.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>317725200.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2188780200.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-239779100.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2610473900.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6381600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1744382000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>498356400.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>31155600.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>34641200.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2018018040.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>20774300.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>76479900.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-153893980.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>-814098422.0</v>
+      </c>
+      <c r="C7">
         <v>-697431176.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2658000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-92000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1699000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1715000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6056000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>70147200.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1511095400.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7724570999.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6239000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-580000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3691000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2249000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1818784200.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6884959490.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10266523200.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3722935400.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>171039400.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4415731244.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6955483947.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3650706436.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2608272506.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7385462555.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-713808971.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>902255639.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2732000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3167000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4643000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1552000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-733000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>105000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-546000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3162000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-220000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2416000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>831000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4010000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2118000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4071000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3321000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>546000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>265000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3122000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2826000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2898000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1655000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2191000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2446000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>723000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>517000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3231000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-393000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>12000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1443000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2703000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1344000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2509000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3569000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1198000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-289000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-999000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3482000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2067000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>24000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-7847000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>4406000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>2867000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>384000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-996000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1409000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>117410500.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3088410500.0</v>
       </c>
-      <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
-[...2 lines deleted...]
-      <c r="AM8"/>
+      <c r="AL8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
@@ -36823,187 +37043,186 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
         <v>11616200.73</v>
       </c>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>101404642.08</v>
       </c>
-      <c r="AL9">
-[...1 lines deleted...]
-      </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>12501116.17</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13119670.13</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>31674208.14</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>7055029.23</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9162170.42</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>5046427.13</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>31381778.95</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>47614512.9</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>76811293.34</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
@@ -37092,82 +37311,83 @@
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
@@ -37361,67 +37581,68 @@
       </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -37660,187 +37881,188 @@
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>7249000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189000000.0</v>
       </c>
       <c r="M12">
         <v>189000000.0</v>
       </c>
       <c r="N12">
+        <v>189000000.0</v>
+      </c>
+      <c r="O12">
         <v>-2834000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1887000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7372000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6393000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-7840000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-612000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5226000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4847000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3914000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-483000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6121000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-57000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-303000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3243000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1885000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-6517000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-77397195.84</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>983453012.8</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-326861823.15</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>219158987.07</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-5305699481.87</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7194819.73</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1304280755.88</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1519567340.19</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2562301471.48</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>991980348.24</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>-8154203596.94</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>1646427562.84</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
@@ -37959,187 +38181,188 @@
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-6239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-580000000.0</v>
       </c>
       <c r="M13">
         <v>-580000000.0</v>
       </c>
       <c r="N13">
+        <v>-580000000.0</v>
+      </c>
+      <c r="O13">
         <v>2249000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-486000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-6188000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7740000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4292000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>455000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4574000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6820000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3900000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2866000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8634000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-275000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>862000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2732000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3167000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4643000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>241205718.74</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-572119887.61</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>79629910.51</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-422829706.5</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4933439617.38</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-175873371.17</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1863478596.22</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>624201907.91</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3051835619.04</v>
       </c>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>460226862.22</v>
       </c>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>7965751656.48</v>
       </c>
-      <c r="AU13">
-[...1 lines deleted...]
-      </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
+        <v>0.0</v>
+      </c>
+      <c r="AY13">
         <v>-2169820201.45</v>
       </c>
-      <c r="AY13">
-[...1 lines deleted...]
-      </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
@@ -38258,266 +38481,267 @@
       </c>
       <c r="CT13">
         <v>0.0</v>
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
+      <c r="DB13">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>39000000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000000.0</v>
       </c>
       <c r="J14">
         <v>480000000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>480000000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>415000000.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>415000000.0</v>
+      </c>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>359000000.0</v>
       </c>
       <c r="T14">
         <v>359000000.0</v>
       </c>
       <c r="U14">
         <v>359000000.0</v>
       </c>
       <c r="V14">
-        <v>328000000.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="W14">
         <v>328000000.0</v>
       </c>
       <c r="X14">
         <v>328000000.0</v>
       </c>
       <c r="Y14">
         <v>328000000.0</v>
       </c>
       <c r="Z14">
+        <v>328000000.0</v>
+      </c>
+      <c r="AA14">
         <v>305000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18411619.19</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19952580.33</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17505395.11</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>160000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>124882922.26</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>121340816.02</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>123906141.1</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>150000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>119913662.16</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>115696104.9</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>112671824.53</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>140000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>111000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>103000000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>85000000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>90000000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>120000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-9000000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
         <v>-12000000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>-15000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-22000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-28000000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>-38000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-37244550.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-29755450.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>56439300.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-32060550.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-29844800.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-26533950.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
@@ -38555,743 +38779,752 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>521343817.0</v>
+      </c>
+      <c r="C15">
         <v>544555860.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>507000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>526000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>486000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>510000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>483000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>366811400.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>344739400.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>393094500.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>453000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>472000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>436000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>433000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>297711200.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>336211510.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>314085600.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>325727200.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>266411600.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>273762416.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>269721923.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>266875981.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>253041362.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>250367107.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>239575648.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>263736263.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>326000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>331000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>319000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>316000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>307000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>308000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>296000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>297000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>288000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>292000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>278000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000000.0</v>
       </c>
       <c r="AN15">
         <v>269000000.0</v>
       </c>
       <c r="AO15">
+        <v>269000000.0</v>
+      </c>
+      <c r="AP15">
         <v>259000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>236000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>228000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>235000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>222000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000000.0</v>
       </c>
       <c r="AU15">
         <v>221000000.0</v>
       </c>
       <c r="AV15">
         <v>221000000.0</v>
       </c>
       <c r="AW15">
-        <v>223000000.0</v>
+        <v>221000000.0</v>
       </c>
       <c r="AX15">
         <v>223000000.0</v>
       </c>
       <c r="AY15">
+        <v>223000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>221000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>177000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>178000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>175000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>178000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>175000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>171000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>175000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>176000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>169000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>159000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>162000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>159000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>157000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>156000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>163000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>171000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>389000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000000.0</v>
       </c>
       <c r="BR15">
         <v>219000000.0</v>
       </c>
       <c r="BS15">
+        <v>219000000.0</v>
+      </c>
+      <c r="BT15">
         <v>220000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>219399250.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>220600750.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>209874500.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>211155500.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>200388550.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>199581450.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>185726200.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>172868000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>170415000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>160990800.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>18169000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>157778200.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>147500350.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>141552450.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>129007250.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>132591000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>127233750.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>126168000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>102626500.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>101126000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>104810050.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>104437450.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>87794000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>84534000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>61046800.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>60625200.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>52348800.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>49972000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>51292000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>50387200.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>34184596.82</v>
       </c>
-      <c r="CY15">
-[...1 lines deleted...]
-      </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
+      <c r="DB15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>8816726021.0</v>
+      </c>
+      <c r="C16">
         <v>9677107364.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8753000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7502000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7869000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9954000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10207000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6379741700.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5942510000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8427764999.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8936000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8374000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8851000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9372000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8227523600.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7327547390.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8411580000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9706986800.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9084005000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10041993054.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8749651907.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10617739403.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9320606400.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8657856093.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6708118171.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7383844225.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6161000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6321000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5252000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7194000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5867000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5459000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5484000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5956000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5431000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5424000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4705000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6509000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5915000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4791000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5209000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6512000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5283000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4206000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4081000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3364000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3605000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2891000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2672000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3324000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3378000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2751000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4544000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3834000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3824000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4656000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4115000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4353000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4987000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5376000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3673000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3609000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5361000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5929000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4517000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5865000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9139000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9165000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9366000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7263000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5118000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3114000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3248474300.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3603000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3889341800.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3316772500.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5416386750.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4936000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4095551150.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3569841000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3898777200.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5091000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3570005600.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4333342400.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3963468600.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5966000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3198044850.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3648180750.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3392079250.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4972000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4351976250.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3828957500.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4479042750.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7152000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4963219800.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5202998900.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2592525000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4809000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3064618000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2566261600.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2535106000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3962000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1943981960.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1923207660.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1846727760.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
-[...2 lines deleted...]
-      <c r="AM17"/>
+      <c r="AL17"/>
+      <c r="AM17">
+        <v>0.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
@@ -39314,520 +39547,522 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>4108590315.0</v>
+      </c>
+      <c r="C18">
         <v>5281692258.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1144000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>768000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-413000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>572000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3207000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1677687200.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>476877200.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4339129500.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1854000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>247000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-48000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>914000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2746602600.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>806752330.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-164635200.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2461928400.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1711182200.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2225631914.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-607073238.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2953689167.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2474265393.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2923641703.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>885235535.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2497782918.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>176000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1880000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1258000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1832000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1089000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>375000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>430000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>602000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>590000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1271000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-661000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1325000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>608000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1303000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>301000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1695000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1239000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>549000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>872000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-6000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>931000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>721000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>158000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-143000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>605000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-858000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>956000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>259000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-533000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1611000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-776000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>501000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-508000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2077000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>524000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1217000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>327000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1193000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>689000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>803000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>934000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1113000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>698000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-181000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1126000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>599102600.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>192897400.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>68954100.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>765190150.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-240632450.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6137418000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>990403300.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1945010800.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>667968700.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>865617200.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>564849400.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>20160200.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1104748500.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>791241900.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1045660700.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>674654800.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1455800250.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>53884250.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>517350450.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-83495450.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>483227850.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2054917150.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>4216200.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1970283400.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>911268400.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1147092600.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>838993400.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>520287400.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>606370200.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>102349000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>550013370.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>901907250.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>877965800.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>328113580.0</v>
       </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-43000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-53000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-80000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-181000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-97000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>16000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-241000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-138000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>64000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-244000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-126000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-58000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-52000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-37000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-134000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-561000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-94000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-97000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-126000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-212000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-55000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-37000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-7926218.85</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-7805182.64</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-758380.1</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1548826.76</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-96452770.03</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3997122.07</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-68646355.57</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4506872.98</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-202680427.61</v>
       </c>
-      <c r="AM19">
-[...1 lines deleted...]
-      </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19">
         <v>-2167473.45</v>
       </c>
-      <c r="AQ19">
-[...1 lines deleted...]
-      </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19">
         <v>-74864469.49</v>
       </c>
-      <c r="AU19">
-[...1 lines deleted...]
-      </c>
       <c r="AV19">
         <v>0.0</v>
       </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
+        <v>0.0</v>
+      </c>
+      <c r="AY19">
         <v>-296526404.97</v>
       </c>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
@@ -39946,87 +40181,90 @@
       </c>
       <c r="CT19">
         <v>0.0</v>
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
+      <c r="DB19">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>987000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -40067,199 +40305,200 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C21">
         <v>963000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>961000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>177000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-570000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-77000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-931000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-711000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-166000000.0</v>
       </c>
       <c r="M21">
         <v>-166000000.0</v>
       </c>
       <c r="N21">
+        <v>-166000000.0</v>
+      </c>
+      <c r="O21">
         <v>-229000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>245000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1774000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>72000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1962000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-297000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-109000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-218000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>855000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2509000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>986000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-93000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-565000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>415000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-120000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-26000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1709576.62</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6244146.11</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6067040.8</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-326028033.76</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-356317257.87</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-11191941.8</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-20825298.88</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-600916397.51</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-120168450.25</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>202297521.86</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>-439721194.39</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>-19768427.0</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
@@ -40378,2777 +40617,2805 @@
       </c>
       <c r="CT21">
         <v>0.0</v>
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
+      <c r="DB21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>486253368.0</v>
+      </c>
+      <c r="C22">
         <v>741395318.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1126000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>976000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1249000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>589000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1368000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>486646200.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>618611600.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>580210500.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1181000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>867000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1095000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1064000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93215400.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>732987680.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>545853600.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>879147200.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>823669000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>747799402.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>766201217.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>602825745.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>577952461.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>398678414.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>291565672.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>572970888.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>766000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>754000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>802000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>774000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1061000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>952000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>724000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>180000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1059000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>619000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>931000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1029000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1123000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>631000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>662000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>741000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>606000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>995000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>557000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>658000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>576000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>589000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>550000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>632000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>153000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>537000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>672000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>563000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>472000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-4000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>927000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-491000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-764000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>501000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>527000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>542000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>478000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>426000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>318000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-113000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>612000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-195000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>146000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-379000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>539011150.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>550988850.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>567917900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>595570850.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>610829700.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>515681550.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>565355250.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>553288550.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>522551600.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>502804600.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>491404200.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>439050200.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>480963200.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>464582400.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>436043300.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>441439950.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>444584000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>371932750.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>202800450.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>390497050.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>371971150.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>342731350.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>193900200.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>512106300.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>73324900.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>253668600.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>253859100.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>214353700.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>212813000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>199974200.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>209175780.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>201663340.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>193712000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>197448880.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-39100785.0</v>
+      </c>
+      <c r="C23">
         <v>-42964959.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-70000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-117000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-66000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-183000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-92000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-33612200.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-31004400.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-33198000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>259000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-248000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>222000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-96000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-28904000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9317640.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-24775200.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-33995800.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-21281400.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-31494791.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-27051756.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-24332810.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-24705221.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-25697503.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-25995011.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-24677077.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-76000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-56000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-63000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-72000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-50000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-73000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-30000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-63000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-54000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-95000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-59000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-67000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-71000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-55000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-81000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-51000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-88000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-33000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-73000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-35000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-337000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-59000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-47000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-80000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-85000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-27000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-115000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-72000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-127000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-83000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>219000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>141000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-141000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-55000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>76000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-5000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>99000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-61000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>604000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>237000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>244000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>771000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2314000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>37000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>440309400.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>397081350.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>201530900.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>155500.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-702495700.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>251495700.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1317903950.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-341750.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-8381200.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>250819000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>979595200.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-149306400.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-8539300.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>399250500.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-267000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>28142900.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-131531000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>126168000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-189000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1358750.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1358750.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>114734100.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>200000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>65300.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>226614100.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>65411400.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>921000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-222667900.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1574600.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1574600.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-49972060.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>315210.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-11826970.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-647516180.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-70180898.0</v>
+      </c>
+      <c r="C24">
         <v>-45962515.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-32000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-24000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-51000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-118000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-44000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-67224400.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-47244800.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2263500.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-162000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-70000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-176000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2863000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-54917600.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-51247020.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-34365600.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-27671000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-43351000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-42800613.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-413732744.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-74568288.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-34437581.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-44052863.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-60420838.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-64777327.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-30000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-34000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-20000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-31000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-18000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-39000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-20000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-11000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-10000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>67000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-39000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-17000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-7000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-17000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-16000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-15000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>98000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-19000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-8000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>61000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-15000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>164000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-11000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="BC24">
         <v>-1000000.0</v>
       </c>
       <c r="BD24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BE24">
         <v>-20000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-7000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-149000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-24000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-5000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-24000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2506000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-556000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>43000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>7025000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1636000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6729000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4965000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>4927000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-18439000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5355000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>6558805250.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>131334400.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>607441600.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-11517100.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5434504200.0</v>
       </c>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
       <c r="BZ24">
+        <v>0.0</v>
+      </c>
+      <c r="CA24">
         <v>2454013800.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1464820300.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1419639100.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-12832600.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-3532524600.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>95647800.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-150814850.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-13308350.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1419406700.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-6252550.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-14483250.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>13142500.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-3838178050.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>22214300.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-64559150.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-26477100.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>46318200.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-172849500.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2649271500.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-9572400.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>10529743000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-12861863000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-52261000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-23619000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-2008504630.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1504630.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-1451830.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1451830.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>4459494807.0</v>
+      </c>
+      <c r="C25">
         <v>5283690629.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2643000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-84000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3330000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1738000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4184000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1139892000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1401841800.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3953579999.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6958000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4766000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2399000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4472171400.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6943971210.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9571219200.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2122761000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>733026000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2912056852.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5586983331.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1268445839.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-679019277.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4833333333.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1333473846.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1057258530.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3305000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2020000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-6672000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-443000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>790000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-654000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>252000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2692000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-209000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1713000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2380000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4358000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2601000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-3372000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-3662000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>449000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>394000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2697000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2493000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3620000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1273000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2037000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2829000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1468000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-55000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1847000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>693000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-265000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2395000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1035000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-335000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1489000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3233000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>382000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>294000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1554000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3624000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-877000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>251000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8332000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3344000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-2344000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>537000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>669000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2952000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-20074500.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2760074500.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-150753600.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>201679850.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-821617350.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-445308900.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>425048050.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1391722250.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>145417100.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>362812600.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>73445200.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-418890000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>623785300.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>326659500.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>609617400.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>233214850.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1011216250.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-318048500.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>314550000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-473992500.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>111256700.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1712185800.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>37807200.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1458177100.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>837943500.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>946072200.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>585134300.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>305933700.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>393557200.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-97625200.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>340837590.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>700243910.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>684253800.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>130664700.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-391680545.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-397000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-398000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-520000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-249000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-146000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-208980200.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-128446800.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-186000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q26">
         <v>1000000.0</v>
       </c>
       <c r="R26">
+        <v>1000000.0</v>
+      </c>
+      <c r="S26">
         <v>573185000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-571445000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1006000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-182000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-188000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-190000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-140513577.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-809716599.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000000.0</v>
       </c>
       <c r="AC26">
         <v>-200000000.0</v>
       </c>
       <c r="AD26">
+        <v>-200000000.0</v>
+      </c>
+      <c r="AE26">
         <v>-235000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-200000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-40000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-166000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-87000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-88000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2313922.1</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2253436.49</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>21597094.75</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>31789610.58</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-92000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-120000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-39000000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-250000000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>91311305.66</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>301000000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>-6000000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>-8000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-99000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-110000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-129362500.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-113000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-152175650.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-108443100.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-87460950.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-91631450.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-289747000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-106160600.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-24555800.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>703392800.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-217553150.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-160910050.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-201964150.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-128383600.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-49766750.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-7885500.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-74934250.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-132759500.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-203101200.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-116205050.0</v>
       </c>
-      <c r="CP26">
-[...1 lines deleted...]
-      </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
         <v>-246600.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>151400.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-263600.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-34641200.0</v>
       </c>
-      <c r="CX26">
-[...1 lines deleted...]
-      </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>800000000.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>800000000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>473000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-37000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1147000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>43000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>52000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>44000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>881000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>32000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>24000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-10000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>522000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>313000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>21000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>429000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>382000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-20000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-7000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>345000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-28000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>20000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>355000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>31000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>44000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>51000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>389000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>59000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>42000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>52000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>250000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>34000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-541395502.0</v>
+      </c>
+      <c r="C28">
         <v>35970662.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-864000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1642000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1019000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1644000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-122026900.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-545529800.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-364423500.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1427000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-756000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-264000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-765000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-119229000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1061434490.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-255744000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>995365400.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1065646400.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>442542194.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-435215021.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>408948194.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1979412315.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>475770925.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-440510064.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-695585116.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-176000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-696000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-601000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-625000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-587000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-398000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-956000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-20000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-453000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-373000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1173000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-748000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>594000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1326000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-63000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-589000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>242000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-413000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-346000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-342000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-279000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-413000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-906000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-219000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-613000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-200000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-253000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-262000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1114000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>568000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-895000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-50000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-328000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-177000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-395000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-155000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-47000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-166000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>440000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-165000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>225000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>552000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-489000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-188000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>124645400.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>53354600.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>634394700.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-326424700.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-618009850.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>218039850.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>44733650.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>54371250.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-441898300.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>698793400.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>495426200.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>71378600.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-424406500.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>147601700.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-594514450.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-225928050.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-292071500.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10514000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-294470700.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-450271800.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-354820050.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-104437450.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-84998200.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-136567600.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>845714800.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-295149000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1238157300.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-272488500.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-79713200.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>22044400.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>296902890.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-149197200.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>72221940.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-378927630.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>4131649753.0</v>
+      </c>
+      <c r="C29">
         <v>5327654771.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1180000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>800000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-382000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>612000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3240000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1696685400.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>509358000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4351201500.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1900000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>289000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>914000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2746602600.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>791999400.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-149450400.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2479321600.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1727734400.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2251473794.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-602299399.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2985086342.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2507205689.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2950807635.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>911230547.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2532485058.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>193000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1901000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1227000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1883000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1118000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>403000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>430000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>650000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>630000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1322000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-618000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1377000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>640000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1330000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>321000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1736000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1265000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>570000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>890000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-64000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>958000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>743000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>167000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-113000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>615000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-847000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>972000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>310000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-480000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1664000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-752000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>529000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-428000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2081000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>532000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1217000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>327000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1194000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>689000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>803000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>934000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1113000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>698000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-181000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1126000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>599102600.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>192897400.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>473603600.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>765190150.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-240632450.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>43838700.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>990403300.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1945010800.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>667968700.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>865617200.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>564849400.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>20160200.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1104748500.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>791241900.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1045660700.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>674654800.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1455800250.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>53884250.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>517350450.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-83495450.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>483227850.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>2054917150.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>231707400.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1970283400.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>911268400.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1199740800.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>838993400.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>520287400.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>606370200.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>102349000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>550013370.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>901907250.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>877965800.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>328113580.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-4519649863.0</v>
+      </c>
+      <c r="C30">
         <v>-4427389027.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-43000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-53000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-80000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-181000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1007635300.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2470755400.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2083174499.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-318000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-180000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-244000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2863000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1488556000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1344846040.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-295704000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3894495600.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1200428600.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2148913833.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-856904165.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2222919937.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-755380872.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-806167400.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-963923139.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1381145170.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-212000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-55000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-37000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-133000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-57000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-68000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-22000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-141000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-66000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-150000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-101000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-151000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-367000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1274000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-59000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-615000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-13000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-36000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>91000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-39000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-61000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-47000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>154000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-310000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-36000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-48000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-56000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-35000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-37000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-177000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-104000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-9000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-32000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2506000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-556000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>42000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1766000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2724000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-362000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1058000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>693000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2314000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>949000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-882760750.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-600239250.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1518109300.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>169568050.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1224647150.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>249188400.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-308597600.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1485421700.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-450503700.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-402477000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1990487600.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-697874000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-279456450.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-710181950.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>192808300.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-812158050.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-976018000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>135367750.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1600492700.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1046083950.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-597479250.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1412112000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1057181800.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2221175100.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>950994700.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-888637800.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2592930600.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>140593800.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-436584200.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-181079000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-310638460.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-752605980.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-875060990.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-114694570.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>