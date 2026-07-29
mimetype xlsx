--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1349,51 +1349,51 @@
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>1383871000.0</v>
+        <v>1385000000.0</v>
       </c>
       <c r="C5">
         <v>2427000000.0</v>
       </c>
       <c r="D5">
         <v>765000000.0</v>
       </c>
       <c r="E5">
         <v>651000000.0</v>
       </c>
       <c r="F5">
         <v>986000000.0</v>
       </c>
       <c r="G5">
         <v>1589000000.0</v>
       </c>
       <c r="H5">
         <v>1461000000.0</v>
       </c>
       <c r="I5">
         <v>1690000000.0</v>
       </c>
       <c r="J5">
         <v>1105000000.0</v>
       </c>
@@ -1660,51 +1660,51 @@
         <v>0.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>9677107000.0</v>
+        <v>9685000000.0</v>
       </c>
       <c r="C10">
         <v>10129000000.0</v>
       </c>
       <c r="D10">
         <v>11170000000.0</v>
       </c>
       <c r="E10">
         <v>11219000000.0</v>
       </c>
       <c r="F10">
         <v>12278000000.0</v>
       </c>
       <c r="G10">
         <v>13527000000.0</v>
       </c>
       <c r="H10">
         <v>9575000000.0</v>
       </c>
       <c r="I10">
         <v>7298000000.0</v>
       </c>
       <c r="J10">
         <v>8890000000.0</v>
       </c>
@@ -1798,51 +1798,51 @@
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>9677107000.0</v>
+        <v>29465000000.0</v>
       </c>
       <c r="C12">
         <v>27796000000.0</v>
       </c>
       <c r="D12">
         <v>27554000000.0</v>
       </c>
       <c r="E12">
         <v>11219000000.0</v>
       </c>
       <c r="F12">
         <v>12278000000.0</v>
       </c>
       <c r="G12">
         <v>13527000000.0</v>
       </c>
       <c r="H12">
         <v>9575000000.0</v>
       </c>
       <c r="I12">
         <v>9506000000.0</v>
       </c>
       <c r="J12">
         <v>8890000000.0</v>
       </c>
@@ -1885,51 +1885,51 @@
       <c r="W12">
         <v>13862000000.0</v>
       </c>
       <c r="X12">
         <v>3178000000.0</v>
       </c>
       <c r="Y12">
         <v>4156000000.0</v>
       </c>
       <c r="Z12">
         <v>4452000000.0</v>
       </c>
       <c r="AA12">
         <v>10179000000.0</v>
       </c>
       <c r="AB12">
         <v>12715000000.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>7893562000.0</v>
+        <v>7900000000.0</v>
       </c>
       <c r="C13">
         <v>8192000000.0</v>
       </c>
       <c r="D13">
         <v>8327000000.0</v>
       </c>
       <c r="E13">
         <v>10640000000.0</v>
       </c>
       <c r="F13">
         <v>10615000000.0</v>
       </c>
       <c r="G13">
         <v>10591000000.0</v>
       </c>
       <c r="H13">
         <v>10619000000.0</v>
       </c>
       <c r="I13">
         <v>8419000000.0</v>
       </c>
       <c r="J13">
         <v>10911000000.0</v>
       </c>
@@ -2314,51 +2314,51 @@
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>9522234000.0</v>
+        <v>9530000000.0</v>
       </c>
       <c r="C20">
         <v>9456000000.0</v>
       </c>
       <c r="D20">
         <v>8969000000.0</v>
       </c>
       <c r="E20">
         <v>8705000000.0</v>
       </c>
       <c r="F20">
         <v>6517000000.0</v>
       </c>
       <c r="G20">
         <v>6072000000.0</v>
       </c>
       <c r="H20">
         <v>5832000000.0</v>
       </c>
       <c r="I20">
         <v>5412000000.0</v>
       </c>
       <c r="J20">
         <v>5183000000.0</v>
       </c>
@@ -2399,51 +2399,51 @@
         <v>5963000000.0</v>
       </c>
       <c r="W20">
         <v>5471000000.0</v>
       </c>
       <c r="X20">
         <v>4626000000.0</v>
       </c>
       <c r="Y20">
         <v>4878000000.0</v>
       </c>
       <c r="Z20">
         <v>1306532663.32</v>
       </c>
       <c r="AA20">
         <v>60996045.31</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>5150799000.0</v>
+        <v>5297000000.0</v>
       </c>
       <c r="C21">
         <v>5058000000.0</v>
       </c>
       <c r="D21">
         <v>5174000000.0</v>
       </c>
       <c r="E21">
         <v>4724000000.0</v>
       </c>
       <c r="F21">
         <v>3370000000.0</v>
       </c>
       <c r="G21">
         <v>2477000000.0</v>
       </c>
       <c r="H21">
         <v>2083000000.0</v>
       </c>
       <c r="I21">
         <v>1779000000.0</v>
       </c>
       <c r="J21">
         <v>1667000000.0</v>
       </c>
@@ -2565,51 +2565,51 @@
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>398130285000.0</v>
+        <v>398455000000.0</v>
       </c>
       <c r="C23">
         <v>370721000000.0</v>
       </c>
       <c r="D23">
         <v>333241000000.0</v>
       </c>
       <c r="E23">
         <v>330906000000.0</v>
       </c>
       <c r="F23">
         <v>345370000000.0</v>
       </c>
       <c r="G23">
         <v>323011000000.0</v>
       </c>
       <c r="H23">
         <v>297202000000.0</v>
       </c>
       <c r="I23">
         <v>271827000000.0</v>
       </c>
       <c r="J23">
         <v>269112000000.0</v>
       </c>
@@ -2922,51 +2922,51 @@
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>12364916000.0</v>
+        <v>9107000000.0</v>
       </c>
       <c r="C28">
         <v>6740000000.0</v>
       </c>
       <c r="D28">
         <v>4226000000.0</v>
       </c>
       <c r="E28">
         <v>2173000000.0</v>
       </c>
       <c r="F28">
         <v>-2071000000.0</v>
       </c>
       <c r="G28">
         <v>-6637000000.0</v>
       </c>
       <c r="H28">
         <v>-5537000000.0</v>
       </c>
       <c r="I28">
         <v>-602000000.0</v>
       </c>
       <c r="J28">
         <v>-4154000000.0</v>
       </c>
@@ -3062,51 +3062,51 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>6467725000.0</v>
+        <v>11175000000.0</v>
       </c>
       <c r="C30">
         <v>2750000000.0</v>
       </c>
       <c r="D30">
         <v>2414000000.0</v>
       </c>
       <c r="E30">
         <v>3675000000.0</v>
       </c>
       <c r="F30">
         <v>2269000000.0</v>
       </c>
       <c r="G30">
         <v>1812000000.0</v>
       </c>
       <c r="H30">
         <v>1956000000.0</v>
       </c>
       <c r="I30">
         <v>2018000000.0</v>
       </c>
       <c r="J30">
         <v>2101000000.0</v>
       </c>
@@ -3259,51 +3259,51 @@
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>381985453000.0</v>
+        <v>356884000000.0</v>
       </c>
       <c r="C33">
         <v>370721000000.0</v>
       </c>
       <c r="D33">
         <v>416914000000.0</v>
       </c>
       <c r="E33">
         <v>99680000000.0</v>
       </c>
       <c r="F33">
         <v>109034000000.0</v>
       </c>
       <c r="G33">
         <v>105663000000.0</v>
       </c>
       <c r="H33">
         <v>95708000000.0</v>
       </c>
       <c r="I33">
         <v>89097000000.0</v>
       </c>
       <c r="J33">
         <v>88907000000.0</v>
       </c>
@@ -3387,51 +3387,51 @@
         <v>0.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>372659060000.0</v>
+        <v>358012000000.0</v>
       </c>
       <c r="C35">
         <v>344592000000.0</v>
       </c>
       <c r="D35">
         <v>309041000000.0</v>
       </c>
       <c r="E35">
         <v>4984000000.0</v>
       </c>
       <c r="F35">
         <v>9633000000.0</v>
       </c>
       <c r="G35">
         <v>6546000000.0</v>
       </c>
       <c r="H35">
         <v>4038000000.0</v>
       </c>
       <c r="I35">
         <v>6592000000.0</v>
       </c>
       <c r="J35">
         <v>6868000000.0</v>
       </c>
@@ -3476,51 +3476,51 @@
       </c>
       <c r="X35">
         <v>156953000000.0</v>
       </c>
       <c r="Y35">
         <v>168157000000.0</v>
       </c>
       <c r="Z35">
         <v>1822000000.0</v>
       </c>
       <c r="AA35">
         <v>749000000.0</v>
       </c>
       <c r="AB35">
         <v>1769000000.0</v>
       </c>
       <c r="AC35">
         <v>1398000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>6303858000.0</v>
+        <v>167100000000.0</v>
       </c>
       <c r="C36">
         <v>-126723000000.0</v>
       </c>
       <c r="D36">
         <v>-112246000000.0</v>
       </c>
       <c r="E36">
         <v>-1625000000.0</v>
       </c>
       <c r="F36">
         <v>-1848000000.0</v>
       </c>
       <c r="G36">
         <v>-1634000000.0</v>
       </c>
       <c r="H36">
         <v>-1455000000.0</v>
       </c>
       <c r="I36">
         <v>-4830000000.0</v>
       </c>
       <c r="J36">
         <v>-1360000000.0</v>
       </c>
@@ -3724,51 +3724,53 @@
         <v>76278000000.0</v>
       </c>
       <c r="X38">
         <v>166434000000.0</v>
       </c>
       <c r="Y38">
         <v>177825000000.0</v>
       </c>
       <c r="Z38">
         <v>136677000000.0</v>
       </c>
       <c r="AA38">
         <v>62247000000.0</v>
       </c>
       <c r="AB38">
         <v>57816000000.0</v>
       </c>
       <c r="AC38">
         <v>93363000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>931000000.0</v>
+      </c>
       <c r="C39">
         <v>-30546000000.0</v>
       </c>
       <c r="D39">
         <v>-29968000000.0</v>
       </c>
       <c r="E39">
         <v>16938000000.0</v>
       </c>
       <c r="F39">
         <v>19612000000.0</v>
       </c>
       <c r="G39">
         <v>20432000000.0</v>
       </c>
       <c r="H39">
         <v>16959000000.0</v>
       </c>
       <c r="I39">
         <v>171206000000.0</v>
       </c>
       <c r="J39">
         <v>169214000000.0</v>
       </c>
       <c r="K39">
@@ -3808,51 +3810,51 @@
         <v>25745365950.0</v>
       </c>
       <c r="W39">
         <v>546134663.34</v>
       </c>
       <c r="X39">
         <v>480339244.41</v>
       </c>
       <c r="Y39">
         <v>340815158.64</v>
       </c>
       <c r="Z39">
         <v>287060301.51</v>
       </c>
       <c r="AA39">
         <v>270795629.73</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>-2385055000.0</v>
+        <v>10977000000.0</v>
       </c>
       <c r="C40">
         <v>-4860000000.0</v>
       </c>
       <c r="D40">
         <v>-4823000000.0</v>
       </c>
       <c r="E40">
         <v>-4984000000.0</v>
       </c>
       <c r="F40">
         <v>-2440000000.0</v>
       </c>
       <c r="G40">
         <v>-2782000000.0</v>
       </c>
       <c r="H40">
         <v>-1933000000.0</v>
       </c>
       <c r="I40">
         <v>237063000000.0</v>
       </c>
       <c r="J40">
         <v>236456000000.0</v>
       </c>
@@ -3972,51 +3974,51 @@
         <v>4974271012.01</v>
       </c>
       <c r="W41">
         <v>4298420615.13</v>
       </c>
       <c r="X41">
         <v>4072474942.17</v>
       </c>
       <c r="Y41">
         <v>3429770458.45</v>
       </c>
       <c r="Z41">
         <v>3409547738.69</v>
       </c>
       <c r="AA41">
         <v>4025738990.55</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>80934000.0</v>
+        <v>1764000000.0</v>
       </c>
       <c r="C42">
         <v>1578000000.0</v>
       </c>
       <c r="D42">
         <v>1538000000.0</v>
       </c>
       <c r="E42">
         <v>-2890000000.0</v>
       </c>
       <c r="F42">
         <v>-3225000000.0</v>
       </c>
       <c r="G42">
         <v>-3846000000.0</v>
       </c>
       <c r="H42">
         <v>-3718000000.0</v>
       </c>
       <c r="I42">
         <v>73000000.0</v>
       </c>
       <c r="J42">
         <v>-3362000000.0</v>
       </c>
@@ -4236,51 +4238,51 @@
       </c>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45">
         <v>4276454350.0</v>
       </c>
       <c r="U45">
         <v>3820427100.0</v>
       </c>
       <c r="V45">
         <v>3255634050.0</v>
       </c>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>1442823000.0</v>
+        <v>1444000000.0</v>
       </c>
       <c r="C46">
         <v>1401000000.0</v>
       </c>
       <c r="D46">
         <v>1451000000.0</v>
       </c>
       <c r="E46">
         <v>1360000000.0</v>
       </c>
       <c r="F46">
         <v>1307000000.0</v>
       </c>
       <c r="G46">
         <v>1394000000.0</v>
       </c>
       <c r="H46">
         <v>1400000000.0</v>
       </c>
       <c r="I46">
         <v>621000000.0</v>
       </c>
       <c r="J46">
         <v>624000000.0</v>
       </c>
@@ -4392,51 +4394,51 @@
         <v>110634648.37</v>
       </c>
       <c r="W47">
         <v>139650872.82</v>
       </c>
       <c r="X47">
         <v>151117964.53</v>
       </c>
       <c r="Y47">
         <v>146245310.61</v>
       </c>
       <c r="Z47">
         <v>128140703.52</v>
       </c>
       <c r="AA47">
         <v>122662376.83</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
     </row>
     <row r="48" spans="1:29">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
-        <v>12916465000.0</v>
+        <v>12927000000.0</v>
       </c>
       <c r="C48">
         <v>12604000000.0</v>
       </c>
       <c r="D48">
         <v>12157000000.0</v>
       </c>
       <c r="E48">
         <v>16810000000.0</v>
       </c>
       <c r="F48">
         <v>15699000000.0</v>
       </c>
       <c r="G48">
         <v>13878000000.0</v>
       </c>
       <c r="H48">
         <v>12779000000.0</v>
       </c>
       <c r="I48">
         <v>11267000000.0</v>
       </c>
       <c r="J48">
         <v>11410000000.0</v>
       </c>
@@ -4635,51 +4637,51 @@
         <v>0.0</v>
       </c>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
         <v>0.0</v>
       </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>22042023000.0</v>
+        <v>18792000000.0</v>
       </c>
       <c r="C51">
         <v>16869000000.0</v>
       </c>
       <c r="D51">
         <v>15396000000.0</v>
       </c>
       <c r="E51">
         <v>15224000000.0</v>
       </c>
       <c r="F51">
         <v>11891000000.0</v>
       </c>
       <c r="G51">
         <v>9031000000.0</v>
       </c>
       <c r="H51">
         <v>8972000000.0</v>
       </c>
       <c r="I51">
         <v>8149000000.0</v>
       </c>
       <c r="J51">
         <v>8363000000.0</v>
       </c>
@@ -4724,51 +4726,51 @@
       </c>
       <c r="X51">
         <v>2535000000.0</v>
       </c>
       <c r="Y51">
         <v>1974000000.0</v>
       </c>
       <c r="Z51">
         <v>776000000.0</v>
       </c>
       <c r="AA51">
         <v>749000000.0</v>
       </c>
       <c r="AB51">
         <v>1435000000.0</v>
       </c>
       <c r="AC51">
         <v>1070000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>2385055000.0</v>
+        <v>1834000000.0</v>
       </c>
       <c r="C52">
         <v>2301000000.0</v>
       </c>
       <c r="D52">
         <v>2330000000.0</v>
       </c>
       <c r="E52">
         <v>2345000000.0</v>
       </c>
       <c r="F52">
         <v>574000000.0</v>
       </c>
       <c r="G52">
         <v>344000000.0</v>
       </c>
       <c r="H52">
         <v>30000000.0</v>
       </c>
       <c r="I52">
         <v>104000000.0</v>
       </c>
       <c r="J52">
         <v>140000000.0</v>
       </c>
@@ -4809,51 +4811,51 @@
         <v>0.0</v>
       </c>
       <c r="W52">
         <v>0.0</v>
       </c>
       <c r="X52">
         <v>0.0</v>
       </c>
       <c r="Y52">
         <v>0.0</v>
       </c>
       <c r="Z52">
         <v>0.0</v>
       </c>
       <c r="AA52">
         <v>0.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>18246000000.0</v>
+        <v>19780000000.0</v>
       </c>
       <c r="C53">
         <v>17667000000.0</v>
       </c>
       <c r="D53">
         <v>16384000000.0</v>
       </c>
       <c r="E53">
         <v>1841000000.0</v>
       </c>
       <c r="F53">
         <v>4452000000.0</v>
       </c>
       <c r="G53">
         <v>2873000000.0</v>
       </c>
       <c r="H53">
         <v>2860000000.0</v>
       </c>
       <c r="I53">
         <v>2208000000.0</v>
       </c>
       <c r="J53">
         <v>2794000000.0</v>
       </c>
@@ -4969,51 +4971,51 @@
         <v>0.0</v>
       </c>
       <c r="W54">
         <v>0.0</v>
       </c>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54"/>
       <c r="AC54"/>
     </row>
     <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>398130285000.0</v>
+        <v>398455000000.0</v>
       </c>
       <c r="C55">
         <v>370721000000.0</v>
       </c>
       <c r="D55">
         <v>333241000000.0</v>
       </c>
       <c r="E55">
         <v>330906000000.0</v>
       </c>
       <c r="F55">
         <v>345370000000.0</v>
       </c>
       <c r="G55">
         <v>323011000000.0</v>
       </c>
       <c r="H55">
         <v>297202000000.0</v>
       </c>
       <c r="I55">
         <v>271827000000.0</v>
       </c>
       <c r="J55">
         <v>269112000000.0</v>
       </c>
@@ -5058,51 +5060,51 @@
       </c>
       <c r="X55">
         <v>174238000000.0</v>
       </c>
       <c r="Y55">
         <v>186859000000.0</v>
       </c>
       <c r="Z55">
         <v>136677000000.0</v>
       </c>
       <c r="AA55">
         <v>104543000000.0</v>
       </c>
       <c r="AB55">
         <v>100765000000.0</v>
       </c>
       <c r="AC55">
         <v>93363000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>16144832000.0</v>
+        <v>41571000000.0</v>
       </c>
       <c r="C56"/>
       <c r="D56">
         <v>29900000000.0</v>
       </c>
       <c r="E56">
         <v>14894000000.0</v>
       </c>
       <c r="F56">
         <v>14547000000.0</v>
       </c>
       <c r="G56">
         <v>15339000000.0</v>
       </c>
       <c r="H56">
         <v>11531000000.0</v>
       </c>
       <c r="I56">
         <v>182730000000.0</v>
       </c>
       <c r="J56">
         <v>180205000000.0</v>
       </c>
       <c r="K56">
         <v>170954000000.0</v>
@@ -5142,51 +5144,53 @@
       </c>
       <c r="W56">
         <v>13862000000.0</v>
       </c>
       <c r="X56">
         <v>3178000000.0</v>
       </c>
       <c r="Y56">
         <v>4156000000.0</v>
       </c>
       <c r="Z56">
         <v>4452000000.0</v>
       </c>
       <c r="AA56">
         <v>10179000000.0</v>
       </c>
       <c r="AB56">
         <v>12715000000.0</v>
       </c>
       <c r="AC56"/>
     </row>
     <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>84</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>14951000000.0</v>
+      </c>
       <c r="C57"/>
       <c r="D57">
         <v>9256000000.0</v>
       </c>
       <c r="E57">
         <v>4984000000.0</v>
       </c>
       <c r="F57">
         <v>2440000000.0</v>
       </c>
       <c r="G57">
         <v>2782000000.0</v>
       </c>
       <c r="H57">
         <v>1933000000.0</v>
       </c>
       <c r="I57">
         <v>2149000000.0</v>
       </c>
       <c r="J57">
         <v>2112000000.0</v>
       </c>
       <c r="K57">
         <v>2928000000.0</v>
       </c>
@@ -5224,51 +5228,51 @@
         <v>152356000000.0</v>
       </c>
       <c r="W57">
         <v>148447000000.0</v>
       </c>
       <c r="X57">
         <v>147589000000.0</v>
       </c>
       <c r="Y57">
         <v>159310000000.0</v>
       </c>
       <c r="Z57">
         <v>120371000000.0</v>
       </c>
       <c r="AA57">
         <v>97097000000.0</v>
       </c>
       <c r="AB57"/>
       <c r="AC57"/>
     </row>
     <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>372659060000.0</v>
+        <v>372963000000.0</v>
       </c>
       <c r="C58">
         <v>344592000000.0</v>
       </c>
       <c r="D58">
         <v>309041000000.0</v>
       </c>
       <c r="E58">
         <v>301529000000.0</v>
       </c>
       <c r="F58">
         <v>317297000000.0</v>
       </c>
       <c r="G58">
         <v>297149000000.0</v>
       </c>
       <c r="H58">
         <v>272694000000.0</v>
       </c>
       <c r="I58">
         <v>247257000000.0</v>
       </c>
       <c r="J58">
         <v>246141000000.0</v>
       </c>
@@ -5386,51 +5390,51 @@
         <v>0.0</v>
       </c>
       <c r="W59">
         <v>0.0</v>
       </c>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>24512008000.0</v>
+        <v>25228000000.0</v>
       </c>
       <c r="C60">
         <v>26053000000.0</v>
       </c>
       <c r="D60">
         <v>24039000000.0</v>
       </c>
       <c r="E60">
         <v>29377000000.0</v>
       </c>
       <c r="F60">
         <v>28073000000.0</v>
       </c>
       <c r="G60">
         <v>25862000000.0</v>
       </c>
       <c r="H60">
         <v>24508000000.0</v>
       </c>
       <c r="I60">
         <v>24570000000.0</v>
       </c>
       <c r="J60">
         <v>22971000000.0</v>
       </c>
@@ -6490,54 +6494,54 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>1543980000.0</v>
+        <v>1540000000.0</v>
       </c>
       <c r="C5">
-        <v>1383871000.0</v>
+        <v>1385000000.0</v>
       </c>
       <c r="D5">
         <v>1762000000.0</v>
       </c>
       <c r="E5">
         <v>1405000000.0</v>
       </c>
       <c r="F5">
         <v>2280000000.0</v>
       </c>
       <c r="G5">
         <v>2427000000.0</v>
       </c>
       <c r="H5">
         <v>1570000000.0</v>
       </c>
       <c r="I5">
         <v>1201000000.0</v>
       </c>
       <c r="J5">
         <v>1121000000.0</v>
       </c>
       <c r="K5">
         <v>765000000.0</v>
       </c>
@@ -7528,54 +7532,54 @@
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
     </row>
     <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>8816726000.0</v>
+        <v>8794000000.0</v>
       </c>
       <c r="C10">
-        <v>9677107000.0</v>
+        <v>9685000000.0</v>
       </c>
       <c r="D10">
         <v>8753000000.0</v>
       </c>
       <c r="E10">
         <v>7602000000.0</v>
       </c>
       <c r="F10">
         <v>7898000000.0</v>
       </c>
       <c r="G10">
         <v>10129000000.0</v>
       </c>
       <c r="H10">
         <v>10389000000.0</v>
       </c>
       <c r="I10">
         <v>8731000000.0</v>
       </c>
       <c r="J10">
         <v>8050000000.0</v>
       </c>
       <c r="K10">
         <v>11170000000.0</v>
       </c>
@@ -7990,54 +7994,54 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
     </row>
     <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>8816726000.0</v>
+        <v>27671000000.0</v>
       </c>
       <c r="C12">
-        <v>9677107000.0</v>
+        <v>29465000000.0</v>
       </c>
       <c r="D12">
         <v>28073000000.0</v>
       </c>
       <c r="E12">
         <v>27448000000.0</v>
       </c>
       <c r="F12">
         <v>28052000000.0</v>
       </c>
       <c r="G12">
         <v>27796000000.0</v>
       </c>
       <c r="H12">
         <v>26031000000.0</v>
       </c>
       <c r="I12">
         <v>25889000000.0</v>
       </c>
       <c r="J12">
         <v>25624000000.0</v>
       </c>
       <c r="K12">
         <v>27554000000.0</v>
       </c>
@@ -8308,54 +8312,54 @@
       <c r="CV12">
         <v>4486000000.0</v>
       </c>
       <c r="CW12">
         <v>4279000000.0</v>
       </c>
       <c r="CX12">
         <v>4271000000.0</v>
       </c>
       <c r="CY12">
         <v>10179000000.0</v>
       </c>
       <c r="CZ12">
         <v>3674000000.0</v>
       </c>
       <c r="DA12">
         <v>3111000000.0</v>
       </c>
       <c r="DB12"/>
     </row>
     <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>7937460000.0</v>
+        <v>7917000000.0</v>
       </c>
       <c r="C13">
-        <v>7893562000.0</v>
+        <v>7900000000.0</v>
       </c>
       <c r="D13">
         <v>7973000000.0</v>
       </c>
       <c r="E13">
         <v>8045000000.0</v>
       </c>
       <c r="F13">
         <v>8094000000.0</v>
       </c>
       <c r="G13">
         <v>8192000000.0</v>
       </c>
       <c r="H13">
         <v>8215000000.0</v>
       </c>
       <c r="I13">
         <v>8239000000.0</v>
       </c>
       <c r="J13">
         <v>8305000000.0</v>
       </c>
       <c r="K13">
         <v>8327000000.0</v>
       </c>
@@ -9846,54 +9850,54 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
     </row>
     <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>9629822000.0</v>
+        <v>9605000000.0</v>
       </c>
       <c r="C20">
-        <v>9522234000.0</v>
+        <v>9530000000.0</v>
       </c>
       <c r="D20">
         <v>9620000000.0</v>
       </c>
       <c r="E20">
         <v>9141000000.0</v>
       </c>
       <c r="F20">
         <v>9468000000.0</v>
       </c>
       <c r="G20">
         <v>9456000000.0</v>
       </c>
       <c r="H20">
         <v>9108000000.0</v>
       </c>
       <c r="I20">
         <v>9151000000.0</v>
       </c>
       <c r="J20">
         <v>9090000000.0</v>
       </c>
       <c r="K20">
         <v>8969000000.0</v>
       </c>
@@ -10166,54 +10170,54 @@
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>154165828.81</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>5200405000.0</v>
+        <v>5187000000.0</v>
       </c>
       <c r="C21">
-        <v>5150799000.0</v>
+        <v>5297000000.0</v>
       </c>
       <c r="D21">
         <v>5281000000.0</v>
       </c>
       <c r="E21">
         <v>5155000000.0</v>
       </c>
       <c r="F21">
         <v>5507000000.0</v>
       </c>
       <c r="G21">
         <v>5058000000.0</v>
       </c>
       <c r="H21">
         <v>5071000000.0</v>
       </c>
       <c r="I21">
         <v>5116000000.0</v>
       </c>
       <c r="J21">
         <v>5142000000.0</v>
       </c>
       <c r="K21">
         <v>5174000000.0</v>
       </c>
@@ -10762,54 +10766,54 @@
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>399341344000.0</v>
+        <v>398312000000.0</v>
       </c>
       <c r="C23">
-        <v>398130285000.0</v>
+        <v>398455000000.0</v>
       </c>
       <c r="D23">
         <v>394929000000.0</v>
       </c>
       <c r="E23">
         <v>376287000000.0</v>
       </c>
       <c r="F23">
         <v>372960000000.0</v>
       </c>
       <c r="G23">
         <v>370721000000.0</v>
       </c>
       <c r="H23">
         <v>361252000000.0</v>
       </c>
       <c r="I23">
         <v>344516000000.0</v>
       </c>
       <c r="J23">
         <v>340527000000.0</v>
       </c>
       <c r="K23">
         <v>333241000000.0</v>
       </c>
@@ -12020,54 +12024,54 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-423091000.0</v>
+        <v>-422000000.0</v>
       </c>
       <c r="C28">
-        <v>12364916000.0</v>
+        <v>9107000000.0</v>
       </c>
       <c r="D28">
         <v>-1377000000.0</v>
       </c>
       <c r="E28">
         <v>-1222000000.0</v>
       </c>
       <c r="F28">
         <v>-1519000000.0</v>
       </c>
       <c r="G28">
         <v>6740000000.0</v>
       </c>
       <c r="H28">
         <v>-4012000000.0</v>
       </c>
       <c r="I28">
         <v>-1605000000.0</v>
       </c>
       <c r="J28">
         <v>-1671000000.0</v>
       </c>
       <c r="K28">
         <v>4226000000.0</v>
       </c>
@@ -12500,54 +12504,54 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>6492736000.0</v>
+        <v>44957000000.0</v>
       </c>
       <c r="C30">
-        <v>6467725000.0</v>
+        <v>11175000000.0</v>
       </c>
       <c r="D30">
         <v>45741000000.0</v>
       </c>
       <c r="E30">
         <v>43774000000.0</v>
       </c>
       <c r="F30">
         <v>44143000000.0</v>
       </c>
       <c r="G30">
         <v>2750000000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30">
         <v>2414000000.0</v>
       </c>
       <c r="L30">
         <v>208000000.0</v>
       </c>
       <c r="M30">
         <v>214000000.0</v>
       </c>
@@ -13202,54 +13206,54 @@
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
     </row>
     <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>384031882000.0</v>
+        <v>325684000000.0</v>
       </c>
       <c r="C33">
-        <v>381985453000.0</v>
+        <v>356884000000.0</v>
       </c>
       <c r="D33">
         <v>321115000000.0</v>
       </c>
       <c r="E33">
         <v>305065000000.0</v>
       </c>
       <c r="F33">
         <v>300765000000.0</v>
       </c>
       <c r="G33">
         <v>370721000000.0</v>
       </c>
       <c r="H33">
         <v>344474000000.0</v>
       </c>
       <c r="I33">
         <v>329875000000.0</v>
       </c>
       <c r="J33">
         <v>326552000000.0</v>
       </c>
       <c r="K33">
         <v>110589000000.0</v>
       </c>
@@ -13646,54 +13650,54 @@
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
     </row>
     <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>373325284000.0</v>
+        <v>369829000000.0</v>
       </c>
       <c r="C35">
-        <v>372659060000.0</v>
+        <v>358012000000.0</v>
       </c>
       <c r="D35">
         <v>366622000000.0</v>
       </c>
       <c r="E35">
         <v>348963000000.0</v>
       </c>
       <c r="F35">
         <v>344748000000.0</v>
       </c>
       <c r="G35">
         <v>344592000000.0</v>
       </c>
       <c r="H35">
         <v>335142000000.0</v>
       </c>
       <c r="I35">
         <v>319815000000.0</v>
       </c>
       <c r="J35">
         <v>179437000000.0</v>
       </c>
       <c r="K35">
         <v>11228000000.0</v>
       </c>
@@ -13966,54 +13970,54 @@
       </c>
       <c r="CW35">
         <v>757282400.0</v>
       </c>
       <c r="CX35">
         <v>768404800.0</v>
       </c>
       <c r="CY35">
         <v>749000000.0</v>
       </c>
       <c r="CZ35">
         <v>803472420.0</v>
       </c>
       <c r="DA35">
         <v>949750470.0</v>
       </c>
       <c r="DB35">
         <v>1125168250.0</v>
       </c>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>7345935000.0</v>
+        <v>135123000000.0</v>
       </c>
       <c r="C36">
-        <v>6303858000.0</v>
+        <v>167100000000.0</v>
       </c>
       <c r="D36">
         <v>132944000000.0</v>
       </c>
       <c r="E36">
         <v>125118000000.0</v>
       </c>
       <c r="F36">
         <v>118875000000.0</v>
       </c>
       <c r="G36">
         <v>-126723000000.0</v>
       </c>
       <c r="H36">
         <v>-120114000000.0</v>
       </c>
       <c r="I36">
         <v>-115213000000.0</v>
       </c>
       <c r="J36">
         <v>-113740000000.0</v>
       </c>
       <c r="K36">
         <v>-112246000000.0</v>
       </c>
@@ -14868,51 +14872,53 @@
       </c>
       <c r="CW38">
         <v>56652008000.0</v>
       </c>
       <c r="CX38">
         <v>57822461200.0</v>
       </c>
       <c r="CY38">
         <v>62247000000.0</v>
       </c>
       <c r="CZ38">
         <v>54628601410.0</v>
       </c>
       <c r="DA38">
         <v>53583113880.0</v>
       </c>
       <c r="DB38">
         <v>52907588860.0</v>
       </c>
     </row>
     <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>931000000.0</v>
+      </c>
       <c r="D39">
         <v>-33076321000.0</v>
       </c>
       <c r="E39">
         <v>-25399000000.0</v>
       </c>
       <c r="F39">
         <v>-26213000000.0</v>
       </c>
       <c r="G39">
         <v>-30546000000.0</v>
       </c>
       <c r="H39">
         <v>-26031000000.0</v>
       </c>
       <c r="I39">
         <v>-25889000000.0</v>
       </c>
       <c r="J39">
         <v>-25624000000.0</v>
       </c>
       <c r="K39">
         <v>-29968000000.0</v>
       </c>
       <c r="L39">
@@ -15183,53 +15189,55 @@
         <v>0.0</v>
       </c>
       <c r="CW39">
         <v>0.0</v>
       </c>
       <c r="CX39">
         <v>0.0</v>
       </c>
       <c r="CY39">
         <v>270795629.73</v>
       </c>
       <c r="CZ39">
         <v>0.0</v>
       </c>
       <c r="DA39">
         <v>0.0</v>
       </c>
       <c r="DB39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2534000000.0</v>
+      </c>
       <c r="C40">
-        <v>-2385055000.0</v>
+        <v>10977000000.0</v>
       </c>
       <c r="D40">
         <v>2318000000.0</v>
       </c>
       <c r="E40">
         <v>2140000000.0</v>
       </c>
       <c r="F40">
         <v>2173000000.0</v>
       </c>
       <c r="G40">
         <v>-4860000000.0</v>
       </c>
       <c r="H40">
         <v>-182000000.0</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>-136445000000.0</v>
       </c>
       <c r="K40">
         <v>-4823000000.0</v>
       </c>
       <c r="L40">
         <v>-126416000000.0</v>
@@ -15784,108 +15792,108 @@
       </c>
       <c r="CW41">
         <v>31639365918.1</v>
       </c>
       <c r="CX41">
         <v>31128818061.09</v>
       </c>
       <c r="CY41">
         <v>61952543736.18</v>
       </c>
       <c r="CZ41">
         <v>30696873343.93</v>
       </c>
       <c r="DA41">
         <v>30626857606.05</v>
       </c>
       <c r="DB41">
         <v>31016492995.65</v>
       </c>
     </row>
     <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>536383000.0</v>
+        <v>1280000000.0</v>
       </c>
       <c r="C42">
-        <v>80934000.0</v>
+        <v>1764000000.0</v>
       </c>
       <c r="D42">
         <v>727000000.0</v>
       </c>
       <c r="E42">
         <v>684000000.0</v>
       </c>
       <c r="F42">
         <v>646000000.0</v>
       </c>
       <c r="G42">
         <v>1578000000.0</v>
       </c>
       <c r="H42">
         <v>717000000.0</v>
       </c>
       <c r="I42">
         <v>661000000.0</v>
       </c>
       <c r="J42">
         <v>609000000.0</v>
       </c>
       <c r="K42">
         <v>1538000000.0</v>
       </c>
       <c r="L42">
         <v>491000000.0</v>
       </c>
       <c r="M42">
         <v>448000000.0</v>
       </c>
       <c r="N42">
         <v>397000000.0</v>
       </c>
       <c r="O42">
         <v>1345000000.0</v>
       </c>
       <c r="P42">
         <v>-2923000000.0</v>
       </c>
       <c r="Q42">
         <v>-2092000000.0</v>
       </c>
       <c r="R42">
         <v>1797000000.0</v>
       </c>
       <c r="S42">
-        <v>71000000.0</v>
+        <v>-3035000000.0</v>
       </c>
       <c r="T42">
         <v>72000000.0</v>
       </c>
       <c r="U42">
-        <v>72000000.0</v>
+        <v>1607000000.0</v>
       </c>
       <c r="V42">
         <v>2322000000.0</v>
       </c>
       <c r="W42">
         <v>1440000000.0</v>
       </c>
       <c r="X42">
         <v>1354000000.0</v>
       </c>
       <c r="Y42">
         <v>1239000000.0</v>
       </c>
       <c r="Z42">
         <v>1138000000.0</v>
       </c>
       <c r="AA42">
         <v>-3718000000.0</v>
       </c>
       <c r="AB42">
         <v>73000000.0</v>
       </c>
       <c r="AC42">
         <v>74000000.0</v>
       </c>
@@ -16729,51 +16737,51 @@
         <v>2339535700.0</v>
       </c>
       <c r="CW45">
         <v>2276400000.0</v>
       </c>
       <c r="CX45">
         <v>2352452400.0</v>
       </c>
       <c r="CY45"/>
       <c r="CZ45">
         <v>2265972780.0</v>
       </c>
       <c r="DA45">
         <v>2306960190.0</v>
       </c>
       <c r="DB45">
         <v>2235818200.0</v>
       </c>
     </row>
     <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46"/>
       <c r="C46">
-        <v>1442823000.0</v>
+        <v>1444000000.0</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46">
         <v>1401000000.0</v>
       </c>
       <c r="H46">
         <v>242077000000.0</v>
       </c>
       <c r="I46">
         <v>308148000000.0</v>
       </c>
       <c r="J46">
         <v>304335000000.0</v>
       </c>
       <c r="K46">
         <v>1451000000.0</v>
       </c>
       <c r="L46">
         <v>98929000000.0</v>
       </c>
       <c r="M46">
         <v>101334000000.0</v>
       </c>
@@ -17292,54 +17300,54 @@
       </c>
       <c r="CW47">
         <v>0.0</v>
       </c>
       <c r="CX47">
         <v>0.0</v>
       </c>
       <c r="CY47">
         <v>122662376.83</v>
       </c>
       <c r="CZ47">
         <v>0.0</v>
       </c>
       <c r="DA47">
         <v>0.0</v>
       </c>
       <c r="DB47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
-        <v>12811022000.0</v>
+        <v>12778000000.0</v>
       </c>
       <c r="C48">
-        <v>12916465000.0</v>
+        <v>12927000000.0</v>
       </c>
       <c r="D48">
         <v>12999000000.0</v>
       </c>
       <c r="E48">
         <v>12750000000.0</v>
       </c>
       <c r="F48">
         <v>12706000000.0</v>
       </c>
       <c r="G48">
         <v>12604000000.0</v>
       </c>
       <c r="H48">
         <v>13108000000.0</v>
       </c>
       <c r="I48">
         <v>12269000000.0</v>
       </c>
       <c r="J48">
         <v>12265000000.0</v>
       </c>
       <c r="K48">
         <v>12157000000.0</v>
       </c>
@@ -18164,54 +18172,54 @@
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>8393635000.0</v>
+        <v>8372000000.0</v>
       </c>
       <c r="C51">
-        <v>22042023000.0</v>
+        <v>18792000000.0</v>
       </c>
       <c r="D51">
         <v>7376000000.0</v>
       </c>
       <c r="E51">
         <v>6380000000.0</v>
       </c>
       <c r="F51">
         <v>6379000000.0</v>
       </c>
       <c r="G51">
         <v>16869000000.0</v>
       </c>
       <c r="H51">
         <v>6377000000.0</v>
       </c>
       <c r="I51">
         <v>7126000000.0</v>
       </c>
       <c r="J51">
         <v>6379000000.0</v>
       </c>
       <c r="K51">
         <v>15396000000.0</v>
       </c>
@@ -18485,51 +18493,51 @@
       <c r="CW51">
         <v>757282400.0</v>
       </c>
       <c r="CX51">
         <v>768404800.0</v>
       </c>
       <c r="CY51">
         <v>749000000.0</v>
       </c>
       <c r="CZ51">
         <v>803472420.0</v>
       </c>
       <c r="DA51">
         <v>949750470.0</v>
       </c>
       <c r="DB51">
         <v>1125168250.0</v>
       </c>
     </row>
     <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52"/>
       <c r="C52">
-        <v>2385055000.0</v>
+        <v>1834000000.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>2301000000.0</v>
       </c>
       <c r="H52">
         <v>182000000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52">
         <v>2330000000.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
@@ -18792,54 +18800,54 @@
       </c>
       <c r="CW52">
         <v>0.0</v>
       </c>
       <c r="CX52">
         <v>0.0</v>
       </c>
       <c r="CY52">
         <v>0.0</v>
       </c>
       <c r="CZ52">
         <v>0.0</v>
       </c>
       <c r="DA52">
         <v>0.0</v>
       </c>
       <c r="DB52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>17418000000.0</v>
+        <v>18877000000.0</v>
       </c>
       <c r="C53">
-        <v>18246000000.0</v>
+        <v>19780000000.0</v>
       </c>
       <c r="D53">
         <v>19320000000.0</v>
       </c>
       <c r="E53">
         <v>19846000000.0</v>
       </c>
       <c r="F53">
         <v>20154000000.0</v>
       </c>
       <c r="G53">
         <v>17667000000.0</v>
       </c>
       <c r="H53">
         <v>15642000000.0</v>
       </c>
       <c r="I53">
         <v>17158000000.0</v>
       </c>
       <c r="J53">
         <v>17574000000.0</v>
       </c>
       <c r="K53">
         <v>16384000000.0</v>
       </c>
@@ -19382,54 +19390,54 @@
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>399341344000.0</v>
+        <v>398312000000.0</v>
       </c>
       <c r="C55">
-        <v>398130285000.0</v>
+        <v>398455000000.0</v>
       </c>
       <c r="D55">
         <v>394929000000.0</v>
       </c>
       <c r="E55">
         <v>376287000000.0</v>
       </c>
       <c r="F55">
         <v>372960000000.0</v>
       </c>
       <c r="G55">
         <v>370721000000.0</v>
       </c>
       <c r="H55">
         <v>361252000000.0</v>
       </c>
       <c r="I55">
         <v>344516000000.0</v>
       </c>
       <c r="J55">
         <v>340527000000.0</v>
       </c>
       <c r="K55">
         <v>333241000000.0</v>
       </c>
@@ -19702,54 +19710,54 @@
       </c>
       <c r="CW55">
         <v>56652008000.0</v>
       </c>
       <c r="CX55">
         <v>57822461200.0</v>
       </c>
       <c r="CY55">
         <v>104543000000.0</v>
       </c>
       <c r="CZ55">
         <v>54628601410.0</v>
       </c>
       <c r="DA55">
         <v>53583113880.0</v>
       </c>
       <c r="DB55">
         <v>52907588860.0</v>
       </c>
     </row>
     <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>15309462000.0</v>
+        <v>72628000000.0</v>
       </c>
       <c r="C56">
-        <v>16144832000.0</v>
+        <v>41571000000.0</v>
       </c>
       <c r="D56">
         <v>73814000000.0</v>
       </c>
       <c r="E56">
         <v>71222000000.0</v>
       </c>
       <c r="F56">
         <v>72195000000.0</v>
       </c>
       <c r="G56"/>
       <c r="H56">
         <v>28543000000.0</v>
       </c>
       <c r="I56">
         <v>14641000000.0</v>
       </c>
       <c r="J56">
         <v>8230000000.0</v>
       </c>
       <c r="K56">
         <v>29900000000.0</v>
       </c>
       <c r="L56">
         <v>24916000000.0</v>
@@ -20019,52 +20027,56 @@
         <v>4486000000.0</v>
       </c>
       <c r="CW56">
         <v>4279000000.0</v>
       </c>
       <c r="CX56">
         <v>4271000000.0</v>
       </c>
       <c r="CY56">
         <v>10179000000.0</v>
       </c>
       <c r="CZ56">
         <v>3674000000.0</v>
       </c>
       <c r="DA56">
         <v>3111000000.0</v>
       </c>
       <c r="DB56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>84</v>
       </c>
-      <c r="B57"/>
-      <c r="C57"/>
+      <c r="B57">
+        <v>2534000000.0</v>
+      </c>
+      <c r="C57">
+        <v>14951000000.0</v>
+      </c>
       <c r="D57">
         <v>2318000000.0</v>
       </c>
       <c r="E57">
         <v>2140000000.0</v>
       </c>
       <c r="F57">
         <v>2173000000.0</v>
       </c>
       <c r="G57"/>
       <c r="H57">
         <v>182000000.0</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>130700000000.0</v>
       </c>
       <c r="K57">
         <v>4823000000.0</v>
       </c>
       <c r="L57">
         <v>120650000000.0</v>
       </c>
       <c r="M57">
         <v>123105000000.0</v>
@@ -20332,54 +20344,54 @@
       </c>
       <c r="CW57">
         <v>94849000000.0</v>
       </c>
       <c r="CX57">
         <v>95688000000.0</v>
       </c>
       <c r="CY57">
         <v>97277000000.0</v>
       </c>
       <c r="CZ57">
         <v>97491000000.0</v>
       </c>
       <c r="DA57">
         <v>94912000000.0</v>
       </c>
       <c r="DB57">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>373325284000.0</v>
+        <v>372363000000.0</v>
       </c>
       <c r="C58">
-        <v>372659060000.0</v>
+        <v>372963000000.0</v>
       </c>
       <c r="D58">
         <v>368940000000.0</v>
       </c>
       <c r="E58">
         <v>351103000000.0</v>
       </c>
       <c r="F58">
         <v>346921000000.0</v>
       </c>
       <c r="G58">
         <v>344592000000.0</v>
       </c>
       <c r="H58">
         <v>335324000000.0</v>
       </c>
       <c r="I58">
         <v>319815000000.0</v>
       </c>
       <c r="J58">
         <v>315882000000.0</v>
       </c>
       <c r="K58">
         <v>309041000000.0</v>
       </c>
@@ -20922,54 +20934,54 @@
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>25073630000.0</v>
+        <v>25754000000.0</v>
       </c>
       <c r="C60">
-        <v>24512008000.0</v>
+        <v>25228000000.0</v>
       </c>
       <c r="D60">
         <v>25700000000.0</v>
       </c>
       <c r="E60">
         <v>25123000000.0</v>
       </c>
       <c r="F60">
         <v>25965000000.0</v>
       </c>
       <c r="G60">
         <v>26053000000.0</v>
       </c>
       <c r="H60">
         <v>25849000000.0</v>
       </c>
       <c r="I60">
         <v>24609000000.0</v>
       </c>
       <c r="J60">
         <v>24539000000.0</v>
       </c>
       <c r="K60">
         <v>24039000000.0</v>
       </c>
@@ -24476,51 +24488,53 @@
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>169</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>5263000000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2">
         <v>10821000000.0</v>
       </c>
       <c r="E2">
         <v>8092000000.0</v>
       </c>
       <c r="F2">
         <v>9881000000.0</v>
       </c>
       <c r="G2">
         <v>2463000000.0</v>
       </c>
       <c r="H2">
         <v>13439000000.0</v>
       </c>
       <c r="I2">
         <v>7746000000.0</v>
       </c>
       <c r="J2">
         <v>5654000000.0</v>
       </c>
       <c r="K2">
         <v>16693000000.0</v>
       </c>
@@ -24868,123 +24882,123 @@
       <c r="W3">
         <v>-924000000.0</v>
       </c>
       <c r="X3">
         <v>-958000000.0</v>
       </c>
       <c r="Y3">
         <v>-698000000.0</v>
       </c>
       <c r="Z3">
         <v>-790000000.0</v>
       </c>
       <c r="AA3">
         <v>-955000000.0</v>
       </c>
       <c r="AB3">
         <v>-780000000.0</v>
       </c>
       <c r="AC3">
         <v>-793000000.0</v>
       </c>
       <c r="AD3">
         <v>-823000000.0</v>
       </c>
       <c r="AE3">
-        <v>-555000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="AF3">
         <v>-1134000000.0</v>
       </c>
       <c r="AG3">
         <v>-989000000.0</v>
       </c>
       <c r="AH3">
         <v>-887000000.0</v>
       </c>
       <c r="AI3">
-        <v>-305000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="AJ3">
         <v>-1105000000.0</v>
       </c>
       <c r="AK3">
         <v>-661000000.0</v>
       </c>
       <c r="AL3">
         <v>-836000000.0</v>
       </c>
       <c r="AM3">
-        <v>-1032000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="AN3">
         <v>-1044000000.0</v>
       </c>
       <c r="AO3">
         <v>-703000000.0</v>
       </c>
       <c r="AP3">
         <v>-737000000.0</v>
       </c>
       <c r="AQ3">
-        <v>-887000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="AR3">
         <v>-671000000.0</v>
       </c>
       <c r="AS3">
         <v>-1081000000.0</v>
       </c>
       <c r="AT3">
         <v>-634000000.0</v>
       </c>
       <c r="AU3">
-        <v>-749000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="AV3">
         <v>-654000000.0</v>
       </c>
       <c r="AW3">
         <v>-667000000.0</v>
       </c>
       <c r="AX3">
         <v>-633000000.0</v>
       </c>
       <c r="AY3">
-        <v>-725000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="AZ3">
         <v>-496000000.0</v>
       </c>
       <c r="BA3">
         <v>-618000000.0</v>
       </c>
       <c r="BB3">
         <v>-611000000.0</v>
       </c>
       <c r="BC3">
-        <v>-477000000.0</v>
+        <v>90000000.0</v>
       </c>
       <c r="BD3">
         <v>-657000000.0</v>
       </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3">
         <v>120000000.0</v>
       </c>
       <c r="BL3">
         <v>-9000000.0</v>
       </c>
       <c r="BM3"/>
       <c r="BN3">
         <v>-12000000.0</v>
       </c>
       <c r="BO3"/>
       <c r="BP3">
         <v>-15000000.0</v>
       </c>
       <c r="BQ3">
@@ -25299,51 +25313,51 @@
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
-        <v>1531000000.0</v>
+        <v>1578000000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>1079000000.0</v>
       </c>
       <c r="J5">
         <v>1356000000.0</v>
       </c>
       <c r="K5">
         <v>902000000.0</v>
       </c>
       <c r="L5">
         <v>2475000000.0</v>
       </c>
       <c r="M5">
         <v>857877915.0</v>
       </c>
       <c r="N5">
         <v>1749000000.0</v>
       </c>
       <c r="O5">
         <v>1161945120.0</v>
@@ -25372,123 +25386,123 @@
       <c r="W5">
         <v>1005944869.0</v>
       </c>
       <c r="X5">
         <v>1076947250.0</v>
       </c>
       <c r="Y5">
         <v>798948884.0</v>
       </c>
       <c r="Z5">
         <v>748952700.0</v>
       </c>
       <c r="AA5">
         <v>1002953533.0</v>
       </c>
       <c r="AB5">
         <v>830955354.0</v>
       </c>
       <c r="AC5">
         <v>837959037.0</v>
       </c>
       <c r="AD5">
         <v>889959626.0</v>
       </c>
       <c r="AE5">
-        <v>774000000.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="AF5">
         <v>1061000000.0</v>
       </c>
       <c r="AG5">
         <v>952000000.0</v>
       </c>
       <c r="AH5">
         <v>724000000.0</v>
       </c>
       <c r="AI5">
-        <v>180000000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="AJ5">
         <v>2219000000.0</v>
       </c>
       <c r="AK5">
         <v>619000000.0</v>
       </c>
       <c r="AL5">
         <v>931000000.0</v>
       </c>
       <c r="AM5">
         <v>1109000000.0</v>
       </c>
       <c r="AN5">
         <v>1199000000.0</v>
       </c>
       <c r="AO5">
         <v>631000000.0</v>
       </c>
       <c r="AP5">
         <v>662000000.0</v>
       </c>
       <c r="AQ5">
-        <v>741000000.0</v>
+        <v>821000000.0</v>
       </c>
       <c r="AR5">
         <v>606000000.0</v>
       </c>
       <c r="AS5">
         <v>995000000.0</v>
       </c>
       <c r="AT5">
         <v>557000000.0</v>
       </c>
       <c r="AU5">
-        <v>658000000.0</v>
+        <v>752000000.0</v>
       </c>
       <c r="AV5">
         <v>576000000.0</v>
       </c>
       <c r="AW5">
         <v>589000000.0</v>
       </c>
       <c r="AX5">
         <v>550000000.0</v>
       </c>
       <c r="AY5">
-        <v>632000000.0</v>
+        <v>724000000.0</v>
       </c>
       <c r="AZ5">
         <v>499000000.0</v>
       </c>
       <c r="BA5">
         <v>528000000.0</v>
       </c>
       <c r="BB5">
         <v>518000000.0</v>
       </c>
       <c r="BC5">
-        <v>316000000.0</v>
+        <v>405000000.0</v>
       </c>
       <c r="BD5">
         <v>472000000.0</v>
       </c>
       <c r="BE5">
         <v>-4000000.0</v>
       </c>
       <c r="BF5">
         <v>927000000.0</v>
       </c>
       <c r="BG5">
         <v>-895000000.0</v>
       </c>
       <c r="BH5">
         <v>-764000000.0</v>
       </c>
       <c r="BI5">
         <v>501000000.0</v>
       </c>
       <c r="BJ5">
         <v>527000000.0</v>
       </c>
       <c r="BK5">
         <v>875000000.0</v>
       </c>
@@ -25605,57 +25619,57 @@
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>1181000000.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>797054490.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="C6">
         <v>1257973998.0</v>
       </c>
       <c r="D6">
-        <v>1578000000.0</v>
+        <v>1617000000.0</v>
       </c>
       <c r="E6">
         <v>1105000000.0</v>
       </c>
       <c r="F6">
         <v>1382000000.0</v>
       </c>
       <c r="G6">
         <v>771000000.0</v>
       </c>
       <c r="H6">
         <v>1828000000.0</v>
       </c>
       <c r="I6">
         <v>1048000000.0</v>
       </c>
       <c r="J6">
         <v>1356000000.0</v>
       </c>
       <c r="K6">
         <v>902000000.0</v>
       </c>
       <c r="L6">
         <v>1341000000.0</v>
       </c>
@@ -25692,123 +25706,123 @@
       <c r="W6">
         <v>1009000000.0</v>
       </c>
       <c r="X6">
         <v>1075000000.0</v>
       </c>
       <c r="Y6">
         <v>803000000.0</v>
       </c>
       <c r="Z6">
         <v>755000000.0</v>
       </c>
       <c r="AA6">
         <v>1007000000.0</v>
       </c>
       <c r="AB6">
         <v>831000000.0</v>
       </c>
       <c r="AC6">
         <v>838000000.0</v>
       </c>
       <c r="AD6">
         <v>890000000.0</v>
       </c>
       <c r="AE6">
-        <v>853000000.0</v>
+        <v>1013000000.0</v>
       </c>
       <c r="AF6">
         <v>1134000000.0</v>
       </c>
       <c r="AG6">
         <v>1030000000.0</v>
       </c>
       <c r="AH6">
         <v>799000000.0</v>
       </c>
       <c r="AI6">
-        <v>261000000.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="AJ6">
         <v>1114000000.0</v>
       </c>
       <c r="AK6">
         <v>706000000.0</v>
       </c>
       <c r="AL6">
         <v>1011000000.0</v>
       </c>
       <c r="AM6">
-        <v>1109000000.0</v>
+        <v>1249000000.0</v>
       </c>
       <c r="AN6">
         <v>1199000000.0</v>
       </c>
       <c r="AO6">
         <v>710000000.0</v>
       </c>
       <c r="AP6">
         <v>743000000.0</v>
       </c>
       <c r="AQ6">
-        <v>821000000.0</v>
+        <v>932000000.0</v>
       </c>
       <c r="AR6">
         <v>692000000.0</v>
       </c>
       <c r="AS6">
         <v>1079000000.0</v>
       </c>
       <c r="AT6">
         <v>629000000.0</v>
       </c>
       <c r="AU6">
-        <v>752000000.0</v>
+        <v>855000000.0</v>
       </c>
       <c r="AV6">
         <v>653000000.0</v>
       </c>
       <c r="AW6">
         <v>667000000.0</v>
       </c>
       <c r="AX6">
         <v>637000000.0</v>
       </c>
       <c r="AY6">
-        <v>703000000.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="AZ6">
-        <v>3000000.0</v>
+        <v>499000000.0</v>
       </c>
       <c r="BA6">
         <v>617000000.0</v>
       </c>
       <c r="BB6">
         <v>605000000.0</v>
       </c>
       <c r="BC6">
-        <v>405000000.0</v>
+        <v>495000000.0</v>
       </c>
       <c r="BD6">
         <v>667000000.0</v>
       </c>
       <c r="BE6">
         <v>92000000.0</v>
       </c>
       <c r="BF6">
         <v>594000000.0</v>
       </c>
       <c r="BG6">
         <v>-783000000.0</v>
       </c>
       <c r="BH6">
         <v>-660000000.0</v>
       </c>
       <c r="BI6">
         <v>613000000.0</v>
       </c>
       <c r="BJ6">
         <v>633000000.0</v>
       </c>
       <c r="BK6">
         <v>995000000.0</v>
       </c>
@@ -26473,51 +26487,51 @@
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>176</v>
       </c>
       <c r="B9">
-        <v>8878886245.0</v>
+        <v>3539000000.0</v>
       </c>
       <c r="C9">
         <v>8921723454.0</v>
       </c>
       <c r="D9">
         <v>1578000000.0</v>
       </c>
       <c r="E9">
         <v>1105000000.0</v>
       </c>
       <c r="F9">
         <v>1457000000.0</v>
       </c>
       <c r="G9">
         <v>812000000.0</v>
       </c>
       <c r="H9">
         <v>1941000000.0</v>
       </c>
       <c r="I9">
         <v>1146000000.0</v>
       </c>
       <c r="J9">
         <v>1282000000.0</v>
       </c>
@@ -26793,51 +26807,51 @@
       </c>
       <c r="CW9">
         <v>3613405600.0</v>
       </c>
       <c r="CX9">
         <v>3969566600.0</v>
       </c>
       <c r="CY9">
         <v>4021506260.0</v>
       </c>
       <c r="CZ9">
         <v>3930093560.0</v>
       </c>
       <c r="DA9">
         <v>2262510090.0</v>
       </c>
       <c r="DB9">
         <v>3417607820.0</v>
       </c>
     </row>
     <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>177</v>
       </c>
       <c r="B10">
-        <v>633633255.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="C10">
         <v>1125082384.0</v>
       </c>
       <c r="D10">
         <v>1447000000.0</v>
       </c>
       <c r="E10">
         <v>976000000.0</v>
       </c>
       <c r="F10">
         <v>1249000000.0</v>
       </c>
       <c r="G10">
         <v>589000000.0</v>
       </c>
       <c r="H10">
         <v>1643000000.0</v>
       </c>
       <c r="I10">
         <v>910000000.0</v>
       </c>
       <c r="J10">
         <v>1197000000.0</v>
       </c>
@@ -27113,51 +27127,51 @@
       </c>
       <c r="CW10">
         <v>274685600.0</v>
       </c>
       <c r="CX10">
         <v>272405800.0</v>
       </c>
       <c r="CY10">
         <v>1181000000.0</v>
       </c>
       <c r="CZ10">
         <v>323495450.0</v>
       </c>
       <c r="DA10">
         <v>300779010.0</v>
       </c>
       <c r="DB10">
         <v>319402600.0</v>
       </c>
     </row>
     <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>178</v>
       </c>
       <c r="B11">
-        <v>103266179.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="C11">
         <v>315742480.0</v>
       </c>
       <c r="D11">
         <v>260000000.0</v>
       </c>
       <c r="E11">
         <v>198000000.0</v>
       </c>
       <c r="F11">
         <v>242000000.0</v>
       </c>
       <c r="G11">
         <v>372000000.0</v>
       </c>
       <c r="H11">
         <v>215000000.0</v>
       </c>
       <c r="I11">
         <v>192000000.0</v>
       </c>
       <c r="J11">
         <v>261000000.0</v>
       </c>
@@ -29753,51 +29767,51 @@
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>188</v>
       </c>
       <c r="B21">
-        <v>633633255.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="C21">
         <v>1125082384.0</v>
       </c>
       <c r="D21">
         <v>1447000000.0</v>
       </c>
       <c r="E21">
         <v>976000000.0</v>
       </c>
       <c r="F21">
         <v>1249000000.0</v>
       </c>
       <c r="G21">
         <v>589000000.0</v>
       </c>
       <c r="H21">
         <v>1643000000.0</v>
       </c>
       <c r="I21">
         <v>910000000.0</v>
       </c>
       <c r="J21">
         <v>1197000000.0</v>
       </c>
@@ -30343,51 +30357,51 @@
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>190</v>
       </c>
       <c r="B23">
-        <v>8245252990.0</v>
+        <v>7965000000.0</v>
       </c>
       <c r="C23">
         <v>7796641069.0</v>
       </c>
       <c r="D23">
         <v>10952000000.0</v>
       </c>
       <c r="E23">
         <v>8221000000.0</v>
       </c>
       <c r="F23">
         <v>10089000000.0</v>
       </c>
       <c r="G23">
         <v>2686000000.0</v>
       </c>
       <c r="H23">
         <v>13737000000.0</v>
       </c>
       <c r="I23">
         <v>7982000000.0</v>
       </c>
       <c r="J23">
         <v>5739000000.0</v>
       </c>
@@ -31348,51 +31362,53 @@
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>195</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>2669000000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28">
         <v>115000000.0</v>
       </c>
       <c r="T28">
         <v>112000000.0</v>
       </c>
       <c r="U28">
         <v>109000000.0</v>
       </c>
@@ -31803,51 +31819,51 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>197</v>
       </c>
       <c r="B30">
-        <v>8245252990.0</v>
+        <v>2702000000.0</v>
       </c>
       <c r="C30">
         <v>7796641069.0</v>
       </c>
       <c r="D30">
         <v>131000000.0</v>
       </c>
       <c r="E30">
         <v>129000000.0</v>
       </c>
       <c r="F30">
         <v>208000000.0</v>
       </c>
       <c r="G30">
         <v>223000000.0</v>
       </c>
       <c r="H30">
         <v>298000000.0</v>
       </c>
       <c r="I30">
         <v>236000000.0</v>
       </c>
       <c r="J30">
         <v>85000000.0</v>
       </c>
@@ -32122,51 +32138,53 @@
         <v>593967200.0</v>
       </c>
       <c r="CW30">
         <v>684437600.0</v>
       </c>
       <c r="CX30">
         <v>705420800.0</v>
       </c>
       <c r="CY30">
         <v>-3691112990.0</v>
       </c>
       <c r="CZ30">
         <v>630439970.0</v>
       </c>
       <c r="DA30">
         <v>651934800.0</v>
       </c>
       <c r="DB30">
         <v>595250300.0</v>
       </c>
     </row>
     <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>198</v>
       </c>
-      <c r="B31"/>
+      <c r="B31">
+        <v>-205000000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31">
         <v>-5344000000.0</v>
       </c>
       <c r="E31">
         <v>-5304000000.0</v>
       </c>
       <c r="F31">
         <v>-133000000.0</v>
       </c>
       <c r="G31">
         <v>19631000000.0</v>
       </c>
       <c r="H31">
         <v>-5190000000.0</v>
       </c>
       <c r="I31">
         <v>-139000000.0</v>
       </c>
       <c r="J31">
         <v>-270000000.0</v>
       </c>
       <c r="K31">
         <v>-492000000.0</v>
       </c>
@@ -32439,51 +32457,51 @@
       </c>
       <c r="CW31">
         <v>-2654282400.0</v>
       </c>
       <c r="CX31">
         <v>-2991740000.0</v>
       </c>
       <c r="CY31">
         <v>850606730.0</v>
       </c>
       <c r="CZ31">
         <v>-2976158140.0</v>
       </c>
       <c r="DA31">
         <v>-1309796280.0</v>
       </c>
       <c r="DB31">
         <v>-2502954920.0</v>
       </c>
     </row>
     <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>199</v>
       </c>
       <c r="B32">
-        <v>8878886245.0</v>
+        <v>8802000000.0</v>
       </c>
       <c r="C32">
         <v>8921723454.0</v>
       </c>
       <c r="D32">
         <v>12399000000.0</v>
       </c>
       <c r="E32">
         <v>9197000000.0</v>
       </c>
       <c r="F32">
         <v>11338000000.0</v>
       </c>
       <c r="G32">
         <v>3275000000.0</v>
       </c>
       <c r="H32">
         <v>15380000000.0</v>
       </c>
       <c r="I32">
         <v>8892000000.0</v>
       </c>
       <c r="J32">
         <v>6936000000.0</v>
       </c>
@@ -34422,51 +34440,51 @@
       </c>
       <c r="Y22">
         <v>1033000000.0</v>
       </c>
       <c r="Z22">
         <v>881000000.0</v>
       </c>
       <c r="AA22">
         <v>802000000.0</v>
       </c>
       <c r="AB22">
         <v>334000000.0</v>
       </c>
       <c r="AC22">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>220</v>
       </c>
       <c r="B23">
         <v>-179853000.0</v>
       </c>
       <c r="C23">
-        <v>-569000000.0</v>
+        <v>-612000000.0</v>
       </c>
       <c r="D23">
         <v>-132791999.0</v>
       </c>
       <c r="E23">
         <v>2170000000.0</v>
       </c>
       <c r="F23">
         <v>19000000.0</v>
       </c>
       <c r="G23">
         <v>-5000000.0</v>
       </c>
       <c r="H23">
         <v>-401000000.0</v>
       </c>
       <c r="I23">
         <v>-258000000.0</v>
       </c>
       <c r="J23">
         <v>-242000000.0</v>
       </c>
       <c r="K23">
         <v>659000000.0</v>
       </c>
@@ -40955,57 +40973,57 @@
       </c>
       <c r="CZ22">
         <v>201663340.0</v>
       </c>
       <c r="DA22">
         <v>193712000.0</v>
       </c>
       <c r="DB22">
         <v>197448880.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>220</v>
       </c>
       <c r="B23">
         <v>-39100785.0</v>
       </c>
       <c r="C23">
         <v>-42964959.0</v>
       </c>
       <c r="D23">
         <v>-70000000.0</v>
       </c>
       <c r="E23">
-        <v>-117000000.0</v>
+        <v>-136000000.0</v>
       </c>
       <c r="F23">
         <v>-66000000.0</v>
       </c>
       <c r="G23">
-        <v>-183000000.0</v>
+        <v>-207000000.0</v>
       </c>
       <c r="H23">
         <v>-92000000.0</v>
       </c>
       <c r="I23">
         <v>-33612200.0</v>
       </c>
       <c r="J23">
         <v>-31004400.0</v>
       </c>
       <c r="K23">
         <v>-33198000.0</v>
       </c>
       <c r="L23">
         <v>259000000.0</v>
       </c>
       <c r="M23">
         <v>-248000000.0</v>
       </c>
       <c r="N23">
         <v>222000000.0</v>
       </c>
       <c r="O23">
         <v>-96000000.0</v>
       </c>