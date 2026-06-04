--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -963,71 +966,75 @@
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>-31499000.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7990000.0</v>
+      </c>
       <c r="C7">
         <v>9407000.0</v>
       </c>
       <c r="D7">
         <v>9553000.0</v>
       </c>
       <c r="E7">
         <v>10046000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>20000.0</v>
+      </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>109183213.0</v>
       </c>
       <c r="H8">
         <v>29096837.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1331,51 +1338,53 @@
         <v>10000.0</v>
       </c>
       <c r="G24">
         <v>5101091.0</v>
       </c>
       <c r="H24">
         <v>5734580.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>86997000.0</v>
+      </c>
       <c r="C26">
         <v>210400000.0</v>
       </c>
       <c r="D26">
         <v>239566000.0</v>
       </c>
       <c r="E26">
         <v>172974000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
@@ -1389,51 +1398,53 @@
         <v>-39030000.0</v>
       </c>
       <c r="C28">
         <v>-16006000.0</v>
       </c>
       <c r="D28">
         <v>-24984000.0</v>
       </c>
       <c r="E28">
         <v>-40070000.0</v>
       </c>
       <c r="F28">
         <v>-513317000.0</v>
       </c>
       <c r="G28">
         <v>1362000.0</v>
       </c>
       <c r="H28">
         <v>-4223384.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>416174000.0</v>
+      </c>
       <c r="C29">
         <v>410280000.0</v>
       </c>
       <c r="D29">
         <v>503335000.0</v>
       </c>
       <c r="E29">
         <v>555379000.0</v>
       </c>
       <c r="F29">
         <v>558795000.0</v>
       </c>
       <c r="G29">
         <v>-98974182.0</v>
       </c>
       <c r="H29">
         <v>-9784979.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>2155000.0</v>
@@ -1459,101 +1470,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>554264000.0</v>
       </c>
       <c r="F31">
         <v>558046000.0</v>
       </c>
       <c r="G31">
         <v>-105558783.0</v>
       </c>
       <c r="H31">
         <v>-16412337.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>250632000.0</v>
+      </c>
       <c r="C32">
         <v>105266000.0</v>
       </c>
       <c r="D32">
         <v>167239000.0</v>
       </c>
       <c r="E32">
         <v>307075000.0</v>
       </c>
       <c r="F32">
         <v>586011000.0</v>
       </c>
       <c r="G32">
         <v>3633368.0</v>
       </c>
       <c r="H32">
         <v>9472170.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>190354999.0</v>
       </c>
       <c r="C33">
         <v>323014000.0</v>
       </c>
       <c r="D33">
         <v>349674000.0</v>
       </c>
       <c r="E33">
         <v>266638000.0</v>
       </c>
       <c r="F33">
         <v>23303000.0</v>
       </c>
       <c r="G33">
         <v>8729000.0</v>
       </c>
       <c r="H33">
         <v>9678651.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1113000.0</v>
+      </c>
       <c r="C34">
         <v>942000.0</v>
       </c>
       <c r="D34">
         <v>803000.0</v>
       </c>
       <c r="E34">
         <v>18341000.0</v>
       </c>
       <c r="F34">
         <v>50423000.0</v>
       </c>
       <c r="G34">
         <v>320107.0</v>
       </c>
       <c r="H34">
         <v>381243.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>24812999.0</v>
@@ -1735,51 +1750,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>150155000.0</v>
+      </c>
       <c r="C45">
         <v>145260000.0</v>
       </c>
       <c r="D45">
         <v>130912000.0</v>
       </c>
       <c r="E45">
         <v>91408000.0</v>
       </c>
       <c r="F45">
         <v>28550000.0</v>
       </c>
       <c r="G45">
         <v>12625226.0</v>
       </c>
       <c r="H45">
         <v>11540892.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>95954000.0</v>
@@ -2138,3474 +2155,3621 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>12364000.0</v>
+      </c>
+      <c r="C2">
         <v>8342000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9389000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5998000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6421000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8124000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>7285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7866000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6455000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6280000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8065000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3577000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11326000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9946000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9540000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4135000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4326000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1293000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1016000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>350749.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>202000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-1053000.0</v>
+      </c>
+      <c r="C5">
         <v>354000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>385000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>225000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>212000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>39000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>909000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1149000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1138000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-559000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3372000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2274000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3159000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3837000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1291000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-330000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-860353875.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-444126907.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-16195754.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7763000.0</v>
+      </c>
       <c r="C7">
+        <v>7990000.0</v>
+      </c>
+      <c r="D7">
         <v>8206000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8418000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8676000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9407000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8807000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9060000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9553000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9651000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9746000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9866000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10046000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8601000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8185000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8354000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>22000.0</v>
+      </c>
       <c r="C8">
+        <v>20000.0</v>
+      </c>
+      <c r="D8">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
         <v>18000.0</v>
       </c>
       <c r="H8">
         <v>18000.0</v>
       </c>
       <c r="I8">
         <v>18000.0</v>
       </c>
       <c r="J8">
         <v>18000.0</v>
       </c>
       <c r="K8">
         <v>18000.0</v>
       </c>
       <c r="L8">
         <v>18000.0</v>
       </c>
       <c r="M8">
         <v>18000.0</v>
       </c>
       <c r="N8">
         <v>18000.0</v>
       </c>
       <c r="O8">
         <v>18000.0</v>
       </c>
       <c r="P8">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="Q8">
         <v>17000.0</v>
       </c>
       <c r="R8">
         <v>17000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="S8">
+        <v>17000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
         <v>463364000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>583034000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>579975000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>577603000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>575381000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>572456000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>570037000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>568183000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>131.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>47286000.0</v>
+        <v>31509000.0</v>
       </c>
       <c r="C10">
         <v>47286000.0</v>
       </c>
       <c r="D10">
+        <v>47286000.0</v>
+      </c>
+      <c r="E10">
         <v>26248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25413000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37969000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30638000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14019000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34537000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27458000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28439000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9888000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50123000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>97700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>301603000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>450405000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>513447000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>109272000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>120334000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6780121.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4974000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-10634159.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>255408000.0</v>
+      </c>
+      <c r="C12">
         <v>250784000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>251214000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>230933000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>240945000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>118197000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>132010000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140520000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>146638000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>176042000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>193488000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>221133000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>255451000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>323080000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>368539000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>484297000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>553315000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>589332000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>109272000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>120334000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6780121.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4974000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>10634160.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>22000.0</v>
+      </c>
+      <c r="C13">
         <v>20000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
         <v>18000.0</v>
       </c>
       <c r="L13">
         <v>18000.0</v>
       </c>
       <c r="M13">
         <v>18000.0</v>
       </c>
       <c r="N13">
         <v>18000.0</v>
       </c>
       <c r="O13">
         <v>18000.0</v>
       </c>
       <c r="P13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="Q13">
         <v>17000.0</v>
       </c>
       <c r="R13">
         <v>17000.0</v>
       </c>
       <c r="S13">
-        <v>1000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
+        <v>1000.0</v>
+      </c>
+      <c r="V13">
         <v>765.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>217299.0</v>
+      </c>
+      <c r="C14">
         <v>184902712.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>182350071.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>180343931.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>181404557.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>179872390.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>179160488.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>177588035.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>180784020.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>178006919.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>178388926.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>178063573.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>176934261.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>176007184.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>175025984.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>174703533.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>172395717.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>114910129.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>102389770.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>88944577.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45062500.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>69885084.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7414098.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>167557988.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7236595.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>18000.0</v>
       </c>
       <c r="N15">
         <v>18000.0</v>
       </c>
       <c r="O15">
         <v>18000.0</v>
       </c>
       <c r="P15">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="Q15">
         <v>17000.0</v>
       </c>
       <c r="R15">
         <v>17000.0</v>
       </c>
       <c r="S15">
+        <v>17000.0</v>
+      </c>
+      <c r="T15">
         <v>875.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>370000.0</v>
+      </c>
+      <c r="C16">
         <v>198000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>436000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>361000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>3150000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6735000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10075000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3078000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>829000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-6280000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1036000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4050000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>214000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>431000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2524000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-1588569.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>156000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>240000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>204000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>226000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>2056000.0</v>
+        <v>2161000.0</v>
       </c>
       <c r="C21">
         <v>2056000.0</v>
       </c>
       <c r="D21">
+        <v>2056000.0</v>
+      </c>
+      <c r="E21">
         <v>2710000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2544000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2072000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1953000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1912000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1650000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1525000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1360000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1229000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1108000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>921000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>843000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>722000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>619000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>430000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>329000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>274819.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>248000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>2438255.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2859105.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
         <v>-406711.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>554728000.0</v>
+      </c>
+      <c r="C23">
         <v>457782000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>416144000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>397995000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>419390000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>448250000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>470880000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>492627000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>516170000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>532792000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>543926000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>558011000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>572856000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>594446000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>597779000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>608076000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>613491000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>617680000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>124852000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>132523000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15825674.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14207000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>12900361.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>2000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>4000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>873000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>181000000.0</v>
+      </c>
       <c r="C26">
+        <v>86997000.0</v>
+      </c>
+      <c r="D26">
         <v>50433000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>50710000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>59695000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>210400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>216062000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>218313000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>232307000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>239566000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>228806000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>222255000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>212785000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>172974000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>139034000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>49873000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10898000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-23531000.0</v>
+      </c>
+      <c r="C28">
         <v>-39030000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-39080000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17830000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-20778000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16006000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29162000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21578000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4710000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-24984000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17807000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18693000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40070000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89073000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-293360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-441959000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-513317000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-107472000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-118226000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>385988.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1362000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>10634159.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>525457000.0</v>
+      </c>
       <c r="C29">
+        <v>416174000.0</v>
+      </c>
+      <c r="D29">
         <v>381498000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>370771000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>397115000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>410280000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>439450000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>456778000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>479377000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>503335000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>517612000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>529311000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>539471000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>555379000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>552977000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>565028000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>549937000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>558795000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>-334222000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>12701000.0</v>
+      </c>
+      <c r="C30">
         <v>2155000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7233000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4626000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2220000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1393000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2614000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12347000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14258000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1553000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8291000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5224000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1840000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3301000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1639000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>829000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>642000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>386000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>406711.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>277000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>527951000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>538242000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>554264000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>552030000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>564127000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>549123000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>558046000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-391410000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-336659000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-134699256.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-16412337.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>257691000.0</v>
+      </c>
       <c r="C32">
+        <v>250632000.0</v>
+      </c>
+      <c r="D32">
         <v>245566000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>227273000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>238848000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105266000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>119558000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137877000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>152320000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167239000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>193012000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>216794000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>248787000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>307075000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>359130000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>475627000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>551396000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>586011000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>116901000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>279984999.0</v>
+      </c>
+      <c r="C33">
         <v>190354999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>153966000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>158323000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>170113000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>323014000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>330976000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>331801000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>345618000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>349674000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>338940000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>328160000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>311486000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>266638000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>223495000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>118699000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>55618000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>23303000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13835000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11502000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8344709.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8729000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-10634160.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1102000.0</v>
+      </c>
       <c r="C34">
+        <v>1113000.0</v>
+      </c>
+      <c r="D34">
         <v>1127000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1147000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1180000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>942000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>862000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>845000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>829000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>803000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>15643000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20802000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>18341000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>29518000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>29301000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>56965000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>50423000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>51679306.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>286000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>12219000.0</v>
+      </c>
+      <c r="C35">
         <v>24812999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>18034000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14825000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11846000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17966000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11084000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18561000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13578000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14340000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15643000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20802000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18341000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29674000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>29541000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>57169000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>50649000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>998000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1370000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11927623.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8491000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>961999.0</v>
+      </c>
+      <c r="C36">
         <v>44820999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5523000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5686000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5882000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4988000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5428000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4025000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3884000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1060000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1057000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1087000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1099000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1148000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1178000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1209000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1239000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>602000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-13564685.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-350005400.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-10634160.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1087000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1099000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1148000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1178000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>185000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1239000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>602000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>6634000.0</v>
+      </c>
+      <c r="C39">
         <v>14488000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3731000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4113000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6112000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5646000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5280000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7959000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9656000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5523000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3207000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3494000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4219000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2888000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2444000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2864000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2919000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4216000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1103000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>301000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>294133.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>227000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>3308000.0</v>
+      </c>
+      <c r="C40">
         <v>7215000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5951000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11226000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3142000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7578000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12592000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11844000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14133000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7590000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11026000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4080000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7127000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4528000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4062000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3032000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1120000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3420000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1957000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1869000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>615949.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>407000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>6791000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>11779000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>9117000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>21993000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>22077000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>49514000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>50639000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>429000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>497000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5999334.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>813922000.0</v>
+      </c>
+      <c r="C42">
         <v>690234000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>628501000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>592236000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>593187000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>591428000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>589062000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>586029000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>586343000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>588515000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>586347000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>583034000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>579975000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>577603000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>575381000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>572456000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>570037000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>568183000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-510352869.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>-441388142.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>31492000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>153108000.0</v>
+      </c>
       <c r="C45">
+        <v>150155000.0</v>
+      </c>
+      <c r="D45">
         <v>149414000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>148046000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>146234000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>145260000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>143022000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>139027000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>135046000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>130912000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>107552000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>103458000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>96373000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>103034000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>82362000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>91430000.0</v>
+      </c>
+      <c r="C46">
         <v>93045000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>95954000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>99217000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>101992000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>105554000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>107533000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>107551000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>107627000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>107398000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>107552000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>103458000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>96373000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>91408000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>82362000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>66774000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>42759000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22082000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13405000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11173000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8069889.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8481000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>95076000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>87891000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>82761000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>74381000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>66959000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>34978000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22082000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13405000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11173000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8069890.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-287835000.0</v>
+      </c>
+      <c r="C48">
         <v>-274904000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-247710000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-221708000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-196302000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-181171000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-150539000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-128120000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-105846000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-84639000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-65596000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-50369000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-38248000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-19090000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-18611000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-6212000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-19879000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-9535000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-390981000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-336331000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-134425202.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-27627000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-50369000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-38248000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-19090000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-18611000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-6212000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-19879000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-9535000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-54361439.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>7000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>24000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>58000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>88000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>120000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>1235000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>7978000.0</v>
+      </c>
+      <c r="C51">
         <v>8256000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8206000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8418000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8676000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9407000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8807000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9060000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9309000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9553000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9651000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9746000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9866000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10053000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8627000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8243000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8446000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>130000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1800000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2108000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7166109.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6336000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>1010000.0</v>
+      </c>
+      <c r="C52">
         <v>1040000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>836000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>812000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>866000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1118000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1019000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1030000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1021000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1005000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>948000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>894000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>843000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>829000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>946000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>779000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>791000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>120000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1231000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1235000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1237820.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1235000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
-        <v>203928000.0</v>
+        <v>223899000.0</v>
       </c>
       <c r="C53">
         <v>203928000.0</v>
       </c>
       <c r="D53">
+        <v>203928000.0</v>
+      </c>
+      <c r="E53">
         <v>204685000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>211491000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>92784000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>94041000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>109882000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>132619000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>141505000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>166030000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>192694000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>245563000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>272957000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>270839000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>182694000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>102910000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>75885000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>21268319.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>554728000.0</v>
+      </c>
+      <c r="C55">
         <v>457782000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>416144000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>397995000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>419390000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>448250000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>470880000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>492627000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>516170000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>532792000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>543926000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>558011000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>572856000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>594446000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>597779000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>608076000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>613491000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>617680000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>124852000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>132523000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>15825674.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14207000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>274743000.0</v>
+      </c>
+      <c r="C56">
         <v>267427000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>262178000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>239672000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>249277000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>125236000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>139904000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>160826000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>170552000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>183118000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>204986000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>229851000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>261370000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>327808000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>374284000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>489192000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>557873000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>594377000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>111017000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>121021000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7480965.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5478000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>10634160.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>17052000.0</v>
+      </c>
+      <c r="C57">
         <v>16795000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16612000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12399000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10429000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>19970000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20346000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22949000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18232000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15879000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11974000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13057000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12583000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20733000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15154000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13565000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6477000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8366000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4481000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4120000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2204518.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1844000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>29271000.0</v>
+      </c>
+      <c r="C58">
         <v>41608000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34646000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27224000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22275000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>37936000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>31430000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>35849000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>36793000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>29457000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26314000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>28700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>33385000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>39074000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>44828000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>43106000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>63646000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>59015000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5479000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5490000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14132141.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10335000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>525457000.0</v>
+      </c>
+      <c r="C60">
         <v>415704000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>381498000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>370771000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>397115000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>410314000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>439450000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>456778000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>479377000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>503335000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>517612000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>529311000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>539471000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>555372000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>552951000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>564970000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>549845000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>558665000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>119373000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>127033000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1693533.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3872000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>12900361.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62">
         <v>350000000.0</v>
       </c>
-      <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5630,2767 +5794,2868 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>20649000.0</v>
       </c>
       <c r="C2">
         <v>20284000.0</v>
       </c>
       <c r="D2">
         <v>27731000.0</v>
       </c>
       <c r="E2">
         <v>9592000.0</v>
       </c>
       <c r="F2">
         <v>3073000.0</v>
       </c>
       <c r="G2">
         <v>1670000.0</v>
       </c>
       <c r="H2">
         <v>1821483.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
-        <v>19792000.0</v>
+        <v>19814000.0</v>
       </c>
       <c r="C3">
         <v>16464000.0</v>
       </c>
       <c r="D3">
         <v>11962000.0</v>
       </c>
       <c r="E3">
         <v>5176000.0</v>
       </c>
       <c r="F3">
         <v>2360000.0</v>
       </c>
       <c r="G3">
         <v>2067000.0</v>
       </c>
       <c r="H3">
         <v>1439488.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-93458000.0</v>
+        <v>-100832000.0</v>
       </c>
       <c r="C5">
         <v>-105333000.0</v>
       </c>
       <c r="D5">
         <v>-90620000.0</v>
       </c>
       <c r="E5">
         <v>-59119000.0</v>
       </c>
       <c r="F5">
         <v>-26546000.0</v>
       </c>
       <c r="G5">
         <v>-11593000.0</v>
       </c>
       <c r="H5">
         <v>-8330178.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-73666000.0</v>
+        <v>-81018000.0</v>
       </c>
       <c r="C6">
         <v>-88869000.0</v>
       </c>
       <c r="D6">
         <v>-78658000.0</v>
       </c>
       <c r="E6">
         <v>-53943000.0</v>
       </c>
       <c r="F6">
         <v>-24186000.0</v>
       </c>
       <c r="G6">
         <v>-9526000.0</v>
       </c>
       <c r="H6">
         <v>-6890690.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>1098000.0</v>
       </c>
       <c r="C9">
         <v>-145000.0</v>
       </c>
       <c r="D9">
         <v>-10321000.0</v>
       </c>
       <c r="E9">
         <v>2197000.0</v>
       </c>
       <c r="F9">
         <v>-361000.0</v>
       </c>
       <c r="G9">
         <v>433000.0</v>
       </c>
       <c r="H9">
         <v>454307.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
-        <v>-93483000.0</v>
+        <v>-93418000.0</v>
       </c>
       <c r="C10">
         <v>-95326000.0</v>
       </c>
       <c r="D10">
         <v>-65549000.0</v>
       </c>
       <c r="E10">
         <v>-9782000.0</v>
       </c>
       <c r="F10">
         <v>18067000.0</v>
       </c>
       <c r="G10">
         <v>-14257000.0</v>
       </c>
       <c r="H10">
         <v>-9073795.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>-8000.0</v>
       </c>
       <c r="C11">
         <v>1194000.0</v>
       </c>
       <c r="D11">
         <v>-1.0</v>
       </c>
       <c r="E11">
         <v>-227000.0</v>
       </c>
       <c r="F11">
         <v>-25000.0</v>
       </c>
       <c r="G11">
         <v>118000.0</v>
       </c>
       <c r="H11">
         <v>134637.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>25000.0</v>
       </c>
       <c r="C12">
         <v>46000.0</v>
       </c>
       <c r="D12">
         <v>84000.0</v>
       </c>
       <c r="E12">
         <v>42000.0</v>
       </c>
       <c r="F12">
         <v>394000.0</v>
       </c>
       <c r="G12">
         <v>361000.0</v>
       </c>
       <c r="H12">
         <v>59366.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>13204000.0</v>
+      </c>
       <c r="C13">
         <v>17671000.0</v>
       </c>
       <c r="D13">
         <v>15433000.0</v>
       </c>
       <c r="E13">
         <v>4692000.0</v>
       </c>
       <c r="F13">
         <v>56000.0</v>
       </c>
       <c r="G13">
         <v>28076.0</v>
       </c>
       <c r="H13">
         <v>232316.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-93410000.0</v>
       </c>
       <c r="C15">
         <v>-96520000.0</v>
       </c>
       <c r="D15">
         <v>-65549000.0</v>
       </c>
       <c r="E15">
         <v>-9555000.0</v>
       </c>
       <c r="F15">
         <v>18092000.0</v>
       </c>
       <c r="G15">
         <v>-14375000.0</v>
       </c>
       <c r="H15">
         <v>-9208432.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-9555000.0</v>
       </c>
       <c r="F16">
         <v>12656000.0</v>
       </c>
       <c r="G16">
         <v>-94461205.0</v>
       </c>
       <c r="H16">
         <v>-12284998.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-93410000.0</v>
+      </c>
       <c r="C17">
         <v>-96520000.0</v>
       </c>
       <c r="D17">
         <v>-46986000.0</v>
       </c>
       <c r="E17">
         <v>-9555000.0</v>
       </c>
       <c r="F17">
         <v>18092000.0</v>
       </c>
       <c r="G17">
         <v>-14374864.0</v>
       </c>
       <c r="H17">
         <v>-9208432.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>13179000.0</v>
+      </c>
       <c r="C18">
         <v>17625000.0</v>
       </c>
       <c r="D18">
         <v>15374000.0</v>
       </c>
       <c r="E18">
         <v>4650000.0</v>
       </c>
       <c r="F18">
         <v>-338000.0</v>
       </c>
       <c r="G18">
         <v>-333196.0</v>
       </c>
       <c r="H18">
         <v>172950.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>49379000.0</v>
       </c>
       <c r="F19">
         <v>45007000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-100832000.0</v>
       </c>
       <c r="C21">
         <v>-105333000.0</v>
       </c>
       <c r="D21">
         <v>-90620000.0</v>
       </c>
       <c r="E21">
         <v>-59119000.0</v>
       </c>
       <c r="F21">
         <v>-26546000.0</v>
       </c>
       <c r="G21">
         <v>-11593000.0</v>
       </c>
       <c r="H21">
         <v>-9246745.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>122579000.0</v>
       </c>
       <c r="C23">
         <v>125472000.0</v>
       </c>
       <c r="D23">
         <v>108030000.0</v>
       </c>
       <c r="E23">
         <v>70908000.0</v>
       </c>
       <c r="F23">
         <v>29258000.0</v>
       </c>
       <c r="G23">
         <v>13696000.0</v>
       </c>
       <c r="H23">
         <v>11522535.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>5436000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>19792000.0</v>
+      </c>
       <c r="C25">
         <v>17364000.0</v>
       </c>
       <c r="D25">
         <v>10804000.0</v>
       </c>
       <c r="E25">
         <v>5921000.0</v>
       </c>
       <c r="F25">
         <v>2360000.0</v>
       </c>
       <c r="G25">
         <v>2067461.0</v>
       </c>
       <c r="H25">
         <v>1439488.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>72513000.0</v>
       </c>
       <c r="C26">
         <v>73341000.0</v>
       </c>
       <c r="D26">
         <v>54749000.0</v>
       </c>
       <c r="E26">
         <v>38592000.0</v>
       </c>
       <c r="F26">
         <v>9594000.0</v>
       </c>
       <c r="G26">
         <v>7508000.0</v>
       </c>
       <c r="H26">
         <v>7240702.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>3692000.0</v>
       </c>
       <c r="F27">
         <v>3428000.0</v>
       </c>
       <c r="G27">
         <v>1205000.0</v>
       </c>
       <c r="H27">
         <v>1543783.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>29417000.0</v>
+      </c>
       <c r="C28">
         <v>31847000.0</v>
       </c>
       <c r="D28">
         <v>26204000.0</v>
       </c>
       <c r="E28">
         <v>19032000.0</v>
       </c>
       <c r="F28">
         <v>5655000.0</v>
       </c>
       <c r="G28">
         <v>1227000.0</v>
       </c>
       <c r="H28">
         <v>916567.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-8000.0</v>
+      </c>
       <c r="C29">
         <v>1194000.0</v>
       </c>
       <c r="D29">
         <v>-156000.0</v>
       </c>
       <c r="E29">
         <v>-227000.0</v>
       </c>
       <c r="F29">
         <v>-25000.0</v>
       </c>
       <c r="G29">
         <v>117516.0</v>
       </c>
       <c r="H29">
         <v>134637.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>101930000.0</v>
       </c>
       <c r="C30">
         <v>105188000.0</v>
       </c>
       <c r="D30">
         <v>80299000.0</v>
       </c>
       <c r="E30">
         <v>61316000.0</v>
       </c>
       <c r="F30">
         <v>26185000.0</v>
       </c>
       <c r="G30">
         <v>12026000.0</v>
       </c>
       <c r="H30">
         <v>9701052.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>7414000.0</v>
       </c>
       <c r="C31">
         <v>10007000.0</v>
       </c>
       <c r="D31">
         <v>25071000.0</v>
       </c>
       <c r="E31">
         <v>49337000.0</v>
       </c>
       <c r="F31">
         <v>44613000.0</v>
       </c>
       <c r="G31">
         <v>-2664000.0</v>
       </c>
       <c r="H31">
         <v>172950.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>21747000.0</v>
       </c>
       <c r="C32">
         <v>20139000.0</v>
       </c>
       <c r="D32">
         <v>17410000.0</v>
       </c>
       <c r="E32">
         <v>11789000.0</v>
       </c>
       <c r="F32">
         <v>2712000.0</v>
       </c>
       <c r="G32">
         <v>2103000.0</v>
       </c>
       <c r="H32">
         <v>2275790.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>6066000.0</v>
+      </c>
+      <c r="C2">
         <v>5859000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>6111000.0</v>
+      </c>
+      <c r="E2">
         <v>8462000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>5127500.0</v>
+      </c>
+      <c r="G2">
         <v>3584000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6973000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5437000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7377000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7183000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6897000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6274000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1030999.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3544000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2987000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2029999.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1309000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>709000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>540000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>514000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>436000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>467000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>346000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>420899.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
-        <v>6022000.0</v>
+        <v>5036000.0</v>
       </c>
       <c r="C3">
-        <v>4628000.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="D3">
-        <v>4601000.0</v>
+        <v>4958000.0</v>
       </c>
       <c r="E3">
-        <v>4541000.0</v>
+        <v>5020000.0</v>
       </c>
       <c r="F3">
+        <v>4863000.0</v>
+      </c>
+      <c r="G3">
         <v>4473000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4017000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4065000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3909000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4157000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2899000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2642000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2264000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1739000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1655000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1029000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>753000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>687000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>571000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>558000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>544000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>596000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>512000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>487543.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>471457.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-27489000.0</v>
+        <v>-26346000.0</v>
       </c>
       <c r="C5">
-        <v>-24894000.0</v>
+        <v>-26511000.0</v>
       </c>
       <c r="D5">
+        <v>-24422000.0</v>
+      </c>
+      <c r="E5">
         <v>-25871000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24029000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25024000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27591000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-26937000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25781000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25631000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21497000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-22172000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21318000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-17511000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15599000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14696000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11312000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7723000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8481000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6049000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4293000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3444000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2588000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2776000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2784153.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-21467000.0</v>
+        <v>-21310000.0</v>
       </c>
       <c r="C6">
-        <v>-20266000.0</v>
+        <v>-21554000.0</v>
       </c>
       <c r="D6">
-        <v>-21270000.0</v>
+        <v>-19464000.0</v>
       </c>
       <c r="E6">
-        <v>-19488000.0</v>
+        <v>-20851000.0</v>
       </c>
       <c r="F6">
+        <v>-19166000.0</v>
+      </c>
+      <c r="G6">
         <v>-20551000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23574000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22872000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21872000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21474000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18598000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-19530000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19054000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-15772000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13944000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13667000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10559000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7036000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7910000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5491000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3749000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2848000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2076000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2288457.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2312696.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
-        <v>-345000.0</v>
+        <v>-2993000.0</v>
       </c>
       <c r="C9">
-        <v>100000.0</v>
+        <v>-2228000.0</v>
       </c>
       <c r="D9">
-        <v>-1977000.0</v>
+        <v>-1551000.0</v>
       </c>
       <c r="E9">
-        <v>3320000.0</v>
+        <v>-922000.0</v>
       </c>
       <c r="F9">
+        <v>888500.0</v>
+      </c>
+      <c r="G9">
         <v>876000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2322000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-362000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1663000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5030000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-817000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1991000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2482000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3167000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-731000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-405000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>166000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-266000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-81000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-34000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>150000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>105000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>87000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>90436.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
-        <v>-27493000.0</v>
+        <v>-12944000.0</v>
       </c>
       <c r="C10">
+        <v>-27428000.0</v>
+      </c>
+      <c r="D10">
         <v>-25507000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-25332000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15151000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-30313000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22043000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21763000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21207000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19042000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15142000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12205000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19158000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-635000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12483000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13703000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10367000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43019000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8497000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9261000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7194000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4934000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2978000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3171000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3173272.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
-        <v>-374000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="C11">
+        <v>-373000.0</v>
+      </c>
+      <c r="D11">
         <v>360000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>307000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>376000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>511000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4076724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="L11">
         <v>13000.0</v>
       </c>
       <c r="M11">
+        <v>13000.0</v>
+      </c>
+      <c r="N11">
         <v>2662000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-156000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-84000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>36000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-23000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>63000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-47000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-53000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>41000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>26000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>26200.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>197000.0</v>
+      </c>
+      <c r="C12">
         <v>4000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>42000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="L12">
         <v>13000.0</v>
       </c>
       <c r="M12">
         <v>13000.0</v>
       </c>
       <c r="N12">
+        <v>13000.0</v>
+      </c>
+      <c r="O12">
         <v>20000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="Q12">
         <v>5000.0</v>
       </c>
       <c r="R12">
+        <v>5000.0</v>
+      </c>
+      <c r="S12">
         <v>20000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>32000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>121000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>222000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>87000.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>4012000.0</v>
+      </c>
       <c r="C13">
+        <v>3317000.0</v>
+      </c>
+      <c r="D13">
         <v>3050000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3237000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3599000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3964000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4251000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4520000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5117000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5224000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5213000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4993000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4835000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1979000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1777000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>735000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>201000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>29000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
-        <v>-27054000.0</v>
+        <v>-13028000.0</v>
       </c>
       <c r="C15">
+        <v>-27055000.0</v>
+      </c>
+      <c r="D15">
         <v>-25867000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-25338000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15151000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30620000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22419000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22274000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21207000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-19042000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15142000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12205000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-19158000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-479000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-12399000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13667000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10344000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>42956000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8450000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-9273000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7141000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4975000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3003000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3197000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3199472.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-12205000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-19158000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-479000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-12399000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13667000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-10344000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>304292000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-55440000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-202120000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-34076230.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-3003000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-128176.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-13028000.0</v>
+      </c>
       <c r="C17">
+        <v>-27055000.0</v>
+      </c>
+      <c r="D17">
         <v>-25867000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-25338000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15151000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30620000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22419000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22274000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-21207000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-19042000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15142000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-12205000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-19158000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-479000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-12399000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13667000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10344000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>42956000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5786915.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-9273000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7141000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>3815000.0</v>
+      </c>
       <c r="C18">
+        <v>3313000.0</v>
+      </c>
+      <c r="D18">
         <v>3044000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3230000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3591000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3955000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4240000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4471000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5075000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5179000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4980000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4822000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1959000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1765000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>730000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>196000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-221000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>9980000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2173000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>16897000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3128000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>28404000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>950000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>8737362.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
-        <v>-26510000.0</v>
+        <v>-26346000.0</v>
       </c>
       <c r="C21">
+        <v>-26511000.0</v>
+      </c>
+      <c r="D21">
         <v>-24422000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25871000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24029000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25024000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-27591000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26937000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25781000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-25631000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-21497000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-22172000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21318000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-17511000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15599000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-14696000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11312000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7723000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8481000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6049000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4293000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2509000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2890000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3085000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3108519.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>29419000.0</v>
+      </c>
+      <c r="C23">
         <v>30142000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>32356000.0</v>
+        <v>28982000.0</v>
       </c>
       <c r="E23">
+        <v>33411000.0</v>
+      </c>
+      <c r="F23">
         <v>30045000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>29484000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32242000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32012000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>31734000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27978000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27863000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27078000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25110000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21709000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18412000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17278000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13508000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8765999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9109000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6610000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4773000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3095000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3462000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3518000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3619854.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>5036000.0</v>
+      </c>
       <c r="C25">
+        <v>4951000.0</v>
+      </c>
+      <c r="D25">
         <v>4958000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5020000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4863000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4731000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4242000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4275000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4116000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4359000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3093000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2831000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2447000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2433000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1690000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1036000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>762000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>687000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>571000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>558000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>544000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>16873000.0</v>
+        <v>17749000.0</v>
       </c>
       <c r="C26">
+        <v>16874000.0</v>
+      </c>
+      <c r="D26">
         <v>18276000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18342000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19022000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18623000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17319000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18526000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18873000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14358000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14236000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14508000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11648000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13781000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9710000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8440000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6661000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1115000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3203000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3106000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2088000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2384000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2579000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2542266.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2578211.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3251210.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>432000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>432000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1077000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>864000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>957000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>795000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>519000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>729000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>535000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>556000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>279000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>309000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>284000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>332323.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>8122000.0</v>
+      </c>
       <c r="C28">
+        <v>7409000.0</v>
+      </c>
+      <c r="D28">
         <v>7074000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6607000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4698790.0</v>
       </c>
       <c r="G28">
         <v>4698790.0</v>
       </c>
       <c r="H28">
+        <v>4698790.0</v>
+      </c>
+      <c r="I28">
         <v>8049000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8571000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6756000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6444000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5673000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6756000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5820000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4294000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4894000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4022000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>545000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3271000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2332000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>597000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1227000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>309000.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>84000.0</v>
+      </c>
       <c r="C29">
+        <v>-373000.0</v>
+      </c>
+      <c r="D29">
         <v>360000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>307000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>376000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>-156000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-84000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>36000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-23000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>63000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-47000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-53000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>23353000.0</v>
+      </c>
+      <c r="C30">
         <v>24283000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>23894000.0</v>
+        <v>22871000.0</v>
       </c>
       <c r="E30">
-        <v>27349000.0</v>
+        <v>24949000.0</v>
       </c>
       <c r="F30">
+        <v>24917500.0</v>
+      </c>
+      <c r="G30">
         <v>25900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25269000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26575000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27444000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20601000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20680000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20181000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18836000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20678000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14868000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14291000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11478000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7456999.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6070000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4259000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2659000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2995000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3172000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3198955.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
-        <v>-918000.0</v>
+        <v>13402000.0</v>
       </c>
       <c r="C31">
+        <v>-917000.0</v>
+      </c>
+      <c r="D31">
         <v>-1085000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>539000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8878000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5289000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5548000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5174000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4574000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6589000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6355000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9967000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2160000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>16876000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3116000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>28399000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>945000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>50742000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3212000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2901000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2425000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-88000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-86000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-64753.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>3073000.0</v>
+      </c>
+      <c r="C32">
         <v>3631000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
-        <v>6485000.0</v>
+        <v>4560000.0</v>
       </c>
       <c r="E32">
+        <v>7540000.0</v>
+      </c>
+      <c r="F32">
         <v>6016000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4460000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4651000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5075000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5953000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2347000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6366000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4906000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3792000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4198000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2813000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2582000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2196000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1042999.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>628000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>561000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>480000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>586000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>572000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>433000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>511335.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8417,2683 +8682,2768 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>25413000.0</v>
       </c>
       <c r="C2">
         <v>34537000.0</v>
       </c>
       <c r="D2">
         <v>50123000.0</v>
       </c>
       <c r="E2">
         <v>513447000.0</v>
       </c>
       <c r="F2">
         <v>4974000.0</v>
       </c>
       <c r="G2">
         <v>10634000.0</v>
       </c>
       <c r="H2">
         <v>16446656.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>10209000</v>
       </c>
       <c r="C3">
         <v>16380000</v>
       </c>
       <c r="D3">
         <v>35068000</v>
       </c>
       <c r="E3">
         <v>58794000</v>
       </c>
       <c r="F3">
         <v>12998000</v>
       </c>
       <c r="G3">
         <v>1060000</v>
       </c>
       <c r="H3">
         <v>3120913</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-463324000.0</v>
       </c>
       <c r="F4">
         <v>508473000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2019000.0</v>
       </c>
       <c r="F5">
         <v>-1400000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-3806000.0</v>
       </c>
       <c r="C6">
         <v>-9124000.0</v>
       </c>
       <c r="D6">
         <v>-15586000.0</v>
       </c>
       <c r="E6">
         <v>-463324000.0</v>
       </c>
       <c r="F6">
         <v>508473000.0</v>
       </c>
       <c r="G6">
         <v>-5660000.0</v>
       </c>
       <c r="H6">
         <v>-5812496.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-10475000.0</v>
       </c>
       <c r="C7">
         <v>3678000.0</v>
       </c>
       <c r="D7">
         <v>-121000.0</v>
       </c>
       <c r="E7">
         <v>5375000.0</v>
       </c>
       <c r="F7">
         <v>-302000.0</v>
       </c>
       <c r="G7">
         <v>-506000.0</v>
       </c>
       <c r="H7">
         <v>-1078590.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-7212000.0</v>
       </c>
       <c r="C9">
         <v>160000.0</v>
       </c>
       <c r="D9">
         <v>288000.0</v>
       </c>
       <c r="E9">
         <v>-1011000.0</v>
       </c>
       <c r="F9">
         <v>-552000.0</v>
       </c>
       <c r="G9">
         <v>-4000.0</v>
       </c>
       <c r="H9">
         <v>146886.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>1012000.0</v>
       </c>
       <c r="F10">
         <v>552000.0</v>
       </c>
       <c r="G10">
         <v>4000.0</v>
       </c>
       <c r="H10">
         <v>-146886.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4101000.0</v>
       </c>
       <c r="F11">
         <v>4041000.0</v>
       </c>
       <c r="G11">
         <v>-601605.0</v>
       </c>
       <c r="H11">
         <v>-983396.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-32447000.0</v>
       </c>
       <c r="F12">
         <v>-48533000.0</v>
       </c>
       <c r="G12">
         <v>2818634.0</v>
       </c>
       <c r="H12">
         <v>257110.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2931000.0</v>
       </c>
       <c r="F13">
         <v>-1064000.0</v>
       </c>
       <c r="G13">
         <v>343875.0</v>
       </c>
       <c r="H13">
         <v>-242080.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>19792000.0</v>
       </c>
       <c r="C14">
         <v>17364000.0</v>
       </c>
       <c r="D14">
         <v>12730000.0</v>
       </c>
       <c r="E14">
         <v>5921000.0</v>
       </c>
       <c r="F14">
         <v>2360000.0</v>
       </c>
       <c r="G14">
         <v>2067000.0</v>
       </c>
       <c r="H14">
         <v>1439488.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>760000.0</v>
       </c>
       <c r="F15">
         <v>135579000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>21607000.0</v>
       </c>
       <c r="C16">
         <v>25413000.0</v>
       </c>
       <c r="D16">
         <v>34537000.0</v>
       </c>
       <c r="E16">
         <v>50123000.0</v>
       </c>
       <c r="F16">
         <v>513447000.0</v>
       </c>
       <c r="G16">
         <v>4974000.0</v>
       </c>
       <c r="H16">
         <v>10634160.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-83602000.0</v>
       </c>
       <c r="C18">
         <v>-80279000.0</v>
       </c>
       <c r="D18">
         <v>-93329000.0</v>
       </c>
       <c r="E18">
         <v>-92618000.0</v>
       </c>
       <c r="F18">
         <v>-38438000.0</v>
       </c>
       <c r="G18">
         <v>-11055000.0</v>
       </c>
       <c r="H18">
         <v>-11711337.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>-8835000.0</v>
+      </c>
       <c r="C19">
         <v>64204000.0</v>
       </c>
       <c r="D19">
         <v>-15248000.0</v>
       </c>
       <c r="E19">
         <v>-371191000.0</v>
       </c>
       <c r="F19">
         <v>-75885000.0</v>
       </c>
       <c r="G19">
         <v>-1060044.0</v>
       </c>
       <c r="H19">
         <v>-3111579.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>89756000.0</v>
+      </c>
       <c r="C20">
         <v>412000.0</v>
       </c>
       <c r="D20">
         <v>214000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>135579000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-284000.0</v>
+      </c>
       <c r="C21">
         <v>-427000.0</v>
       </c>
       <c r="D21">
         <v>-369000.0</v>
       </c>
       <c r="E21">
         <v>-121000.0</v>
       </c>
       <c r="F21">
         <v>2278000.0</v>
       </c>
       <c r="G21">
         <v>5371707.0</v>
       </c>
       <c r="H21">
         <v>5881683.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-93410000.0</v>
       </c>
       <c r="C22">
         <v>-96520000.0</v>
       </c>
       <c r="D22">
         <v>-65549000.0</v>
       </c>
       <c r="E22">
         <v>-9555000.0</v>
       </c>
       <c r="F22">
         <v>18092000.0</v>
       </c>
       <c r="G22">
         <v>-14375000.0</v>
       </c>
       <c r="H22">
         <v>-9208432.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>88360000.0</v>
       </c>
       <c r="C23">
         <v>-342000.0</v>
       </c>
       <c r="D23">
         <v>108000.0</v>
       </c>
       <c r="E23">
         <v>748000.0</v>
       </c>
       <c r="F23">
         <v>632394000.0</v>
       </c>
       <c r="G23">
         <v>23000.0</v>
       </c>
       <c r="H23">
         <v>7824.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-853000.0</v>
       </c>
       <c r="C24">
         <v>-5971000.0</v>
       </c>
       <c r="D24">
         <v>-556000.0</v>
       </c>
       <c r="E24">
         <v>-498000.0</v>
       </c>
       <c r="F24">
         <v>-381000.0</v>
       </c>
       <c r="G24">
         <v>-40000.0</v>
       </c>
       <c r="H24">
         <v>9334.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>1710000.0</v>
       </c>
       <c r="C25">
         <v>-393000.0</v>
       </c>
       <c r="D25">
         <v>-15691000.0</v>
       </c>
       <c r="E25">
         <v>-44010000.0</v>
       </c>
       <c r="F25">
         <v>-48279000.0</v>
       </c>
       <c r="G25">
         <v>2519000.0</v>
       </c>
       <c r="H25">
         <v>3955.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-3592000.0</v>
       </c>
       <c r="C26">
         <v>-9072000.0</v>
       </c>
       <c r="D26">
         <v>-112000.0</v>
       </c>
       <c r="E26">
         <v>-58000.0</v>
       </c>
       <c r="F26">
         <v>-6041000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>8990000.0</v>
       </c>
       <c r="C27">
         <v>11972000.0</v>
       </c>
       <c r="D27">
         <v>10370000.0</v>
       </c>
       <c r="E27">
         <v>8672000.0</v>
       </c>
       <c r="F27">
         <v>2714000.0</v>
       </c>
       <c r="G27">
         <v>182000.0</v>
       </c>
       <c r="H27">
         <v>118518.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>89484000.0</v>
       </c>
       <c r="C28">
         <v>-9429000.0</v>
       </c>
       <c r="D28">
         <v>173000.0</v>
       </c>
       <c r="E28">
         <v>485000.0</v>
       </c>
       <c r="F28">
         <v>622796000.0</v>
       </c>
       <c r="G28">
         <v>5395000.0</v>
       </c>
       <c r="H28">
         <v>5889507.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>-73393000.0</v>
       </c>
       <c r="C29">
         <v>-63899000.0</v>
       </c>
       <c r="D29">
         <v>-58261000.0</v>
       </c>
       <c r="E29">
         <v>-33824000.0</v>
       </c>
       <c r="F29">
         <v>-25440000.0</v>
       </c>
       <c r="G29">
         <v>-9995000.0</v>
       </c>
       <c r="H29">
         <v>-8590424.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-19897000.0</v>
       </c>
       <c r="C30">
         <v>64204000.0</v>
       </c>
       <c r="D30">
         <v>42502000.0</v>
       </c>
       <c r="E30">
         <v>-429985000.0</v>
       </c>
       <c r="F30">
         <v>-88883000.0</v>
       </c>
       <c r="G30">
         <v>-1060000.0</v>
       </c>
       <c r="H30">
         <v>-3111579.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>21607000.0</v>
+      </c>
+      <c r="C2">
         <v>47286000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26248000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29454000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25413000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37969000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30638000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14019000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34537000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27458000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28439000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9888000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50123000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>97700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>301603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>450405000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>513447000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>109272000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>120334000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6780000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4974000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2880000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5476000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7489509.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10634160.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>1671000</v>
+      </c>
+      <c r="C3">
         <v>3946000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>570000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2861000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2832000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4830000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2820000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4522000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4208000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5114000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8511000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9737000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11706000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10571000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17038000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20553000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10632000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6236000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2907000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3758000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>97000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>82000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>185000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>234343</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>518657</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>18551000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-40235000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-47577000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-203903000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-148802000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-63042000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2826000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-938000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2148000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>125000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-292000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>38000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>9902000.0</v>
+      </c>
+      <c r="C6">
         <v>-25679000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21038000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3206000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4041000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12556000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7331000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16619000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20518000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7079000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-981000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18551000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-40235000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-47577000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-203903000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-148802000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-63042000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>404175000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11062000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>113554000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1806000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2094000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2596000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2013509.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3144651.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-3256000.0</v>
+      </c>
+      <c r="C7">
         <v>-1938000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>443000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2198000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11178000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1427000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8536000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6621000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12906000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10064000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2666000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2431000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5088000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7351000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1841000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1833000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5650000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1626000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-711000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1956000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>79000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-554000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>229000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>209284.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>150716.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-2510000.0</v>
+      </c>
+      <c r="C9">
         <v>-1615000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2781000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2371000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-445000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1221000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9733000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1911000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12705000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6739000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3068000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3523000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>140000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1461000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1271000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-810000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-187000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-255000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-130000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-135000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>149152.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-277152.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-1403000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1980000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3523000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-140000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1461000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1271000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>392000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>584000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3967000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5897000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1751000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>297000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5679000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>279000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>316000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>687953.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>31047.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-236000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>157263.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-2064000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4884000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-10695000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2508000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-25123000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>863000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-49424000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>713000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>245392.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2875608.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>108000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>101793.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>276000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-83000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28102000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2545000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1928000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1461000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1718000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-772000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1248682.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>177318.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>214000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>427868.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>5036000.0</v>
+      </c>
+      <c r="C14">
         <v>4951000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4958000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5020000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4863000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4731000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4242000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4275000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4116000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4359000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3093000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2831000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2447000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2433000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1690000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1036000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>762000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>687000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>571000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>558000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>544000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>596000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>512000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>487543.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>471457.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>137000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>137000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>31509000.0</v>
+      </c>
+      <c r="C16">
         <v>21607000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47286000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26248000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29454000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>25413000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37969000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30638000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14019000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34537000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27458000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28439000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9888000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50123000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>97700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>301603000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>450405000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>513447000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>109272000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>120334000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6780000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4974000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2880000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5476000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7489509.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-20424000.0</v>
+      </c>
+      <c r="C18">
         <v>-22337000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17304000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18699000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12671000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15636000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33273000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11724000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23858000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26410000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-31337000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13909000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24566000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-29142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-25001000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13643000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10784000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10271000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3740000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2809000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2575000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2794100.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2836900.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>-90617000.0</v>
+      </c>
       <c r="C19">
+        <v>-61150000.0</v>
+      </c>
+      <c r="D19">
         <v>1026000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>14574000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>30499000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2065000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17328000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>31172000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>13639000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>13547000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>14469000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>35163000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8971000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-33632000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-179586000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-119724000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-38249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75885000.0</v>
       </c>
       <c r="S19">
         <v>-75885000.0</v>
       </c>
       <c r="T19">
         <v>-75885000.0</v>
       </c>
       <c r="U19">
         <v>-75885000.0</v>
       </c>
-      <c r="V19"/>
+      <c r="V19">
+        <v>-75885000.0</v>
+      </c>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>121347000.0</v>
+      </c>
+      <c r="C20">
+        <v>89600000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>174000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>220000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-52000.0</v>
+      </c>
       <c r="C21">
+        <v>-52000.0</v>
+      </c>
+      <c r="D21">
         <v>-62000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-83000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-87000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-108000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-106000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-76000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-17000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-33000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-41000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-38000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1671000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-310000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1269093.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5528093.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-30000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-304183.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-13028000.0</v>
+      </c>
+      <c r="C22">
         <v>-27055000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25867000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-25337000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15151000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30620000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22419000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22274000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21207000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19042000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15142000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12207000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-19158000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-479000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-12397000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13665000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10344000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>42956000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8450000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-9273000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7141000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4975000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3003000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3197000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3199472.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>120989000.0</v>
+      </c>
+      <c r="C23">
         <v>55400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33233000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>338000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-261000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-278000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-72000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-204000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>338000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>105000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>258000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>495374000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>32000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>125095000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>923000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2152.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-204000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>31021000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-171000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-478000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1865000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1446000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3162000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-154000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-128000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-169000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-134000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-125000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-190000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-80000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-123000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-105000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-192000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-104000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-56000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-29000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-6000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-19280.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5720.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-10211000.0</v>
+      </c>
+      <c r="C25">
         <v>3128000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3714000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1523000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-6655000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7608000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3283000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2787000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1931000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3914000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3934000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7789000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-54000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14661000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1166000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-27473000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-710000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-51226000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>87000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2858000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2155000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-177000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-103584.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>220758.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-3592000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-798000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3360000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4914000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-111000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>150000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>47000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>417000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-58000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>258000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6041000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-152.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>2706000.0</v>
+      </c>
+      <c r="C27">
         <v>2523000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2484000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2153000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1830000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2985000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3073000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3051000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2863000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1923000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3302000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2923000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2222000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2174000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2588000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2314000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1596000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1739000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>758000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>147000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>70000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>51000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>49000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>44000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>38298.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>120943000.0</v>
+      </c>
+      <c r="C28">
         <v>58708000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34280000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3337000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-167000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-752000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-146000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3439000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5092000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>142000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-103000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>61000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>73000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-36000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>249000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>64000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>208000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>493703000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-278000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>123825000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5546000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4909000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>800031.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-302031.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-18753000.0</v>
+      </c>
+      <c r="C29">
         <v>-18391000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14268000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14443000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26291000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13869000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9851000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-11114000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-29065000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6610000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-15347000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16673000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19631000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3338000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7528000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8589000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14369000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-7407000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7877000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6513000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3643000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2727000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2390000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2559757.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2318243.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-92288000.0</v>
+      </c>
+      <c r="C30">
         <v>-65996000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1026000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14574000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30499000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2065000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17328000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31172000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13639000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13547000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14469000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35163000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-20677000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-44203000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-196624000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-140277000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48881000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-82121000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2907000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3758000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-97000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-88000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-194000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-253623.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-524377.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>