--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2948,51 +2948,51 @@
       </c>
       <c r="S13">
         <v>17000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>765.0</v>
       </c>
       <c r="W13">
         <v>7000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>217299.0</v>
+        <v>217299594.0</v>
       </c>
       <c r="C14">
         <v>184902712.0</v>
       </c>
       <c r="D14">
         <v>182350071.0</v>
       </c>
       <c r="E14">
         <v>180343931.0</v>
       </c>
       <c r="F14">
         <v>181404557.0</v>
       </c>
       <c r="G14">
         <v>179872390.0</v>
       </c>
       <c r="H14">
         <v>179160488.0</v>
       </c>
       <c r="I14">
         <v>177588035.0</v>
       </c>
       <c r="J14">
         <v>180784020.0</v>
       </c>
@@ -3660,51 +3660,51 @@
       <c r="B28">
         <v>-23531000.0</v>
       </c>
       <c r="C28">
         <v>-39030000.0</v>
       </c>
       <c r="D28">
         <v>-39080000.0</v>
       </c>
       <c r="E28">
         <v>-17830000.0</v>
       </c>
       <c r="F28">
         <v>-20778000.0</v>
       </c>
       <c r="G28">
         <v>-16006000.0</v>
       </c>
       <c r="H28">
         <v>-29162000.0</v>
       </c>
       <c r="I28">
         <v>-21578000.0</v>
       </c>
       <c r="J28">
-        <v>-4710000.0</v>
+        <v>-4710001.0</v>
       </c>
       <c r="K28">
         <v>-24984000.0</v>
       </c>
       <c r="L28">
         <v>-17807000.0</v>
       </c>
       <c r="M28">
         <v>-18693000.0</v>
       </c>
       <c r="N28">
         <v>-22000.0</v>
       </c>
       <c r="O28">
         <v>-40070000.0</v>
       </c>
       <c r="P28">
         <v>-89073000.0</v>
       </c>
       <c r="Q28">
         <v>-293360000.0</v>
       </c>
       <c r="R28">
         <v>-441959000.0</v>
       </c>
@@ -4440,57 +4440,57 @@
       <c r="B40">
         <v>3308000.0</v>
       </c>
       <c r="C40">
         <v>7215000.0</v>
       </c>
       <c r="D40">
         <v>5951000.0</v>
       </c>
       <c r="E40">
         <v>11226000.0</v>
       </c>
       <c r="F40">
         <v>3142000.0</v>
       </c>
       <c r="G40">
         <v>7578000.0</v>
       </c>
       <c r="H40">
         <v>12592000.0</v>
       </c>
       <c r="I40">
         <v>11844000.0</v>
       </c>
       <c r="J40">
-        <v>14133000.0</v>
+        <v>9345001.0</v>
       </c>
       <c r="K40">
         <v>7590000.0</v>
       </c>
       <c r="L40">
-        <v>11026000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="M40">
         <v>4080000.0</v>
       </c>
       <c r="N40">
         <v>7127000.0</v>
       </c>
       <c r="O40">
         <v>4528000.0</v>
       </c>
       <c r="P40">
         <v>4062000.0</v>
       </c>
       <c r="Q40">
         <v>3032000.0</v>
       </c>
       <c r="R40">
         <v>1120000.0</v>
       </c>
       <c r="S40">
         <v>3420000.0</v>
       </c>
       <c r="T40">
         <v>1957000.0</v>
       </c>
@@ -4596,51 +4596,53 @@
       </c>
       <c r="M42">
         <v>583034000.0</v>
       </c>
       <c r="N42">
         <v>579975000.0</v>
       </c>
       <c r="O42">
         <v>577603000.0</v>
       </c>
       <c r="P42">
         <v>575381000.0</v>
       </c>
       <c r="Q42">
         <v>572456000.0</v>
       </c>
       <c r="R42">
         <v>570037000.0</v>
       </c>
       <c r="S42">
         <v>568183000.0</v>
       </c>
       <c r="T42">
         <v>-510352869.0</v>
       </c>
-      <c r="U42"/>
+      <c r="U42">
+        <v>0.0</v>
+      </c>
       <c r="V42">
         <v>-441388142.0</v>
       </c>
       <c r="W42">
         <v>31492000.0</v>
       </c>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42">
         <v>-1.0</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
@@ -5044,51 +5046,51 @@
       <c r="B51">
         <v>7978000.0</v>
       </c>
       <c r="C51">
         <v>8256000.0</v>
       </c>
       <c r="D51">
         <v>8206000.0</v>
       </c>
       <c r="E51">
         <v>8418000.0</v>
       </c>
       <c r="F51">
         <v>8676000.0</v>
       </c>
       <c r="G51">
         <v>9407000.0</v>
       </c>
       <c r="H51">
         <v>8807000.0</v>
       </c>
       <c r="I51">
         <v>9060000.0</v>
       </c>
       <c r="J51">
-        <v>9309000.0</v>
+        <v>9308999.0</v>
       </c>
       <c r="K51">
         <v>9553000.0</v>
       </c>
       <c r="L51">
         <v>9651000.0</v>
       </c>
       <c r="M51">
         <v>9746000.0</v>
       </c>
       <c r="N51">
         <v>9866000.0</v>
       </c>
       <c r="O51">
         <v>10053000.0</v>
       </c>
       <c r="P51">
         <v>8627000.0</v>
       </c>
       <c r="Q51">
         <v>8243000.0</v>
       </c>
       <c r="R51">
         <v>8446000.0</v>
       </c>
@@ -5118,51 +5120,51 @@
       <c r="B52">
         <v>1010000.0</v>
       </c>
       <c r="C52">
         <v>1040000.0</v>
       </c>
       <c r="D52">
         <v>836000.0</v>
       </c>
       <c r="E52">
         <v>812000.0</v>
       </c>
       <c r="F52">
         <v>866000.0</v>
       </c>
       <c r="G52">
         <v>1118000.0</v>
       </c>
       <c r="H52">
         <v>1019000.0</v>
       </c>
       <c r="I52">
         <v>1030000.0</v>
       </c>
       <c r="J52">
-        <v>1021000.0</v>
+        <v>1020999.0</v>
       </c>
       <c r="K52">
         <v>1005000.0</v>
       </c>
       <c r="L52">
         <v>948000.0</v>
       </c>
       <c r="M52">
         <v>894000.0</v>
       </c>
       <c r="N52">
         <v>843000.0</v>
       </c>
       <c r="O52">
         <v>829000.0</v>
       </c>
       <c r="P52">
         <v>946000.0</v>
       </c>
       <c r="Q52">
         <v>779000.0</v>
       </c>
       <c r="R52">
         <v>791000.0</v>
       </c>
@@ -5861,89 +5863,89 @@
       </c>
       <c r="G3">
         <v>2067000.0</v>
       </c>
       <c r="H3">
         <v>1439488.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-100832000.0</v>
+        <v>-93393000.0</v>
       </c>
       <c r="C5">
-        <v>-105333000.0</v>
+        <v>-95280000.0</v>
       </c>
       <c r="D5">
-        <v>-90620000.0</v>
+        <v>-65465000.0</v>
       </c>
       <c r="E5">
-        <v>-59119000.0</v>
+        <v>-9740000.0</v>
       </c>
       <c r="F5">
-        <v>-26546000.0</v>
+        <v>18461000.0</v>
       </c>
       <c r="G5">
         <v>-11593000.0</v>
       </c>
       <c r="H5">
         <v>-8330178.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-81018000.0</v>
+        <v>-73579000.0</v>
       </c>
       <c r="C6">
-        <v>-88869000.0</v>
+        <v>-78816000.0</v>
       </c>
       <c r="D6">
-        <v>-78658000.0</v>
+        <v>-53503000.0</v>
       </c>
       <c r="E6">
-        <v>-53943000.0</v>
+        <v>-4564000.0</v>
       </c>
       <c r="F6">
-        <v>-24186000.0</v>
+        <v>20821000.0</v>
       </c>
       <c r="G6">
         <v>-9526000.0</v>
       </c>
       <c r="H6">
         <v>-6890690.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
@@ -6812,191 +6814,191 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-26346000.0</v>
+        <v>-12747000.0</v>
       </c>
       <c r="C5">
-        <v>-26511000.0</v>
+        <v>-27424000.0</v>
       </c>
       <c r="D5">
-        <v>-24422000.0</v>
+        <v>-25501000.0</v>
       </c>
       <c r="E5">
-        <v>-25871000.0</v>
+        <v>-25325000.0</v>
       </c>
       <c r="F5">
-        <v>-24029000.0</v>
+        <v>-15143000.0</v>
       </c>
       <c r="G5">
-        <v>-25024000.0</v>
+        <v>-30304000.0</v>
       </c>
       <c r="H5">
-        <v>-27591000.0</v>
+        <v>-22032000.0</v>
       </c>
       <c r="I5">
-        <v>-26937000.0</v>
+        <v>-21714000.0</v>
       </c>
       <c r="J5">
-        <v>-25781000.0</v>
+        <v>-21165000.0</v>
       </c>
       <c r="K5">
-        <v>-25631000.0</v>
+        <v>-18997000.0</v>
       </c>
       <c r="L5">
-        <v>-21497000.0</v>
+        <v>-15129000.0</v>
       </c>
       <c r="M5">
-        <v>-22172000.0</v>
+        <v>-12192000.0</v>
       </c>
       <c r="N5">
-        <v>-21318000.0</v>
+        <v>-19145000.0</v>
       </c>
       <c r="O5">
-        <v>-17511000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="P5">
-        <v>-15599000.0</v>
+        <v>-12471000.0</v>
       </c>
       <c r="Q5">
-        <v>-14696000.0</v>
+        <v>13708000.0</v>
       </c>
       <c r="R5">
-        <v>-11312000.0</v>
+        <v>-10362000.0</v>
       </c>
       <c r="S5">
-        <v>-7723000.0</v>
+        <v>43039000.0</v>
       </c>
       <c r="T5">
-        <v>-8481000.0</v>
+        <v>-8465000.0</v>
       </c>
       <c r="U5">
-        <v>-6049000.0</v>
+        <v>-9140000.0</v>
       </c>
       <c r="V5">
-        <v>-4293000.0</v>
+        <v>-6972000.0</v>
       </c>
       <c r="W5">
         <v>-3444000.0</v>
       </c>
       <c r="X5">
         <v>-2588000.0</v>
       </c>
       <c r="Y5">
         <v>-2776000.0</v>
       </c>
       <c r="Z5">
         <v>-2784153.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-21310000.0</v>
+        <v>-7711000.0</v>
       </c>
       <c r="C6">
-        <v>-21554000.0</v>
+        <v>-22467000.0</v>
       </c>
       <c r="D6">
-        <v>-19464000.0</v>
+        <v>-20543000.0</v>
       </c>
       <c r="E6">
-        <v>-20851000.0</v>
+        <v>-20305000.0</v>
       </c>
       <c r="F6">
-        <v>-19166000.0</v>
+        <v>-10280000.0</v>
       </c>
       <c r="G6">
-        <v>-20551000.0</v>
+        <v>-25831000.0</v>
       </c>
       <c r="H6">
-        <v>-23574000.0</v>
+        <v>-18015000.0</v>
       </c>
       <c r="I6">
-        <v>-22872000.0</v>
+        <v>-17649000.0</v>
       </c>
       <c r="J6">
-        <v>-21872000.0</v>
+        <v>-17256000.0</v>
       </c>
       <c r="K6">
-        <v>-21474000.0</v>
+        <v>-14840000.0</v>
       </c>
       <c r="L6">
-        <v>-18598000.0</v>
+        <v>-12230000.0</v>
       </c>
       <c r="M6">
-        <v>-19530000.0</v>
+        <v>-9550000.0</v>
       </c>
       <c r="N6">
-        <v>-19054000.0</v>
+        <v>-16881000.0</v>
       </c>
       <c r="O6">
-        <v>-15772000.0</v>
+        <v>1124000.0</v>
       </c>
       <c r="P6">
-        <v>-13944000.0</v>
+        <v>-10816000.0</v>
       </c>
       <c r="Q6">
-        <v>-13667000.0</v>
+        <v>14737000.0</v>
       </c>
       <c r="R6">
-        <v>-10559000.0</v>
+        <v>-9609000.0</v>
       </c>
       <c r="S6">
-        <v>-7036000.0</v>
+        <v>43726000.0</v>
       </c>
       <c r="T6">
-        <v>-7910000.0</v>
+        <v>-7894000.0</v>
       </c>
       <c r="U6">
-        <v>-5491000.0</v>
+        <v>-8582000.0</v>
       </c>
       <c r="V6">
-        <v>-3749000.0</v>
+        <v>-6428000.0</v>
       </c>
       <c r="W6">
         <v>-2848000.0</v>
       </c>
       <c r="X6">
         <v>-2076000.0</v>
       </c>
       <c r="Y6">
         <v>-2288457.0</v>
       </c>
       <c r="Z6">
         <v>-2312696.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -9576,51 +9578,51 @@
       </c>
       <c r="W2">
         <v>2880000.0</v>
       </c>
       <c r="X2">
         <v>5476000.0</v>
       </c>
       <c r="Y2">
         <v>7489509.0</v>
       </c>
       <c r="Z2">
         <v>10634160.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>120</v>
       </c>
       <c r="B3">
         <v>1671000</v>
       </c>
       <c r="C3">
         <v>3946000</v>
       </c>
       <c r="D3">
-        <v>570000</v>
+        <v>523000</v>
       </c>
       <c r="E3">
         <v>2861000</v>
       </c>
       <c r="F3">
         <v>2832000</v>
       </c>
       <c r="G3">
         <v>4830000</v>
       </c>
       <c r="H3">
         <v>2820000</v>
       </c>
       <c r="I3">
         <v>4522000</v>
       </c>
       <c r="J3">
         <v>4208000</v>
       </c>
       <c r="K3">
         <v>5114000</v>
       </c>
       <c r="L3">
         <v>8511000</v>
       </c>
@@ -10440,51 +10442,51 @@
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
         <v>-20424000.0</v>
       </c>
       <c r="C18">
         <v>-22337000.0</v>
       </c>
       <c r="D18">
-        <v>-14838000.0</v>
+        <v>-14791000.0</v>
       </c>
       <c r="E18">
         <v>-17304000.0</v>
       </c>
       <c r="F18">
         <v>-29123000.0</v>
       </c>
       <c r="G18">
         <v>-18699000.0</v>
       </c>
       <c r="H18">
         <v>-12671000.0</v>
       </c>
       <c r="I18">
         <v>-15636000.0</v>
       </c>
       <c r="J18">
         <v>-33273000.0</v>
       </c>
       <c r="K18">
         <v>-11724000.0</v>
       </c>
       <c r="L18">
         <v>-23858000.0</v>
       </c>
@@ -10866,51 +10868,51 @@
       <c r="V23">
         <v>17000.0</v>
       </c>
       <c r="W23">
         <v>3000.0</v>
       </c>
       <c r="X23">
         <v>18000.0</v>
       </c>
       <c r="Y23">
         <v>923000.0</v>
       </c>
       <c r="Z23">
         <v>2152.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-204000.0</v>
       </c>
       <c r="D24">
-        <v>31021000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="E24">
         <v>-171000.0</v>
       </c>
       <c r="F24">
         <v>-478000.0</v>
       </c>
       <c r="G24">
         <v>-1865000.0</v>
       </c>
       <c r="H24">
         <v>-1446000.0</v>
       </c>
       <c r="I24">
         <v>-3162000.0</v>
       </c>
       <c r="J24">
         <v>-154000.0</v>
       </c>
       <c r="K24">
         <v>-128000.0</v>
       </c>
       <c r="L24">
         <v>-169000.0</v>
       </c>