--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -3451,51 +3451,51 @@
       <c r="AF9">
         <v>322179000.0</v>
       </c>
       <c r="AG9">
         <v>320382000.0</v>
       </c>
       <c r="AH9">
         <v>319073000.0</v>
       </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
         <v>297737000.0</v>
       </c>
       <c r="C10">
-        <v>61122000.0</v>
+        <v>59900000.0</v>
       </c>
       <c r="D10">
         <v>61364000.0</v>
       </c>
       <c r="E10">
         <v>138933000.0</v>
       </c>
       <c r="F10">
         <v>210629000.0</v>
       </c>
       <c r="G10">
         <v>80235000.0</v>
       </c>
       <c r="H10">
         <v>64394000.0</v>
       </c>
       <c r="I10">
         <v>95854000.0</v>
       </c>
       <c r="J10">
         <v>117574000.0</v>
       </c>
       <c r="K10">
         <v>74015000.0</v>
       </c>
@@ -3617,51 +3617,51 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
         <v>381318000.0</v>
       </c>
       <c r="C12">
-        <v>189072000.0</v>
+        <v>187850000.0</v>
       </c>
       <c r="D12">
         <v>236142000.0</v>
       </c>
       <c r="E12">
         <v>268110000.0</v>
       </c>
       <c r="F12">
         <v>306918000.0</v>
       </c>
       <c r="G12">
         <v>148920000.0</v>
       </c>
       <c r="H12">
         <v>171117000.0</v>
       </c>
       <c r="I12">
         <v>190266000.0</v>
       </c>
       <c r="J12">
         <v>206066000.0</v>
       </c>
       <c r="K12">
         <v>123640000.0</v>
       </c>
@@ -4771,51 +4771,51 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
         <v>-277071000.0</v>
       </c>
       <c r="C28">
-        <v>-39961000.0</v>
+        <v>-38739000.0</v>
       </c>
       <c r="D28">
         <v>-39427000.0</v>
       </c>
       <c r="E28">
         <v>-115882000.0</v>
       </c>
       <c r="F28">
         <v>-187003000.0</v>
       </c>
       <c r="G28">
         <v>-56058000.0</v>
       </c>
       <c r="H28">
         <v>-39675000.0</v>
       </c>
       <c r="I28">
         <v>-70557000.0</v>
       </c>
       <c r="J28">
         <v>-91758000.0</v>
       </c>
       <c r="K28">
         <v>-47750000.0</v>
       </c>
@@ -5553,51 +5553,51 @@
         <v>499000.0</v>
       </c>
       <c r="AH35">
         <v>365000.0</v>
       </c>
       <c r="AI35">
         <v>124179000.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35">
         <v>71649000.0</v>
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
         <v>182999.0</v>
       </c>
       <c r="C36">
-        <v>223000.0</v>
+        <v>991000.0</v>
       </c>
       <c r="D36">
         <v>2171000.0</v>
       </c>
       <c r="E36">
         <v>2202000.0</v>
       </c>
       <c r="F36">
         <v>2292000.0</v>
       </c>
       <c r="G36">
         <v>2318000.0</v>
       </c>
       <c r="H36">
         <v>2406000.0</v>
       </c>
       <c r="I36">
         <v>515000.0</v>
       </c>
       <c r="J36">
         <v>2008000.0</v>
       </c>
       <c r="K36">
         <v>2042000.0</v>
       </c>
@@ -5822,51 +5822,51 @@
       <c r="AH38">
         <v>446000.0</v>
       </c>
       <c r="AI38">
         <v>3106000.0</v>
       </c>
       <c r="AJ38">
         <v>2356000.0</v>
       </c>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38">
         <v>212000.0</v>
       </c>
       <c r="AN38"/>
       <c r="AO38"/>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>15470000.0</v>
       </c>
       <c r="C39">
-        <v>16384000.0</v>
+        <v>17606000.0</v>
       </c>
       <c r="D39">
         <v>8710000.0</v>
       </c>
       <c r="E39">
         <v>10530000.0</v>
       </c>
       <c r="F39">
         <v>6491000.0</v>
       </c>
       <c r="G39">
         <v>8382000.0</v>
       </c>
       <c r="H39">
         <v>8377000.0</v>
       </c>
       <c r="I39">
         <v>7344000.0</v>
       </c>
       <c r="J39">
         <v>8126000.0</v>
       </c>
       <c r="K39">
         <v>6094000.0</v>
       </c>
@@ -8214,101 +8214,101 @@
       <c r="L3">
         <v>6564000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
-        <v>-179206000.0</v>
+        <v>-174325000.0</v>
       </c>
       <c r="C5">
         <v>-124357000.0</v>
       </c>
       <c r="D5">
         <v>-96015000.0</v>
       </c>
       <c r="E5">
         <v>-99274000.0</v>
       </c>
       <c r="F5">
-        <v>-72254000.0</v>
+        <v>-72188000.0</v>
       </c>
       <c r="G5">
         <v>-88290000.0</v>
       </c>
       <c r="H5">
         <v>-119318000.0</v>
       </c>
       <c r="I5">
         <v>-75687000.0</v>
       </c>
       <c r="J5">
         <v>-54857000.0</v>
       </c>
       <c r="K5">
         <v>-25576000.0</v>
       </c>
       <c r="L5">
         <v>-6564000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-177570000.0</v>
+        <v>-172689000.0</v>
       </c>
       <c r="C6">
         <v>-121902000.0</v>
       </c>
       <c r="D6">
         <v>-93434000.0</v>
       </c>
       <c r="E6">
         <v>-96866000.0</v>
       </c>
       <c r="F6">
-        <v>-69290000.0</v>
+        <v>-69224000.0</v>
       </c>
       <c r="G6">
         <v>-84368000.0</v>
       </c>
       <c r="H6">
         <v>-116494000.0</v>
       </c>
       <c r="I6">
         <v>-74121000.0</v>
       </c>
       <c r="J6">
         <v>-54409000.0</v>
       </c>
       <c r="K6">
         <v>-25520000.0</v>
       </c>
       <c r="L6">
         <v>-6564000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>107</v>
       </c>
       <c r="B7"/>
@@ -9544,108 +9544,108 @@
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
-        <v>-57308000.0</v>
+        <v>-56737000.0</v>
       </c>
       <c r="C5">
-        <v>-49403000.0</v>
+        <v>-49787000.0</v>
       </c>
       <c r="D5">
         <v>-45776000.0</v>
       </c>
       <c r="E5">
         <v>-39420000.0</v>
       </c>
       <c r="F5">
         <v>-39214000.0</v>
       </c>
       <c r="G5">
         <v>-42522000.0</v>
       </c>
       <c r="H5">
         <v>-32643000.0</v>
       </c>
       <c r="I5">
         <v>-24984000.0</v>
       </c>
       <c r="J5">
         <v>-24208000.0</v>
       </c>
       <c r="K5">
-        <v>-22265000.0</v>
+        <v>-20336000.0</v>
       </c>
       <c r="L5">
         <v>-20874000.0</v>
       </c>
       <c r="M5">
         <v>-24518000.0</v>
       </c>
       <c r="N5">
         <v>-29949000.0</v>
       </c>
       <c r="O5">
         <v>-28908000.0</v>
       </c>
       <c r="P5">
-        <v>-21132000.0</v>
+        <v>-20410000.0</v>
       </c>
       <c r="Q5">
         <v>-23862000.0</v>
       </c>
       <c r="R5">
-        <v>-25372000.0</v>
+        <v>-25328000.0</v>
       </c>
       <c r="S5">
-        <v>-18652000.0</v>
+        <v>-18610000.0</v>
       </c>
       <c r="T5">
-        <v>-18032000.0</v>
+        <v>-17983000.0</v>
       </c>
       <c r="U5">
-        <v>-18684000.0</v>
+        <v>-18682000.0</v>
       </c>
       <c r="V5">
         <v>-16886000.0</v>
       </c>
       <c r="W5">
         <v>-21347000.0</v>
       </c>
       <c r="X5">
         <v>-21226000.0</v>
       </c>
       <c r="Y5">
         <v>-18974000.0</v>
       </c>
       <c r="Z5">
         <v>-24915000.0</v>
       </c>
       <c r="AA5">
         <v>-32330000.0</v>
       </c>
       <c r="AB5">
         <v>-29717000.0</v>
       </c>
       <c r="AC5">
         <v>-26969000.0</v>
       </c>
@@ -9669,108 +9669,108 @@
       </c>
       <c r="AJ5">
         <v>-13696000.0</v>
       </c>
       <c r="AK5">
         <v>-11887000.0</v>
       </c>
       <c r="AL5">
         <v>-14113000.0</v>
       </c>
       <c r="AM5">
         <v>-8721000.0</v>
       </c>
       <c r="AN5">
         <v>-4069000.0</v>
       </c>
       <c r="AO5">
         <v>-6564000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-56913000.0</v>
+        <v>-56342000.0</v>
       </c>
       <c r="C6">
-        <v>-48936000.0</v>
+        <v>-49320000.0</v>
       </c>
       <c r="D6">
         <v>-45400000.0</v>
       </c>
       <c r="E6">
         <v>-39034000.0</v>
       </c>
       <c r="F6">
         <v>-38807000.0</v>
       </c>
       <c r="G6">
         <v>-42034000.0</v>
       </c>
       <c r="H6">
         <v>-32238000.0</v>
       </c>
       <c r="I6">
         <v>-23749000.0</v>
       </c>
       <c r="J6">
         <v>-23881000.0</v>
       </c>
       <c r="K6">
-        <v>-22052000.0</v>
+        <v>-20123000.0</v>
       </c>
       <c r="L6">
         <v>-20286000.0</v>
       </c>
       <c r="M6">
         <v>-23815000.0</v>
       </c>
       <c r="N6">
         <v>-28872000.0</v>
       </c>
       <c r="O6">
         <v>-28369000.0</v>
       </c>
       <c r="P6">
-        <v>-20694000.0</v>
+        <v>-19972000.0</v>
       </c>
       <c r="Q6">
         <v>-23140000.0</v>
       </c>
       <c r="R6">
-        <v>-24663000.0</v>
+        <v>-24619000.0</v>
       </c>
       <c r="S6">
-        <v>-17892000.0</v>
+        <v>-17850000.0</v>
       </c>
       <c r="T6">
-        <v>-17280000.0</v>
+        <v>-17231000.0</v>
       </c>
       <c r="U6">
-        <v>-17966000.0</v>
+        <v>-17964000.0</v>
       </c>
       <c r="V6">
         <v>-16152000.0</v>
       </c>
       <c r="W6">
         <v>-20551000.0</v>
       </c>
       <c r="X6">
         <v>-20460000.0</v>
       </c>
       <c r="Y6">
         <v>-17640000.0</v>
       </c>
       <c r="Z6">
         <v>-23889000.0</v>
       </c>
       <c r="AA6">
         <v>-31524000.0</v>
       </c>
       <c r="AB6">
         <v>-28953000.0</v>
       </c>
       <c r="AC6">
         <v>-26311000.0</v>
       </c>
@@ -14621,51 +14621,51 @@
       <c r="AJ13"/>
       <c r="AK13">
         <v>3213000.0</v>
       </c>
       <c r="AL13">
         <v>-541000.0</v>
       </c>
       <c r="AM13">
         <v>572000.0</v>
       </c>
       <c r="AN13">
         <v>1003000.0</v>
       </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>145</v>
       </c>
       <c r="B14">
         <v>-619000.0</v>
       </c>
       <c r="C14">
         <v>-28000.0</v>
       </c>
       <c r="D14">
-        <v>-1046000.0</v>
+        <v>376000.0</v>
       </c>
       <c r="E14">
         <v>-488000.0</v>
       </c>
       <c r="F14">
         <v>407000.0</v>
       </c>
       <c r="G14">
         <v>488000.0</v>
       </c>
       <c r="H14">
         <v>405000.0</v>
       </c>
       <c r="I14">
         <v>1235000.0</v>
       </c>
       <c r="J14">
         <v>327000.0</v>
       </c>
       <c r="K14">
         <v>587000.0</v>
       </c>
       <c r="L14">
         <v>588000.0</v>
       </c>
@@ -15476,56 +15476,58 @@
         <v>-13505000.0</v>
       </c>
       <c r="AK22">
         <v>-11311000.0</v>
       </c>
       <c r="AL22">
         <v>-13875000.0</v>
       </c>
       <c r="AM22">
         <v>-8519000.0</v>
       </c>
       <c r="AN22">
         <v>-6377000.0</v>
       </c>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>153</v>
       </c>
       <c r="B23">
         <v>239027000.0</v>
       </c>
       <c r="C23">
         <v>229000.0</v>
       </c>
-      <c r="D23"/>
+      <c r="D23">
+        <v>-50000.0</v>
+      </c>
       <c r="E23">
         <v>196000.0</v>
       </c>
       <c r="F23">
-        <v>226000.0</v>
+        <v>189863000.0</v>
       </c>
       <c r="G23">
         <v>211000.0</v>
       </c>
       <c r="H23">
         <v>5389000.0</v>
       </c>
       <c r="I23">
         <v>-132000.0</v>
       </c>
       <c r="J23">
         <v>-4674000.0</v>
       </c>
       <c r="K23">
         <v>70000.0</v>
       </c>
       <c r="L23">
         <v>-24635000.0</v>
       </c>
       <c r="M23">
         <v>78000.0</v>
       </c>
       <c r="N23">
         <v>37260000.0</v>
       </c>
@@ -15699,51 +15701,51 @@
       </c>
       <c r="AK24">
         <v>13650000.0</v>
       </c>
       <c r="AL24">
         <v>7210000.0</v>
       </c>
       <c r="AM24">
         <v>5810000.0</v>
       </c>
       <c r="AN24">
         <v>-165000.0</v>
       </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>155</v>
       </c>
       <c r="B25">
         <v>2668000.0</v>
       </c>
       <c r="C25">
         <v>3009000.0</v>
       </c>
       <c r="D25">
-        <v>2249000.0</v>
+        <v>827000.0</v>
       </c>
       <c r="E25">
         <v>1950000.0</v>
       </c>
       <c r="F25">
         <v>1891000.0</v>
       </c>
       <c r="G25">
         <v>6514000.0</v>
       </c>
       <c r="H25">
         <v>2781000.0</v>
       </c>
       <c r="I25">
         <v>200000.0</v>
       </c>
       <c r="J25">
         <v>-634000.0</v>
       </c>
       <c r="K25">
         <v>1827000.0</v>
       </c>
       <c r="L25">
         <v>-350000.0</v>
       </c>