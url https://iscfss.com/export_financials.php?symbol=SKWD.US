--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1662,51 +1662,51 @@
       <c r="D38">
         <v>2953435000.0</v>
       </c>
       <c r="E38">
         <v>-246062000.0</v>
       </c>
       <c r="F38">
         <v>2118212000.0</v>
       </c>
       <c r="G38">
         <v>225161500.0</v>
       </c>
       <c r="H38">
         <v>25412000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>269518000.0</v>
       </c>
       <c r="C39">
-        <v>203901000.0</v>
+        <v>239823000.0</v>
       </c>
       <c r="D39">
         <v>-2129337000.0</v>
       </c>
       <c r="E39">
         <v>408510000.0</v>
       </c>
       <c r="F39">
         <v>-1313221000.0</v>
       </c>
       <c r="G39">
         <v>146624000.0</v>
       </c>
       <c r="H39">
         <v>227121000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>2493350000.0</v>
       </c>
@@ -2196,51 +2196,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -2782,51 +2782,51 @@
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>2451017000.0</v>
+        <v>1858210000.0</v>
       </c>
       <c r="C12">
         <v>1551653000.0</v>
       </c>
       <c r="D12">
         <v>1479266000.0</v>
       </c>
       <c r="E12">
         <v>1323488000.0</v>
       </c>
       <c r="F12">
         <v>1241464000.0</v>
       </c>
       <c r="G12">
         <v>1175212000.0</v>
       </c>
       <c r="H12">
         <v>1077930000.0</v>
       </c>
       <c r="I12">
         <v>961499000.0</v>
       </c>
       <c r="J12">
         <v>932820000.0</v>
       </c>
@@ -3057,51 +3057,53 @@
       <c r="M15">
         <v>377000.0</v>
       </c>
       <c r="N15">
         <v>377000.0</v>
       </c>
       <c r="O15">
         <v>168000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1014666000.0</v>
+      </c>
       <c r="C16">
         <v>774035000.0</v>
       </c>
       <c r="D16">
         <v>885669000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>692452000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
         <v>163489000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
@@ -3254,51 +3256,51 @@
       </c>
       <c r="U20">
         <v>16433500.0</v>
       </c>
       <c r="V20">
         <v>16433500.0</v>
       </c>
       <c r="W20">
         <v>16012750.0</v>
       </c>
       <c r="X20">
         <v>16012750.0</v>
       </c>
       <c r="Y20">
         <v>16012750.0</v>
       </c>
       <c r="Z20">
         <v>16012750.0</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
-        <v>473316000.0</v>
+        <v>667019000.0</v>
       </c>
       <c r="C21">
         <v>158406000.0</v>
       </c>
       <c r="D21">
         <v>233349000.0</v>
       </c>
       <c r="E21">
         <v>88795000.0</v>
       </c>
       <c r="F21">
         <v>87089000.0</v>
       </c>
       <c r="G21">
         <v>21614000.0</v>
       </c>
       <c r="H21">
         <v>87607000.0</v>
       </c>
       <c r="I21">
         <v>87868000.0</v>
       </c>
       <c r="J21">
         <v>192834000.0</v>
       </c>
@@ -3796,51 +3798,51 @@
       </c>
       <c r="O29">
         <v>550251000.0</v>
       </c>
       <c r="P29">
         <v>528386000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29">
         <v>554589000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>830509000.0</v>
+        <v>2167446000.0</v>
       </c>
       <c r="C30">
         <v>1664097000.0</v>
       </c>
       <c r="D30">
         <v>1506554000.0</v>
       </c>
       <c r="E30">
         <v>1443732000.0</v>
       </c>
       <c r="F30">
         <v>1320512000.0</v>
       </c>
       <c r="G30">
         <v>1179517000.0</v>
       </c>
       <c r="H30">
         <v>1013901000.0</v>
       </c>
       <c r="I30">
         <v>1045170000.0</v>
       </c>
       <c r="J30">
         <v>885453000.0</v>
       </c>
@@ -3944,102 +3946,102 @@
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>517454000.0</v>
+        <v>2146450000.0</v>
       </c>
       <c r="C33">
         <v>1306584000.0</v>
       </c>
       <c r="D33">
         <v>1293675000.0</v>
       </c>
       <c r="E33">
         <v>4336392000.0</v>
       </c>
       <c r="F33">
         <v>4030633000.0</v>
       </c>
       <c r="G33">
         <v>1170848000.0</v>
       </c>
       <c r="H33">
         <v>1224287000.0</v>
       </c>
       <c r="I33">
         <v>3435494000.0</v>
       </c>
       <c r="J33">
         <v>3187057000.0</v>
       </c>
       <c r="K33">
         <v>1621183000.0</v>
       </c>
       <c r="L33">
-        <v>1309545000.0</v>
+        <v>1673455000.0</v>
       </c>
       <c r="M33">
-        <v>2739666000.0</v>
+        <v>1560792000.0</v>
       </c>
       <c r="N33">
-        <v>120075000.0</v>
+        <v>1539494000.0</v>
       </c>
       <c r="O33">
         <v>1120378000.0</v>
       </c>
       <c r="P33">
-        <v>1056050000.0</v>
+        <v>1280405000.0</v>
       </c>
       <c r="Q33">
         <v>1100671000.0</v>
       </c>
       <c r="R33">
         <v>1020431000.0</v>
       </c>
       <c r="S33">
-        <v>2791198000.0</v>
+        <v>2118212000.0</v>
       </c>
       <c r="T33">
         <v>25240750.0</v>
       </c>
       <c r="U33">
         <v>25240750.0</v>
       </c>
       <c r="V33">
         <v>25240750.0</v>
       </c>
       <c r="W33">
         <v>23846000.0</v>
       </c>
       <c r="X33">
         <v>23846000.0</v>
       </c>
       <c r="Y33">
         <v>23846000.0</v>
       </c>
       <c r="Z33">
         <v>23846000.0</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
@@ -4060,131 +4062,131 @@
         <v>2068503000.0</v>
       </c>
       <c r="N34">
         <v>1900966000.0</v>
       </c>
       <c r="O34">
         <v>1727811000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>3670807000.0</v>
+        <v>76577000.0</v>
       </c>
       <c r="C35">
         <v>119980000.0</v>
       </c>
       <c r="D35">
         <v>76561000.0</v>
       </c>
       <c r="E35">
         <v>3436477000.0</v>
       </c>
       <c r="F35">
         <v>3179912000.0</v>
       </c>
       <c r="G35">
         <v>2536538000.0</v>
       </c>
       <c r="H35">
         <v>1850569000.0</v>
       </c>
       <c r="I35">
         <v>1764299000.0</v>
       </c>
       <c r="J35">
         <v>2494785000.0</v>
       </c>
       <c r="K35">
         <v>641626000.0</v>
       </c>
       <c r="L35">
-        <v>170374000.0</v>
+        <v>1447639000.0</v>
       </c>
       <c r="M35">
-        <v>50000000.0</v>
+        <v>1399600000.0</v>
       </c>
       <c r="N35">
-        <v>50000000.0</v>
+        <v>1309831000.0</v>
       </c>
       <c r="O35">
         <v>165695000.0</v>
       </c>
       <c r="P35">
-        <v>163520000.0</v>
+        <v>1140253000.0</v>
       </c>
       <c r="Q35">
         <v>501071000.0</v>
       </c>
       <c r="R35">
         <v>448425000.0</v>
       </c>
       <c r="S35">
-        <v>159029000.0</v>
+        <v>1692132000.0</v>
       </c>
       <c r="T35">
         <v>39757250.0</v>
       </c>
       <c r="U35">
         <v>39757250.0</v>
       </c>
       <c r="V35">
         <v>39757250.0</v>
       </c>
       <c r="W35">
         <v>41051250.0</v>
       </c>
       <c r="X35">
         <v>41051250.0</v>
       </c>
       <c r="Y35">
         <v>41051250.0</v>
       </c>
       <c r="Z35">
         <v>41051250.0</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>-1275288000.0</v>
+        <v>160005000.0</v>
       </c>
       <c r="C36">
         <v>122033000.0</v>
       </c>
       <c r="D36">
         <v>117714000.0</v>
       </c>
       <c r="E36">
         <v>3353961000.0</v>
       </c>
       <c r="F36">
         <v>3078702000.0</v>
       </c>
       <c r="G36">
         <v>-742962000.0</v>
       </c>
       <c r="H36">
         <v>218959000.0</v>
       </c>
       <c r="I36">
         <v>1631289000.0</v>
       </c>
       <c r="J36">
         <v>1367371000.0</v>
       </c>
@@ -4327,116 +4329,118 @@
         <v>290594750.0</v>
       </c>
       <c r="U38">
         <v>290594750.0</v>
       </c>
       <c r="V38">
         <v>290594750.0</v>
       </c>
       <c r="W38">
         <v>225161500.0</v>
       </c>
       <c r="X38">
         <v>225161500.0</v>
       </c>
       <c r="Y38">
         <v>225161500.0</v>
       </c>
       <c r="Z38">
         <v>225161500.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>375371000.0</v>
+      </c>
       <c r="C39">
         <v>269518000.0</v>
       </c>
       <c r="D39">
         <v>314551000.0</v>
       </c>
       <c r="E39">
         <v>-2767220000.0</v>
       </c>
       <c r="F39">
         <v>-2561976000.0</v>
       </c>
       <c r="G39">
-        <v>203901000.0</v>
+        <v>239823000.0</v>
       </c>
       <c r="H39">
         <v>282745000.0</v>
       </c>
       <c r="I39">
         <v>-1521069000.0</v>
       </c>
       <c r="J39">
         <v>-1818273000.0</v>
       </c>
       <c r="K39">
         <v>555359000.0</v>
       </c>
       <c r="L39">
         <v>-1950258000.0</v>
       </c>
       <c r="M39">
         <v>-1874934000.0</v>
       </c>
       <c r="N39">
         <v>-1751146000.0</v>
       </c>
       <c r="O39">
         <v>408510000.0</v>
       </c>
       <c r="P39">
         <v>-839028000.0</v>
       </c>
       <c r="Q39">
         <v>441080000.0</v>
       </c>
       <c r="R39">
         <v>457054000.0</v>
       </c>
       <c r="S39">
         <v>-1313221000.0</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>-1037567000.0</v>
+        <v>3193784000.0</v>
       </c>
       <c r="C40">
         <v>2493350000.0</v>
       </c>
       <c r="D40">
         <v>2236073000.0</v>
       </c>
       <c r="E40">
         <v>-444779000.0</v>
       </c>
       <c r="F40">
         <v>-364237000.0</v>
       </c>
       <c r="G40">
         <v>102665000.0</v>
       </c>
       <c r="H40">
         <v>1715980000.0</v>
       </c>
       <c r="I40">
         <v>-267434000.0</v>
       </c>
       <c r="J40">
         <v>-247203000.0</v>
       </c>
@@ -5066,51 +5070,51 @@
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52">
         <v>2206000.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>2195107000.0</v>
+        <v>1602300000.0</v>
       </c>
       <c r="C53">
         <v>1383109000.0</v>
       </c>
       <c r="D53">
         <v>1319198000.0</v>
       </c>
       <c r="E53">
         <v>1186871000.0</v>
       </c>
       <c r="F53">
         <v>1128548000.0</v>
       </c>
       <c r="G53">
         <v>1053609000.0</v>
       </c>
       <c r="H53">
         <v>972357000.0</v>
       </c>
       <c r="I53">
         <v>888510000.0</v>
       </c>
       <c r="J53">
         <v>847761000.0</v>
       </c>
@@ -5256,51 +5260,51 @@
       </c>
       <c r="U55">
         <v>529553000.0</v>
       </c>
       <c r="V55">
         <v>529553000.0</v>
       </c>
       <c r="W55">
         <v>487158250.0</v>
       </c>
       <c r="X55">
         <v>487158250.0</v>
       </c>
       <c r="Y55">
         <v>487158250.0</v>
       </c>
       <c r="Z55">
         <v>487158250.0</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>3281526000.0</v>
+        <v>4401027000.0</v>
       </c>
       <c r="C56">
         <v>3485268000.0</v>
       </c>
       <c r="D56">
         <v>3300371000.0</v>
       </c>
       <c r="E56">
         <v>2284522000.0</v>
       </c>
       <c r="F56">
         <v>1927966000.0</v>
       </c>
       <c r="G56">
         <v>2558630000.0</v>
       </c>
       <c r="H56">
         <v>2374576000.0</v>
       </c>
       <c r="I56">
         <v>485600000.0</v>
       </c>
       <c r="J56">
         <v>388679000.0</v>
       </c>
@@ -5335,51 +5339,53 @@
         <v>213717500.0</v>
       </c>
       <c r="U56">
         <v>213717500.0</v>
       </c>
       <c r="V56">
         <v>213717500.0</v>
       </c>
       <c r="W56">
         <v>238150750.0</v>
       </c>
       <c r="X56">
         <v>238150750.0</v>
       </c>
       <c r="Y56">
         <v>238150750.0</v>
       </c>
       <c r="Z56">
         <v>238150750.0</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>64</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>5246017000.0</v>
+      </c>
       <c r="C57">
         <v>3662307000.0</v>
       </c>
       <c r="D57">
         <v>3556062000.0</v>
       </c>
       <c r="E57"/>
       <c r="F57">
         <v>477985000.0</v>
       </c>
       <c r="G57">
         <v>398941000.0</v>
       </c>
       <c r="H57">
         <v>2682400000.0</v>
       </c>
       <c r="I57">
         <v>985307000.0</v>
       </c>
       <c r="J57">
         <v>336067000.0</v>
       </c>
       <c r="K57">
         <v>868323000.0</v>
       </c>
@@ -5847,54 +5853,54 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>227878000.0</v>
       </c>
       <c r="C6">
         <v>165593000.0</v>
       </c>
       <c r="D6">
         <v>124017000.0</v>
       </c>
       <c r="E6">
         <v>60287000.0</v>
       </c>
       <c r="F6">
         <v>58534000.0</v>
       </c>
       <c r="G6">
         <v>-83015000.0</v>
       </c>
       <c r="H6">
-        <v>-4309000.0</v>
+        <v>16737000.0</v>
       </c>
       <c r="I6">
-        <v>906000.0</v>
+        <v>1429000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
@@ -6614,51 +6620,53 @@
       </c>
       <c r="R2">
         <v>103410000.0</v>
       </c>
       <c r="S2">
         <v>120987000.0</v>
       </c>
       <c r="T2">
         <v>101146000.0</v>
       </c>
       <c r="U2">
         <v>-4534000.0</v>
       </c>
       <c r="V2">
         <v>-7821000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>90</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>8843000.0</v>
+      </c>
       <c r="C3">
         <v>472000.0</v>
       </c>
       <c r="D3">
         <v>455000.0</v>
       </c>
       <c r="E3">
         <v>372000.0</v>
       </c>
       <c r="F3">
         <v>337000.0</v>
       </c>
       <c r="G3">
         <v>908000.0</v>
       </c>
       <c r="H3">
         <v>351000.0</v>
       </c>
       <c r="I3">
         <v>360000.0</v>
       </c>
       <c r="J3">
         <v>388000.0</v>
       </c>
       <c r="K3"/>
@@ -6720,51 +6728,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>69795000.0</v>
+      </c>
       <c r="C5">
         <v>56937000.0</v>
       </c>
       <c r="D5">
         <v>62466000.0</v>
       </c>
       <c r="E5">
         <v>51671000.0</v>
       </c>
       <c r="F5">
         <v>53269000.0</v>
       </c>
       <c r="G5">
         <v>20645000.0</v>
       </c>
       <c r="H5">
         <v>49082000.0</v>
       </c>
       <c r="I5">
         <v>42804000.0</v>
       </c>
       <c r="J5">
         <v>49704000.0</v>
       </c>
       <c r="K5"/>
@@ -6797,51 +6807,51 @@
       </c>
       <c r="U5">
         <v>16393000.0</v>
       </c>
       <c r="V5">
         <v>20041000.0</v>
       </c>
       <c r="W5">
         <v>-20835000.0</v>
       </c>
       <c r="X5">
         <v>-20835000.0</v>
       </c>
       <c r="Y5">
         <v>-20835000.0</v>
       </c>
       <c r="Z5">
         <v>-20835000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>69795000.0</v>
+        <v>78638000.0</v>
       </c>
       <c r="C6">
         <v>57409000.0</v>
       </c>
       <c r="D6">
         <v>62921000.0</v>
       </c>
       <c r="E6">
         <v>52043000.0</v>
       </c>
       <c r="F6">
         <v>53606000.0</v>
       </c>
       <c r="G6">
         <v>21553000.0</v>
       </c>
       <c r="H6">
         <v>49433000.0</v>
       </c>
       <c r="I6">
         <v>43164000.0</v>
       </c>
       <c r="J6">
         <v>50092000.0</v>
       </c>
@@ -7972,51 +7982,53 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>115</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>4170000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>