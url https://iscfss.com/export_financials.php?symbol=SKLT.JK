--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,572 +1130,600 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>191818577000.0</v>
+      </c>
+      <c r="C2">
         <v>172152224000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102803433045.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>130556488201.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81030612857.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72510683751.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101066775854.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101428575352.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67460147048.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>65418131265.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67428287698.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59750682839.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>62575257036.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41513133000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25544610000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24620424000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24286164000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37887982000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>34738105000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24706579000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23772564000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20740158000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16248818000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20916332000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19729041000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23949967000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>184784014000.0</v>
       </c>
       <c r="C5">
+        <v>184784014000.0</v>
+      </c>
+      <c r="D5">
         <v>184784013660.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>226950988492.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>226952452512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165263200012.0</v>
       </c>
       <c r="G5">
         <v>165263200012.0</v>
       </c>
       <c r="H5">
         <v>165263200012.0</v>
       </c>
       <c r="I5">
         <v>165263200012.0</v>
       </c>
       <c r="J5">
         <v>165263200012.0</v>
       </c>
       <c r="K5">
+        <v>165263200012.0</v>
+      </c>
+      <c r="L5">
         <v>13814810000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>11659692022.0</v>
+      </c>
+      <c r="C7">
         <v>5460811037.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3161328726.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3176127833.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3238924010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4918473868.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>69074050000.0</v>
       </c>
       <c r="C8">
         <v>69074050000.0</v>
       </c>
       <c r="D8">
         <v>69074050000.0</v>
       </c>
       <c r="E8">
         <v>69074050000.0</v>
       </c>
       <c r="F8">
         <v>69074050000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>69074050000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
+        <v>27096002900.0</v>
+      </c>
+      <c r="C9">
         <v>25777232390.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24786173910.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21641259970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21578739870.0</v>
       </c>
       <c r="F9">
         <v>21578739870.0</v>
       </c>
       <c r="G9">
         <v>21578739870.0</v>
       </c>
       <c r="H9">
         <v>21578739870.0</v>
       </c>
       <c r="I9">
         <v>21578739870.0</v>
       </c>
       <c r="J9">
         <v>21578739870.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>21578739870.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>108219643000.0</v>
+      </c>
+      <c r="C10">
         <v>132582752000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>246959516389.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>96960982659.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>127460249506.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71810853147.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22358640194.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20393369843.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13137707479.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12779053888.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7680719075.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7280818687.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9034836341.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4532278000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9373300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5216964000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10024557000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12851580000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7094730000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6764185000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5963661000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6172588000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5118747000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5697195000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8162003000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6657220000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>20393369840.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13137707480.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12779053890.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>108219643000.0</v>
+      </c>
+      <c r="C12">
         <v>132582752000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>246959516389.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>96960982659.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>127460249506.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71810853147.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22358640194.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20393369843.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13137707479.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12779053888.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7680719075.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7280818687.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9034836341.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>69074050000.0</v>
       </c>
       <c r="C13">
         <v>69074050000.0</v>
       </c>
       <c r="D13">
         <v>69074050000.0</v>
       </c>
       <c r="E13">
         <v>69074050000.0</v>
       </c>
       <c r="F13">
         <v>69074050000.0</v>
       </c>
       <c r="G13">
         <v>69074050000.0</v>
       </c>
       <c r="H13">
         <v>69074050000.0</v>
       </c>
       <c r="I13">
         <v>69074050000.0</v>
       </c>
@@ -1727,3188 +1736,3314 @@
       <c r="L13">
         <v>69074050000.0</v>
       </c>
       <c r="M13">
         <v>69074050000.0</v>
       </c>
       <c r="N13">
         <v>69074050000.0</v>
       </c>
       <c r="O13">
         <v>69074050000.0</v>
       </c>
       <c r="P13">
         <v>69074050000.0</v>
       </c>
       <c r="Q13">
         <v>69074050000.0</v>
       </c>
       <c r="R13">
         <v>69074050000.0</v>
       </c>
       <c r="S13">
         <v>69074050000.0</v>
       </c>
       <c r="T13">
-        <v>345370250000.0</v>
+        <v>69074050000.0</v>
       </c>
       <c r="U13">
         <v>345370250000.0</v>
       </c>
       <c r="V13">
-        <v>37800000000.0</v>
+        <v>345370250000.0</v>
       </c>
       <c r="W13">
         <v>37800000000.0</v>
       </c>
       <c r="X13">
         <v>37800000000.0</v>
       </c>
       <c r="Y13">
         <v>37800000000.0</v>
       </c>
       <c r="Z13">
         <v>37800000000.0</v>
       </c>
+      <c r="AA13">
+        <v>37800000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>6232856000.0</v>
+      </c>
+      <c r="C14">
         <v>6229303000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6223788700.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6216908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6216664500.0</v>
       </c>
       <c r="F14">
         <v>6216664500.0</v>
       </c>
       <c r="G14">
         <v>6216664500.0</v>
       </c>
       <c r="H14">
-        <v>6877125960.0</v>
+        <v>6216664500.0</v>
       </c>
       <c r="I14">
         <v>6877125960.0</v>
       </c>
       <c r="J14">
         <v>6877125960.0</v>
       </c>
       <c r="K14">
+        <v>6877125960.0</v>
+      </c>
+      <c r="L14">
         <v>6907405000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6907191156.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7048809300.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>4201825000.0</v>
+      </c>
+      <c r="C16">
         <v>7227660000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3461762352.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3956841211.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1670374784.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2139442901.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2856217989.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>463760937.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>603440264.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3557381253.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>5181815000.0</v>
+      </c>
+      <c r="C21">
         <v>355630948000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>293342162293.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>285422646543.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>276796508182.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>209816437500.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>25944800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9553989000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>476579067000.0</v>
+      </c>
+      <c r="C22">
         <v>364538937000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>293522569903.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>238556605259.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>135057215504.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>147812433858.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>168276921388.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>162450276388.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>126017061362.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96234255979.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>83696619295.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>73181753579.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>70556604227.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60792068000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>47259842000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>49618684000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>45383873000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>43549154000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>28283387000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24916040000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19163068000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16464930000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16691766000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>20387881000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>20894681000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24956574000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1799912712000.0</v>
+      </c>
+      <c r="C23">
         <v>1522025168000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1282739303035.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1033289474829.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>889125250792.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>773863042440.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>790845543826.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>747293725435.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>636284210210.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>568239939951.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>377110748359.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>336932338818.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>301989488699.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>126845727884.0</v>
+      </c>
+      <c r="C24">
         <v>20771299510.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7751365054.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1714583320.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6983156950.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12518156980.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20134411260.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>26104365310.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24935576150.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>33849140250.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9803808764.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12627542000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16937079000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14227438000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14383289000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18932800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24633176000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>31574437000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24692175000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>26916914000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>29955235000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>62181423000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>58641303000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>253792854000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1805462000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2019583000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>134657271460.0</v>
+      </c>
+      <c r="C25">
         <v>29496841830.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9632181970.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6664782380.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8528667490.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16759826140.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27037959130.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32333872530.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34870583730.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>37689756520.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>10338458926.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9183818785.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8694873767.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8516013510.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>303363767000.0</v>
+      </c>
+      <c r="C28">
         <v>105565406000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-64932199415.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49977087496.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7655915926.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>89871519802.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>170539350628.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>176059522201.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>149776739567.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106984043411.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>62457839801.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>68603125333.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>57369932733.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1166442485915.0</v>
+      </c>
+      <c r="C29">
         <v>936224870107.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>794574865354.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>730483281844.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>658981629762.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>564297571627.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>314917288000.0</v>
+      </c>
+      <c r="C30">
         <v>278786837000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>189184197872.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>184191974869.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>161129401781.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>158707243616.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>186343623791.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>173077933674.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125739186656.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>112238388282.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91574884157.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80739523896.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73310895950.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51957166000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>46605734000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37549823000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30333277000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42706045000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45022660000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30244709000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29157583000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27909080000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23779283000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22640464000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18721903000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25305830000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>542416220192.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>407533672546.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>380959820631.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>339768893705.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>307947168289.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>296393676861.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>152300807352.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>342874919118.0</v>
+      </c>
+      <c r="C32">
         <v>361365636341.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>387249966078.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>210129086572.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>191718753930.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>132620461508.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>886397476000.0</v>
+      </c>
+      <c r="C33">
         <v>691903244000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>545739972688.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>489490279342.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>455741809250.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>394139821772.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>412493296487.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>390558055405.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>369154730541.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>345553067349.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>187351832938.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>169512927079.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>147673897727.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>1.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>-1.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>245327156000.0</v>
+      </c>
+      <c r="C35">
         <v>138642380000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>116046157874.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>108865838493.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>105623333952.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>119805712553.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>117182231078.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>116708612900.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>117221275463.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>102786060142.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>65933237971.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>58211271522.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>36627023044.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>8805561000.0</v>
+      </c>
+      <c r="C36">
         <v>9262970000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12542568320.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>22675300574.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-274227809525.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-207701608343.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6213526814.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9778404778.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3485751149.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2841638078.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>29667782984.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>18724181170.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8736079009.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>41094914440.0</v>
+      </c>
+      <c r="C38">
         <v>34983284990.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>34826540220.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29816163550.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27663402035.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>26433552596.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>55659793678.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26266202820.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>20913123260.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>29667782984.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>13366734000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7943558000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>6662311000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6199569000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6085033000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8207941000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7261848000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10200733000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4613982000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7455132000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23783401000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>24474061000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>26213247000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>26149125000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>26670711000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>13799237000.0</v>
+      </c>
+      <c r="C39">
         <v>54213398000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9868404349.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7234557151.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>743741643.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1392690047.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5578305216.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4856571313.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7678410411.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9879662449.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13660733622.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6217315578.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1413254454.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4779935000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1905847000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2126444000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2174509000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1547654000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1584631000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2378271000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4016462000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2925263000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2350592000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2865916000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1898421000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>972696000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>97693775000.0</v>
+      </c>
+      <c r="C40">
         <v>63702364000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>63187805524.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>53731528735.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49358408660.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>27999153812.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23178131220.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20089074693.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15061628277.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>17835610480.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21823171001.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>18418217567.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13669165172.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7552680000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10449576000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7649474000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5542216000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13425703000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12434766000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>12212997000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>17431989000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>158255477000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>142989649000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>144475768000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>157900208000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>113006131000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>97094666467.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>103045886416.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>90144271948.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>84374740368.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>82350691737.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>65096303627.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>54316636139.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>24153941000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>19689944000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>17211763000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>15010220000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13043306000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11569435000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9731580000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8055925000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6969871000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5166641000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>212254284000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>193737444000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>12998010000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13073409000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11790521000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>6761412000.0</v>
+      </c>
+      <c r="C42">
         <v>5230744000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4072600021.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>227671749814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649302723.0</v>
       </c>
       <c r="F42">
         <v>649302723.0</v>
       </c>
       <c r="G42">
         <v>649302723.0</v>
       </c>
       <c r="H42">
         <v>649302723.0</v>
       </c>
       <c r="I42">
         <v>649302723.0</v>
       </c>
       <c r="J42">
         <v>649302723.0</v>
       </c>
       <c r="K42">
-        <v>35393549873.0</v>
+        <v>649302723.0</v>
       </c>
       <c r="L42">
-        <v>35393549873.0</v>
+        <v>21578739873.0</v>
       </c>
       <c r="M42">
         <v>35393549873.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>35393549873.0</v>
+      </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>798461852949.0</v>
+      </c>
+      <c r="C45">
         <v>589344618106.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>471756687247.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>677588099122.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>629458306705.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>339340251431.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>840120747000.0</v>
+      </c>
+      <c r="C46">
         <v>298294941000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>467671527617.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>438766634382.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>413018253918.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>355628109773.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>369042199768.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>346731803140.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>330415745908.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>313103432242.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>158675400076.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>142724525391.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>130736978737.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>840120746910.0</v>
+      </c>
+      <c r="C47">
         <v>653925888890.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>503702542190.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>445904041560.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>413018253918.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>355052455562.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>367907079000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>324559802801.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>330415745910.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>313103432240.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>149168036444.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>142724525000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>130736979000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>109736551000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>102893586000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>98778494000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>100061872000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>93087170000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>64566522000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>16298789000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>31958759000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>34809970000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>38551077000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>42681299000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>47198374000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>56443623000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>505899292000.0</v>
+      </c>
+      <c r="C48">
         <v>444448715000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>357778213425.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>289975539708.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>245740414957.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>172547119811.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>145973267896.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>104782340970.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>72960615554.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>61407124126.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>47833207479.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>46551323200.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>48424620008.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>38824013000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>32243407000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>27648664000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>22815132000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>10012604000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5741581000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>273077990360.0</v>
+      </c>
+      <c r="C50">
         <v>207221430239.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>171114623194.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>138664823973.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>108916278688.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>142504419045.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>12918340635.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11383275512.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12301091234.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>9443382260.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>411583410000.0</v>
+      </c>
+      <c r="C51">
         <v>238148158000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>182027316974.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>146938070155.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>119804333585.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>161682372952.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>192897990822.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>196452892044.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>162914447046.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>119763097299.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>70138558876.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>75883944020.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>66404769074.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>276926139000.0</v>
+      </c>
+      <c r="C52">
         <v>208651316000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>172395135007.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>140273287773.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>111275666095.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>144922546812.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>165860031691.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>164119019512.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>128043863320.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>84841961663.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>62766621073.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>63256401818.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>49467689811.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>6000000000.0</v>
+      </c>
+      <c r="C53">
         <v>26056250000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>158000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>294975900177.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>45000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1500000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>3605175000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>100000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>271000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>171000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>153000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4478000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>503715000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1799912712000.0</v>
+      </c>
+      <c r="C55">
         <v>1522025168000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1282739303035.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1033289474829.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>889125250792.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>773863042440.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>790845543826.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>747293725435.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>636284210210.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>568239939951.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>377110748359.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>336932338819.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>301989488699.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>249746468000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>214237879000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>199375442000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>196186029000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>201003449000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>182697463000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>94769966000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>97814665000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>112336232000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>111136526000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>120639002000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>127502507000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>141510369000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>913515235000.0</v>
+      </c>
+      <c r="C56">
         <v>830121924000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>736999330347.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>543799195487.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>433383441542.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>379723220668.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>378352247338.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>356735670030.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>267129479669.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>222686872602.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>189758915421.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>167419411740.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>154315590972.0</v>
       </c>
-      <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>570640316000.0</v>
+      </c>
+      <c r="C57">
         <v>468756288000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>349749364269.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>333670108915.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>241664687612.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>247102759159.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>293281364781.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>291349105535.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>211493160519.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>169302583936.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>159132842277.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>141425302224.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>125712112019.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>88824706000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>61944022000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>49094299000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>46512225000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>59028869000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>53551894000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>36919576000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>41204553000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>215428085000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>193360358000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>199238471000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>500142689000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>437027348000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>815967472000.0</v>
+      </c>
+      <c r="C58">
         <v>607398668000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>465795522143.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>442535947408.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>347288021564.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>366908471713.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>410463595860.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>408057718435.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>328714435982.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>272088644079.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>225066080248.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>199636573746.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>162339135063.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>120263907000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>91337531000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>81070404000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>82714835000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>100334887000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>86299994000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>71225292000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>76805206000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>490502162000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>446590265000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>466606138000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>515631174000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>450837452000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>766518768000.0</v>
+      </c>
+      <c r="C60">
         <v>703537523000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>615708877106.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>586721339522.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>542416220192.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>407533672546.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>380959820631.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>339768893705.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>307947168289.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>296393676861.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>152300807352.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>137204113072.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>139077409881.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>129476803000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>122896197000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>118301454000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>113467922000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>100665394000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>96394370000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>23544489000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>20650888000.0</v>
       </c>
-      <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-20929437150.0</v>
       </c>
       <c r="G61">
         <v>-20929437150.0</v>
       </c>
       <c r="H61">
         <v>-20929437150.0</v>
       </c>
       <c r="I61">
-        <v>-20929437000.0</v>
+        <v>-20929437150.0</v>
       </c>
       <c r="J61">
         <v>-20929437000.0</v>
       </c>
-      <c r="K61"/>
+      <c r="K61">
+        <v>-20929437000.0</v>
+      </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>206151000000.0</v>
+      </c>
+      <c r="C2">
+        <v>191818577000.0</v>
+      </c>
+      <c r="D2">
         <v>210982947000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>183334325000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>178289367000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>172152224000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>185227411000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>174730294197.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>144054816674.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>102803433045.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>104218786894.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>123607507264.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>128312273328.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>130556488201.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>116793135274.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>113165689694.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>91401099961.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81030612857.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>88705793145.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>94790579727.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>101441497695.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>72510683751.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>77534283938.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>96934108810.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>106101158796.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>101066775854.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>104252178131.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>114740600694.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>97130812572.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>101428575352.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>108443105763.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>91427569944.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>74082352876.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>67460147048.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>78188152471.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>78725184479.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>64974495572.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>65418131265.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>63838123016.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>84026042964.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>74718673661.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>67428287698.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>71664272648.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>67891576539.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>69139563511.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>59750682839.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>52134020993.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>66762227673.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>62196001997.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>62575257036.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>52064186675.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>47267899435.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>39893875066.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>41513133000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>36060101700.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>33419794500.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>25702271600.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>25544610300.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>22397134500.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>20932791300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>21326276400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>24620424000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>21080945100.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>20362900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>24727862800.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>24286164200.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>29541105700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>31247531700.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>35145151900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>37887982000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>39475035500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>36815297300.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>33080921800.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>34738105500.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>27500156900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>31587565100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>26592593000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>24706579200.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>26731920400.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>22359524500.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>21275028400.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>23772564000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>19883458000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>21789842000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>20646313000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>20740158000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>16377954000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>16937269000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>15300562000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>16248818000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>17746000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>20916332000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>19729041000.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4959,54 +5094,56 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5057,165 +5194,171 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>-28353629000.0</v>
+        <v>-28353000000.0</v>
       </c>
       <c r="C5">
         <v>-28353629000.0</v>
       </c>
       <c r="D5">
         <v>-28353629000.0</v>
       </c>
       <c r="E5">
         <v>-28353629000.0</v>
       </c>
       <c r="F5">
         <v>-28353629000.0</v>
       </c>
       <c r="G5">
-        <v>-28353628852.0</v>
+        <v>-28353629000.0</v>
       </c>
       <c r="H5">
-        <v>170969203660.0</v>
+        <v>-28353629000.0</v>
       </c>
       <c r="I5">
         <v>-28353628852.0</v>
       </c>
       <c r="J5">
-        <v>13813345981.0</v>
+        <v>170969203660.0</v>
       </c>
       <c r="K5">
-        <v>13813345981.0</v>
+        <v>-28353628852.0</v>
       </c>
       <c r="L5">
         <v>13813345981.0</v>
       </c>
       <c r="M5">
         <v>13813345981.0</v>
       </c>
       <c r="N5">
-        <v>13814810000.0</v>
+        <v>13813345981.0</v>
       </c>
       <c r="O5">
-        <v>13814810000.0</v>
+        <v>13813345981.0</v>
       </c>
       <c r="P5">
         <v>13814810000.0</v>
       </c>
       <c r="Q5">
         <v>13814810000.0</v>
       </c>
       <c r="R5">
         <v>13814810000.0</v>
       </c>
       <c r="S5">
         <v>13814810000.0</v>
       </c>
       <c r="T5">
         <v>13814810000.0</v>
       </c>
       <c r="U5">
-        <v>151448390012.0</v>
+        <v>13814810000.0</v>
       </c>
       <c r="V5">
-        <v>151448390012.0</v>
+        <v>13814810000.0</v>
       </c>
       <c r="W5">
         <v>151448390012.0</v>
       </c>
       <c r="X5">
         <v>151448390012.0</v>
       </c>
       <c r="Y5">
         <v>151448390012.0</v>
       </c>
       <c r="Z5">
         <v>151448390012.0</v>
       </c>
       <c r="AA5">
         <v>151448390012.0</v>
       </c>
       <c r="AB5">
         <v>151448390012.0</v>
       </c>
       <c r="AC5">
         <v>151448390012.0</v>
       </c>
       <c r="AD5">
         <v>151448390012.0</v>
       </c>
       <c r="AE5">
         <v>151448390012.0</v>
       </c>
       <c r="AF5">
         <v>151448390012.0</v>
       </c>
       <c r="AG5">
         <v>151448390012.0</v>
       </c>
       <c r="AH5">
         <v>151448390012.0</v>
       </c>
       <c r="AI5">
         <v>151448390012.0</v>
       </c>
       <c r="AJ5">
         <v>151448390012.0</v>
       </c>
       <c r="AK5">
         <v>151448390012.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
+      <c r="AL5">
+        <v>151448390012.0</v>
+      </c>
+      <c r="AM5">
+        <v>151448390012.0</v>
+      </c>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
@@ -5227,54 +5370,56 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5325,91 +5470,97 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>13844000000.0</v>
+      </c>
+      <c r="C7">
+        <v>11659692022.0</v>
+      </c>
+      <c r="D7">
         <v>7812805137.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5780333509.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4923599787.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5460811037.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4575628205.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2774702648.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3215516040.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3161328726.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3053397516.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3405392740.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="N7"/>
+      <c r="O7">
         <v>3176127833.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -5445,91 +5596,97 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
-        <v>69074050000.0</v>
+        <v>69074000000.0</v>
       </c>
       <c r="C8">
         <v>69074050000.0</v>
       </c>
       <c r="D8">
         <v>69074050000.0</v>
       </c>
       <c r="E8">
         <v>69074050000.0</v>
       </c>
       <c r="F8">
         <v>69074050000.0</v>
       </c>
       <c r="G8">
         <v>69074050000.0</v>
       </c>
       <c r="H8">
         <v>69074050000.0</v>
       </c>
       <c r="I8">
         <v>69074050000.0</v>
       </c>
       <c r="J8">
         <v>69074050000.0</v>
       </c>
       <c r="K8">
         <v>69074050000.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>69074050000.0</v>
+      </c>
       <c r="M8">
         <v>69074050000.0</v>
       </c>
       <c r="N8"/>
-      <c r="O8"/>
+      <c r="O8">
+        <v>69074050000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -5565,126 +5722,130 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>27096002900.0</v>
+      </c>
+      <c r="D9">
         <v>26338985570.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>26338985570.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>25777232390.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>25777232390.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>25531858270.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>21676991470.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21641259970.0</v>
       </c>
       <c r="M9">
         <v>21641259970.0</v>
       </c>
       <c r="N9">
-        <v>21641308150.0</v>
+        <v>21641259970.0</v>
       </c>
       <c r="O9">
-        <v>21641308150.0</v>
+        <v>21641259970.0</v>
       </c>
       <c r="P9">
         <v>21641308150.0</v>
       </c>
       <c r="Q9">
-        <v>21578739870.0</v>
+        <v>21641308150.0</v>
       </c>
       <c r="R9">
-        <v>21578739870.0</v>
+        <v>21641308150.0</v>
       </c>
       <c r="S9">
         <v>21578739870.0</v>
       </c>
       <c r="T9">
         <v>21578739870.0</v>
       </c>
       <c r="U9">
         <v>21578739870.0</v>
       </c>
       <c r="V9">
         <v>21578739870.0</v>
       </c>
       <c r="W9">
         <v>21578739870.0</v>
       </c>
       <c r="X9">
         <v>21578739870.0</v>
       </c>
       <c r="Y9">
         <v>21578739870.0</v>
       </c>
       <c r="Z9">
         <v>21578739870.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>21578739870.0</v>
+      </c>
+      <c r="AB9">
+        <v>21578739870.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5707,254 +5868,262 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>120175000000.0</v>
+      </c>
+      <c r="C10">
+        <v>108219643000.0</v>
+      </c>
+      <c r="D10">
         <v>75416250000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>103161855000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>98044965000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>132582752000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>129238125000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>131053177113.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>173592175567.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>246959516389.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>79362034925.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>59327459157.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>73024078417.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>96960982659.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>70539120518.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>67857352700.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>116870640188.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>127460249506.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>92091786780.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>94530256580.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>99554127370.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>71810853147.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>16996509702.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25085235582.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12819391617.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>22358640194.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>19075754613.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16037218379.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>23921161870.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>20393369843.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>9816714426.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>20361319578.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7243655062.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>13137707479.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>15069896591.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6866704452.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>9622784050.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>12779053888.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6244240193.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>14204030033.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7140310928.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>7680719075.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>10426079504.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8702981747.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9765007685.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7280818687.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9616775465.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>10008086656.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>6464099708.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9034836341.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4977182446.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5204943469.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>5020380472.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6005,257 +6174,265 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>120175000000.0</v>
+      </c>
+      <c r="C12">
+        <v>108219643000.0</v>
+      </c>
+      <c r="D12">
         <v>75416250000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>103161855000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>98044965000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>132582752000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>129238125000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>131053177113.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>173592175567.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>246959516389.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>79362034925.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>59327459157.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>73024078417.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>96960982659.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>70539120518.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>67857352700.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>116870640188.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>127460249506.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>92091786780.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>94530256580.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>99554127370.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>71810853150.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>16996509700.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>25085235580.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12819391620.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22358640190.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>19075754610.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>16037218379.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>23921161870.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>20393369843.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9816714426.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>20361319578.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7243655062.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13137707479.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>15069896591.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6866704452.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>9622784050.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12779053888.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6244240193.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>14204030033.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7140310928.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>7680719075.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>10426079504.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8702981747.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>9765007685.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7280818687.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>9616775465.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>10008086656.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>6464099708.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>9034836341.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4977182446.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5204943469.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>5020380472.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>69074050000.0</v>
+        <v>69074000000.0</v>
       </c>
       <c r="C13">
         <v>69074050000.0</v>
       </c>
       <c r="D13">
         <v>69074050000.0</v>
       </c>
       <c r="E13">
         <v>69074050000.0</v>
       </c>
       <c r="F13">
         <v>69074050000.0</v>
       </c>
       <c r="G13">
         <v>69074050000.0</v>
       </c>
       <c r="H13">
         <v>69074050000.0</v>
       </c>
       <c r="I13">
         <v>69074050000.0</v>
       </c>
       <c r="J13">
         <v>69074050000.0</v>
       </c>
@@ -6430,313 +6607,325 @@
       <c r="BO13">
         <v>69074050000.0</v>
       </c>
       <c r="BP13">
         <v>69074050000.0</v>
       </c>
       <c r="BQ13">
         <v>69074050000.0</v>
       </c>
       <c r="BR13">
         <v>69074050000.0</v>
       </c>
       <c r="BS13">
         <v>69074050000.0</v>
       </c>
       <c r="BT13">
         <v>69074050000.0</v>
       </c>
       <c r="BU13">
         <v>69074050000.0</v>
       </c>
       <c r="BV13">
         <v>69074050000.0</v>
       </c>
       <c r="BW13">
-        <v>345370250000.0</v>
+        <v>69074050000.0</v>
       </c>
       <c r="BX13">
-        <v>345370250000.0</v>
+        <v>69074050000.0</v>
       </c>
       <c r="BY13">
         <v>345370250000.0</v>
       </c>
       <c r="BZ13">
         <v>345370250000.0</v>
       </c>
       <c r="CA13">
         <v>345370250000.0</v>
       </c>
       <c r="CB13">
         <v>345370250000.0</v>
       </c>
       <c r="CC13">
         <v>345370250000.0</v>
       </c>
       <c r="CD13">
-        <v>37800000000.0</v>
+        <v>345370250000.0</v>
       </c>
       <c r="CE13">
-        <v>37800000000.0</v>
+        <v>345370250000.0</v>
       </c>
       <c r="CF13">
         <v>37800000000.0</v>
       </c>
       <c r="CG13">
         <v>37800000000.0</v>
       </c>
       <c r="CH13">
         <v>37800000000.0</v>
       </c>
       <c r="CI13">
         <v>37800000000.0</v>
       </c>
       <c r="CJ13">
         <v>37800000000.0</v>
       </c>
       <c r="CK13">
         <v>37800000000.0</v>
       </c>
       <c r="CL13">
         <v>37800000000.0</v>
       </c>
       <c r="CM13">
         <v>37800000000.0</v>
       </c>
       <c r="CN13">
         <v>37800000000.0</v>
       </c>
       <c r="CO13">
         <v>37800000000.0</v>
       </c>
       <c r="CP13">
         <v>37800000000.0</v>
       </c>
+      <c r="CQ13">
+        <v>37800000000.0</v>
+      </c>
+      <c r="CR13">
+        <v>37800000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>6237437000.0</v>
+      </c>
+      <c r="C14">
+        <v>6236296000.0</v>
+      </c>
+      <c r="D14">
         <v>6234716000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6229329000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6229329000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6229303000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6227588000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6225487300.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6223788700.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6223788700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6216664500.0</v>
       </c>
       <c r="L14">
         <v>6216664500.0</v>
       </c>
       <c r="M14">
-        <v>6216959500.0</v>
+        <v>6216664500.0</v>
       </c>
       <c r="N14">
         <v>6216664500.0</v>
       </c>
       <c r="O14">
-        <v>6216964500.0</v>
+        <v>6216959500.0</v>
       </c>
       <c r="P14">
         <v>6216664500.0</v>
       </c>
       <c r="Q14">
+        <v>6216964500.0</v>
+      </c>
+      <c r="R14">
         <v>6216664500.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
+        <v>6216664500.0</v>
+      </c>
+      <c r="T14">
         <v>621666450.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>621666450.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>621666800.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>621667100.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>621668600.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>621665700.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>621665600.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>621666400.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>621667200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6908105580.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6907639014.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6789018549.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6906917695.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6904356342.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>6908211254.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6789867897.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6905455563.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6899126508.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6914053872.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6785440713.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6909322719.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6917350388.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>6896390020.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6911215183.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6904857365.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6900597370.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6912950082.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6910836192.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6904057354.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6906627751.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6907243327.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7474514838.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6911427272.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6896146346.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6913148744.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6787,106 +6976,112 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>7328000000.0</v>
+      </c>
+      <c r="C16">
+        <v>4201825000.0</v>
+      </c>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>7227660000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4013349000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1211640932.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>70103916886.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3461762352.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>70294196740.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="M16"/>
+      <c r="N16">
         <v>3022987232.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3956841211.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>861012409.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>237011377.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5928429059.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6448026457.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4390602847.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1493683895.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>479267291.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -6915,54 +7110,56 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7013,54 +7210,56 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7111,54 +7310,56 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7209,54 +7410,56 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7307,91 +7510,97 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>355630948000.0</v>
+        <v>4851000000.0</v>
       </c>
       <c r="C21">
-        <v>355630948000.0</v>
+        <v>5181815000.0</v>
       </c>
       <c r="D21">
         <v>355630948000.0</v>
       </c>
       <c r="E21">
         <v>355630948000.0</v>
       </c>
       <c r="F21">
+        <v>355630948000.0</v>
+      </c>
+      <c r="G21">
+        <v>355630948000.0</v>
+      </c>
+      <c r="H21">
         <v>349772355000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>340596810466.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>349342162293.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>293342162293.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>285595162293.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>285595162293.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>285422646543.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
@@ -7402,937 +7611,959 @@
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>30325280000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25944800000.0</v>
       </c>
       <c r="BU21">
         <v>25944800000.0</v>
       </c>
       <c r="BV21">
         <v>25944800000.0</v>
       </c>
       <c r="BW21">
-        <v>9553988600.0</v>
+        <v>25944800000.0</v>
       </c>
       <c r="BX21">
-        <v>11248248000.0</v>
+        <v>25944800000.0</v>
       </c>
       <c r="BY21">
         <v>9553988600.0</v>
       </c>
       <c r="BZ21">
-        <v>9553988600.0</v>
+        <v>11248248000.0</v>
       </c>
       <c r="CA21">
         <v>9553988600.0</v>
       </c>
       <c r="CB21">
+        <v>9553988600.0</v>
+      </c>
+      <c r="CC21">
+        <v>9553988600.0</v>
+      </c>
+      <c r="CD21">
         <v>11248248000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>394580000000.0</v>
+      </c>
+      <c r="C22">
+        <v>476579067000.0</v>
+      </c>
+      <c r="D22">
         <v>448689683000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>404021639000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>375120178000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>364538937000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>401762579000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>346548932069.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>259391026318.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>293522569903.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>255516301326.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>278793216302.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>279060521418.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>238556605259.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>199568617641.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>204061826653.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>155447195437.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>144050048612.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>162434163256.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>145664704649.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>145813807558.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>147812433858.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>160791148637.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>175706756956.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>183111363137.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>168276921388.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>165838461710.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>159644038566.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>153747767184.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>162450276388.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>153286478562.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>132268201691.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>113817539117.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>126017061362.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>110185690418.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>103959454925.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>100446643273.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>90312510404.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>81977997874.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>89944625048.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>85250406393.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>80328938283.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>85674177933.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>83352242312.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>81011886724.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>73181753579.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>66912713187.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>69700592272.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>63114828927.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>70556604227.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>69335280837.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>63252261440.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>62030573078.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>60792067600.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>63007431300.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>50113641500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>42130132200.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>47259842400.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>50225027400.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>53038521200.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>50216623900.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>49618684200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>44508501500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>40587068500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>46013229900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>45383872800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>43624993000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>36733812200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>38879110000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>43549153500.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>39887848600.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>35097653800.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>29448925700.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>28283386600.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>31362268100.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>29897947700.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>24893553700.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>24916040200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>22623314000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>21331172100.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>22310421300.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>19163068000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>17302124000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>18650442000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>17056250000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>16464929000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>15508908000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>14282998000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>13851925000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>16691766000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>19550000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>20387881000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>19906000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>20894681000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>23863000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1815219000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1799912712000.0</v>
+      </c>
+      <c r="D23">
         <v>1636578767000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1544097661000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1540988255000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1522025168000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1410344327000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1371112606802.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1344227066049.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1282739303035.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1064913639572.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1062432214120.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1047063371318.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1033289474829.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>936612780847.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>908310312559.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>906571753614.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>889125250792.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>796659750310.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>791853976000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>803738070648.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>773863042440.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>757101338015.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>796224897203.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>805409290724.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>790845543826.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>801241703256.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>798532985224.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>756322694012.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>747293725435.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>721369232789.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>685574803121.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>639786010490.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>636284210210.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>607011324707.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>610885954500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>577070457938.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>568239939951.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>384491089124.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>403504740351.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>376418331134.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>377110748359.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>358313008223.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>356456715680.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>341414979335.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>336932338818.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>309356334604.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>316851091445.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>306558933787.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>301989488699.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>286405686061.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>268458803055.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>258039184298.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>119261000000.0</v>
+      </c>
+      <c r="C24">
+        <v>126845727884.0</v>
+      </c>
+      <c r="D24">
         <v>17597187250.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>18748484360.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>19683169870.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>20771299510.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3966081633.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5989606570.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>7909108282.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7751365054.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>333333320.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>533333320.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1045833320.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1714583320.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2786906950.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4205656950.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5594406950.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6983156950.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7921906950.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9940656950.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>11359406950.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>12518156980.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>14970918440.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>18365630150.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>20819384910.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>20134411260.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>18028098660.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>21505400849.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>24341207937.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>27242435468.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>28336891300.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>30603445900.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>32039415500.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>34870583700.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>35284204900.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>38510385100.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>37017541900.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>37689756500.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>19534057400.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>20140906600.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>16122113700.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>11616601800.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>14550395000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>15391878100.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>13151405200.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>12627542200.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>13119492600.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>13540273500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>14462261500.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>16937079300.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>16209414000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>16822084400.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>18088476200.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>14227437900.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>11478724600.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>13081968100.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>12681900700.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>14383289300.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>17225486300.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>16018180900.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>17853661600.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>17630800300.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>20109843400.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>21647569500.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>22834731300.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>24633175800.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>26409980900.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>27388967200.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>31964121700.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>31574437400.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>28807424700.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>28710472300.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>29400810900.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>24692175200.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>24957424100.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>27014474900.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>27195659200.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>26916914100.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>27530153300.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>28742694300.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>27739212100.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>29955235000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>286564974000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>267934284000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>261319039000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>62181423000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>255943236000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>260076874000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>237110434000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>58641303000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>230379000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>253792854000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1805462000.0</v>
       </c>
-      <c r="CP24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>134657271460.0</v>
+      </c>
+      <c r="D25">
         <v>28066688720.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>27978642040.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>30075725650.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>29496841830.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8042548630.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>7297384150.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6914675170.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7983587510.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6664782380.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9144914200.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8779457160.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9689160080.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8528667490.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12882551620.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13725663350.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15319406160.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16759826140.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>21554679310.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>25408342610.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>27601147930.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27037959130.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>24605085920.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8355,93 +8586,95 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>26157729885.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10338458926.0</v>
       </c>
       <c r="AC26">
         <v>10338458926.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
+      <c r="AD26">
+        <v>10338458926.0</v>
+      </c>
+      <c r="AE26">
+        <v>10338458926.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -8461,54 +8694,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8559,291 +8794,303 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>266580000000.0</v>
+      </c>
+      <c r="C28">
+        <v>303363767000.0</v>
+      </c>
+      <c r="D28">
         <v>189864532000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>152649724000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>128704562000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>105565406000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>46473517000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>49434870738.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5402637349.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-64932199415.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>65046518695.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>96413629431.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>59935042877.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>49977087496.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>39867395662.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>36952568987.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-11018303492.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8321889857.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>23648052169.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26027636252.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>26532698823.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>87453392035.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>135817635605.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>158517346407.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>175216022907.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>168320223541.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>183795934396.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>183494832080.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>173180683940.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>176059522201.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>162383636137.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>138190173561.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>145887729329.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>149776739567.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>122887764870.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>133425930105.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>123775270882.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>110858723139.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>71752777537.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>67077572495.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>68603928378.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>71819333635.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>64936079044.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>71266043304.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>63680780861.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>68603125333.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>59724611855.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>54524674599.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>59918857891.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>57369932733.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>58113055668.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>52534138984.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>55813264028.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1161181000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1166442485915.0</v>
+      </c>
+      <c r="D29">
         <v>1003965787991.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>953760289035.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>958815756165.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>936224870107.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>831881022356.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>806277051284.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>814159104949.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>794574865354.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>765240979701.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>757292269381.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="N29"/>
+      <c r="O29">
         <v>730483281844.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -8879,403 +9126,411 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>344734000000.0</v>
+      </c>
+      <c r="C30">
+        <v>314917288000.0</v>
+      </c>
+      <c r="D30">
         <v>274342628000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>282326656000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>298175910000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>278786837000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>215735080000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>261143818986.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>244557318897.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>189184197872.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>190212885827.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>199232606302.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>190378885068.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>184191974869.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>182351156824.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>160705396568.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>169471574058.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>161129401781.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>143716658760.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>160592830333.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>166216475912.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>158707243616.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>172553265391.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>181515602872.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>195595426173.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>186343623791.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>197792019020.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>214915010126.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>177574064457.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>169035452486.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>161682872915.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>136973641689.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>131979533268.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>120296300417.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>110583734588.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>128499126638.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>97668944502.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>109858436107.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>97403256125.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>104290307642.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>90648610078.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>88088524441.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>78670742072.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>85141035969.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>71566562926.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>80739523896.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>73236113191.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>80413212780.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>83556196772.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>73310895950.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>70240360895.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>58412420389.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>55343160648.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>51957165100.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>46027892700.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>50390975900.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>46799757900.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>46605734800.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>45564190100.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>41128753700.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>38733456900.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>37549823500.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>40807084200.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>36616678200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>33826290600.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>30333277300.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>36839748200.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>49065567300.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>43546021600.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>42706045200.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>41917077800.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>40823740000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>43662245800.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>45022660000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>35478354700.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>35036319100.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>31351001700.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>30244709000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>32877941600.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>28754514300.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>24361237200.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>29157582000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>27330373000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>26024643000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>28435536000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>27909080000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>22266610000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>21969116000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>22160560000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>23779283000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>21757000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>22640464000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>17818000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>18721903000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>18049000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>604956573533.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>558985009883.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>542750736610.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>559619261381.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>542416220192.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>442810648441.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>425836800069.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>425634559701.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>407533672546.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>397929144967.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>389328110835.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>393373114118.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>380959820631.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>374302696417.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>361749743355.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>349108021652.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>339768893705.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
@@ -9295,91 +9550,97 @@
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>296918000000.0</v>
+      </c>
+      <c r="C32">
+        <v>342874919118.0</v>
+      </c>
+      <c r="D32">
         <v>322780123707.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>331633355555.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>371031377333.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>361365636341.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>369280806875.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>326005101465.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>328432137283.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>387249966078.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>230459336012.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>216162100813.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="N32"/>
+      <c r="O32">
         <v>210129086572.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
@@ -9415,254 +9676,262 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>951542000000.0</v>
+      </c>
+      <c r="C33">
+        <v>886397476000.0</v>
+      </c>
+      <c r="D33">
         <v>773730401000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>727590768000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>720636005000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>691903244000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>618565271000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>626074972785.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>630654176179.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>545739972688.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>518473473922.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>509959860027.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>503043288693.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>489490279342.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>482233974054.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>470671036702.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>463542424379.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>455741809250.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>396531105776.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>389205107974.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>390428142477.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>394139821772.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>404957438882.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>412205801049.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>412313041192.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>412493296488.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>407107005539.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>391797144588.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>392526862347.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>390558055405.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>377566739239.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>372500641927.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>368409800291.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>369154730541.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>352662286565.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>350172446609.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>353547458162.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>345553067349.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>185371184078.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>182797903265.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>183160444458.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>187351832938.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>171597482917.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>171410817952.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>169240609445.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>169512927079.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>151607644677.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>149083281454.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>149001736889.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>147673897727.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>137981369992.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>134002924921.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>130578268145.0</v>
       </c>
-      <c r="BA33"/>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9713,454 +9982,468 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>242764000000.0</v>
+      </c>
+      <c r="C35">
+        <v>245327156000.0</v>
+      </c>
+      <c r="D35">
         <v>138923195000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>144405705000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>143588320000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>138642380000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>125865731000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>122281278641.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>119471497629.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>116046157873.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>121014493465.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>117133057466.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>114216645155.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>108865838493.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>115671591825.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>111153039568.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>109122128914.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>105623333951.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>123733603003.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>122109676400.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>121126971712.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>119805712553.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>116570192461.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>117855517628.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>118574902468.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>117182231079.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>115182015273.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>114222128679.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>116785095130.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>116708612900.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>116529083976.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>117212372683.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>116184713613.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>117221275463.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>103839081482.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>106326465682.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>103543749580.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>102786060143.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>76078502908.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>75547276551.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>70895433567.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>65933237971.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>41560104052.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>41298779330.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>37976255410.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>58211271522.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>33888594558.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>33900090126.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>34585655584.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>36627023044.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>34822662688.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>35038456558.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>35815350334.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>9852000000.0</v>
+      </c>
+      <c r="C36">
+        <v>8805561000.0</v>
+      </c>
+      <c r="D36">
         <v>11408019000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>11761420000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7094232000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>9262970000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11784008000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>12663286900.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>100067431859.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>12542568320.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1732100634.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>10807559687.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8652344220.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-1.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1863703655.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2098763655.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1982813655.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2005843657.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2097593655.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2097593655.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2114829157.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>26433552596.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>32067062636.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>35178803697.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>35612203702.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>32985005009.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>51145811063.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>54824232529.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>56933234205.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>55659793678.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>50600156145.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>45955088555.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>48107493181.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>46453240744.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>38659816936.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>35332350613.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>43214206817.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>36490273348.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>27913825470.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>25727526000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>28592631869.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>29667782984.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>15828529743.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>14973489078.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>15878999542.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>18724181170.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>9128144185.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>9161583163.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>8785143343.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>8736079009.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>7661916820.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>7180209013.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>7038603444.0</v>
       </c>
-      <c r="BA36"/>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10211,1356 +10494,1382 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>41094914440.0</v>
+      </c>
+      <c r="D38">
         <v>39531122000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>39313859400.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>37301196420.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>34983284990.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>37917920620.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>38740509170.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>41637982550.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>31136944060.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>29816163550.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>29593422578.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>27663402035.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>29329672513.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>27490209511.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>26590784830.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>26433552596.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>32067062636.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>35178803697.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>35612203702.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>32985005009.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>29342711370.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>54824232529.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>56933234205.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>55659793678.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>59783974900.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>55138907300.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>57291312000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>55637059500.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>47354690700.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>44027224400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>51909080600.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>45185147100.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>36429839000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>34243539500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>37108645400.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>38183796500.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>23892750300.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>23037709600.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>23943220100.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>21430954500.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>17328984200.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>17362423100.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>17823405900.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>16936919000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>15342901300.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>14861193500.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>14719587900.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>14343295400.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>5896514900.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>5601867300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>5553408000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>6199569000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>5516563400.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>6598207000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>6086411100.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>6085033400.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>5685471000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>5675368000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>8243648600.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>8207941600.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>8124471800.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>7319225300.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>7276987700.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>7261847600.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>40034985700.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>35417363800.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>36207180400.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>36145533000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>30559699700.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>14716168100.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>16415637700.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>14167970600.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>15066691500.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>14705797400.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>18169166200.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>7455131000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>8505078000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>8554182000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>21978391000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>23783401000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>23388879000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>23894977000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>24190292000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>24474061000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>26954000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>26213247000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>26387000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>26149125000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>27113000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>4188000000.0</v>
+      </c>
+      <c r="C39">
+        <v>13799237000.0</v>
+      </c>
+      <c r="D39">
         <v>64399805000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>26996743000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>49011197000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>54213398000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>45043273000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>9536462300.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>8923807469.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9868404349.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1581897809.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1619522432.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1556597722.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7234557151.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1919911809.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6424161093.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2981997489.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>2403443856.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>290804231.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>339215543.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>374634466.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>115543168.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>223061648.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>211901251.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>146929875.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>142739455.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5296910751.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>16139573565.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>8552838154.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4856571313.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>19016427648.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>23470998236.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>18335482752.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7678410411.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>18509716545.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>21388221876.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>15784627951.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>9736872203.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>13494410854.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>12267874363.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>10218559277.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>13660733622.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>11944525797.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>7849637700.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>9830912556.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>6217315578.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>7983088084.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>7645918283.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4422071491.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1413254454.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3871491891.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>7586252836.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>5066801954.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4779935800.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3021179500.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>3102323400.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>3441780900.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1905847700.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>3621537800.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2023265700.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>2564109000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>2126443600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>2463156900.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>3823999500.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2325610800.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>2174508500.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>4535318400.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>3874290700.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>3666070100.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1547653700.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>2209915000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1557996300.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>2701612800.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>1584631200.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2586023300.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>2231267300.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>2036686100.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>2378271500.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>2296890800.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>2615617300.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>6016309500.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>4016462000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>4131935000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>4393288000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>3559341000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>2925264000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>3697036000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>4121714000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>3822924000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>2350592000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>3264000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>2865916000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>10259000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>1898421000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>15675000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>94548000000.0</v>
+      </c>
+      <c r="C40">
+        <v>97693775000.0</v>
+      </c>
+      <c r="D40">
         <v>77782092000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>69411524000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>60401007000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>63702364000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>58515828000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>67126189551.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>61305023392.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>68089115779.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>4356676531.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>63876332596.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>63522767255.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>53731528735.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>43619163002.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>43801032050.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>36704194964.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>36462355746.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7377343302.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13162368152.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>6152826508.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6822610735.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6005686063.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>13368061517.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5431926740.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5528826129.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>6243470025.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>34160330731.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>27133279695.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>25801510671.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>24665614601.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>27335131422.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>16753723552.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>15989150151.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>12565611547.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>19509242864.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>10845933738.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>17936432160.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>15323293409.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>21276640239.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>17433964963.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>23821103701.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>18008720659.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>18788242376.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>16717005143.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>18418217567.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>14900319799.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>15703502714.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>14538465102.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>13669165172.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>13765341568.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>9269382364.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>8152711592.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>7552680000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>10245947000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>8759359000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>13443170000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>10449576000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>10333178000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>11280679000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>8665605000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>7649473000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>8704160000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>6743353000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>8018161000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>5542216000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>6572159000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>9710432000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>12071724000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>13425703000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>10996639000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>8990944000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>13262527000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>12434767000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>10566782000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>11424482000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>9471697000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>12212997000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>11505738000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>11381933000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>12153266000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>17431989000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>164436348000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>156546925000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>150011385000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>158255478000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>142741299000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>153592350000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>144063693000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>142989649000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>136007000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>143842380000.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>155628641000.0</v>
       </c>
-      <c r="CP40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>106526677627.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>102373582408.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>99432968832.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>97094666467.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>110851051379.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>108384013050.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>105807565548.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>103045886416.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>95015513155.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>92447175021.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>90973754538.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>90144271948.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>90576929355.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>88883046724.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>86381574826.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>84374740368.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>88192192700.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>86608926800.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>84145298100.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>82350691700.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>68554876500.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>67816080600.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>66526207700.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>65096303600.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>56544445500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>55406370000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>54773319900.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>54316636100.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>27009709100.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>25906901200.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>24824850200.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>24153940600.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>20769102000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>20359816600.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>20123394000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>19689943800.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>18613248700.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>18216372100.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>17726874200.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>17211763000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>16782496000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>16195499500.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>15606510400.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>15010219900.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>14330367600.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>13834316800.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>13313910900.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>13043305500.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>12379928600.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>12269171500.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>11767263900.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>11569434500.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>11028299700.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>10536814800.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>9571614800.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>9731580100.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>9800267000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>9269488400.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>8632402200.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>8055925400.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>7756206600.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>7521295700.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>6910441100.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>6969871100.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>4951714200.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>4983850700.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>4696687000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>5166639000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>4232144000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>4302602000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>12870460000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>212254284000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>13186237000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>13127696000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>13771944000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>193737444000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>13380000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>12998010000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>259163000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>13073409000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>2998000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>220372000000.0</v>
+      </c>
+      <c r="C42">
+        <v>219899055000.0</v>
+      </c>
+      <c r="D42">
         <v>219037961000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>219037961000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>218368387000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>218368387000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>218071031000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>217678784533.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>4072600021.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>217210242533.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>213900801333.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69794811321.0</v>
       </c>
       <c r="M42">
         <v>213858403833.0</v>
       </c>
       <c r="N42">
+        <v>69794811321.0</v>
+      </c>
+      <c r="O42">
+        <v>213858403833.0</v>
+      </c>
+      <c r="P42">
         <v>69794859497.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>213858452009.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>213858452009.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>213786945235.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>151448390012.0</v>
       </c>
       <c r="T42">
         <v>151448390012.0</v>
       </c>
       <c r="U42">
         <v>151448390012.0</v>
       </c>
       <c r="V42">
         <v>151448390012.0</v>
       </c>
       <c r="W42">
         <v>151448390012.0</v>
       </c>
       <c r="X42">
         <v>151448390012.0</v>
       </c>
       <c r="Y42">
         <v>151448390012.0</v>
       </c>
       <c r="Z42">
         <v>151448390012.0</v>
       </c>
       <c r="AA42">
-        <v>649302723.0</v>
+        <v>151448390012.0</v>
       </c>
       <c r="AB42">
-        <v>649302723.0</v>
+        <v>151448390012.0</v>
       </c>
       <c r="AC42">
         <v>649302723.0</v>
       </c>
       <c r="AD42">
         <v>649302723.0</v>
       </c>
       <c r="AE42">
         <v>649302723.0</v>
       </c>
       <c r="AF42">
         <v>649302723.0</v>
       </c>
       <c r="AG42">
         <v>649302723.0</v>
       </c>
       <c r="AH42">
         <v>649302723.0</v>
       </c>
       <c r="AI42">
         <v>649302723.0</v>
       </c>
       <c r="AJ42">
         <v>649302723.0</v>
       </c>
       <c r="AK42">
         <v>649302723.0</v>
       </c>
       <c r="AL42">
+        <v>649302723.0</v>
+      </c>
+      <c r="AM42">
+        <v>649302723.0</v>
+      </c>
+      <c r="AN42">
         <v>35393549873.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21578739873.0</v>
       </c>
       <c r="AO42">
         <v>21578739873.0</v>
       </c>
       <c r="AP42">
         <v>21578739873.0</v>
       </c>
       <c r="AQ42">
         <v>21578739873.0</v>
       </c>
       <c r="AR42">
         <v>21578739873.0</v>
       </c>
       <c r="AS42">
         <v>21578739873.0</v>
       </c>
       <c r="AT42">
         <v>21578739873.0</v>
       </c>
       <c r="AU42">
         <v>21578739873.0</v>
       </c>
       <c r="AV42">
         <v>21578739873.0</v>
       </c>
       <c r="AW42">
         <v>21578739873.0</v>
       </c>
       <c r="AX42">
         <v>21578739873.0</v>
       </c>
       <c r="AY42">
         <v>21578739873.0</v>
       </c>
       <c r="AZ42">
         <v>21578739873.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42"/>
+      <c r="BA42">
+        <v>21578739873.0</v>
+      </c>
+      <c r="BB42">
+        <v>21578739873.0</v>
+      </c>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11611,54 +11920,56 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11709,91 +12020,97 @@
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>871990000000.0</v>
+      </c>
+      <c r="C45">
+        <v>798461852949.0</v>
+      </c>
+      <c r="D45">
         <v>680085822955.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>625232294672.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>616765695357.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>589344618106.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>508626301028.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>516159376373.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>505886786959.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>471756687247.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>433180528840.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>425053910083.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="N45"/>
+      <c r="O45">
         <v>399302859756.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
@@ -11829,776 +12146,794 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>904288000000.0</v>
+      </c>
+      <c r="C46">
+        <v>840120747000.0</v>
+      </c>
+      <c r="D46">
         <v>374524424000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>327948712000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>327703861000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>298294941000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>225603300000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>583180399272.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>238631360250.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>503702542187.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>178106849779.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>174201351127.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>456222488939.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>160481395016.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>434294025983.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>424633295330.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>420633045102.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>413581108918.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>355971937561.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>350027834216.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>351309944034.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>355052455562.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>361289163767.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>365425784873.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>365099625011.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>367907079000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>329803464591.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>326634453133.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>325255169216.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>324559802801.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>317782764309.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>317361734587.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>311118488325.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>313517671012.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>305307595862.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>306145222229.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>301638377578.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>300367920234.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>148941345098.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>148554363755.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>146051799079.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>149168036444.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>147704732656.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>148373108356.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>145297389385.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>142724525391.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>134278660511.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>131720858310.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>131178331000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>130736978737.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>122638468676.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>119141731412.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>115858680205.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>840120746910.0</v>
+      </c>
+      <c r="D47">
         <v>730155372080.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>683579659400.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>683334808500.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>653925888890.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>575375654260.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>463702012070.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>459796513420.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>456222488940.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>445904041560.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>429201201813.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>421674608262.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>418888848504.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>413018253918.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>354547619649.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>349061084849.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>351183544034.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>355052455562.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>361289163767.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>365425784873.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>365099625011.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>367907079000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>364259334220.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>326634453133.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>325255169216.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>324559802801.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>317782764300.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>317361734600.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>311118488300.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>313517671000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>305307595900.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>306145222200.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>301638377600.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>300367920200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>148941345100.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>148554363800.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>146051799100.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>149168036400.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>147704732700.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>148373108400.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>145297389400.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>142724525400.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>134278660500.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>131720858300.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>131178331000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>130736978700.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>122638468700.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>119141731400.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>115858680200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>109736550600.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>102976933700.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>100198270600.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>101320538300.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>102893585800.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>101980888900.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>100526091000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>99678747300.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>98778493700.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>99405507300.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>98737868500.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>99553190900.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>100061871600.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>99011724800.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>97708649000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>93844670400.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>93087169700.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>64540411100.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>69288812800.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>69473177800.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>64566522100.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>63822924700.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>18322743600.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>15281962800.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>16298789000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>18566280400.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>18926352200.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>18378707400.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>31958759000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>33733805000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>32569431000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>32734890000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>34809970000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>35593501000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>36752006000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>37375394000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>38551077000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>40186000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>42681299000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>44602000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>47198374000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>51690000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>527177000000.0</v>
+      </c>
+      <c r="C48">
+        <v>505899292000.0</v>
+      </c>
+      <c r="D48">
         <v>486739430000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>443970662000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>477901020000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>444448715000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>401953557000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>370164500400.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>380449144392.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>357778213425.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>327097626283.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>308210773719.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>312235081959.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>289975539708.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>262237697874.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>246003424601.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>262871949372.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>245740414957.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>221638905706.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>204665057334.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>204462816966.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>186361929811.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>176757402232.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>168156368100.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>172201371383.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>159788077896.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>153130953680.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>140578000620.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>127936278917.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>118597150970.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>107073614647.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>100857338220.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>90878903039.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>86775425554.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>88495136695.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>83613441207.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>78367828638.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>75221934126.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>76658470049.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>71117385267.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>63351454260.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>61648017479.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>75523478893.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>73156283789.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>66543096552.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>46551323200.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>60765027837.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>58267003152.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>52092366215.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>48424620008.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>48044734760.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>45307477352.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>40773521251.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>38824013300.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>37712417500.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>37335445400.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>34736427700.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>32243407100.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>30774562900.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>29755422000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>28545757900.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>27648664100.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>28350718300.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>28100617200.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>24230076300.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>22815132200.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>23265443200.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>19488260700.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>8328304100.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>10012604200.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>10146201800.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>8035484500.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>9496089500.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>5741580600.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>2439422800.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12649,115 +12984,121 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>253650000000.0</v>
+      </c>
+      <c r="C50">
+        <v>273077990360.0</v>
+      </c>
+      <c r="D50">
         <v>236643937835.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>227117599214.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>195712474652.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>207221430239.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>167169931853.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>171723738633.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>167870188594.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>171114623194.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>136547323457.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>147910572180.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="N50"/>
+      <c r="O50">
         <v>138664823973.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>13123658097.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>12753919739.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>12963362811.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>12918340635.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -12777,499 +13118,515 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>386755000000.0</v>
+      </c>
+      <c r="C51">
+        <v>411583410000.0</v>
+      </c>
+      <c r="D51">
         <v>265280782000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>255811580000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>226749527000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>238148158000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>175711642000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>180488047851.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>178994812916.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>182027316974.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>144408553623.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>155741088590.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>132959121297.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>146938070155.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>110406516181.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>104809921687.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>105852336696.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>119138359649.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>108555429850.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>111778446070.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>123347777560.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>143764304910.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>136321956860.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>162661446600.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>167674905950.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>170695124970.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>185874375010.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>199532050459.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>197101845810.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>196452892044.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>172200350563.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>158551493139.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>153131384391.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>162914447046.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>137957661461.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>140292634557.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>133398054932.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>123637777027.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>77997017730.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>81281602528.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>75744239306.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>79500052710.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>75362158548.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>79969025051.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>73445788546.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>75883944020.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>69341387320.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>64532761255.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>66382957599.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>66404769074.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>63090238114.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>57739082453.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>60833644500.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>258732000000.0</v>
+      </c>
+      <c r="C52">
+        <v>276926139000.0</v>
+      </c>
+      <c r="D52">
         <v>237214093000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>227832937000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>196673802000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>208651316000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>167669093000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>172375548662.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>169055277634.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>172395135007.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>137111169473.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>148826413420.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>124975533787.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>140273287773.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>101261601981.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>97544604638.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>98447122648.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>111275666095.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>95672878230.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>98052782720.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>108028371400.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>127004478770.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>114767277550.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>137253103990.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>140073758020.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>143657165840.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>161269289090.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>174192968504.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>166698325506.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>164119019512.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>143863459289.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>127948047227.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>121091968848.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>128043863320.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>102993977965.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>101782249436.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>98409089512.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>85948020511.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>62196001933.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>61140695962.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>59622125605.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>67883450878.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>60811763588.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>64577146937.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>60294383323.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>63256401818.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>56442598079.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>50992487771.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>51920696053.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>49467689811.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>47050148962.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>40916998018.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>42745168344.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>6000000000.0</v>
+      </c>
+      <c r="D53">
         <v>21932750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26056250000.0</v>
       </c>
       <c r="E53">
         <v>26056250000.0</v>
       </c>
       <c r="F53">
+        <v>26056250000.0</v>
+      </c>
+      <c r="G53">
+        <v>26056250000.0</v>
+      </c>
+      <c r="H53">
         <v>6000000000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-12666488084.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>75000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-5984639764.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53">
+        <v>0.0</v>
+      </c>
+      <c r="S53">
         <v>45000000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
@@ -13301,54 +13658,56 @@
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13399,1106 +13758,1132 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1815219000000.0</v>
+      </c>
+      <c r="C55">
+        <v>1799912712000.0</v>
+      </c>
+      <c r="D55">
         <v>1636578767000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1544097661000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1540988255000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1522025168000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1410344327000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1371112606802.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1344227066049.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1282739303035.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1064913639572.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1062432214120.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1047063371318.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1033289474829.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>936612780847.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>908310312559.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>906571753614.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>889125250792.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>796659750310.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>791853976000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>803738070650.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>773863042440.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>757101338020.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>796224897200.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>805409290730.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>790845543830.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>801241703260.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>798532985224.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>756322694012.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>747293725435.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>721369232790.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>685574803121.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>639786010490.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>636284210210.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>607011324707.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>610885954500.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>577070457938.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>568239939951.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>384491089124.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>403504740351.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>376418331134.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>377110748359.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>358313008223.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>356456715680.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>341414979336.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>336932338819.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>309356334604.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>316851091445.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>306558933787.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>301989488699.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>286405686061.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>268458803055.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>258039184298.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>249746467800.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>235582995800.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>235556247600.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>222594271100.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>214237879400.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>211475262500.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>210846629200.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>204337383500.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>199375442500.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>198985806800.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>192670744900.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>199679492200.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>196186028700.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>203680388400.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>204239253000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>202784241500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>201003449400.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>196668465200.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>190350816200.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>190123293400.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>182697462900.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>171283802900.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>108957621900.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>98034097600.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>94769965500.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>96237071500.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>92120968600.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>94965684900.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>97814665000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>97283415000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>97165623000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>110259052000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>112336232000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>106902965000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>107788934000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>108328956000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>111136526000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>117834000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>120639002000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>118972000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>127502507000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>136390000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>863677000000.0</v>
+      </c>
+      <c r="C56">
+        <v>913515235000.0</v>
+      </c>
+      <c r="D56">
         <v>862848366000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>816506893000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>820352250000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>830121924000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>791779056000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>745037634017.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>713572889870.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>736999330347.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>546440165650.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>552472354093.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>544020082625.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>543799195487.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>454378806792.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>437639275856.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>443029329235.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>433383441542.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>400128644532.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>402648868028.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>413309928170.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>379723220668.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>352143899133.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>384019096154.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>393096249533.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>378352247338.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>394134697720.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>406735840636.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>363795831665.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>356735670030.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>343802493551.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>313074161194.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>271376210199.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>267129479669.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>254349038142.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>260713507891.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>223522999776.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>222686872602.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>199119905046.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>220706837086.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>193257886676.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>189758915421.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>186715525306.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>185045897728.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>172174369891.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>167419411740.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>157748689927.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>167767809991.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>157557196898.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>154315590972.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>148424316069.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>134455878134.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>127460916153.0</v>
       </c>
-      <c r="BA56"/>
-      <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>566759000000.0</v>
+      </c>
+      <c r="C57">
+        <v>570640316000.0</v>
+      </c>
+      <c r="D57">
         <v>540068242000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>484873537000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>449320873000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>468756288000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>422498249000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>419032532552.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>385140752587.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>349749364269.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>315980829638.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>336310253280.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>319833561602.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>333670108915.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>262534912666.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>254985349136.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>238409275691.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>241664687612.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>230694378412.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>244486470508.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>257555566916.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>247102759160.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>243179818295.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>289619123955.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>294039102019.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>293281364781.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>312289771400.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>323093899929.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>290962417773.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>291349105535.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>276972179653.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>246710748593.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>211928045276.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>211493160519.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>193747741983.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>200016676779.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>174229518822.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>169302583936.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>141357418358.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>166443379165.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>151774764229.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>159132842277.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>150484756895.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>151256965852.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>146150951977.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>141425302224.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>123476938871.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>133458218158.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>128655163152.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>125712112019.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>112879677205.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>97454279817.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>90791755002.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>88824705800.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>78952361100.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>78286354900.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>68912472400.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>61944022000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>58488433000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>60493334500.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>53834054200.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>50396298500.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>47265986400.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>39729416400.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>49878848700.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>46512224800.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>51901764000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>56169252000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>62264254600.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>59028869500.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>56839727300.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>53679469500.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>51938073500.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>53551893600.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>45057978100.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>47088183800.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>38475939100.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>36919576500.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>39140158100.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>34643956600.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>37810794200.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>41204553000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>224899430000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>218313677000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>217087559000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>215428085000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>205605783000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>207023299000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>195809944000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>193360358000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>187038000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>199238471000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>90612000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>500142689000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>525978000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>809523000000.0</v>
+      </c>
+      <c r="C58">
+        <v>815967472000.0</v>
+      </c>
+      <c r="D58">
         <v>678991436000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>629279243000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>592909193000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>607398668000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>548363981000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>541313811193.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>504612250216.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>465795522143.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>436995323103.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>453443310746.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>434050206757.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>442535947408.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>378206504492.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>366138388705.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>347531404605.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>347288021564.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>353849101870.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>366017175930.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>378103510950.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>366329369890.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>359172193050.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>406896786370.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>412036176610.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>409885723200.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>426939006840.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>437316028608.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>407747512903.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>408057718435.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>393501263629.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>363923121276.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>328112758889.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>328714435982.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>297586823465.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>306343142461.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>277773268402.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>272088644079.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>217435921266.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>241990655716.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>222670197796.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>225066080248.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>192044860947.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>192555745182.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>184127207387.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>199636573746.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>157365533429.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>167358308284.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>163240818736.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>162339135063.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>147702339893.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>132492736375.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>126607105336.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>120263907000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>107213582000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>107563822000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>97200884000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>91337531000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>90044287000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>90435120000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>85135558000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>81070404000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>79978977000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>73914020000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>84793350000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>82714835100.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>89758974700.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>94095034000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>103799991100.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>100334886900.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>95866349100.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>91659430200.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>89971286600.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>86299994200.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>78190538900.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>82102731600.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>73060816600.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>71225291800.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>72040955600.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>68789431700.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>70725470400.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>76805204000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>516334918000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>491188933000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>491915428000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>490502162000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>475586416000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>481079029000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>447543482000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>446590265000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>431932000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>466606138000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>349775000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>515631174000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>528976000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14549,387 +14934,395 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>788270000000.0</v>
+      </c>
+      <c r="C60">
+        <v>766518768000.0</v>
+      </c>
+      <c r="D60">
         <v>746497811000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>703729043000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>736989829000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>703537523000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>660745009000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>628563706081.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>638379808073.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>615708877106.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>623885823597.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>604956573533.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>608980881773.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>586721339522.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>558985009883.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>542750736610.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>559619261381.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>542416220192.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>442810648440.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>425836800070.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>425634559700.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>407533672550.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>397929144970.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>389328110840.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>393373114120.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>380959820630.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>374302696420.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>361749743355.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>349108021652.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>339768893705.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>328245357381.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>322029080955.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>312050645774.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>307947168289.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>309666879430.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>304785183942.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>299539571373.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>296393676861.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>167311259922.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>161770175140.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>154004244133.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>152300807352.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>166176268766.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>163809073662.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>157195886425.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>137204113072.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>151417817710.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>148919793025.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>142745156088.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>139077409881.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>138697524633.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>135960267226.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>131426311124.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>129476803200.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>128365207400.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>127988235300.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>125389217600.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>122896196900.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>121427352800.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>120408211900.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>119198547800.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>118301454000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>119003508200.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>118753407100.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>114882866100.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>113467922100.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>113918233100.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>110141050600.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>98981094000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>100665394100.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>100798991700.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>98688274300.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>100148879400.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>96394370400.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>93092212700.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>26854668300.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>24973086100.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>23544488600.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>24196115900.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>23331536900.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>23892753700.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>20650888000.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
       <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
       <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
+      <c r="CQ60"/>
+      <c r="CR60"/>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-20929437150.0</v>
       </c>
       <c r="T61">
         <v>-20929437150.0</v>
       </c>
       <c r="U61">
         <v>-20929437150.0</v>
       </c>
       <c r="V61">
         <v>-20929437150.0</v>
       </c>
       <c r="W61">
         <v>-20929437150.0</v>
       </c>
       <c r="X61">
         <v>-20929437150.0</v>
       </c>
       <c r="Y61">
         <v>-20929437150.0</v>
       </c>
       <c r="Z61">
         <v>-20929437150.0</v>
       </c>
-      <c r="AA61"/>
-      <c r="AB61"/>
+      <c r="AA61">
+        <v>-20929437150.0</v>
+      </c>
+      <c r="AB61">
+        <v>-20929437150.0</v>
+      </c>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>-20929437200.0</v>
       </c>
       <c r="AG61">
         <v>-20929437200.0</v>
       </c>
       <c r="AH61">
         <v>-20929437200.0</v>
       </c>
       <c r="AI61">
         <v>-20929437200.0</v>
       </c>
       <c r="AJ61">
         <v>-20929437200.0</v>
       </c>
       <c r="AK61">
         <v>-20929437200.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61"/>
+      <c r="AL61">
+        <v>-20929437200.0</v>
+      </c>
+      <c r="AM61">
+        <v>-20929437200.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
@@ -14941,54 +15334,56 @@
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15039,109 +15434,86 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15176,2460 +15548,2556 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>1986764995000.0</v>
+      </c>
+      <c r="C2">
         <v>1709866019000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1332441116030.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1131872232462.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>979016594096.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>931142877170.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>966691832692.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>787664998692.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>686150225557.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>627250987493.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>568553405196.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>532660830302.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>446891281929.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>301763104000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>263284262000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>244428252000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>217480996000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>250635835000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>190988361000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153540833000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>134461200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>110571853000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>127348661000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>128741279000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>143393293000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>135109595000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>37315726000.0</v>
+      </c>
+      <c r="C3">
         <v>32903253000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27841296221.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25555788883.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25387700738.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26382874727.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23264795452.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20383235843.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18073235522.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16455285367.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16038155914.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17177325922.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14501891691.0</v>
       </c>
-      <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>164435050000.0</v>
+      </c>
+      <c r="C5">
         <v>161910353000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>108698018389.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>100407842273.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>111652483099.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>75135948235.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>78914039022.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>57696941933.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>43766226945.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>30433451268.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30874353398.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>30647356679.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17833647287.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>201750776000.0</v>
+      </c>
+      <c r="C6">
         <v>194813606000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>136539314610.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>125963631156.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>137040183837.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>101518822962.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>102178834474.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>78080177776.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61839462467.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>46888736635.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46912509312.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47824682601.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>32335538978.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>664049994000.0</v>
+      </c>
+      <c r="C9">
         <v>583408172000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>461904190479.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>407438570642.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>377829518444.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>322557933426.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>314424422544.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>257364835686.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>228038534222.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>206599385390.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>176554326012.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>148758693859.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>120157265614.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>161959441000.0</v>
+      </c>
+      <c r="C10">
         <v>151442414000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>97118384008.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92439536022.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101725399549.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>55673983557.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56782206578.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39567679343.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27370565356.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25166206536.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27376238223.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24044381630.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16597785538.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11663883000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8016925000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6172154000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12410719000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7367401000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2066177000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4747072000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>91967465000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>9926782000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>41995008000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>36151169000.0</v>
+      </c>
+      <c r="C11">
         <v>32393697000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19028786783.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17574233946.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17201239321.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13153736835.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11838578678.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7613548091.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4399850008.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4520085462.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7309446374.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7188408517.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5157771350.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3701190000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2040134000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1338311000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>3096307000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>109927000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>368932000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>257084000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8324255000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>18619001000.0</v>
+      </c>
+      <c r="C12">
         <v>10467940000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11579634381.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7968306249.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9927083548.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19461964682.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22131832448.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18129262585.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16395661584.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>1213697092.0</v>
+      </c>
+      <c r="C13">
         <v>6053599890.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>562256347.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4255163870.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6416305400.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18697946500.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20797789950.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15815754890.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15129638360.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8747909990.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7498002220.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-10587048219.0</v>
+      </c>
+      <c r="C14">
         <v>-9341238594.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-239952338.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>288853463.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>616673.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-579101819.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-577872665.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-532886705.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-377394061.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-242380989.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-256139241.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>607000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>567000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>312000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>103000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>70000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>625000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>174467000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27072000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>115221223000.0</v>
+      </c>
+      <c r="C15">
         <v>109707478000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>77849644887.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>75154155539.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>84524776901.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42521324247.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>44988552441.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>32109766373.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23105410791.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20636882052.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20414618242.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17337049803.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11672828201.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7962087000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5976224000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4833532000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12802528000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4271024000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5741581000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4637124000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>91601837000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>10687863000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>42134459000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>115221223030.0</v>
+      </c>
+      <c r="C16">
         <v>109707478300.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77849644890.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>75154155540.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>84524776901.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42521324247.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44988552441.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32109766373.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23105410791.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20636882052.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20414618240.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16961796000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11672828000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7962087000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5976224000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4833532000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12802528000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4271024000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5741581000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4637124000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>91601837000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>10687863000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42134459000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>125808271249.0</v>
+      </c>
+      <c r="C17">
         <v>119048716890.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>78089597225.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>74865302076.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>84524160228.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42520246722.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>31954131252.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>22970715348.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>20646121074.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>20066791849.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-17405303666.0</v>
+      </c>
+      <c r="C18">
         <v>-8168286935.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11017378034.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7294829773.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9364703193.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19326634001.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>164435050000.0</v>
+      </c>
+      <c r="C21">
         <v>139763427000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>103766398517.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>88162274818.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98274666568.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>70255639550.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73514474990.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51240128900.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39900101520.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32267380950.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30874353400.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23955773441.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17833647287.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12031009000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9063607000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5725013000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1707260000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7090863000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>2408675000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>2486379939000.0</v>
+      </c>
+      <c r="C23">
         <v>2153510764000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1690578907992.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1448816393843.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1253129238929.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1183445171047.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1207601780238.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>993789705486.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>874288658260.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>801582991934.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>714233377810.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>650835160754.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>545357139042.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>20283425454.0</v>
+      </c>
+      <c r="C25">
         <v>17910316744.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13733500943.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12278493690.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11493457965.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11031403484.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>145363082000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>113309181134.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>113660495249.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>115292944875.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>91645853635.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>131680434111.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>113630207405.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>104005093079.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>91074785593.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>77962548774.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>65142318413.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>58545342662.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>247724292020.0</v>
+      </c>
+      <c r="C28">
         <v>54335854000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48986856412.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36927611720.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32456847068.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29058827176.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100503642640.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>90333620232.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>83205186794.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>78852393869.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>63798409972.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52718814187.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40719110931.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75616159000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>60908879000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>53136391000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48250751000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46504346000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39549665000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34943228000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36417711000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>29772410000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>30513634000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30069649000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32824173000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31967705000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>36151169421.0</v>
+      </c>
+      <c r="C29">
         <v>32393696680.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19028786783.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17574233950.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17201239320.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13153736840.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11838578680.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7613548090.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4399850010.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4520085460.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7309446380.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>499614944000.0</v>
+      </c>
+      <c r="C30">
         <v>443644745000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>358137791962.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>316944161381.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>274112644833.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>252302293876.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>240909947550.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>206124706790.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>188138432698.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>174332004443.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>145679972616.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>118174330452.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>98465857113.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-2475609000.0</v>
+      </c>
+      <c r="C31">
         <v>11678987000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6648014509.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4277261204.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3450732981.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19069970956.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16732268412.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14598163348.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13923163861.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7101174414.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6210083284.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>88608189.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1235861749.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>2650814989000.0</v>
+      </c>
+      <c r="C32">
         <v>2293274191000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1794345306509.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1539310803104.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1356846112540.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1253700810596.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1281116255236.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1045029834378.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>914188759779.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>833850372883.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>745107731208.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>681419524161.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>567048547543.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>401724216000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>344435730000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>314145711000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>276312034000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>313125226000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>237050125000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>193927732000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>167282244000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>137753727000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>151518343000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>158329057000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>175277020000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>173669102000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>545703000000.0</v>
+      </c>
+      <c r="C2">
+        <v>557097985000.0</v>
+      </c>
+      <c r="D2">
         <v>464582520000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>459421102000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>491113432000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>476714632000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>430407146000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>415920681449.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>391113579886.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>311467285174.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>340086298777.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>334932881405.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>347680982182.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>288424886994.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>306984396337.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>271966007939.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>271313932989.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>233086573702.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>238827710816.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>264254264236.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>254341503307.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>213269412664.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>232477499126.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>234496821815.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>246175083000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>251976849293.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>253943052991.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>225373597483.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>239716387689.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>209930764546.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>215894808966.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>180398547458.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>179279697253.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>170438289411.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>181624631758.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>170324568467.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>161280280236.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>156811712319.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>148044134221.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>167683841759.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>152949092325.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>143080924066.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>140041567915.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>138840195623.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>144334598807.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>132686636560.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>132583913609.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>132222454275.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>135167825856.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>129882624440.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>89322136926.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>137663320276.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>90023200287.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>72974316000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>56345508400.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>98963107100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>73480172700.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>75374958600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>67316379800.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>60817465900.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>59775457400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>55658346500.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>55667699700.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>63464642400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>65018826900.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>58653032100.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>50264906300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>50912532300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>57650525200.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>52582160100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>72141083400.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>67950465700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>57962125700.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>50020657100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>57079951300.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>42772510100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>41115242200.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>36048075700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>41937820600.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>41160107100.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>34394829300.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>37768425000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>35557321000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>32850107000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>31008973000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>31486377000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>25195422000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>27860828000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>29192234000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>10301000000.0</v>
+      </c>
+      <c r="C3">
+        <v>10884272000.0</v>
+      </c>
+      <c r="D3">
         <v>5469830000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4462558000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4617569000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8144811000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4288147000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7180466463.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7326006093.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8288370132.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6283178649.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6119652816.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7150094624.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6969443260.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5902644794.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6863026053.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5820674776.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7808566655.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5840176238.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6441769038.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5297188807.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>8144194170.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6359378948.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6625060450.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3811107550.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6063063265.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5620794448.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5289134934.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5318979887.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5783877030.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5137834851.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5863725370.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3597798592.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4385402339.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4874368645.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4494710394.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4318754144.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4198071689.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4057737130.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4137940909.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4061535639.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4392576711.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4247263692.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3028097450.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4370218061.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5045727450.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4129700995.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3986712121.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3990505675.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4245456543.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3673219510.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3407095403.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3176120235.0</v>
       </c>
-      <c r="BA3"/>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17674,442 +18142,456 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>28119000000.0</v>
+      </c>
+      <c r="C5">
+        <v>32458040000.0</v>
+      </c>
+      <c r="D5">
         <v>61013701000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>30121048000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>45960942000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>57638349000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>43646315000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>19174247639.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>29393408258.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>31611851152.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>27429511901.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>14711490929.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>31310470884.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>38579573410.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>24237012746.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9673145842.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21433236527.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>45526592983.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>24286304931.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>11574160165.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>23312133431.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>27403533062.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>10639070679.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>11922230180.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>18743884731.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>17994458380.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>19189100375.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>19781151803.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>15943415681.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>17722853388.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>9815639589.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>15339699538.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>7781663552.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10949736342.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>12937935517.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>8784252293.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>6380470892.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8594122502.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>7503113861.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>10667590955.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3668623950.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>7343869571.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8660419823.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>8781361570.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>6088702434.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2064848828.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>8060617261.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>8737247831.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5093059521.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>4074181091.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>4666756376.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6129969875.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>2962739945.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>38420000000.0</v>
+      </c>
+      <c r="C6">
+        <v>43342312000.0</v>
+      </c>
+      <c r="D6">
         <v>66483531000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>34583606000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>50578511000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>65783160000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>47934462000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>26354714102.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>36719414351.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>39900221284.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>33712690550.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>20831143745.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>38460565508.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>45549016670.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>30139657540.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>16536171895.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>27253911303.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>53335159638.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>30126481169.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>18015929203.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>28609322238.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>35547727232.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>16998449627.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>18547290630.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>22554992281.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>24057521645.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>24809894823.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>25070286737.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>21262395568.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>23506730418.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>14953474440.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21203424908.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>11379462144.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>15335138681.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>17812304162.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13278962687.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10699225036.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>12792194191.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11560850991.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>14805531864.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>7730159589.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>11736446282.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>12907683515.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>11809459020.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>10458920495.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>7110576278.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>12190318256.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>12723959952.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>9083565196.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8319637634.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>8339975886.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>9537065278.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6138860180.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18154,54 +18636,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18246,1104 +18730,1134 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>179335000000.0</v>
+      </c>
+      <c r="C9">
+        <v>162450167000.0</v>
+      </c>
+      <c r="D9">
         <v>191821427000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>161053526000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>163274831000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>163757842000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>156481365000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>131516661494.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>129448013445.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>120308402866.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>113618487725.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>106370558805.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>111419329382.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>113030286039.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>97884117694.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>91601537235.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>85676463582.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>103166854577.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>87617516682.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>83312036191.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>79351424295.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>83580177627.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>79784648753.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>80183085113.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>83734082499.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>78857497647.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>80665480327.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>81941152171.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>68642237635.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>71237836825.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>59686459669.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>71418757858.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>57182961803.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>60546984429.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>60305874489.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>59614981078.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>50053149911.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>54995636476.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>49742426658.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>58424504447.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>45199024678.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>47324928797.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>45143548716.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>47136066594.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>39205900690.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>38349600991.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>37991956204.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>39000612060.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>33416524606.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>31573660464.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>34111163747.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>30829698878.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>23642742525.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>24179116000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>26575495000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>26042546000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>23209021000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>20749642000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>22060762000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>20886188000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>17454876000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>17279533000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>18368167000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>23091491000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>15597004000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>15365873000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>14262904000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>15399475000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>13802787000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>16165665000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>14992692000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>15938058000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>15392976000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>10078512000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>14074251000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>11470285000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>10438717000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>10872139000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>11611351000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>6698680000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>11204729000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>6719624000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>8168559000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>7908194000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>7301041000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>7043485000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>5844764000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>6540849000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>4589768000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>26521000000.0</v>
+      </c>
+      <c r="C10">
+        <v>36862155000.0</v>
+      </c>
+      <c r="D10">
         <v>55194476000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>26996154000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42906656000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>56475974000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>41052785000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26156052126.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>27757602195.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29788244703.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>23282294140.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15388935379.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28658909786.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38993373949.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20649153082.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11933415409.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>20863593582.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>48103457931.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20714579021.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10971132850.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>21936229747.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24512133223.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10229988785.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6596071107.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14335790442.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13638185398.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>15726063109.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>15509570582.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>11908387489.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14123844108.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7400308806.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>13081535131.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4961991298.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7111327074.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9632922905.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6306596727.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4319718650.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6796299163.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6360907848.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>9597762021.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2411237504.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5954636981.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8022808211.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8114295420.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5284497612.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3708682254.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7163989414.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8338803325.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4832906636.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3863999973.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4033518931.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6073657647.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2626608987.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1836435000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2291482000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4495012200.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3040954100.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2118186000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1928174800.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2499640700.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1470923800.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>1257369000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3870582900.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1414948800.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>3777194800.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>11159968600.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>2085192200.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2553692600.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>3754538000.0</v>
       </c>
-      <c r="BU10"/>
-[...1 lines deleted...]
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>1881609200.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1428602200.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2727440700.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>787186600.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>2566451500.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>132854036000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>4570204000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>5243000000.0</v>
+      </c>
+      <c r="C11">
+        <v>9430838000.0</v>
+      </c>
+      <c r="D11">
         <v>12425564000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4840674000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>9454094000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>12721978000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>9263480000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5321670851.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5086567254.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5607423676.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4395278545.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2626811916.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6399272646.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10467017826.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4414800581.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1039565036.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3731980575.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>8181492619.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3740639222.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1443839025.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3835268455.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>8286262543.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1628917146.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1316104976.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1922452169.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3228467082.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3173192141.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2867706075.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2569213380.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2467907789.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1184021490.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3103104887.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>858513925.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>522149346.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1642901452.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1060974224.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1173824985.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1160630659.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>819823065.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1831831015.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>707800723.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2241588287.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2201928934.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1501096871.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1364832283.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1956118680.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1903009400.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2164135216.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1165145221.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1644771005.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1296239443.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1539669931.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>677090971.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>724288200.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>533012000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1895974700.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>547914700.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>549813500.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>946873600.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>573823800.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>331046200.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1007264400.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>2218745800.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>442962400.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>434598600.0</v>
       </c>
-      <c r="BT11"/>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
-[...1 lines deleted...]
-      </c>
+      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11">
+        <v>109927000.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11">
         <v>187319300.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>6171000000.0</v>
+      </c>
+      <c r="C12">
+        <v>4059785000.0</v>
+      </c>
+      <c r="D12">
         <v>5819225000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3124895000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3866717000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1162375000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3521058000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4148700410.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1635806059.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1677880222.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4147217757.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3351336565.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2651561103.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1126231559.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3587859661.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1669989376.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
         <v>5166200403.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5023918154.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4916952340.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5446578209.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4314066900.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3871533600.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3916811000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4289979000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1013260200.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6760820700.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3505718700.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2246332600.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2285449600.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2098534700.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2128025600.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2175149800.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2424623200.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2163902800.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1764112100.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1913502900.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1836637400.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1405717200.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1471797300.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1819238300.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1247600800.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1164982100.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>947010000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>920043900.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>351075300.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1173994000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>638874900.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>892809600.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>981361600.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>904636400.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>731387700.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>728738700.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>727589200.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>649626400.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>746181600.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1040852700.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>136764800.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1360606100.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>614220200.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>950859500.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>373903400.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>442783700.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>236497100.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>223643800.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>326672900.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>261664000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>280393200.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>137979300.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>344201300.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>257563100.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>235397000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1401631000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>1421177000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>785721000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>726511000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>644309000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>732119000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>616243000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>205000000.0</v>
+      </c>
+      <c r="C13">
+        <v>236958434.0</v>
+      </c>
+      <c r="D13">
         <v>4751272180.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3427836740.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1973150080.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>888467240.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6003676620.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1707917238.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>62088222.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>388260187.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2194014970.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3582128760.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3923969350.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1381049990.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1386999530.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>340990130.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1146124220.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>339479850.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3120188700.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1619093410.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2016503140.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4823157520.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2817623780.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7966204280.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3090960920.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5262820580.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4981598050.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -19360,547 +19874,563 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>-10586506029.0</v>
+      </c>
+      <c r="D14">
         <v>-143848.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-142157.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-256185.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9340804615.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-248238.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-81767.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-103974.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-239647365.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-163031.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-47053.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-94889.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>289110899.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-79228.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
         <v>-578970975.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-579027681.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-579101819.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-577817708.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-577855215.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-577827880.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-577872665.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-532779833.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-532786739.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-532840543.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-532886705.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10900.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
+      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14">
-        <v>9191800.0</v>
+        <v>9900.0</v>
       </c>
       <c r="AL14"/>
       <c r="AM14">
+        <v>9191800.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14">
         <v>20300.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>28400.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14">
         <v>11300.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>22600.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>31200.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>15200.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>22100.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>31600.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>10100.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>551100.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>16900.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>19800.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>18800.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>528400.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>19900.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>6300.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>261600.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3400.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>41900.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4700.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>90800.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>12300.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>12100.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>44100.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>12800.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>29100.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>573900.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>19600.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>27100.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>4600.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>109927000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>449400.0</v>
       </c>
-      <c r="CB14"/>
-[...1 lines deleted...]
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14">
         <v>20432000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>17909000.0</v>
       </c>
-      <c r="CF14"/>
-      <c r="CG14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>93517000.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>21278000000.0</v>
+      </c>
+      <c r="C15">
+        <v>16844812000.0</v>
+      </c>
+      <c r="D15">
         <v>42768768000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>22155337000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>33452306000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>34413191000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>31789057000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>20834299508.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>22670930967.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>23941173662.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>18886852564.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12762076410.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>22259542251.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>28815467022.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16234273273.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>12972880829.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>17131534414.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>39922804256.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>16973848372.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>9527237119.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>18100887154.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>16227003161.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>8601034132.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5279993467.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>12413293487.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>10454749729.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>12552864063.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>12641810702.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>9339127947.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>11811577280.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6216276427.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>9978435181.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4103477485.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6723875972.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>7990027738.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>5245612569.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3145894512.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>5626476659.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5541086342.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>7765910716.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1703408335.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>4060890706.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5820897603.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6613187236.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3919642697.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2233679974.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5260986685.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6174636937.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>3667746207.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2452106749.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2737257407.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4533956099.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1949507946.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>16844811760.0</v>
+      </c>
+      <c r="D16">
         <v>42768768080.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>22155337470.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>33452305720.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>34413191030.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>31789056790.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>18886852560.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12762076410.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>22259542250.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>28815467020.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16234273273.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12972880829.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>17131534415.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>39922804256.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16973848372.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9527237118.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>18100887155.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>16227003161.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8601034132.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5279993467.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12413293487.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10454749729.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>12552953060.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>12641721703.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9339127947.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11811577280.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -19914,119 +20444,125 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>21278000000.0</v>
+      </c>
+      <c r="C17">
+        <v>27431317791.0</v>
+      </c>
+      <c r="D17">
         <v>42768911932.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>22155479622.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>33452561904.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>43753995647.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>31789305027.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>20834381275.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>22671034941.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>24180821027.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>18887015595.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>12762123463.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>22259637140.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>28526356123.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16234352501.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>12552959968.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>12641775507.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>9339174109.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>11655936319.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -20040,96 +20576,102 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-6525000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3822827004.0</v>
+      </c>
+      <c r="D18">
         <v>-6380154410.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3643654819.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3558667433.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-844264558.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3309521368.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1695189391.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2319311618.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>683321758.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4100826193.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4272563329.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3327310270.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1608238460.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4826313185.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
@@ -20158,54 +20700,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20250,54 +20794,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20342,298 +20888,306 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>28119000000.0</v>
+      </c>
+      <c r="C21">
+        <v>32458040000.0</v>
+      </c>
+      <c r="D21">
         <v>57681225000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>32242533000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>39492442000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>53587941000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>44358918000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>14907694607.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>26908873596.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>30336979630.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>23334910658.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>14711490930.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>33410075510.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>32674768180.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>26130655450.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9673145840.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>21433236530.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>45494926370.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>23300365070.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>11574160160.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>23312133430.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>28203756016.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10639070679.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11922230180.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>18743884731.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>17994458380.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>19189100375.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>19781151803.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>15943415681.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>17722853388.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9815639589.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>15339699538.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7781663552.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>10949736342.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>12937935517.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>8784252293.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6380470892.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8594122502.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>7503113861.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>10667590955.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3668623950.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7343869571.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8660419823.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>8781361570.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>6088702434.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2064848828.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8060617261.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>8737247831.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5093059521.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4074181091.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4666756376.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>6129969875.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2962739945.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1855238000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2372173000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5270730000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>2532867000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2235404000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2795560000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2603059000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1429584000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>218217000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2053742000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>2706299000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>746753000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>1361957000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>479797000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>134458000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2552327000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1487818000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>3105011000.0</v>
       </c>
-      <c r="BU21"/>
-[...1 lines deleted...]
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21">
         <v>1029797000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>1082792000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>986645000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>927363000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>63867000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>430800000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>191306000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20678,248 +21232,256 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>696919000000.0</v>
+      </c>
+      <c r="C23">
+        <v>687090112000.0</v>
+      </c>
+      <c r="D23">
         <v>598722722000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>588232095000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>614895821000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>586884533000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>542529593000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>525947590600.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>491566989123.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>401438708415.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>429417330354.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>426591949281.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>425690236051.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>370862609006.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>378737858583.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>353894399332.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>335557160044.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>290758501916.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>303144862424.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>335992140262.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>310380794171.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>269006351255.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>298602714419.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>301331845753.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>310505979552.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>310825254323.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>313751694541.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>286816295688.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>291567223676.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>261652591328.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>263890932613.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>234888092072.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>227592521621.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>219605363026.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>231344729008.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>216872132078.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>203531719870.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>202782318642.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>189159916138.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>214427844705.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>193625382602.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>182291306024.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>174773256653.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>175699729523.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>176506366425.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>165425716165.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>161602725973.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>161505671308.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>162301047305.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>155800774735.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>118172359022.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>161271144742.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>110112860542.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20964,96 +21526,102 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>5828000000.0</v>
+      </c>
+      <c r="C25">
+        <v>5733468361.0</v>
+      </c>
+      <c r="D25">
         <v>5469830308.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4462557571.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4617569214.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5168378939.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4288146541.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4271050586.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4182740678.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2691329727.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3656013042.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3147075625.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4239082549.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5403292637.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>616478666.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
@@ -21082,54 +21650,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21174,592 +21744,606 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>55058110000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>48207383000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>36809003000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>39501897000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>38575834000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>35052829891.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>32232520926.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>25017782388.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>29185303018.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>29697038613.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>29409057115.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>32535221127.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>49353073789.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>51927536788.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>45605369472.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>37691681804.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>45879925780.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>49404607465.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>37495791702.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>19845638672.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>41328197857.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>41076333892.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>39901102088.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>27537363382.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>36864072182.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>35627401257.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>31651597290.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>24788093634.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>29596411906.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>31698063533.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>27547638332.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>25988338096.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>28569124286.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>26098616710.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>23349013987.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>22404508363.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>22401444137.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>26036375188.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>20232457905.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>19195975043.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>18744656583.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>21213432442.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>18808484706.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>16263677758.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>15131089936.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>16504512830.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>17243037889.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>15750733484.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>16859993519.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>14349070586.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>11585545073.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>65107000000.0</v>
+      </c>
+      <c r="C28">
+        <v>78014195937.0</v>
+      </c>
+      <c r="D28">
         <v>7678350000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11022607000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10934644000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26510793000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5307390000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13509113774.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9529849438.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>18966699175.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9243466184.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12139981035.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8636710018.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10919586343.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>27084468171.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>33663389230.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25468264883.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18785318184.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>23241796885.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>27750634857.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>23921708116.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>34009604713.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>21783979510.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>25755317618.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>25089095680.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30166297873.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>22757520992.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>26532599111.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>21047224664.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>25985123425.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>20958447503.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>22264664720.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>21125384584.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>22120976498.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>17163555907.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>24121883887.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>19798770501.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>23551275269.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>18454096480.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>20656085758.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>16190936362.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>16410753857.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>16942433803.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>17021458221.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>13423764091.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>16045528677.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>13554910316.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>12132831458.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>10985543736.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>9934936648.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>11996141485.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>9772187805.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>9015844993.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>18952805400.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>21054230200.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>18308536800.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>17300586900.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>16409171600.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>15743409900.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>15458280000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>13298017700.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>13543011200.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>14591250900.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>13063558900.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11938570300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>12686439200.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>11054669000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>12763573300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>11746069000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>10955506500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>11002683400.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>13929462500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>10616693300.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>10447719800.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>11203445500.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>9179820200.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>8718679300.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>10422782400.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>8940151300.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>6296167700.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>9284127000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>11322130000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>7992788000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>8953060000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>8149733000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>7356991000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>7181622000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>7811330000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>7422467000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>5243000000.0</v>
+      </c>
+      <c r="C29">
+        <v>9430837678.0</v>
+      </c>
+      <c r="D29">
         <v>12425563990.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4840673980.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9454093780.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12721978240.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9263480340.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5321670851.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5086567254.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5607423676.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4395278550.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2626811920.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6399272650.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10467017830.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4414800580.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1039565040.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3731980580.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8181492620.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3740639220.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1443839030.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3835268460.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8286262540.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1628917150.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1316104980.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1922452170.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3228467080.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3173103140.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -21776,763 +22360,758 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>151216000000.0</v>
+      </c>
+      <c r="C30">
+        <v>129992127000.0</v>
+      </c>
+      <c r="D30">
         <v>134140202000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>128810993000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>123782389000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>110169902000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>112122447000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>107967888387.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>101793546068.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>89971423240.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>89331031577.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>91659067876.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>78009253869.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>82437722012.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>71753462241.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>81928391392.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>64243227055.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>57671928210.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>64317151608.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>71737876026.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>56039290864.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>55736938591.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>66125215293.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>66835023938.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>64330896553.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>58848405030.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>59808641550.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>61442698205.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>51850835987.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>51721826782.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>47996123647.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>54489544614.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>48312824368.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>49167073615.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>49720097250.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>46547563611.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>42251439634.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>45970606323.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>41115781917.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>46744002946.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40676290277.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>39210381958.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>34731688738.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>36859533900.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>32171767618.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>32739079605.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>29018812364.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>29283217033.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>27133221449.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>25918150295.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>28850222096.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>23607824466.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>20089660255.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-1598000000.0</v>
+      </c>
+      <c r="C31">
+        <v>4404115000.0</v>
+      </c>
+      <c r="D31">
         <v>-2486749000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-5246379000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3414214000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2888033000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3306133000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>11248357519.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>848728599.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-548734927.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-52616518.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>677444450.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4751165727.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>6318605769.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3731971187.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2260269567.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-569642945.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2608531561.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2585786053.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-603027310.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1375903684.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3068718790.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6266998803.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-5326159073.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4408094289.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4356272982.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-3463037266.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4271581221.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4035028192.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-7104995904.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2415330783.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2258164407.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2819672254.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3838409268.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-3305012612.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2477655567.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2060752242.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1797823338.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1142206013.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1069828934.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1257386446.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1389232590.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-637611612.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-667066150.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-804204822.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1471181351.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-896627847.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-398444506.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-260152885.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-2067713835.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-633237445.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-56312228.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-336130958.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>725038000000.0</v>
+      </c>
+      <c r="C32">
+        <v>719548152000.0</v>
+      </c>
+      <c r="D32">
         <v>656403947000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>620474627000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>654388263000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>640472474000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>586888511000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>547437342943.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>518475862719.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>431775688040.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>453704786502.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>441303440210.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>459100311564.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>401455173033.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>404868514031.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>363567545174.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>356990396571.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>336253428279.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>326445227498.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>347566300427.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>333692927602.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>296849590291.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>312262147879.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>314679906928.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>329909165498.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>330834346940.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>334608533318.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>307314749654.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>308358625324.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>281168601371.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>275581268635.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>251817305316.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>236462659056.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>230985273840.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>241930506247.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>229939549545.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>211333430147.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>211807348795.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>197786560879.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>226108346206.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>198148117003.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>190405852863.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>185185116631.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>185976262217.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>183540499497.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>171036237551.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>170575869813.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>171223066335.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>168584350462.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>161456284904.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>123433300673.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>168493019154.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>113665942812.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>97153432100.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>82921002600.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>125005653200.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>96689194200.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>96124601000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>89377142000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>81703654300.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>77230332500.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>72937879500.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>74035866700.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>86556133400.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>80615831300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>74018905100.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>64527809900.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>66312007200.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>71453311900.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>68747825300.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>87133775100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>83888524100.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>73355101800.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>60099169300.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>71154202400.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>54242794700.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>51553958700.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>46920214900.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>53549171900.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>47858787300.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>45599558100.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>44488049000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>43725880000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>40758301000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>38310014000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>38529862000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>31040186000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>34401677000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>33782002000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22567,2238 +23146,2324 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>132582752000.0</v>
+      </c>
+      <c r="C2">
         <v>86189384000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-32230780154.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27205169966.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-55193625621.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22358640194.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20393369843.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13137707479.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12779053888.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-49614252750.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-44801919573.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>-30565358135.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>-22510765147.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>197102290000</v>
+      </c>
+      <c r="C3">
         <v>180432676000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>69650617171</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49669175020</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17371468687</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9660390942</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37068726791</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32052348732</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27603939194</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12127820549</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19759710325</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22353638719</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32353821256</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13845342000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9440281000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8657802000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11295263000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11688251000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4377342000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2164338000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3476176000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1705977000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2512916000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2118732000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1356448000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5632032000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-24363109000.0</v>
+      </c>
+      <c r="C6">
         <v>-148997420000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>118420164199.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-59435950120.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>82398795587.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49452212953.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1965270351.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7255662364.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>358653591.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>62393306638.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52482638648.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14236561438.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8054592988.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-573470584020.0</v>
+      </c>
+      <c r="C7">
         <v>-498508414330.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-417459358730.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-365928329310.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-336061769950.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-312118032610.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-297674234420.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-254370753740.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-237653189370.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-215327339450.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-84295599579.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17866296479.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31070851873.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-12868857105.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-37839623811.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-39025397560.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-35451127121.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-6785850797.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>37315726000.0</v>
+      </c>
+      <c r="C14">
         <v>32903253000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27841296221.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25555788883.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25387700738.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26382874727.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23264795452.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20383235843.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18073235522.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16455285367.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16038155914.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17177325922.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14501891691.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>56085696000.0</v>
+      </c>
+      <c r="C15">
         <v>31118943000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16786384603.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29841405600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9324996750.0</v>
       </c>
       <c r="F15">
         <v>9324996750.0</v>
       </c>
       <c r="G15">
+        <v>9324996750.0</v>
+      </c>
+      <c r="H15">
         <v>5594998050.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4351665150.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3108332250.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4144443000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3453702500.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2762962000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2072221500.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1381481000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>108219643000.0</v>
+      </c>
+      <c r="C16">
         <v>-62808035000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>86189384045.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-32230780154.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27205169966.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>71810853147.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22358640194.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20393369843.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13137707479.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12779053888.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7680719075.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-44801919573.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-30565358135.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-135573597000.0</v>
+      </c>
+      <c r="C18">
         <v>-148433806000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16983954032.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33254830176.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>110407305431.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>90314659905.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18315763998.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17398970327.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25450690441.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10486780251.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9907213034.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1044580183.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5460262799.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-159817109193.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-58636794015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521963917.0</v>
       </c>
       <c r="E19">
         <v>521963917.0</v>
       </c>
       <c r="F19">
         <v>521963917.0</v>
       </c>
       <c r="G19">
         <v>521963917.0</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>521963917.0</v>
+      </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20">
+        <v>1530667500.0</v>
+      </c>
+      <c r="C20">
         <v>1158144800.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3351838700.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>71458598.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>116038117068.0</v>
+      </c>
+      <c r="C21">
         <v>23418749996.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5268573633.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5555000004.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19480044677.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15526865426.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9082675139.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5577084530.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-18142822420.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25686123921.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12047986228.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>115221223000.0</v>
+      </c>
+      <c r="C22">
         <v>109707478000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>77849644887.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>75154155539.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>84524776901.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42521324247.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44988552441.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32109766373.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23105410791.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20636882052.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20414618242.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17337049803.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11672828201.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7962087000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5976224000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4833532000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12802528000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4271024000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5741581000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4637124000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>91601837000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>10687863000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>42134459000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-4079761000.0</v>
+      </c>
+      <c r="C23">
         <v>-14928981000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>154804710871.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>656762552.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7291022154.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34574.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4861.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>800000000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>996832000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1328265000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3611674000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>368113000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>823310000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-35215349220.0</v>
+      </c>
+      <c r="C24">
         <v>-2058919000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3066891143.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7044565623.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>559554092.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1516280000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>736020000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6013300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>40500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>440164066.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>535500005.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>532544075.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-91008256000.0</v>
+      </c>
+      <c r="C25">
         <v>-110611861000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-53024277969.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-84295599578.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17866296479.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31070851873.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33660733800.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2926847875.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2878926516.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2540556387.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>25290461031.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-11116156823.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>718838565.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>1530667500.0</v>
+      </c>
+      <c r="C26">
         <v>3217064200.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>158156549570.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4900000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-20929437150.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>41310165000.0</v>
+      </c>
+      <c r="C28">
         <v>-21471030000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124488155786.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34739643052.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-28805041427.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-24851862176.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14677673189.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-9928749680.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-21251154670.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>612243771.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15501688728.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15847886557.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3847898504.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>4304155000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3095057000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>824887000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4012170000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>846678000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>61528693000.0</v>
+      </c>
+      <c r="C29">
         <v>31998870000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52666663139.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16414344844.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>127778774118.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>99975050847.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>55384490789.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14653378405.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2153248753.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1641040298.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29666923359.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23398218902.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26893558457.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15260832000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17708604000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8089260000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11689828000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12761525000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1284830000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3416206000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2525270000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1186883000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>7027502000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1915528000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-196013641000.0</v>
+      </c>
+      <c r="C30">
         <v>-159817109000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-58636794015.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-42624609397.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-16811914596.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9275090942.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-35552446790.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-31316328732.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21590639194.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12087320549.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19319546259.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21818138714.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-31821277181.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>108219643000.0</v>
+      </c>
+      <c r="C2">
+        <v>75416250000.0</v>
+      </c>
+      <c r="D2">
         <v>166061787000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>98044965000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>132582752000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>129238125000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>131053177113.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>173592175567.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>246959516389.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>79362034925.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>59327459157.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>73024078417.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>96960982659.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>70539120518.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>67857352700.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>116870640188.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>127460249506.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>92091786777.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>94530256579.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>99554127370.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-55193625621.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-97770767843.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25085235582.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12819391617.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-121298525641.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>19075754613.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16037218379.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>23921161870.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>-126576603862.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9816714426.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20361319578.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7243655062.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>-100212346653.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15069896591.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6866704452.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9622784050.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>-59493384049.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6244240193.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>14204030033.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7140310929.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>-49614252750.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10426079504.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8702981747.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>9765007685.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>-44801919573.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9616775465.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10008086654.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6464099708.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>-30565358135.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4977182446.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5204943469.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5020380475.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4532278287.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>52599000000</v>
+      </c>
+      <c r="C3">
+        <v>58185905000</v>
+      </c>
+      <c r="D3">
         <v>88567870000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>21398563000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>28949951000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>95811607000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3390326699</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4165315659</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>83846079695</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>45096793863</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3259861842</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11292513766</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10001447700</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>27464350933</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10674238973</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9791575977</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1739009137</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1139990094</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13826148028</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3141061089</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1544249664</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3327235664</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1553403047</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1469645782</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6416912544</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9250719670</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12023364597</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>11477406957</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4317235567</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>15463214866</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4983365208</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2795933571</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8809835087</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10811862569</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5377833306</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4845767825</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6568475494</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3048972468</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5574029537</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>582755318</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4087573862</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4444403785</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>842323354</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6167947309</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>8305035877</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5866731193</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5648831601</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4655857815</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6182218110</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>20288168207</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5054952708</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1967714549</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>5042985792</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>13845342200</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2964247600</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2105496300</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1344221600</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>9440281300</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>6123263800</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4318105200</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2041672000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>8657802400</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3702869600</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2373171400</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1320794800</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>10946133600</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>12382982700</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>10046621300</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>4100696200</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>11688251000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>9752236000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>8390983300</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>6656151900</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>4377341900</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2326735300</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>2144775800</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1354717000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2164337600</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1718358700</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1103127500</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>147095000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>3476176000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>3143480000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>806727000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>458876000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1705978000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>819341000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>569657000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>108549000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>2512916000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>200000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>2118732000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1356448000</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
+      <c r="CQ3">
+        <v>1356448000</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24849,54 +25514,56 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24947,323 +25614,333 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>11955357000.0</v>
+      </c>
+      <c r="C6">
+        <v>32803393000.0</v>
+      </c>
+      <c r="D6">
         <v>-90645536000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>68016822000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-34537787000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-192046160000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1815052526.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-42538998454.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-73367340822.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>167597481464.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>20034575768.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-13696619260.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-23936904242.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-102769900672.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2681767818.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-49013287488.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10589609318.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>35368462729.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2438469802.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5023870791.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>154747752991.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>42577142222.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-122856003425.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12265843965.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>134117917258.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-140374280254.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3038536234.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7883943491.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>150497765732.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-136393318288.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10544605152.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>13117664516.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>107456001715.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-115282243244.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>8203192139.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2756079598.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>69116168099.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-65737624242.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7959789840.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>7063719104.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>56754563679.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-60040332254.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1723097757.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1062025938.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>54566927258.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-54418695038.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-391311189.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3543986946.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>37029457843.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-35542540581.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-227761023.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>184562994.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>488102188.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-573470584020.0</v>
+      </c>
+      <c r="D7">
         <v>-459781820300.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-234679906900.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-154564594470.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-498508414330.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-411676461330.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-380182493270.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-261170564240.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-142149631160.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-365928329310.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-381700287020.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-214553260420.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-114673253390.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-336061769950.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-333862816210.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-208113896860.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-95956426220.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-312118032610.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-336577528830.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-211927352180.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-99437513030.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-297674234420.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -25287,54 +25964,56 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25385,54 +26064,56 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25483,54 +26164,56 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25581,70 +26264,68 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25652,52 +26333,56 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -25717,123 +26402,125 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>38882479132.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>38882479132.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-21728817340.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-6439669454.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-28218371470.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-27908741315.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-106582766369.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>125952840149.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-12205421699.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10701644398.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23029378191.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14570321623.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9139682462.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-15668530403.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-5485805038.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3735783206.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-10365472225.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-753363047.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-34152459266.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -25853,54 +26540,56 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25951,624 +26640,642 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>10301000000.0</v>
+      </c>
+      <c r="C14">
+        <v>10884272000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>8144811000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10251969656.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7180466463.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7326006093.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8288370132.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6283178649.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6119652816.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>7150094624.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6969443260.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5902644794.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>6863026053.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5820674776.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7808566655.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5840176238.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6441769038.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5297188807.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9587327779.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6359378948.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6625060450.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3811107550.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7035886183.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5620794448.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5289134934.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5318979887.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5783877030.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5137834851.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5863725370.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3597798592.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4385402339.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4874368645.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4494710394.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4318754144.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4198071689.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4057737130.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4137940909.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4061535639.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4392576711.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4247263692.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3028097450.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4370218061.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5045727450.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4129700995.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3986712121.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3990505675.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4245456543.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3673219510.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3407095403.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3176120235.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>56085696000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>56085696000.0</v>
+      </c>
       <c r="E15">
-        <v>31118943500.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>56085696000.0</v>
+      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>31118943500.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>31118943500.0</v>
+      </c>
       <c r="I15">
+        <v>31118943500.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>46.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16786384650.0</v>
       </c>
       <c r="L15">
         <v>16786384650.0</v>
       </c>
       <c r="M15">
         <v>16786384650.0</v>
       </c>
       <c r="N15">
         <v>16786384650.0</v>
       </c>
       <c r="O15">
-        <v>29841405600.0</v>
+        <v>16786384650.0</v>
       </c>
       <c r="P15">
-        <v>29841405600.0</v>
+        <v>16786384650.0</v>
       </c>
       <c r="Q15">
         <v>29841405600.0</v>
       </c>
       <c r="R15">
+        <v>29841405600.0</v>
+      </c>
+      <c r="S15">
+        <v>29841405600.0</v>
+      </c>
+      <c r="T15">
         <v>7601523150.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1723473600.0</v>
       </c>
       <c r="U15">
         <v>1723473600.0</v>
       </c>
       <c r="V15">
-        <v>9324996750.0</v>
+        <v>1723473600.0</v>
       </c>
       <c r="W15">
-        <v>9324996750.0</v>
+        <v>1723473600.0</v>
       </c>
       <c r="X15">
         <v>9324996750.0</v>
       </c>
       <c r="Y15">
+        <v>9324996750.0</v>
+      </c>
+      <c r="Z15">
+        <v>9324996750.0</v>
+      </c>
+      <c r="AA15">
         <v>775311179.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4819686871.0</v>
       </c>
       <c r="AB15">
         <v>4819686871.0</v>
       </c>
       <c r="AC15">
+        <v>4819686871.0</v>
+      </c>
+      <c r="AD15">
+        <v>4819686871.0</v>
+      </c>
+      <c r="AE15">
         <v>603020324.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3748644826.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>3108332300.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3108332250.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>4144443000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4144443000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2093805800.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1359896700.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>336167140.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2426794860.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>251345070.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1820876430.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1381481000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>120175000000.0</v>
+      </c>
+      <c r="C16">
+        <v>108219643000.0</v>
+      </c>
+      <c r="D16">
         <v>75416250000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>166061787000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>98044965000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-62808035000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>129238124587.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>131053177113.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>173592175567.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>246959516389.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>79362034925.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>59327459157.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>73024078417.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-32230780154.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>70539120518.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>67857352700.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>116870640188.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>127460249506.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>92091786777.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>94530256579.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>99554127370.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-55193625621.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-97770767843.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>25085235582.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12819391617.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-121298525641.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>19075754613.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16037218379.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>23921161870.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-126576603862.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>9816714426.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20361319578.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7243655062.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-100212346653.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>15069896591.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6866704452.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>9622784050.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-59493384049.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6244240193.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>14204030033.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>7140310929.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-49614252750.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>10426079504.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>8702981747.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>9765007685.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-44801919573.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>9616775465.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>10008086654.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>6464099708.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-30565358135.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4977182446.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5204943469.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>5020380475.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>4532278287.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26619,308 +27326,316 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>25094000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-139414859000.0</v>
+      </c>
+      <c r="D18">
         <v>-92783724000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>128175080000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-31550094000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-54698822000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2081670936.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25861353094.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-65791959988.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-18933628820.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>21024354773.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1790378713.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17284301272.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8158257991.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5023009640.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18642101526.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6227480300.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-59204826450.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>135151268433.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>637050646.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>33823812802.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>42683759974.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>31369141437.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>19577106495.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3315348002.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2371060260.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>10269217062.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3912022545.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9587509220.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-32020501172.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2655634175.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>16147858209.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1129306812.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-38802629510.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>14031283977.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4018536445.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>3339191537.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-9683400876.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-758679515.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>4751145013.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4795844873.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3095747824.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>7992564484.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-896406192.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5906802566.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>5710808658.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3256757776.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-7367830505.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-555155746.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4344372212.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1834311426.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2005764925.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1287344086.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-86823180110.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-22219987034.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-22125071674.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-95119900227.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>4231939073.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>13290665426.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-82219813465.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-35299999003.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2805307790.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10861602022.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9669885200.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-21599161138.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10362270756.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>521963917.0</v>
       </c>
       <c r="Q19">
         <v>521963917.0</v>
       </c>
       <c r="R19">
         <v>521963917.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
+      <c r="S19">
+        <v>521963917.0</v>
+      </c>
+      <c r="T19">
+        <v>521963917.0</v>
+      </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -26951,69 +27666,77 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>207</v>
+      </c>
+      <c r="B20">
+        <v>473000000.0</v>
+      </c>
+      <c r="C20">
+        <v>396703600.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>297356800.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>3309441200.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
@@ -27053,127 +27776,133 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-4575000000.0</v>
+      </c>
+      <c r="C21">
+        <v>119309607027.0</v>
+      </c>
+      <c r="D21">
         <v>-1063945991.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-539096389.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1668447579.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>24799999999.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-200000001.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-2653210039.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1397187973.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4362129018.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6342721944.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2974336317.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4082447837.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6080538579.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-630580669.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1243121652.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7311262530.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6341900575.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>4140206948.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2806493949.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4227920946.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6188467192.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8146919544.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -27193,907 +27922,931 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>21278000000.0</v>
+      </c>
+      <c r="C22">
+        <v>16844812000.0</v>
+      </c>
+      <c r="D22">
         <v>42768768084.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>22155337465.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>33452305719.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>34413191000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31789056789.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>20834299508.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>22670930967.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>23941173662.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18886852564.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12762076410.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>22259542251.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>28815467022.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16234273273.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12972880829.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>17131534414.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>39922804256.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>16973848372.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9527237119.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18100887154.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>16227003161.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8601034132.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5279993467.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12413293487.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10454749729.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12552864063.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12641810702.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>9339127947.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>11811577280.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6216276427.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>9978435181.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4103477485.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6723875972.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7990027738.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5245612569.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3145894512.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5626476659.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5541086342.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>7765910716.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1703408335.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4060890706.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5820897603.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6613187236.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3919642697.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2233679974.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5260986685.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6174636937.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3667746207.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2452106749.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2737257407.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4533956099.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1949507946.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1111595800.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1758453100.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2599017800.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2493020600.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1567844200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>981288800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2529997200.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>897093800.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>250101100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3870540900.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1414944100.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>3777182500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>11159956500.0</v>
       </c>
-      <c r="BP22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22">
+        <v>2110717400.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>3754509000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3302157800.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BX22"/>
+      <c r="BY22">
         <v>1881582100.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1428597600.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>2727419900.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>864579000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>2566900900.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>132894350000.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>4590564000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>209</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>118970239000.0</v>
+      </c>
+      <c r="D23">
         <v>323479000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2712043000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-8144125000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2658119000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3230882944.0</v>
       </c>
       <c r="H23"/>
       <c r="I23">
+        <v>-3230882944.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
         <v>83447740.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-133114714.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1270168103.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-9669885200.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4900000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-10362270756.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-8924168366.0</v>
       </c>
-      <c r="P23"/>
-[...6 lines deleted...]
-      </c>
+      <c r="R23"/>
+      <c r="S23"/>
       <c r="T23">
         <v>-7601523150.0</v>
       </c>
       <c r="U23">
         <v>-7601523150.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
+      <c r="V23">
+        <v>-7601523150.0</v>
+      </c>
+      <c r="W23">
+        <v>-7601523150.0</v>
+      </c>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>6368616000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>12950000000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
+      <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23">
+        <v>-4094160000.0</v>
+      </c>
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>4094160000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
-[...1 lines deleted...]
-      </c>
+      <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23">
-        <v>3000000000.0</v>
+        <v>-3000000000.0</v>
       </c>
       <c r="AR23"/>
       <c r="AS23">
-        <v>-15000000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="AT23"/>
       <c r="AU23">
-        <v>15000000000.0</v>
+        <v>-15000000000.0</v>
       </c>
       <c r="AV23"/>
       <c r="AW23">
-        <v>800000000.0</v>
+        <v>15000000000.0</v>
       </c>
       <c r="AX23"/>
       <c r="AY23">
+        <v>800000000.0</v>
+      </c>
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>-1821201931.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1775446274.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>996832000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1464191000.0</v>
       </c>
       <c r="CF23">
         <v>1464191000.0</v>
       </c>
       <c r="CG23">
+        <v>1464191000.0</v>
+      </c>
+      <c r="CH23">
+        <v>1464191000.0</v>
+      </c>
+      <c r="CI23">
         <v>1328265000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>346120000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>78805000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3611674000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23"/>
       <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>368113000.0</v>
       </c>
-      <c r="CP23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-35215349220.0</v>
+      </c>
+      <c r="D24">
         <v>7748145830.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-821424000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6824879000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2058919000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>19923859690.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>17455981085.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1626266230.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>9796794860.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>454054052.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>430911744.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>331562500.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>350000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>311968217.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>867407611.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>521963917.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>423954091.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-9400000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>145000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>267160626.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>139375.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>118000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>736030010.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>395499991.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>256000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>128750000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1205895000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-46436417.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-119938582.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-303500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>6079300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-66000000.0</v>
       </c>
-      <c r="AI24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24">
-        <v>56000000.0</v>
+        <v>-15500000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24">
-        <v>440164066.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AP24"/>
       <c r="AQ24">
+        <v>440164066.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-2400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2400000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>278000005.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>257500000.0</v>
       </c>
-      <c r="AU24"/>
-[...1 lines deleted...]
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>510585742.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>21958333.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>46114000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-108958037000.0</v>
+      </c>
+      <c r="D25">
         <v>-4215854000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>149573643000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2600143000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1445216000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-47513024084.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-35349870480.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-11942817353.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-6066378751.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-885814598.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2859711459.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-22392301199.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-16478817340.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5365620134.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-14960380325.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-15799330801.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-92459054145.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>137843744327.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>692643654.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>22564364119.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20196664698.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14855325310.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9141698360.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-13122836495.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-5868855982.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4118923148.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-10365561224.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-753363047.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-34152740616.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-9026380245.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3101631229.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2237865822.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-39100045252.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6544720900.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-8913091583.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2443018375.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-16458976756.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4783473450.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-7735461930.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-6473214985.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-7104811456.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1233273457.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-4369743569.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5921977685.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4298132427.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-485098303.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-12873321748.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-2031189518.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>9246232703.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-3189835635.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-3967572028.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1369986475.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>1530667500.0</v>
+      </c>
+      <c r="D26">
         <v>1133963900.0</v>
       </c>
-      <c r="C26"/>
-[...1 lines deleted...]
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>3217064200.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>860788000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>42397500.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>4900000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-20929437150.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
@@ -28105,54 +28858,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28203,766 +28958,786 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-13834000000.0</v>
+      </c>
+      <c r="C28">
+        <v>110066074000.0</v>
+      </c>
+      <c r="D28">
         <v>393497000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-59336835000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-9812572000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22439238000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-574993960.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-34133626445.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-9201647064.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-9550904268.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1444333057.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-12337152291.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-6984165470.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3514289578.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2653210039.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-31238593573.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4362129018.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6342721944.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-10575859467.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5805921437.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6080538579.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-630580669.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-10568118402.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7311262530.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6341900575.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3364895770.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7626180820.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-4227920946.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-6188467193.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7543899220.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7842534559.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2910255111.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6719859230.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-10256058304.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-5762091838.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1262456848.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-6495461376.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1301343278.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-7201110323.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2256574090.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4255436726.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-5643988688.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-6269466726.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-163219746.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-3425013568.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-20838554156.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-3905568965.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>10911817451.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2015580887.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-5386734917.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1584592070.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1821201931.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1775446274.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>788906200.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3933002300.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2540843300.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>2406643800.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3966345400.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3062823800.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>6173291700.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4304155300.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3515285400.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3505114400.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>5121920600.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3095057300.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>824887000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>346120000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>78805000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>4012170000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>77693000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-81228953000.0</v>
+      </c>
+      <c r="D29">
         <v>-4215854000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>149573643000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2600143000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>41112785000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5471997639.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-21696037435.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18054119707.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>26163165043.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>24284216615.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9502135053.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-7282853572.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>19306092942.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15697248613.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8850525549.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-4488471163.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-60344816544.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>148977416461.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3778111735.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>35368062466.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>46010995638.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>29815738390.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21046752277.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3101564542.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>11621779930.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>22292581659.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7565384412.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13904744787.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-16557286306.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2327731033.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>18943791780.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>9939141899.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-27990766941.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>19409117283.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>827231380.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>9907667031.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6634428408.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>4815350022.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>4168389695.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-708271011.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1348655961.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>8834887838.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5271541117.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>14211838443.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>11577539851.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>8905589377.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-2711972690.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5627062364.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>15943795995.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>3220641282.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3973479474.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3755641706.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>15260831800.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>7379748800.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>14946113200.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>12778732500.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>17708603900.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2877486000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>2524252400.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>677585300.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>8089259700.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>2962795800.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>1747145500.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>2101628000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>11689827600.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>13525715500.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>7891809700.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>647206500.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>12761525000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>6751863200.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>5836388300.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>2989652100.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>1284829600.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>2882582500.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4081266700.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>2593287500.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>3416206100.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>2525270000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>3208923000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>1547441000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>189405000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>1186883000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>907276000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1935664000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1564694000.0</v>
       </c>
-      <c r="CK29"/>
-      <c r="CL29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>3000000.0</v>
       </c>
-      <c r="CM29"/>
-[...1 lines deleted...]
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29">
         <v>7027502000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>6496000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-52220000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-64845402000.0</v>
+      </c>
+      <c r="D30">
         <v>-86823180000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-22219987000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-22125072000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-95119900000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4231939072.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13290665426.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-82219813465.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>119504711869.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2805307790.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10861602022.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9669885200.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-21599161138.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-10362270756.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8924168366.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1739009137.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1563944185.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-13835548028.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2996061089.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1544249664.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3060075038.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1553542422.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1469645782.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6298912544.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8514689660.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-11627864606.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-11221406957.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4188485566.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-14257319867.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5029801625.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2915872153.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-9113335087.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-4732562568.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-5443833307.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-4845767825.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-6568475494.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3064472468.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-5574029537.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>638755318.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4087573862.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-4004239719.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-842323354.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-6170347309.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8302635877.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-5588731188.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5391331601.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4655857815.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-6182218110.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-19777582465.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-5032994375.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1967714549.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-5042985792.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30">
         <v>3028436300.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3643667500.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30">
         <v>1208235000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1837832000.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
+      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30">
-        <v>24000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="CO30"/>
       <c r="CP30">
+        <v>24000000.0</v>
+      </c>
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>2289000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>