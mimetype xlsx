--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,3974 +1130,4128 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>766203000000.0</v>
+      </c>
+      <c r="C2">
         <v>644047000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>743236000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>813522000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>763118000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>575537000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>381428000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>198018000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>206816000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>130754306187.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>173453790262.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>154762177316.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>160880528104.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>327689903058.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>202976869279.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>119823760772.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117710972592.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86973868761.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>150708262000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>81250373000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>121814131000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>128937398000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>80131004000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>89229028000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>182595028000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>588022854000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-129896000000.0</v>
+      </c>
+      <c r="C5">
         <v>-135752000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-156844000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-155338000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-157297000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-168047000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-168552000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-165798000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1490000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-193097539765.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-188645572547.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9668099573.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>12451000000.0</v>
+      </c>
+      <c r="C7">
         <v>16709000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19366000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18036000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21195000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>31641000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10002000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16049000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13065000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1000590472.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>2052619000000.0</v>
       </c>
       <c r="C8">
         <v>2052619000000.0</v>
       </c>
       <c r="D8">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="E8">
         <v>1552620000000.0</v>
       </c>
       <c r="F8">
         <v>1552620000000.0</v>
       </c>
       <c r="G8">
         <v>1552620000000.0</v>
       </c>
       <c r="H8">
         <v>1552620000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1552620000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>-3766000000.0</v>
       </c>
       <c r="C9">
         <v>-3766000000.0</v>
       </c>
       <c r="D9">
-        <v>1000000.0</v>
+        <v>-3766000000.0</v>
       </c>
       <c r="E9">
         <v>1000000.0</v>
       </c>
       <c r="F9">
         <v>1000000.0</v>
       </c>
       <c r="G9">
         <v>1000000.0</v>
       </c>
       <c r="H9">
         <v>1000000.0</v>
       </c>
       <c r="I9">
         <v>1000000.0</v>
       </c>
       <c r="J9">
-        <v>756840.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K9">
         <v>756840.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>756840.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>105896000000.0</v>
+      </c>
+      <c r="C10">
         <v>405055000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>249359000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>272720000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>124382000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>228603000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>310039000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>186845000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>248025000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>397370480578.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54384366148.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150815449838.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76232669920.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>85868301829.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50729456147.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>36334443271.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20063628103.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46047313376.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9051640000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8994002000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6752279000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8926504000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14673863000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13861593000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21393983000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>18964145000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>228603000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>310039000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>105896000000.0</v>
+      </c>
+      <c r="C12">
         <v>520540000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>604533000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>272720000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>124382000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>228603000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>310039000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>186845000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>248025000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>397370480578.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>54384366148.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>150815449838.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>76232669920.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>85868301829.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50729456147.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36334443271.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20063628103.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>46047313376.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2052619000000.0</v>
       </c>
       <c r="C13">
         <v>2052619000000.0</v>
       </c>
       <c r="D13">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="E13">
         <v>1552620000000.0</v>
       </c>
       <c r="F13">
         <v>1552620000000.0</v>
       </c>
       <c r="G13">
         <v>1552620000000.0</v>
       </c>
       <c r="H13">
         <v>1552620000000.0</v>
       </c>
       <c r="I13">
         <v>1552620000000.0</v>
       </c>
       <c r="J13">
+        <v>1552620000000.0</v>
+      </c>
+      <c r="K13">
         <v>1552619744000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1152628065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152627869455.0</v>
       </c>
       <c r="M13">
         <v>1152627869455.0</v>
       </c>
       <c r="N13">
         <v>1152627869455.0</v>
       </c>
       <c r="O13">
         <v>1152627869455.0</v>
       </c>
       <c r="P13">
         <v>1152627869455.0</v>
       </c>
       <c r="Q13">
-        <v>3184291525400.0</v>
+        <v>1152627869455.0</v>
       </c>
       <c r="R13">
         <v>3184291525400.0</v>
       </c>
       <c r="S13">
-        <v>3184291525000.0</v>
+        <v>3184291525400.0</v>
       </c>
       <c r="T13">
         <v>3184291525000.0</v>
       </c>
       <c r="U13">
         <v>3184291525000.0</v>
       </c>
       <c r="V13">
+        <v>3184291525000.0</v>
+      </c>
+      <c r="W13">
         <v>2317559327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2317559325000.0</v>
       </c>
       <c r="X13">
         <v>2317559325000.0</v>
       </c>
       <c r="Y13">
         <v>2317559325000.0</v>
       </c>
       <c r="Z13">
+        <v>2317559325000.0</v>
+      </c>
+      <c r="AA13">
         <v>365499500000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1839102000.0</v>
       </c>
       <c r="C14">
+        <v>1839102000.0</v>
+      </c>
+      <c r="D14">
         <v>1559653180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339102579.0</v>
       </c>
       <c r="E14">
         <v>1339102579.0</v>
       </c>
       <c r="F14">
         <v>1339102579.0</v>
       </c>
       <c r="G14">
-        <v>1339000000.0</v>
+        <v>1339102579.0</v>
       </c>
       <c r="H14">
         <v>1339000000.0</v>
       </c>
       <c r="I14">
         <v>1339000000.0</v>
       </c>
       <c r="J14">
+        <v>1339000000.0</v>
+      </c>
+      <c r="K14">
         <v>1180000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1193828636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>939110849.0</v>
       </c>
       <c r="M14">
         <v>939110849.0</v>
       </c>
       <c r="N14">
         <v>939110849.0</v>
       </c>
       <c r="O14">
         <v>939110849.0</v>
       </c>
       <c r="P14">
         <v>939110849.0</v>
       </c>
       <c r="Q14">
         <v>939110849.0</v>
       </c>
       <c r="R14">
         <v>939110849.0</v>
       </c>
-      <c r="S14"/>
+      <c r="S14">
+        <v>939110849.0</v>
+      </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1463000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>121327000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>130380000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>132180000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2052000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79662000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>47815389936.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>63153249649.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40000618085.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40235544279.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44513030979.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30220011683.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>44006092511.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18513838438.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28979703716.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
         <v>10890000000.0</v>
       </c>
       <c r="C20">
         <v>10890000000.0</v>
       </c>
       <c r="D20">
         <v>10890000000.0</v>
       </c>
       <c r="E20">
         <v>10890000000.0</v>
       </c>
       <c r="F20">
         <v>10890000000.0</v>
       </c>
       <c r="G20">
         <v>10890000000.0</v>
       </c>
       <c r="H20">
         <v>10890000000.0</v>
       </c>
       <c r="I20">
         <v>10890000000.0</v>
       </c>
       <c r="J20">
-        <v>10890455260.0</v>
+        <v>10890000000.0</v>
       </c>
       <c r="K20">
         <v>10890455260.0</v>
       </c>
       <c r="L20">
         <v>10890455260.0</v>
       </c>
       <c r="M20">
         <v>10890455260.0</v>
       </c>
       <c r="N20">
         <v>10890455260.0</v>
       </c>
       <c r="O20">
         <v>10890455260.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>10890455260.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>7664655000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8508470000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>9352286000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>10196101000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>11039490000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>12280134000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>4258000000.0</v>
+      </c>
+      <c r="C21">
         <v>7332000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11369000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14182000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13893000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9231000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10814000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12395000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13978000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15560954083.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19096551562.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42099674450.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26910121512.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30816906487.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34723691462.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>7664655000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8508471000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9352286000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10196101000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11039490000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12280134000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>863000000000.0</v>
+      </c>
+      <c r="C22">
         <v>724615000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>859892000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>950356000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>926313000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>736890000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>548987000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>497280000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>493126000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>517608555859.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>459248247362.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>656936212869.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>660848067137.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>661950950116.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>552632653553.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>467297522768.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>333016737038.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>292498954027.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>368569031000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>188562141000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>141127888000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>215225085000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>175658799000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>202218448000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>252920924000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>245586514000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>2886577000000.0</v>
+      </c>
+      <c r="C23">
         <v>3119496000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3281471000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3002424000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2794113000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2592850000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2470793000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2187879000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2239699000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2567211193259.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2246770166899.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2800914553878.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3155680394480.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3298123574771.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2641602932160.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2055743204664.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1641295139974.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1384992127000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>295606000000.0</v>
+      </c>
+      <c r="C24">
         <v>29169000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>41953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
         <v>166294000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>171182000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>238309000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>170392635920.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>297523135620.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>218019051000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>558946554000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>514860965000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>436092369000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>225223802000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12877593000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2191363000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2474112000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>433489000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>425510000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1014660168000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>922039202000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>932293285000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1031154789000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>303808000000.0</v>
+      </c>
+      <c r="C25">
         <v>36919000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>53344000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11398000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10812000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20386000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>168182000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>186528000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>246780000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>171023125740.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>297523135620.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>493209000000.0</v>
+      </c>
+      <c r="C28">
         <v>619043000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>829019000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>856657000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>773129000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>489215000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>558162000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>725712000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>763026000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>652303622210.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1029963688197.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1054572046393.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1462077417760.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1458977472962.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1007475597585.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>564007279073.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>264478485376.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>157681768173.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1825014000000.0</v>
+      </c>
+      <c r="C29">
         <v>2211232000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2252061000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1813658000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1755829000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1616852000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1774412000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1736996000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1789298000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>533731000000.0</v>
+      </c>
+      <c r="C30">
         <v>502889000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>580182000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>644009000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>557003000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>556793000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>553039000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>416977000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>362925000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>295959956401.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>251852212190.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>432110287781.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>463153892586.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>666696860444.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>479389665993.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>388435025395.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>364623595143.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>256425000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>211177261000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>180326807000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>172460413000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>164675860000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>161038284000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>129993606000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>160182682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>207633228000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>677245000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>888733000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>880647000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>894509000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>817203000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>766444000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1116380000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>704255270472.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>324254000000.0</v>
+      </c>
+      <c r="C32">
         <v>32100000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>172876000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-277127000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>114792000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>120734000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>230463000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>106853000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>95861000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>1298454000000.0</v>
+      </c>
+      <c r="C33">
         <v>1296604000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1159365000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1104673000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>950370000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>988637000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>989117000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1033676000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1071029000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1069054428912.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1101607237841.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1080335483432.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1752277148498.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1637777622978.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1412274358522.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>965936920542.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>781757247187.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>632751024320.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>384348000000.0</v>
+      </c>
+      <c r="C35">
         <v>124861000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>139192000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>125229000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>139149000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>178696000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>303367000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>300041000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>375578000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>349005465678.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>465991737634.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>310618828500.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>645788106739.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>585718140313.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>487881029453.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>254180513651.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37138022529.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>22324739778.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>65914000000.0</v>
+      </c>
+      <c r="C36">
         <v>77392000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>97223000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>91938000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>18644000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11868000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15506000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>22709000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31992000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>23950907641.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>39465098764.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21165821679.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>14631584868.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14284718430.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4780847749.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>41044883707.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>94495582351.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>95109888281.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>65601000000.0</v>
+      </c>
+      <c r="C38">
         <v>89558000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>103569000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>247781000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>219580000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>102103000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>111183000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>131163000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>130482000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>207087000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>132902209210.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>113469830000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>113305326000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>87666451000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>67714254000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>81843153000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>95273000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>152968321000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>158384108000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>230491699000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>209767191000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>211643568000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>176825533000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>250000219000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>443834080000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>695984453000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>85496000000.0</v>
+      </c>
+      <c r="C39">
         <v>74848000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>77499000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>48717000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>236045000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>68868000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>69611000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>122631000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>138833000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>287217771509.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>379678103358.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>480717119958.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>203168616339.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>147455620208.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>23410874898.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>67807617978.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>32795999308.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>413694835278.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>62086756000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>50656686000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>66910082000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>57930820000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>72426072000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>80485357000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>58255114000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>93736527000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>202369000000.0</v>
+      </c>
+      <c r="C40">
         <v>152893000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>172496000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>139669000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-57206000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>124575000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>156630000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>119199000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19356000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18154282406.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21673030154.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>51648891277.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>81361006074.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>71896718950.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>53271453558.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>72994706926.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>28419066067.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>30345332771.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>34889165000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33271212000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>76959257000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43772463000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44012296000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>40569649000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>53374348000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>185920829000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>113831000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>134271000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>158310000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>135185000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>113513000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>128798000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>112982000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>93468602010.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>92499661000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>86738710000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>70752495000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>50448310000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>28855676000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>24176107000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19847867000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15718293000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13514730000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14102409000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13995583000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13728496000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11755178000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8209448000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2390342000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>-3766000000.0</v>
       </c>
       <c r="C42">
         <v>-3766000000.0</v>
       </c>
       <c r="D42">
+        <v>-3766000000.0</v>
+      </c>
+      <c r="E42">
         <v>-310675000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-327090000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-336093000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-337103000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-331595000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-196617000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-193096782926.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-377290388255.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5333512211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>756839.0</v>
       </c>
       <c r="N42">
         <v>756839.0</v>
       </c>
       <c r="O42">
+        <v>756839.0</v>
+      </c>
+      <c r="P42">
         <v>-3056658470.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>756839.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-2031662899106.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>237474479595.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>2546489000000.0</v>
+      </c>
+      <c r="C45">
         <v>2392599000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2154648000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2124254000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2003294000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2075713000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2029289000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1099040000000.0</v>
+      </c>
+      <c r="C46">
         <v>1012774000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>835211000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>831820000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>802545000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>849546000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>856230000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>879228000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>915679000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>835515581680.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>866102467013.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>913875523360.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1587626244834.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1492758985541.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1272861185548.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>897171392087.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>647320130771.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>479497193994.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>1099040000000.0</v>
+      </c>
+      <c r="C47">
         <v>1012774000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>835211000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>831820000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>802545000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>833172000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>856230000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>879228000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>915679000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>835516000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>866102467010.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>913875523000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1587626245000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1492758986000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1272861186000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>853609651000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>647320131000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>479497194000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>485503960000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>447079780000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>551761236000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>583201870000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>655455747000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>443355557000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>355881330000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>351231075000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-680597000000.0</v>
+      </c>
+      <c r="C48">
         <v>-709258000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-712583000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-694966000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-469311000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-453899000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-467856000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-546335000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-572269000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-216692191071.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-229740971998.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>111889364671.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>110527551752.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>105800832335.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>92871223591.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>80194512997.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>26032049687.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2388701532710.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>291048000000.0</v>
+      </c>
+      <c r="C50">
         <v>978220000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1017059000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1111341000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>829816000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>686177000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>691905000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>725326000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>759677000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>878280876396.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>58146197574.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>599105000000.0</v>
+      </c>
+      <c r="C51">
         <v>1024098000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1078378000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1129377000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>897511000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>717818000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>868201000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>912557000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1011051000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1049674102789.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1084348054345.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1205387496231.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1538310087680.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1544845774791.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1058205053732.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>600341722344.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>284542113479.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>203729081549.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>295297000000.0</v>
+      </c>
+      <c r="C52">
         <v>987179000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1025034000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1212004000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>886699000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>819715000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>700019000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>726029000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>764271000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>878650977049.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>786824918721.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>987368445028.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>979363533595.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1029984810160.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>622112684344.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>370622319204.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>271664520933.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>201537718644.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>115485000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>355174000000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>115700000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>223981000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>343000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000000.0</v>
       </c>
       <c r="L53">
         <v>45000000000.0</v>
       </c>
-      <c r="M53"/>
+      <c r="M53">
+        <v>45000000000.0</v>
+      </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>7685000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1329693000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3896691000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>577876000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>15231935000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7181506000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>16964111000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>2886577000000.0</v>
+      </c>
+      <c r="C55">
         <v>3119496000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3281471000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3002424000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2794113000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2592850000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2470793000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2187879000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2239699000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2567211193259.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2246770166899.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2800914553878.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3155680394480.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3298123574771.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2641602932160.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2055743204664.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1641295139974.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1384992127000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1294772758000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1113796115000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1157773437000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1254008869000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1266008460000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1149367906000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1314479648000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1646210027000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1588123000000.0</v>
+      </c>
+      <c r="C56">
         <v>1822892000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2122106000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1897751000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1843743000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1604213000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1481676000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1154203000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1168670000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1498156764347.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1145162929058.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1720579070446.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1403403245982.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1660345951793.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1229328573638.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1089806284122.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>859537892787.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>752241102681.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1263869000000.0</v>
+      </c>
+      <c r="C57">
         <v>1790792000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1949230000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2174878000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1728951000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1483479000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1251213000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1047350000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1072809000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1075374955578.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1046536150971.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1203289509984.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1224772011935.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1435662667304.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>882649500592.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>568551215156.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>425312756788.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>329377922874.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>270544495000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>115041933000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>199382763000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>173121341000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>124611932000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>130174185000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>235969376000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3248813493000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1648217000000.0</v>
+      </c>
+      <c r="C58">
         <v>1915653000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2088422000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2300107000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1868100000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1662175000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1554580000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1347391000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1448387000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1424380421256.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1512527888605.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1513908338484.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1870560118674.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2021380807617.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1370530530045.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>822731728807.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>462450779317.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>351702662652.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>288736901000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>128990152000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>213910682000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1201777092000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1060379630000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1074222648000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1275333613000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3251203835000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>1238360000000.0</v>
+      </c>
+      <c r="C60">
         <v>1203843000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1193049000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>702317000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>926013000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>930675000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>916213000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>840488000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>791312000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1142830770003.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>734242277294.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1269850746338.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1268070057986.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1258429458629.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1245499849885.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1232823139291.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1178660675981.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1033064472285.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1005810941000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>984580065000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>943626329000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>52029324000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>205340767000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>74781479000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>38760263000.0</v>
       </c>
-      <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>681218000000.0</v>
+      </c>
+      <c r="C2">
+        <v>766203000000.0</v>
+      </c>
+      <c r="D2">
         <v>596875000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>645030000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>705300000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>644047000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>649249000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>636853000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>837629000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>743236000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>918962000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>872958000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>576022000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>813522000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>826723000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>741315000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>699584000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>763118000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>850809000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>626433000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>823324000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>575537000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>471515000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>440578000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>339358000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>381428000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>289228000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>338735000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>239073000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>198018000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>239670000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>195305000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>141526000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>206816000000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>217208000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>124494000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>130754000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>166229294647.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>221287323812.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>192556706402.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>173453790262.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>143684916000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>170580025077.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>92901811288.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>154762177316.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>105555237219.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>139673454846.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>154359764785.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>160880528104.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>161764095574.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>174935923854.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>145796724175.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>327689903058.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>228801014141.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>190831524417.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>176585724501.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>202976869279.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>231553153700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>138539668200.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>273558178600.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>119823760800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>190165190300.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>159725933400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>136734302800.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>117710972600.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>172061854500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>152012734800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>155101494300.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>86973868800.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>139108929700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>105003415400.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>122320978900.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>150708262000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>104590680400.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>99669077300.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>89587000500.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>118049898000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>122489080000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>141365129000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>121814131000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>159603973000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>132047927000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>152709663000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>128937398000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>132966089000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>101728580000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>97746491000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>80131004000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>68337000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>89229028000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>182595028000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5166,54 +5301,56 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5263,233 +5400,241 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-129896000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-129896000000.0</v>
+      </c>
+      <c r="D5">
         <v>-135087000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-135087000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-135752000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-135752000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-143221000000.0</v>
       </c>
       <c r="H5">
         <v>-143221000000.0</v>
       </c>
       <c r="I5">
         <v>-143221000000.0</v>
       </c>
       <c r="J5">
+        <v>-143221000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-143221000000.0</v>
+      </c>
+      <c r="L5">
         <v>-150997000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-152343000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-153992000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-155338000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-157297000000.0</v>
       </c>
       <c r="P5">
         <v>-157297000000.0</v>
       </c>
       <c r="Q5">
         <v>-157297000000.0</v>
       </c>
       <c r="R5">
+        <v>-157297000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-157297000000.0</v>
+      </c>
+      <c r="T5">
         <v>-167477000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-168047000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-168047000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-177032000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-175937000000.0</v>
       </c>
       <c r="X5">
         <v>-175937000000.0</v>
       </c>
       <c r="Y5">
         <v>-175937000000.0</v>
       </c>
       <c r="Z5">
-        <v>-171886000000.0</v>
+        <v>-175937000000.0</v>
       </c>
       <c r="AA5">
-        <v>-171886000000.0</v>
+        <v>-175937000000.0</v>
       </c>
       <c r="AB5">
         <v>-171886000000.0</v>
       </c>
       <c r="AC5">
         <v>-171886000000.0</v>
       </c>
       <c r="AD5">
-        <v>-195128000000.0</v>
+        <v>-171886000000.0</v>
       </c>
       <c r="AE5">
-        <v>-195128000000.0</v>
+        <v>-171886000000.0</v>
       </c>
       <c r="AF5">
         <v>-195128000000.0</v>
       </c>
       <c r="AG5">
         <v>-195128000000.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>-195128000000.0</v>
+      </c>
       <c r="AI5">
-        <v>-198534000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-195128000000.0</v>
+      </c>
+      <c r="AJ5"/>
       <c r="AK5">
         <v>-198534000000.0</v>
       </c>
       <c r="AL5">
-        <v>-194081530692.0</v>
+        <v>-198534000000.0</v>
       </c>
       <c r="AM5">
-        <v>-194081530692.0</v>
+        <v>-198534000000.0</v>
       </c>
       <c r="AN5">
         <v>-194081530692.0</v>
       </c>
       <c r="AO5">
         <v>-194081530692.0</v>
       </c>
       <c r="AP5">
+        <v>-194081530692.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-194081530692.0</v>
+      </c>
+      <c r="AR5">
         <v>-198991383000.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-9668099573.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5539,138 +5684,144 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>11857000000.0</v>
+      </c>
+      <c r="C7">
+        <v>12451000000.0</v>
+      </c>
+      <c r="D7">
         <v>12621000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>11656000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>14677000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>16709000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>18256000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>16722000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>17408000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>19366000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>14130000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>15235000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>16637000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>18036000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>18347000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>17234000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>18959000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21195000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>21680000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22020000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>23156000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>31641000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>22404000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>26406000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>29756000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>10002000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>12428000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>14013000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>16143000000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5690,111 +5841,117 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>2052619000000.0</v>
       </c>
       <c r="C8">
         <v>2052619000000.0</v>
       </c>
       <c r="D8">
         <v>2052619000000.0</v>
       </c>
       <c r="E8">
         <v>2052619000000.0</v>
       </c>
       <c r="F8">
         <v>2052619000000.0</v>
       </c>
       <c r="G8">
         <v>2052619000000.0</v>
       </c>
       <c r="H8">
         <v>2052619000000.0</v>
       </c>
       <c r="I8">
         <v>2052619000000.0</v>
       </c>
       <c r="J8">
         <v>2052619000000.0</v>
       </c>
       <c r="K8">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="L8">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="M8">
         <v>1552620000000.0</v>
       </c>
       <c r="N8">
         <v>1552620000000.0</v>
       </c>
       <c r="O8">
         <v>1552620000000.0</v>
       </c>
       <c r="P8">
         <v>1552620000000.0</v>
       </c>
       <c r="Q8">
         <v>1552620000000.0</v>
       </c>
       <c r="R8">
         <v>1552620000000.0</v>
       </c>
       <c r="S8">
         <v>1552620000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>1552620000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1552620000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5823,126 +5980,130 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>-3766000000.0</v>
       </c>
       <c r="D9">
         <v>-3766000000.0</v>
       </c>
       <c r="E9">
         <v>-3766000000.0</v>
       </c>
       <c r="F9">
         <v>-3766000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>-3766000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-3766000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>-3766000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>1000000.0</v>
       </c>
       <c r="O9">
         <v>1000000.0</v>
       </c>
       <c r="P9">
         <v>1000000.0</v>
       </c>
       <c r="Q9">
         <v>1000000.0</v>
       </c>
       <c r="R9">
         <v>1000000.0</v>
       </c>
       <c r="S9">
         <v>1000000.0</v>
       </c>
       <c r="T9">
         <v>1000000.0</v>
       </c>
       <c r="U9">
         <v>1000000.0</v>
       </c>
       <c r="V9">
         <v>1000000.0</v>
       </c>
       <c r="W9">
         <v>1000000.0</v>
       </c>
       <c r="X9">
         <v>1000000.0</v>
       </c>
       <c r="Y9">
         <v>1000000.0</v>
       </c>
       <c r="Z9">
         <v>1000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5964,261 +6125,269 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>291513000000.0</v>
+      </c>
+      <c r="C10">
+        <v>105896000000.0</v>
+      </c>
+      <c r="D10">
         <v>319138000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>321429000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>412621000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>405055000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>361406000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>362742000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>265242000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>249359000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>324875000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>199522000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>125782000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>272720000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>100930000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>110770000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>100217000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>124382000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>130898000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>244370000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>322876000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>228603000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>115820000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>161764000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>193564000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>310039000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>94063000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>163407000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>190456000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>186845000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>110382000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>250179000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>178688000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>248025000000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>256409000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>321937000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>397370000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>378597122327.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>396776102674.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>12733403463.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>54384366148.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>66640932000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>80162885806.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>274643174432.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>150815449838.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>51471250477.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>103820108197.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>59496023975.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>76232669920.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>73942030909.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40263056213.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>49409468593.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>85868301829.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>22206784411.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>47637813632.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>21236461773.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>50729456147.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6268,294 +6437,302 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>291513000000.0</v>
+      </c>
+      <c r="C12">
+        <v>105896000000.0</v>
+      </c>
+      <c r="D12">
         <v>319138000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>321429000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>412621000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>520540000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>475338000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>524444000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>523787000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>604533000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>676843000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>199522000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>125782000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>272720000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>100930000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>110770000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>100217000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>124382000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>130898000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>244370000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>322876000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>228603000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>115820000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>161764000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>193564000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>310039000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>94063000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>163407000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>190456000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>186845000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>110382000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>250179000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>178688000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>248025000000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>256409000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>321937000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>397370000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>378597122327.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>396776102674.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12733403463.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>54384366148.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>66640932000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>80162885806.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>274643174432.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>150815449838.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>51471250477.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>103820108197.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>59496023975.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>76232669920.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>73942030909.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>40263056213.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>49409468593.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>85868301829.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>22206784411.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>47637813632.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>21236461773.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>50729456147.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2052619000000.0</v>
       </c>
       <c r="C13">
         <v>2052619000000.0</v>
       </c>
       <c r="D13">
         <v>2052619000000.0</v>
       </c>
       <c r="E13">
         <v>2052619000000.0</v>
       </c>
       <c r="F13">
         <v>2052619000000.0</v>
       </c>
       <c r="G13">
         <v>2052619000000.0</v>
       </c>
       <c r="H13">
         <v>2052619000000.0</v>
       </c>
       <c r="I13">
         <v>2052619000000.0</v>
       </c>
       <c r="J13">
         <v>2052619000000.0</v>
       </c>
       <c r="K13">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="L13">
-        <v>1552620000000.0</v>
+        <v>2052619000000.0</v>
       </c>
       <c r="M13">
         <v>1552620000000.0</v>
       </c>
       <c r="N13">
         <v>1552620000000.0</v>
       </c>
       <c r="O13">
         <v>1552620000000.0</v>
       </c>
       <c r="P13">
         <v>1552620000000.0</v>
       </c>
       <c r="Q13">
         <v>1552620000000.0</v>
       </c>
       <c r="R13">
         <v>1552620000000.0</v>
       </c>
       <c r="S13">
         <v>1552620000000.0</v>
       </c>
       <c r="T13">
         <v>1552620000000.0</v>
       </c>
@@ -6576,447 +6753,459 @@
       </c>
       <c r="Z13">
         <v>1552620000000.0</v>
       </c>
       <c r="AA13">
         <v>1552620000000.0</v>
       </c>
       <c r="AB13">
         <v>1552620000000.0</v>
       </c>
       <c r="AC13">
         <v>1552620000000.0</v>
       </c>
       <c r="AD13">
         <v>1552620000000.0</v>
       </c>
       <c r="AE13">
         <v>1552620000000.0</v>
       </c>
       <c r="AF13">
         <v>1552620000000.0</v>
       </c>
       <c r="AG13">
         <v>1552620000000.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>1552620000000.0</v>
+      </c>
       <c r="AI13">
         <v>1552620000000.0</v>
       </c>
-      <c r="AJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>1552620000000.0</v>
       </c>
       <c r="AL13">
+        <v>1552620000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1552620000000.0</v>
+      </c>
+      <c r="AN13">
         <v>1552619744000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1552619744000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1152628065000.0</v>
       </c>
       <c r="AP13">
         <v>1152628065000.0</v>
       </c>
       <c r="AQ13">
         <v>1152628065000.0</v>
       </c>
       <c r="AR13">
         <v>1152628065000.0</v>
       </c>
       <c r="AS13">
-        <v>1152627869455.0</v>
+        <v>1152628065000.0</v>
       </c>
       <c r="AT13">
-        <v>1152627869455.0</v>
+        <v>1152628065000.0</v>
       </c>
       <c r="AU13">
         <v>1152627869455.0</v>
       </c>
       <c r="AV13">
         <v>1152627869455.0</v>
       </c>
       <c r="AW13">
         <v>1152627869455.0</v>
       </c>
       <c r="AX13">
         <v>1152627869455.0</v>
       </c>
       <c r="AY13">
         <v>1152627869455.0</v>
       </c>
       <c r="AZ13">
         <v>1152627869455.0</v>
       </c>
       <c r="BA13">
         <v>1152627869455.0</v>
       </c>
       <c r="BB13">
         <v>1152627869455.0</v>
       </c>
       <c r="BC13">
         <v>1152627869455.0</v>
       </c>
       <c r="BD13">
         <v>1152627869455.0</v>
       </c>
       <c r="BE13">
         <v>1152627869455.0</v>
       </c>
       <c r="BF13">
-        <v>1152627869500.0</v>
+        <v>1152627869455.0</v>
       </c>
       <c r="BG13">
-        <v>1152627869500.0</v>
+        <v>1152627869455.0</v>
       </c>
       <c r="BH13">
         <v>1152627869500.0</v>
       </c>
       <c r="BI13">
         <v>1152627869500.0</v>
       </c>
       <c r="BJ13">
         <v>1152627869500.0</v>
       </c>
       <c r="BK13">
         <v>1152627869500.0</v>
       </c>
       <c r="BL13">
         <v>1152627869500.0</v>
       </c>
       <c r="BM13">
-        <v>3184291525400.0</v>
+        <v>1152627869500.0</v>
       </c>
       <c r="BN13">
-        <v>3184291525400.0</v>
+        <v>1152627869500.0</v>
       </c>
       <c r="BO13">
         <v>3184291525400.0</v>
       </c>
       <c r="BP13">
         <v>3184291525400.0</v>
       </c>
       <c r="BQ13">
         <v>3184291525400.0</v>
       </c>
       <c r="BR13">
         <v>3184291525400.0</v>
       </c>
       <c r="BS13">
         <v>3184291525400.0</v>
       </c>
       <c r="BT13">
         <v>3184291525400.0</v>
       </c>
       <c r="BU13">
         <v>3184291525400.0</v>
       </c>
       <c r="BV13">
         <v>3184291525400.0</v>
       </c>
       <c r="BW13">
         <v>3184291525400.0</v>
       </c>
       <c r="BX13">
         <v>3184291525400.0</v>
       </c>
       <c r="BY13">
-        <v>3184291525000.0</v>
+        <v>3184291525400.0</v>
       </c>
       <c r="BZ13">
-        <v>3184291525000.0</v>
+        <v>3184291525400.0</v>
       </c>
       <c r="CA13">
         <v>3184291525000.0</v>
       </c>
       <c r="CB13">
         <v>3184291525000.0</v>
       </c>
       <c r="CC13">
         <v>3184291525000.0</v>
       </c>
       <c r="CD13">
         <v>3184291525000.0</v>
       </c>
       <c r="CE13">
+        <v>3184291525000.0</v>
+      </c>
+      <c r="CF13">
+        <v>3184291525000.0</v>
+      </c>
+      <c r="CG13">
         <v>2317559327000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>2317559327000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2317559325000.0</v>
       </c>
       <c r="CI13">
         <v>2317559325000.0</v>
       </c>
       <c r="CJ13">
         <v>2317559325000.0</v>
       </c>
       <c r="CK13">
-        <v>2317559000000.0</v>
+        <v>2317559325000.0</v>
       </c>
       <c r="CL13">
         <v>2317559325000.0</v>
       </c>
       <c r="CM13">
         <v>2317559000000.0</v>
       </c>
       <c r="CN13">
         <v>2317559325000.0</v>
       </c>
       <c r="CO13">
+        <v>2317559000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>2317559325000.0</v>
+      </c>
+      <c r="CQ13">
         <v>365500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1839102000.0</v>
       </c>
       <c r="C14">
         <v>1839102000.0</v>
       </c>
       <c r="D14">
         <v>1839102000.0</v>
       </c>
       <c r="E14">
         <v>1839102000.0</v>
       </c>
       <c r="F14">
         <v>1839102000.0</v>
       </c>
       <c r="G14">
-        <v>1839102056.0</v>
+        <v>1839102000.0</v>
       </c>
       <c r="H14">
-        <v>1839102056.0</v>
+        <v>1839102000.0</v>
       </c>
       <c r="I14">
         <v>1839102056.0</v>
       </c>
       <c r="J14">
+        <v>1839102056.0</v>
+      </c>
+      <c r="K14">
+        <v>1839102056.0</v>
+      </c>
+      <c r="L14">
         <v>1465479933.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1339102579.0</v>
       </c>
       <c r="M14">
         <v>1339102579.0</v>
       </c>
       <c r="N14">
         <v>1339102579.0</v>
       </c>
       <c r="O14">
         <v>1339102579.0</v>
       </c>
       <c r="P14">
         <v>1339102579.0</v>
       </c>
       <c r="Q14">
-        <v>1339000000.0</v>
+        <v>1339102579.0</v>
       </c>
       <c r="R14">
-        <v>1339000000.0</v>
+        <v>1339102579.0</v>
       </c>
       <c r="S14">
         <v>1339000000.0</v>
       </c>
       <c r="T14">
-        <v>1339102579.0</v>
+        <v>1339000000.0</v>
       </c>
       <c r="U14">
         <v>1339000000.0</v>
       </c>
       <c r="V14">
-        <v>1339000000.0</v>
+        <v>1339102579.0</v>
       </c>
       <c r="W14">
         <v>1339000000.0</v>
       </c>
       <c r="X14">
         <v>1339000000.0</v>
       </c>
       <c r="Y14">
         <v>1339000000.0</v>
       </c>
       <c r="Z14">
         <v>1339000000.0</v>
       </c>
       <c r="AA14">
         <v>1339000000.0</v>
       </c>
       <c r="AB14">
         <v>1339000000.0</v>
       </c>
       <c r="AC14">
         <v>1339000000.0</v>
       </c>
       <c r="AD14">
         <v>1339000000.0</v>
       </c>
       <c r="AE14">
         <v>1339000000.0</v>
       </c>
       <c r="AF14">
         <v>1339000000.0</v>
       </c>
       <c r="AG14">
         <v>1339000000.0</v>
       </c>
       <c r="AH14">
         <v>1339000000.0</v>
       </c>
       <c r="AI14">
         <v>1339000000.0</v>
       </c>
       <c r="AJ14">
         <v>1339000000.0</v>
       </c>
       <c r="AK14">
+        <v>1339000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1339000000.0</v>
+      </c>
+      <c r="AM14">
         <v>1342095019.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1341444715.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>939000000.0</v>
       </c>
       <c r="AO14">
         <v>939000000.0</v>
       </c>
       <c r="AP14">
         <v>939000000.0</v>
       </c>
       <c r="AQ14">
+        <v>939000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>939000000.0</v>
+      </c>
+      <c r="AS14">
         <v>939110900.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>939110900.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>939110849.0</v>
       </c>
       <c r="AU14">
         <v>939110849.0</v>
       </c>
       <c r="AV14">
         <v>939110849.0</v>
       </c>
       <c r="AW14">
         <v>939110849.0</v>
       </c>
       <c r="AX14">
         <v>939110849.0</v>
       </c>
       <c r="AY14">
         <v>939110849.0</v>
       </c>
       <c r="AZ14">
         <v>939110849.0</v>
       </c>
       <c r="BA14">
         <v>939110849.0</v>
       </c>
       <c r="BB14">
         <v>939110849.0</v>
       </c>
       <c r="BC14">
         <v>939110849.0</v>
       </c>
       <c r="BD14">
         <v>939110849.0</v>
       </c>
       <c r="BE14">
         <v>939110849.0</v>
       </c>
       <c r="BF14">
         <v>939110849.0</v>
       </c>
       <c r="BG14">
         <v>939110849.0</v>
       </c>
       <c r="BH14">
         <v>939110849.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
+      <c r="BI14">
+        <v>939110849.0</v>
+      </c>
+      <c r="BJ14">
+        <v>939110849.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7066,233 +7255,237 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...4 lines deleted...]
-      </c>
+      <c r="G16"/>
+      <c r="H16"/>
       <c r="I16">
         <v>1463000000.0</v>
       </c>
       <c r="J16">
+        <v>177513000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1463000000.0</v>
+      </c>
+      <c r="L16">
         <v>164320000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>160155000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>121327000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>118327000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>107815000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>147804000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>130380000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>106859000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>129481000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>148257000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>132180000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>101001000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>100711000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>97444000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>103965000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>94945000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>78088000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>76765000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>79662000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>60788000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>59594000000.0</v>
       </c>
-      <c r="AK16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16">
+        <v>56132520931.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>63153249649.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>58272309000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>60806639648.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>40000618085.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>43132635917.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>50908780307.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>58204944715.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>40235544279.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>36043722157.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>40525189921.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>49266505522.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>44513030979.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>43742246777.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>32619431867.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>29776635649.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>30220011683.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7342,54 +7535,56 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7439,54 +7634,56 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7536,54 +7733,56 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
         <v>10890000000.0</v>
       </c>
       <c r="C20">
         <v>10890000000.0</v>
       </c>
       <c r="D20">
         <v>10890000000.0</v>
       </c>
       <c r="E20">
         <v>10890000000.0</v>
       </c>
       <c r="F20">
         <v>10890000000.0</v>
       </c>
       <c r="G20">
         <v>10890000000.0</v>
       </c>
       <c r="H20">
         <v>10890000000.0</v>
       </c>
       <c r="I20">
         <v>10890000000.0</v>
       </c>
@@ -7637,1228 +7836,1260 @@
       </c>
       <c r="Z20">
         <v>10890000000.0</v>
       </c>
       <c r="AA20">
         <v>10890000000.0</v>
       </c>
       <c r="AB20">
         <v>10890000000.0</v>
       </c>
       <c r="AC20">
         <v>10890000000.0</v>
       </c>
       <c r="AD20">
         <v>10890000000.0</v>
       </c>
       <c r="AE20">
         <v>10890000000.0</v>
       </c>
       <c r="AF20">
         <v>10890000000.0</v>
       </c>
       <c r="AG20">
         <v>10890000000.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>10890000000.0</v>
+      </c>
       <c r="AI20">
         <v>10890000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>10890000000.0</v>
       </c>
       <c r="AL20">
-        <v>10890455260.0</v>
+        <v>10890000000.0</v>
       </c>
       <c r="AM20">
-        <v>10890455260.0</v>
+        <v>10890000000.0</v>
       </c>
       <c r="AN20">
         <v>10890455260.0</v>
       </c>
       <c r="AO20">
         <v>10890455260.0</v>
       </c>
       <c r="AP20">
-        <v>10890455000.0</v>
+        <v>10890455260.0</v>
       </c>
       <c r="AQ20">
         <v>10890455260.0</v>
       </c>
       <c r="AR20">
-        <v>10890455260.0</v>
+        <v>10890455000.0</v>
       </c>
       <c r="AS20">
         <v>10890455260.0</v>
       </c>
       <c r="AT20">
         <v>10890455260.0</v>
       </c>
       <c r="AU20">
         <v>10890455260.0</v>
       </c>
       <c r="AV20">
         <v>10890455260.0</v>
       </c>
       <c r="AW20">
         <v>10890455260.0</v>
       </c>
       <c r="AX20">
         <v>10890455260.0</v>
       </c>
       <c r="AY20">
         <v>10890455260.0</v>
       </c>
       <c r="AZ20">
         <v>10890455260.0</v>
       </c>
       <c r="BA20">
         <v>10890455260.0</v>
       </c>
       <c r="BB20">
         <v>10890455260.0</v>
       </c>
       <c r="BC20">
+        <v>10890455260.0</v>
+      </c>
+      <c r="BD20">
+        <v>10890455260.0</v>
+      </c>
+      <c r="BE20">
         <v>10890455300.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>10890455300.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>10890455260.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20">
         <v>7664655000.0</v>
       </c>
-      <c r="CC20"/>
-      <c r="CD20"/>
       <c r="CE20"/>
-      <c r="CF20">
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20">
         <v>8508470000.0</v>
       </c>
-      <c r="CG20"/>
-      <c r="CH20"/>
       <c r="CI20"/>
-      <c r="CJ20">
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20">
         <v>9352286000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>9774000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>10196101000.0</v>
       </c>
-      <c r="CM20"/>
-      <c r="CN20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>11039490000.0</v>
       </c>
-      <c r="CO20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>3332000000.0</v>
+      </c>
+      <c r="C21">
+        <v>4258000000.0</v>
+      </c>
+      <c r="D21">
         <v>5355000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5080000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6156000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7332000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8530000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9612000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10766000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11369000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14916000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>16044000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>13379000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14182000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6462000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6857000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7253000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13893000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8044000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>8440000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8835000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9231000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>9627000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10022000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10418000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10814000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>11209000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>11605000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12395000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>12792000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13187000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>13583000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>13978000000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>14770000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15165000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>15561000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>16166462817.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>17143159062.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>18119855307.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>19096551562.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>20073249000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>38236648163.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>40168161303.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>42099674450.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>23980032775.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>24956729020.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>25933425265.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>26910121512.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>27886817755.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>28863514000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>29840210243.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>30816906487.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>31952227734.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>438065995564.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>402678389819.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>34723691462.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21">
         <v>7453701000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>7664655000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>7875609000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>8086563000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>8297517000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>8508470000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>8719424000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>8930378000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>9141332000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>9352286000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>9774000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>10196101000.0</v>
       </c>
-      <c r="CM21"/>
-      <c r="CN21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>11039490000.0</v>
       </c>
-      <c r="CO21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>827152000000.0</v>
+      </c>
+      <c r="C22">
+        <v>863000000000.0</v>
+      </c>
+      <c r="D22">
         <v>743320000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>817233000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>688488000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>724615000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>722212000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>825382000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1007194000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>859892000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>862798000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>837291000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>787027000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>950356000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1060484000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1083541000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>944244000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>926313000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>948830000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>816726000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>776945000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>736890000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>703588000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>730284000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>565741000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>548987000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>557580000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>589588000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>445682000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>497280000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>477044000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>387398000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>369436000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>493126000000.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>486503000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>404894000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>517608000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>587577996681.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>542714014294.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>538884476513.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>459248247362.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>294001535000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>454032659251.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>632129962753.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>656936212869.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>707113914382.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>685450898957.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>644205702457.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>660848067137.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>586962717556.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>591704304123.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>489660301714.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>661950950116.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>732682176489.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>568729382030.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>504012674496.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>552632653553.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>695847152800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>576327771800.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>671630102000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>543219772800.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>451834862200.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>392100791300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>440980444700.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>399542269400.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>493205339400.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>384478178500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>449236286800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>348214445600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>476623623100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>403941431100.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>418811136900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>368569031200.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>327836229900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>228925240700.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>185103690500.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>121770735000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>121932790000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>92264305000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>141127888000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>152947669000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>168445451000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>189608090000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>215225086000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>178205005000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>155470812000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>173673258000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>175658799000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>135000000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>202218448000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>186809000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>252920924000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>217142000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>3041078000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2886577000000.0</v>
+      </c>
+      <c r="D23">
         <v>3016332000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3087275000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3086832000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3119496000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3024603000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3065037000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3354902000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3281471000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3331638000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2808423000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2717303000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3002424000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2983251000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2985456000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2830790000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2794113000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2830158000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2762009000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2822041000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2592850000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2399472000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2444911000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2424696000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2470793000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2286408000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2397208000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2220417000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2187879000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2143874000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2158273000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2100352000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2239699000000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>2282976000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2271167000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2567211000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2661666826700.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2752532366158.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2283759877220.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2246770166899.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2171150636000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2546868099576.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2626034002198.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2800914553878.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2847788749826.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2903904773695.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3168096351900.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3155680394480.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3191957300576.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3147141324759.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3064947748793.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3298123574771.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3081891646893.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2803677352459.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2633583090552.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2641602932160.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>420966000000.0</v>
+      </c>
+      <c r="C24">
+        <v>295606000000.0</v>
+      </c>
+      <c r="D24">
         <v>16030000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>20553000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>25076000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>29169000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>32397000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>35813000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>37919000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>41953000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>44691000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>47649000000.0</v>
       </c>
-      <c r="L24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-      <c r="T24">
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="S24">
         <v>0.0</v>
       </c>
+      <c r="T24"/>
+      <c r="U24"/>
       <c r="V24">
+        <v>0.0</v>
+      </c>
+      <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24">
         <v>29669000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>29595000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>29611000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>166294000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>182088000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>197583000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>134091000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>171182000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>185323000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>312804000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>307601000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>246780000000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>132722000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>166643000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>236023125700.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>287097311200.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>281059129300.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>351305287300.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>372523135600.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>265354235000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>311027418600.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>208046509800.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>218019051200.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>449037558800.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>571163804700.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>558946554100.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>710405058600.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>694681784400.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>644067269700.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>514860964600.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>647986194200.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>505695730600.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>434590774800.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>436092369400.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>483128691800.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>340033963100.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>258938519900.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>225223802100.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>121513055000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>16508908000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>17109614100.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>12877592500.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>3799470000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>3139810500.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1770957600.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2191362900.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1446092200.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>2649395400.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>2629336100.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>2474112200.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>2989379000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>432738900.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>389437500.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1029506000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>907785000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>633615000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>425510000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1093901000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>740926000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1014739203000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1014660168000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>977503864000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>1009486833000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>941936780000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>922039202000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>867442000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>932293285000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>1031154789000.0</v>
       </c>
-      <c r="CO24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>303808000000.0</v>
+      </c>
+      <c r="D25">
         <v>24007000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>28048000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>34081000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>36919000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>43579000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>54922000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>57977000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6638000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>11398000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12428000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9941000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10415000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>10812000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>11479000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12606000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13222000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20386000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>49983000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50724000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>50836000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>168182000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>192234000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8880,54 +9111,56 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8977,54 +9210,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9074,333 +9309,345 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>518004000000.0</v>
+      </c>
+      <c r="C28">
+        <v>493209000000.0</v>
+      </c>
+      <c r="D28">
         <v>571351000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>633409000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>483226000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>619043000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>570444000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>608747000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>786010000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>829019000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>597819000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>752585000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>951201000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>856657000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>920662000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>990519000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>860553000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>773129000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>690728000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>690569000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>416622000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>489215000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>600085000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>634331000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>651269000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>558162000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>764609000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>790704000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>704082000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>725712000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>721803000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>679007000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>647089000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>763026000000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>708763000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>629233000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>716933000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>695904517586.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>710256346978.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1143913814409.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1029963688197.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1025371244000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1006785505078.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>915340387352.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1054572046393.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1239271776036.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1203131050662.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1469168515388.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1462077417760.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1458443127792.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1492747507043.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1439035493681.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1458977472962.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1415097226167.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1148694719152.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1040989782027.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1007475597585.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>2060997000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1825014000000.0</v>
+      </c>
+      <c r="D29">
         <v>2086791000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2130843000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2104531000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2211232000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2093040000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2162330000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2233316000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2252061000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2117917000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1642645000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1749832000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1813658000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1852432000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1942208000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1838066000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1755829000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1659153000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1827800000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1657551000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1616852000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1641001000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1696321000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1760445000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9424,401 +9671,409 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>544457000000.0</v>
+      </c>
+      <c r="C30">
+        <v>533731000000.0</v>
+      </c>
+      <c r="D30">
         <v>488755000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>464233000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>569374000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>502889000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>471929000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>459606000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>555234000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>580182000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>595859000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>562779000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>632728000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>644009000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>791230000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>762431000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>794613000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>557003000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>660514000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>630186000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>591874000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>562370000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>574595000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>505581000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>582472000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>553039000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>492332000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>473910000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>413185000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>347447000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>410218000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>406573000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>382080000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>362925000000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>344333000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>283868000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>283661000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>276857748988.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>318012020944.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>263725926554.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>225354989037.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>282501727000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>284806731144.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>273456795021.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>432110287781.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>630601378268.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>590114400057.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>448795231522.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>463153892586.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>507937062657.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>525224025361.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>536502729712.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>663890931844.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>418946555555.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>438065995564.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>402678389819.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>479389665993.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>441728210500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>474783378000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>420139077700.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>388435025400.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>414908300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>433996823700.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>395968043200.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>364623595100.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>312187314000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>346713913100.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>277755464000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>256425628400.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>262927570900.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>262881743200.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>228109063200.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>211177261600.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>204258664100.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>192970180400.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>200460550000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>185550282000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>182982198000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>187249383000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>172460413000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>204842315000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>196818833000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>189092977000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>164675861000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>196469411000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>174474884000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>157120392000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>161038284000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>131419000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>129993606000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>154373000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>160182682000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>231921000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>677245000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>831835000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>840406000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>878112000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>901230000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>840273000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>895551000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>921484000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>910554000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>926983000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>905720000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>924060000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>894509000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>879941000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>849026000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>830848000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>817203000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>785410000000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9836,126 +10091,132 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>493023000000.0</v>
+      </c>
+      <c r="C32">
+        <v>324254000000.0</v>
+      </c>
+      <c r="D32">
         <v>-44268000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-84928000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>15323000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>32100000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34081000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>174497000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>156549000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>172876000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>263977000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-217252000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-263704000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-277127000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-10463000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15661000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>81673000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>114792000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41318000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>115633000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>125840000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>120734000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>171929000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>136295000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>149200000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9979,276 +10240,284 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>1280076000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1298454000000.0</v>
+      </c>
+      <c r="D33">
         <v>1367995000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1393210000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1332866000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1296604000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1272634000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1167918000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1176940000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1159365000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1112445000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1094140000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1074731000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1104673000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>994036000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>982617000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>954576000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>950370000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1004195000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>981444000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>992185000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>988637000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>976031000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>986360000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>987153000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>989117000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1015889000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1029194000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1030716000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1033676000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1045051000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1064205000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1073354000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1071029000000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>977715000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>962663000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1069054000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1072239625101.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1077495825760.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1090666859871.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1101607237841.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1113759435000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1293255791948.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1091062600991.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1080335483432.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1301276931610.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1319684481304.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1759405731473.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1752277148498.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1786491023743.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1760975543178.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1721682818011.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1637777622978.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1584757457942.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1497126160109.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1477852833754.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1412274358522.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>-1000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
@@ -10285,468 +10554,482 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>509762000000.0</v>
+      </c>
+      <c r="C35">
+        <v>384348000000.0</v>
+      </c>
+      <c r="D35">
         <v>114804000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>120621000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>124828000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>124861000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>127269000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>134852000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>134017000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>139192000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>167069000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>171115000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>121541000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>125229000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>134386000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>140125000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>139994000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>139149000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>186306000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>182196000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>176816000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>178696000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>200460000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>196023000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>190985000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>303367000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>319577000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>329264000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>260395000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>300041000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>346589000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>451970000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>442140000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>375578000000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>248101000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>348491000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>349005000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>462852585355.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>457553751881.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>448315492512.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>465991737634.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>346993085000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>408549975857.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>305623970679.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>310618828500.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>539796386845.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>428817232632.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>661909091272.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>645788106739.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>796373562019.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>774918099929.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>719414773140.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>585718140313.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>710915953438.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>567236520487.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>491108742372.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>487881029453.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>60234000000.0</v>
+      </c>
+      <c r="C36">
+        <v>65914000000.0</v>
+      </c>
+      <c r="D36">
         <v>62225000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>78234000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>85154000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>77392000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>107106000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>126829000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>27917000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>206901000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7343000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>7394000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>62369000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>91938000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>64523000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>58877000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>56485000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>18644000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>14749000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>12559000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11694000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>11868000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>9458000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>13778000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>18681000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>15506000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>18968000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>23267000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>26518000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>22709000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>11293000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>13537000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>15121000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>31992000000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>10071000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>33607000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>207087000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>196009570724.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>14519093969.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>217921296197.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>39465098764.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>51845236000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>221246404439.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>135402845685.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>21165821679.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>12212674372.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>12902388853.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>13461594626.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>14631584868.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>22228828269.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>16754130758.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>19509503452.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>14284718430.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>6238558426.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>6240383427.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>6254208427.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>4780847749.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10796,1339 +11079,1365 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>65601000000.0</v>
+      </c>
+      <c r="D38">
         <v>91415000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>95538000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>86108000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>89558000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>146445000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>70239000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>72304000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>78026000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>247781000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>170670000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>161641000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>147617000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>123042000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>145935000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>122727000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>122390000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>118970000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>112855000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>113976000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>115924000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>111183000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>92939000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>125097000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>132389000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>131163000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>127232000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>155541000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>157482000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>155350000000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>109234000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>121847000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>233538847200.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>223066488800.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>217799070700.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>246931606800.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>235504770800.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>235666385000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>399009533500.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>186461462200.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>166459960100.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>160713492200.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>162642443200.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>164650903700.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>173219046600.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>153925507400.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>153834149700.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>145018637400.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>144845475600.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>139630879800.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>138339188400.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>139413173000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>139889384500.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>134237783100.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>128954558300.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>112327269500.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>178609651000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>155480318700.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>153487618800.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>134437116400.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>171780295300.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>162080248500.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>147704422100.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>152968320700.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>134637308000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>142450828600.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>154525457800.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>158384108300.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>171441762000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>178042268900.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>227681518400.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>244625173000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>258070765000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>287640693000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>217431846000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>232943415000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>225128514000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>222860547000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>220152038000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>177295366000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>200163085000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>186613416000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>186177819000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>257915000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>264221410000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>427803000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>458664109000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>719831000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>97880000000.0</v>
+      </c>
+      <c r="C39">
+        <v>85496000000.0</v>
+      </c>
+      <c r="D39">
         <v>97124000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>91170000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>83483000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>74848000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>82490000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>104073000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>108103000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>95613000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>107197000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>132630000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>114361000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>48717000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>138543000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>148381000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>138081000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>236045000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>112773000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>117178000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>166440000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>17201000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>81855000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>113566000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>151613000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>69611000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>126544000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>141109000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>140378000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>122631000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>174148000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>122850000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>169893000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>138833000000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>191251000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>297805000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>299518000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>346394333603.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>373507295293.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>377749210819.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>379678103358.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>663880449000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>357475800403.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>354741469001.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>480717119958.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>221325527876.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>204834885180.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>288490935370.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>111255020090.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>236624465711.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>228974395884.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>267692430763.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>782789139367.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>742245228051.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>690183996688.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>630481120529.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>479389665993.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>190258873100.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>178864558100.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>183958778000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>121817042600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>116930771800.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>124290264800.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>93357689300.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>75308400100.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>39606454400.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>87820739500.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>78320952700.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>101553715300.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>49570210200.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>87601307900.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>64341758400.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>62086756800.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>43330741900.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>42402856900.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>50139868400.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>123596504000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>90043496000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>117847331000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>66910082000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>113939596000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>98565960000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>110370094000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>57930819000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>106181803000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>110689844000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>91495969000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>72426072000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>122152000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>80485357000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>87686000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>58255114000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>143574000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>205805000000.0</v>
+      </c>
+      <c r="C40">
+        <v>202369000000.0</v>
+      </c>
+      <c r="D40">
         <v>220219000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>201619000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>159534000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>152893000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>168907000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>171648000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>169601000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>190844000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-4733000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-4550000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>178755000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>139669000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>155890000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>145194000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>135272000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-57206000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3221000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5811000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-15829000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>68964000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-2101000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4000000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-7082000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>156630000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>6061000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>8083000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>14381000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>17286000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>19359000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>19334000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>15939000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>19356000000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>14508000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>14776000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>65971000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>73540876284.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>19445812115.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>76727857042.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>21673030154.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>14924190000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>14640593921.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>75250026091.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>11648273190.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>16073535842.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>71398252557.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>37669573690.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>41125461795.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>89300392305.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>73685693094.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>66724413500.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>71896718950.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>71680740168.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>59366282375.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>53997747884.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>53271453558.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>80482044000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>94666375000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>63564409000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>73609534000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>58217447000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>43189798000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>32002237000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>35937263000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>23339026000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>33908255000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>29492194000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>40866336000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>25383390000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>32321993000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>36120146000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>34889166000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>28957525000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>27746976000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>30119766000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>41701188000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>47651584000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>65370911000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>76959258000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>50944508000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>54988985000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>44742866000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>43772463000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>47053912000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>44400080000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>45532255000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>44012296000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>37789000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>40569649000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>53374348000.0</v>
       </c>
-      <c r="CO40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>113831000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>121958000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>130184000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>129579000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>128337000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>174827000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>169590000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>163594000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>158310000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>150477000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>145299000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>140149000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>135185000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>127343000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>122125000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>116695000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>113513000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>147180000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>139166000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>134539000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>128798000000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>115379000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>181848000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>112982339900.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>175648506900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>176388207200.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>96910974800.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>93369736700.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>81537361000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>97423387500.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>97477817700.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>92499660800.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>90653428200.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>90642745600.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>86738709600.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>85863901800.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>80131688900.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>75242851800.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>70752495100.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>59745976300.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>56646235300.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>53004868800.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>50448309700.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>35038006500.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>32719916800.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>30404287100.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>28855676100.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>28292789700.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>25836795300.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>25086421200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>24176107200.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>22402076800.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>21116136400.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>20304021600.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>19847867300.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>16875669500.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>16504989000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>16421252600.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>15718293200.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>15602445100.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>14906539900.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>13876132900.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>12846739000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>11659363000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>13376192000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>14102409000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>15892598000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>14978319000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>14488327000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>13995583000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>15891862000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>15185968000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>14457232000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>13728496000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>12501000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>11755178000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>924226000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>8209448000.0</v>
       </c>
-      <c r="CO41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>-3766000000.0</v>
       </c>
       <c r="C42">
         <v>-3766000000.0</v>
       </c>
       <c r="D42">
         <v>-3766000000.0</v>
       </c>
       <c r="E42">
         <v>-3766000000.0</v>
       </c>
       <c r="F42">
         <v>-3766000000.0</v>
       </c>
       <c r="G42">
         <v>-3766000000.0</v>
       </c>
       <c r="H42">
         <v>-3766000000.0</v>
       </c>
       <c r="I42">
         <v>-3766000000.0</v>
       </c>
       <c r="J42">
+        <v>-3766000000.0</v>
+      </c>
+      <c r="K42">
+        <v>-3766000000.0</v>
+      </c>
+      <c r="L42">
         <v>-305760000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-304685000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-307983000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-310675000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-314593000000.0</v>
       </c>
       <c r="P42">
         <v>-314593000000.0</v>
       </c>
       <c r="Q42">
+        <v>-314593000000.0</v>
+      </c>
+      <c r="R42">
+        <v>-314593000000.0</v>
+      </c>
+      <c r="S42">
         <v>-327090000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-334953000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-336093000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-336093000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-374985000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-342888000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-342888000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-344488000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-351873000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-336386000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-336386000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-337683000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-337683000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-384167000000.0</v>
       </c>
       <c r="AF42">
         <v>-384167000000.0</v>
       </c>
       <c r="AG42">
+        <v>-384167000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-384167000000.0</v>
+      </c>
+      <c r="AI42">
         <v>-390255000000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>-390979000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-391631000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-382726346400.0</v>
       </c>
       <c r="AN42">
         <v>756839.0</v>
       </c>
       <c r="AO42">
         <v>-382726346400.0</v>
       </c>
       <c r="AP42">
+        <v>756839.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-382726346400.0</v>
+      </c>
+      <c r="AR42">
         <v>-397982009000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>756839.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5333512211.0</v>
       </c>
       <c r="AT42">
         <v>756839.0</v>
       </c>
       <c r="AU42">
-        <v>4914636779.0</v>
+        <v>5333512211.0</v>
       </c>
       <c r="AV42">
         <v>756839.0</v>
       </c>
       <c r="AW42">
-        <v>756839.0</v>
+        <v>4914636779.0</v>
       </c>
       <c r="AX42">
         <v>756839.0</v>
       </c>
       <c r="AY42">
-        <v>4161563102.0</v>
+        <v>756839.0</v>
       </c>
       <c r="AZ42">
-        <v>4161563102.0</v>
+        <v>756839.0</v>
       </c>
       <c r="BA42">
         <v>4161563102.0</v>
       </c>
       <c r="BB42">
-        <v>756839.0</v>
+        <v>4161563102.0</v>
       </c>
       <c r="BC42">
-        <v>756839.0</v>
+        <v>4161563102.0</v>
       </c>
       <c r="BD42">
         <v>756839.0</v>
       </c>
       <c r="BE42">
+        <v>756839.0</v>
+      </c>
+      <c r="BF42">
+        <v>756839.0</v>
+      </c>
+      <c r="BG42">
         <v>3058172148.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12178,54 +12487,56 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12275,96 +12586,102 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>2553846000000.0</v>
+      </c>
+      <c r="C45">
+        <v>2546489000000.0</v>
+      </c>
+      <c r="D45">
         <v>2528953000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2512003000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2439559000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2392599000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2301128000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2173766000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2162626000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2154648000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2185623000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2162936000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2142734000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2124254000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2071590000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12398,755 +12715,773 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1084894000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1099040000000.0</v>
+      </c>
+      <c r="D46">
         <v>1101869000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1105501000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1047393000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1012774000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>933864000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>817129000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>825172000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>835211000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>809474000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>809743000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>830077000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>831820000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>806014000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>803229000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>788816000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>802545000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>839326000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>839387000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>850070000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>849546000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>842659000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>851472000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>849921000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>856230000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>873455000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>881602000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>875437000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>879228000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>894137000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>908664000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>915872000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>915679000000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>868481000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>840816000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>835516000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>849173136300.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>859696755064.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>843735253107.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>866102467013.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>878093050000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>894246258442.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>904601138743.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>913875523360.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1140563439376.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1157677572602.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1596763288236.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1587626244834.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1613271977105.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1607050035784.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1567848668302.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1492758985541.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1448831781021.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1368698423803.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1349918994844.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1272861185548.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1099040000000.0</v>
+      </c>
+      <c r="D47">
         <v>1101869000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1105501000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1047393000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1012774000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>933864000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>809474000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>809743000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>814090000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>831820000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>806014000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>803229000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>788816000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>802545000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>839326000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>839387000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>850070000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>849546000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>842659000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>851472000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>849921000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>856230000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>873455000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>881602000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>875437000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>879228000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>894137000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>908664000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>915872000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>915679000000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>868481000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>840816000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>835515581700.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>849173136300.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>859696755100.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>843735253100.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>866102467000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>878093050000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>894246258400.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>904601138700.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>913875523400.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1140563439400.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>1596763288200.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1587626244800.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1613271977100.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1607050035800.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1567848668300.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1492758985500.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1439911982300.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1357495280300.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1339513645400.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1272861185500.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1043778658300.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>968952520900.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>891261385200.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>853609651000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>688545595600.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>668521405000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>647455033600.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>647320130800.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>496661188100.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>488150267100.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>476281975700.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>479497194000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>481341538000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>478966922900.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>484350809600.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>485503960100.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>486771897900.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>488776884700.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>447169662900.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>451996499000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>458417621000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>468587960000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>551761236000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>546826855000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>558453768000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>562570850000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>583201871000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>622319052000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>620356671000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>634772432000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>655455747000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>423911000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>443355557000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>339720000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>355881330000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>343361000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-655620000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-680597000000.0</v>
+      </c>
+      <c r="D48">
         <v>-704843000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-726105000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-689740000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-709258000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-726186000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-698069000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-706160000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-712583000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-688503000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-694505000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-709143000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-694966000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-546137000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-537171000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-499069000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-469311000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-525937000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-469693000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-443365000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-453899000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-438169000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-459037000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-438701000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-467856000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-486080000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-516599000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-533085000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-546335000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-554489000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-568229000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-580503000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-572269000000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>-453573000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-423405000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-211256000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-186963719537.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-193870022245.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-197729401439.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-229740971998.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-201401492000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-58478096421.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>2969517665.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>111889364671.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>113816316940.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>112276363766.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>111193610172.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>110527551752.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>113003893842.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>111083014212.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>112771217656.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>105800832335.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>98589902845.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>110902788014.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>101045767340.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>92871223591.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>92499151400.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>92261488900.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>95238641100.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>80194513000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>75016772200.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>41177315300.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>33939001600.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>26032049700.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13196,144 +13531,150 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>376694000000.0</v>
+      </c>
+      <c r="C50">
+        <v>291048000000.0</v>
+      </c>
+      <c r="D50">
         <v>861838000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>922629000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>856094000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>978220000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>881197000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>918954000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>995925000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1017059000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>863873000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>889223000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1060346000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1111341000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1003245000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1084055000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>941811000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>829816000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>799946000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>912919000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>716342000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>686177000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>663832000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>740094000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>785466000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>691905000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>664156000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>742515000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>744304000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>159206000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>137950000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -13351,498 +13692,514 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>809517000000.0</v>
+      </c>
+      <c r="C51">
+        <v>599105000000.0</v>
+      </c>
+      <c r="D51">
         <v>890489000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>954838000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>895847000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1024098000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>931850000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>971489000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1051252000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1078378000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>922694000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>952107000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1076983000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1129377000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1021592000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1101289000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>960770000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>897511000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>821626000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>934939000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>739498000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>717818000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>715905000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>796095000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>844833000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>868201000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>858672000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>954111000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>894538000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>912557000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>832185000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>929186000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>825777000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1011051000000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>965172000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>951170000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1114303000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1074501639913.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1107032449652.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1156647217872.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1084348054345.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1092012176000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1086948390884.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1189983561784.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1205387496231.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1290743026513.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1306951158859.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1528664539363.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1538310087680.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1532385158701.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1533010563256.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1488444962274.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1544845774791.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1437304010578.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1196332532784.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1062226243800.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1058205053732.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>380956000000.0</v>
+      </c>
+      <c r="C52">
+        <v>295297000000.0</v>
+      </c>
+      <c r="D52">
         <v>866482000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>926790000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>861766000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>987179000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>888271000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>925261000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1002575000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1025034000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>867772000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>894130000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1139867000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1212004000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1009164000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1091348000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>950355000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>886699000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>810147000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>922333000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>726276000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>819715000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>665922000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>745371000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>793997000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>700019000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>666438000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>746972000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>750838000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>726029000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>632776000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>616382000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>638136000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>764271000000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>832450000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>784527000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>878650000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>787468818805.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>768965542736.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>805341930557.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>786824918721.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>826657941000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>775920972305.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>982096450118.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>987368445028.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>841705467710.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>965673198567.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>957500734697.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>979363533595.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>821980100120.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>838328778830.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>844377692538.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>1029984810160.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>789317816405.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>690636802142.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>627635469002.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>622112684344.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
+      <c r="D53">
         <v>53000000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>130100000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>200000000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>115485000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>113932000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>161702000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>258545000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>355174000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>351968000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
@@ -13880,54 +14237,56 @@
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13977,1098 +14336,1124 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>3041078000000.0</v>
+      </c>
+      <c r="C55">
+        <v>2886577000000.0</v>
+      </c>
+      <c r="D55">
         <v>3016332000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3087275000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3086832000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3119496000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3024603000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3065037000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3354902000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3281471000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3331638000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2808423000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2717303000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3002424000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2983251000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2985456000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2830790000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2794113000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2830158000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2762009000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2822041000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2592850000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2399472000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2444911000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2424696000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2470793000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2286408000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2397208000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2220417000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2187879000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2143874000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2158273000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2100352000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2239699000000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AJ55"/>
+      <c r="AK55">
         <v>2282976000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2271167000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2567211000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2661666826700.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2752532366158.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2283759877220.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2246770166899.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2171150636000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2546868099576.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2626034002198.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2800914553878.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2847788749826.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2903904773695.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3168096351900.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3155680394480.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3191957300576.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3147141324759.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>3064947748793.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3298123574771.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>3081891646893.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2803677352459.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2633583090552.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2641602932160.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2539725628200.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2387775635900.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2314330891300.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2055743204700.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1964556290900.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1803098453400.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1757616378800.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1641295140000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1552147680500.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1499621287300.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1445157886200.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1384706617400.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1424795786500.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1399094685600.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1365236214700.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1294772758400.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1244694870500.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1141131279800.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1126315189700.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1143719486000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1121806736000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1164664877000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1157773437000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1260143338000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1254278062000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1282570042000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1254008869000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1292017869000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1274451958000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1253900536000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1266008460000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1086210000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1149367906000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1196391000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1314479648000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1655829000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1761002000000.0</v>
+      </c>
+      <c r="C56">
+        <v>1588123000000.0</v>
+      </c>
+      <c r="D56">
         <v>1648337000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1694065000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1753966000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1822892000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1751969000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1897119000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2177962000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2122106000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2219193000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1714283000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1642572000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1897751000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1989215000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2002839000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1876214000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1843743000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1825963000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1780565000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1829856000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1604213000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1423441000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1458551000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1437543000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1481676000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1270519000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1368014000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1189701000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1154203000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1098823000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1094068000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1026998000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1168670000000.0</v>
       </c>
-      <c r="AH56"/>
-      <c r="AI56">
+      <c r="AJ56"/>
+      <c r="AK56">
         <v>1305261000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1308504000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1498157000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1589427201599.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1675036540398.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1193093017349.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1145162929058.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1057391201000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1253612307628.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1534971401207.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1720579070446.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1546511818216.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1584220292391.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1408690620427.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1403403245982.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1405466276833.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1386165781581.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1343264930782.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1660345951793.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1497134188951.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1306551192350.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1155730256798.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1229328573638.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1267979000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1263869000000.0</v>
+      </c>
+      <c r="D57">
         <v>1692605000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1778993000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1738643000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1790792000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1717888000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1722622000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2021413000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1949230000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1955216000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1931535000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1906276000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2174878000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1999678000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1987178000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1794541000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1728951000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1784645000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1664932000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1704016000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1483479000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1251512000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1322256000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1288343000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1251213000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1064791000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1196423000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1106284000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1047350000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>988193000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>910951000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>875134000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1072809000000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>1128273000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>986558000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1075375000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1027238989736.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1124873707230.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1074626494000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1046536150971.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1050826860000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1030706849764.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1150248287497.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1203289509984.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1019860769347.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1187073644269.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1219505806794.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1224772011935.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1111986615042.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1090352527953.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1065283360108.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1435662667304.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1092461158685.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>943894721071.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>861222421178.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>882649500592.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>776143836700.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>769846792100.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>776842055800.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>568551215200.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>586897899500.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>566748082200.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>528661941200.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>425312756800.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>461479464600.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>430781583100.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>384404533500.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>329377922900.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>356391692000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>340651108100.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>331992050700.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>270544495300.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>213829227700.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>127674558200.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>120131532200.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>159924650000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>170490534000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>207059239000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>199382763000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>210650529000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>187241006000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>197758670000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>173121341000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>180166762000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>146284413000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>143654517000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>124611932000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>106529000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>130174185000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>155527000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>235969376000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>3274474000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1777741000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1648217000000.0</v>
+      </c>
+      <c r="D58">
         <v>1807409000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1899614000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1863471000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1915653000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1845157000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1857474000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2155430000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2088422000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2122285000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2102650000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2027817000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2300107000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2134064000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2127303000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1934535000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1868100000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1970951000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1847128000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1880832000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1662175000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1451972000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1518279000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1479328000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1554580000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1384368000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1525687000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1366679000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1347391000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1334782000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1362921000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1317274000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1448387000000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AJ58"/>
+      <c r="AK58">
         <v>1376374000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1335049000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1424380000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1490091575091.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1582427459111.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1522941986513.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1512527888605.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1397819945000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1439256825621.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1455872258176.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1513908338484.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1559657156192.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1615890876901.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1881414898066.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1870560118674.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1908360177061.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1865270627882.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1784698133248.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2021380807617.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1803377112123.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1511131241558.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1352331163550.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1370530530045.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1294403049000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1142692438000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1066275881000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>822731729000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>736703744000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>609093785000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>570857976000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>462450779300.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>487969179600.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>455324136000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>406479513000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>351417153000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>374713454000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>359805493000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>351042640000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>288736900800.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>232421051000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>143013837000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>134397102000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>173800895000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>183057682000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>221069046000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>213910682000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>227637028000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>202960251000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1226986200000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1201777092000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1173562488000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1170957214000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1100048529000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1060379630000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>986472000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>1074222648000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1079753000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1275333613000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>3274474000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15118,331 +15503,339 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>1263337000000.0</v>
+      </c>
+      <c r="C60">
+        <v>1238360000000.0</v>
+      </c>
+      <c r="D60">
         <v>1208923000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1187661000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1223361000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1203843000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1179446000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1207563000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1199472000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1193049000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1209353000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>705773000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>689486000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>702317000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>849187000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>858153000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>896255000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>926013000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>859207000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>914881000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>941209000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>930675000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>947500000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>926632000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>945368000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>916213000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>902040000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>871521000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>853738000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>840488000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>809092000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>795352000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>783078000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>791312000000.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>906602000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>936118000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1142831000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1171575250609.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1170104906047.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>760817889707.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>734242277294.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>752235947000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1094150725418.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1155598339504.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1269850746338.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1271777698607.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1269818870000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1268736116406.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1268070057986.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1270546400076.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1267872446769.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1265399843950.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1258429458629.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1251218529139.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1263531414308.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1253674393634.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1245499849885.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>1245127777700.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1244890115200.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1247867267400.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1232823139300.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1227645398500.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>1193805941600.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>1186567627900.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1178660676000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1064129264000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1044247914600.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1038453381500.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1033064472300.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1049857416500.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1039064276800.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1013968659100.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1005810941400.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1012047920000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>997891544200.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>991692188400.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>969684370000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>938514834000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>943568071000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>943626329000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1032303856000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1051115357000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>55381388000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>52029325000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>118167316000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>103206682000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>153563944000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>205340767000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>99373000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>74781479000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>116252000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>38760263000.0</v>
       </c>
-      <c r="CO60"/>
+      <c r="CQ60"/>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15492,54 +15885,56 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15589,109 +15984,86 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15726,2571 +16098,2669 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>4962529000000.0</v>
+      </c>
+      <c r="C2">
         <v>4868201000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5518539000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5565971000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4899483000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3805701000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3459707000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2616017000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2203687000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1985294635043.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1928946147173.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2127570139929.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3267634958535.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3771876841713.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3607549568193.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3291055163693.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3011765532656.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2115923956080.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1447212857000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>845056513000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1285910762000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1210707252000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1018465337000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1151387403000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1165317850000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>932729661000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>98191000000.0</v>
+      </c>
+      <c r="C3">
         <v>92999000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>98895000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>101535000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>98450000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>94632000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>92724000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>91729000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>187141000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>88722110385.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28496702149.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43185867325.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32020487867.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29911240496.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-152744875.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9858152939.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1920882000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10020780640.0</v>
       </c>
-      <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>36235000000.0</v>
+      </c>
+      <c r="C5">
         <v>84168000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>29364000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-134599000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8685000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>140817000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>203067000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>128315000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-138724000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>117068668578.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-291020639598.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>150667783168.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>246071834858.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>142386214042.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>143831805143.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>130322673434.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>70762645182.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>64432454548.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>134426000000.0</v>
+      </c>
+      <c r="C6">
         <v>177167000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>128259000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-33064000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>89765000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>235449000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>295791000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>220044000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48417000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>205790778963.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-262523937449.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>193853650493.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>278092322725.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>172297454538.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>143679060268.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>140180826373.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>72683527182.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>74453235188.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>479017000000.0</v>
+      </c>
+      <c r="C9">
         <v>492554000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>547096000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>481232000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>540098000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>535594000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>646284000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>504442000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>246274000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>441904596718.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>184202062928.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>378004962574.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>586636789522.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>582592878914.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>421581455435.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>351445696656.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>230785291052.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>215762375321.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>55040000000.0</v>
+      </c>
+      <c r="C10">
         <v>15849000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41993000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-209049000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6163000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46806000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>110041000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33989000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-237482000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8516631209.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-443589482182.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24584782827.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11269860848.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19828222867.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34012901098.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93121354766.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>61249474594.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44059299368.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>46831250000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>69930790000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>127735185000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>25714000000.0</v>
+      </c>
+      <c r="C11">
         <v>12524000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-24678000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9054000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-8902000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>18540000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>30265000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8055000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>117443000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4532149718.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-81558564075.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>22520727373.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2892352196.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4766749335.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10560634634.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31960990892.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24015006007.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16805692651.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>25632023000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20292519000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3825618000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>70857583000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>202126424000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>252057483000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>59376000000.0</v>
+      </c>
+      <c r="C12">
         <v>68319000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>69647000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>74450000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>65461000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>81015000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93026000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>94422000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>98758000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>108552037373.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>129243720389.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>161745865541.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>149932393236.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>122557991175.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>87790617495.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>48767869899.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33169335299.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>7305000000.0</v>
+      </c>
+      <c r="C13">
         <v>50128000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10571000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>71043000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1002000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>82485000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>88719000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>92389000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>92897000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>100491948800.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>139051954740.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
         <v>1000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>283367000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>1384447000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12058000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18977000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>76000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2785000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>33973000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>18685000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3754656000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>29326000000.0</v>
+      </c>
+      <c r="C15">
         <v>3325000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17315000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-218103000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15065000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28266000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>79776000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25934000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-354925000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13048780927.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-352335236454.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1780688352.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9640599357.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15061473532.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23452266464.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>61148306170.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37215492047.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27253530872.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21196443000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>40953736000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>29326000000.0</v>
+      </c>
+      <c r="C16">
         <v>3325000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-17315000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-218103000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-11777000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14339000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>79776000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25934000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-354925000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13049000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-352335236450.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1780688000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9640599000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22320717000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22067819000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61148306000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37215492000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27253531000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21196443000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40953736000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>29326000000.0</v>
+      </c>
+      <c r="C17">
         <v>3325000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17315000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-218103000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15065000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>28266000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>79776000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>25934000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-354925000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13048780927.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-362030918107.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-52071000000.0</v>
+      </c>
+      <c r="C18">
         <v>-50128000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-60786000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-73403000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-64459000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-71901000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-91330000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-91909000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-93390000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-101208448592.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>36235000000.0</v>
+      </c>
+      <c r="C21">
         <v>64920000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>109332000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-84060000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>68874000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>145401000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>207539000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>128315000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-146032000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>54356867886.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-289277436100.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3188808516.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>142035205242.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>145875505297.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>129422961841.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>140180826373.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>72683527182.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>74453235188.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48111740000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>63977698000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>21012468000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13865612000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15069787000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>5405311000000.0</v>
+      </c>
+      <c r="C23">
         <v>5295835000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5982010000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5955432000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5263009000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4222900000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3911252000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2988428000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2591886000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2369649265352.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2394317462449.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2502643208954.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3705025707632.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4208594215330.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3899708061787.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3502320033976.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3169867296526.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2257233096213.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>17009000000.0</v>
+      </c>
+      <c r="C25">
         <v>24369000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25707000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22587000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20891000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19860000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19688000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21478000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15782000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>13452683102.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>70496000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>108384000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>91226000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>174233000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>153770000000.0</v>
+      </c>
+      <c r="C27">
         <v>139904000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>138674000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>111605000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>105216000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>100536000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>167772000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>129137000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>131658000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>152903681756.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>142689240256.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>98473925891.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>122466478064.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>191227520037.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>97668332959.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>64530310152.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36696601539.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>27834180121.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>46631000000.0</v>
+      </c>
+      <c r="C28">
         <v>41710000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41924000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33719000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29022000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39261000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34365000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36347000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61626000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>234644047076.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>53943992934.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>30750024508.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52009999105.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>245489853580.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>194490160635.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>146734560131.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>121405162331.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>113474960012.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>101812989000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>99294689000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>132974352000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>133067458000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>108594763000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>103944956000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>92339099000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>90836046000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>25714000000.0</v>
+      </c>
+      <c r="C29">
         <v>12524000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-24678000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9054000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8902000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18540000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30265000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8055000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>117443000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4532149720.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-81558564080.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>442782000000.0</v>
+      </c>
+      <c r="C30">
         <v>427634000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>463471000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>389461000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>363526000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>417199000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>451545000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>372411000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>388199000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>384354630309.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>465371315276.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>375073069025.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>437390749097.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>436717373617.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>292158493594.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>211264870283.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>158101763870.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>141309140133.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>18805000000.0</v>
+      </c>
+      <c r="C31">
         <v>-49071000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-54576000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-73032000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8205000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-68480000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-97498000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-94326000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-91450000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-45840000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-154312046082.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>27773591343.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-130765344394.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-126047282430.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-95410060743.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-47059471607.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11434052588.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-30393935820.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>5441546000000.0</v>
+      </c>
+      <c r="C32">
         <v>5360755000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6091342000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6047203000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5439581000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4341295000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4105991000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3120459000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2449961000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2427199231761.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2113148210101.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2505575102503.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3854271748057.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4354469720627.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4029131023628.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3642500860349.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3242550823708.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2331686331401.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1632453614000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1111242031000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1425222699000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1353621328000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1126707966000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1315701903000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1307868371000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1073702446000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>1318462000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1370844000000.0</v>
+      </c>
+      <c r="D2">
         <v>1297981000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1059385000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1222567000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1208593000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1190397000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1205667000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1276301000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1352905000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1505558000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1375545000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1290261000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1656535000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1388095000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1304935000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1216406000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1097674000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1276624000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1375092000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1150093000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1112621000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>920877000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>795218000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>976985000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>952566000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>871916000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>837276000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>797949000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>733422000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>679710000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>616281000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>586604000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>556828000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>563908000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>543933000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>539018000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>510277399964.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>483266151181.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>504108185874.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>496304000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>432430797173.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>536549597283.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>510639082772.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>455290443734.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>642252060442.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>461581726460.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>484199534677.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>539536818350.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>639871951908.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>818450834616.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>852208470200.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>957103701811.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1069681839445.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>954439341932.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>931585657026.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>816170003310.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>815988558773.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>954889282151.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>924718819487.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>911952907782.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>366626933900.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>888899920000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>872737999000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>693589766200.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>770463032400.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>784221394900.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>840319435300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>587386306100.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>506668606600.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>631826926100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>511244829100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>436660112100.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>395679245000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>452928758200.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>349343810600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>249261042800.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>228806541000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>258499558000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>256096651000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>318771680000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>363753717000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>350361971000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>338818243000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>328250208000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>363929616000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>295469214000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>296336738000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>25782000000.0</v>
+      </c>
+      <c r="C3">
+        <v>28595000000.0</v>
+      </c>
+      <c r="D3">
         <v>3704000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3940000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4108000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5854000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23784000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>22619000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>22462000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>24174000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>25363000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>24782000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24576000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>26511000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>25040000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>25034000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>24950000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>25140000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>24624000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>24536000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>24150000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5415000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5048000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4836000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4561000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3693000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4933000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5604000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5458000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5540000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5261000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5364000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5313000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4994000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>12357000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2829000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>14277000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>20790875896.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>22019414597.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-44859940617.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6273000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>6737300149.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5234481255.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>26126773784.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>23827298944.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>13036914838.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7516975180.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>14878755781.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7753221526.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>8190192852.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>8523190309.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>7570913306.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7736191400.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-253459697.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-361415329.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1730512806.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>-1762356321.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>246427169.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-157323650.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-7325143374.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>7083294980.0</v>
       </c>
-      <c r="BI3"/>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18334,472 +18804,486 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>908000000.0</v>
+      </c>
+      <c r="C5">
+        <v>19022000000.0</v>
+      </c>
+      <c r="D5">
         <v>41799000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-31210000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>38165000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>54793000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-20950000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1414000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>25183000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-31012000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>24050000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>28387000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>7995000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-83221000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3745000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-32704000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-22419000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>114505000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-54444000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-16088000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>27081000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>28306000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>39735000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2189000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>59451000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>52063000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>59579000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>49242000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>40264000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>39264000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>40926000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>39710000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>13738000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-78336000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-21271000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-19767000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-10795000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-10715779748.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>26825046546.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>36530232342.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5457000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-9097068793.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-109293931973.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-46919942653.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-105306287279.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>44772501984.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>45413577200.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>46954946771.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>41615470556.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>38431984933.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>40260291867.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>40596249906.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>41913727378.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>32232969469.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>21211297313.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>49006355691.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>50649087441.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>44082078730.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>28237762844.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>27196534845.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>29902006647.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>26690000000.0</v>
+      </c>
+      <c r="C6">
+        <v>47617000000.0</v>
+      </c>
+      <c r="D6">
         <v>45503000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-27270000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>42273000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>60647000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2834000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>21205000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>47645000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6838000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>49413000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>53169000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>32571000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-56710000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>28785000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-7670000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2531000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>139645000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-29820000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8448000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>51231000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>33721000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>44783000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2647000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>64012000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>55756000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>64512000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>54846000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>45722000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>44804000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>46187000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>45074000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>19051000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-73342000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-8914000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-16938000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3482000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>10075096148.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>48844461143.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8329708275.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>11730000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2359768644.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-104059450718.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-20793168869.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-81478988335.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57809416822.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>52930552380.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>61833702552.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>49368692082.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>46622177785.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>48783482176.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>48167163212.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>49649918778.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>31979509772.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>20849881984.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>50736868497.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>48886731120.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>44328505899.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>28080439194.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>19871391471.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>36985301627.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18843,54 +19327,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18934,1132 +19420,1162 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>113712000000.0</v>
+      </c>
+      <c r="C9">
+        <v>135751000000.0</v>
+      </c>
+      <c r="D9">
         <v>122886000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>97367000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>134765000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>148145000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>101052000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>94877000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>129965000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>151628000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>146878000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>91120000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>177447000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-37945000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>213034000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>163181000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>142962000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>257733000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>50832000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>96321000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>135212000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>97435000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>160338000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>104142000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>173679000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>195909000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>164256000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>155766000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>130353000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>130983000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>152210000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>131704000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>89545000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>51915000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>66667000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>67637000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>60055000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>87499620471.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>114285980551.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>134852661959.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>96605000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>94452965928.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>8261591403.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>46291272501.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>29232459307.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-36958694901.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>160740678150.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>137099658579.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>117123320746.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>140836358885.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>150859997022.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>139233524902.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>155706908713.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>213960357215.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>119876706133.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>137932700702.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>110823114864.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>141551164956.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>110966744132.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>77689827803.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>91373718544.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>550128476000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>134459079000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>72066348000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>64783748000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>61410303000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>102451265000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>47957381000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>53455799000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>36101251000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>66732149000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>84602066000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>57850392000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>43913814000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>65209666000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>42790886000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>41728262000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>73654834000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>19818555000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>27723415000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>8470915000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>20838792000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>31440953000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>19505414000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>16339005000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>38167711000.0</v>
       </c>
-      <c r="CI9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>32069000000.0</v>
+      </c>
+      <c r="C10">
+        <v>49400000000.0</v>
+      </c>
+      <c r="D10">
         <v>27111000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-45932000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>24461000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>37024000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-36903000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9057000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6671000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-52200000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8814000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>13769000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-12376000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-108880000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-12349000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-49734000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-38086000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>92171000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-70753000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-28704000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13449000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13145000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21112000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-24050000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>36599000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>31389000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>35245000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>25530000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>17877000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10114000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18471000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>16364000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-10960000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-116768000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-38675000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-42289000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-39750000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-27410253933.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>4744853760.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12748400173.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>18434000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-41668877182.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-181032878926.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-77477532609.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-143410193465.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4888183272.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3040188505.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>13267493614.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3388917436.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>765292162.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2295887472.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3455394866.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4753286348.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-5411836948.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-4973202649.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>16273649281.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>13939613183.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>4444926314.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1452471358.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8621518064.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>19493985362.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>17083152800.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>56742326000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>9280097400.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>10015778500.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>29018083500.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>16220889800.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>8133065600.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>7877435700.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>10572386900.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>39182995200.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>12175788400.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>6770466400.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>20517926800.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>9154749600.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>10388107100.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>43036366000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
+      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10">
+        <v>3352064000.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>21413237000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>7092000000.0</v>
+      </c>
+      <c r="C11">
+        <v>25154000000.0</v>
+      </c>
+      <c r="D11">
         <v>5849000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-10232000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4943000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>20096000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-8786000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>966000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>248000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-28120000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2812000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1171000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1801000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>32397000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3383000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-11632000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-8328000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5638000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-15079000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2376000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2915000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>16166000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>244000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5314000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>7444000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>13165000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4726000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7747000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4627000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1960000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4731000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4090000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2726000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-27826000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-8921000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-12773000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>166963000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-3117959618.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>3274509198.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3453450420.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-8142000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-9046761075.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-31019213910.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-14927062542.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-26565526548.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>5835445646.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2922491665.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>11935050654.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1827739408.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-757860129.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>569460834.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1834313534.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1246437957.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-3640069332.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-332735011.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4979465382.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3760088296.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2694870490.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1213090014.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2202222164.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>4450451966.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>4930975100.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>22894447200.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>2033831800.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>2101736800.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>22854859700.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>2332079400.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>2488526400.0</v>
       </c>
-      <c r="BQ11"/>
-[...1 lines deleted...]
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>14087377500.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>4018070700.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>13039094300.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>6361551000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2955393800.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>3275983600.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>13060152000.0</v>
       </c>
-      <c r="BZ11"/>
-[...1 lines deleted...]
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
         <v>14912001000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>6452602000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>12087000000.0</v>
+      </c>
+      <c r="C12">
+        <v>16262000000.0</v>
+      </c>
+      <c r="D12">
         <v>14688000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14722000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>13704000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>14816000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>15953000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>19038000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>18512000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>21188000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15236000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14618000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20371000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>25659000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16094000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>17030000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15667000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>22334000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>16309000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13228000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13632000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15161000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>18623000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22540000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19211000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21154000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>24334000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24387000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>23037000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>22947000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>23042000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>23660000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>24698000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22508000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>26439000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>25868000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23143000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>16467160300.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>27858753000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>29939597992.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>32946000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>32571808389.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>32574517912.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>31113657100.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>32983737000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>39884318712.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>32470801976.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>47678507921.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>38226553120.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>37666692771.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>37964404395.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>37140855040.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>37160441030.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>40149153719.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>25876773659.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>32381709891.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>27754756835.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>29572597196.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>21084001130.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>19410140854.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>17491316265.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>19107872900.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9755829200.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10982275700.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>8921892000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>9201913700.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8986183100.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>7111515900.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7869722600.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7777262600.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5915008000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>6133819200.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5398684400.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4701443200.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>524532000.0</v>
       </c>
-      <c r="BZ12"/>
-[...1 lines deleted...]
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12">
         <v>883922000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>141721000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>46131000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>23614000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>472953000.0</v>
       </c>
-      <c r="CG12"/>
-[...1 lines deleted...]
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>683721000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>777000000.0</v>
+      </c>
+      <c r="C13">
+        <v>15426000000.0</v>
+      </c>
+      <c r="D13">
         <v>13207000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12584000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>10854000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>14474000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>10598000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4927000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5627000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5814000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>9910000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>13901000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>19891000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>25035000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>15124000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>289000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>176000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>278000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15434000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>507000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>19183000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>13891000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>30072000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>14229000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>24519000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>19215000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>19691000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>516000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>157000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20073,54 +20589,56 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
@@ -20141,446 +20659,460 @@
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>3692681500.0</v>
       </c>
-      <c r="AQ14"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14">
+        <v>979689900.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>249689400.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>895119600.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3999494400.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14">
         <v>1437163200.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2004981100.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1377983600.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1718900.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5339600.0</v>
       </c>
-      <c r="BH14"/>
-[...1 lines deleted...]
-      <c r="BJ14">
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14">
         <v>8421900.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>7951900.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>7089800.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>12523500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6453000.0</v>
       </c>
       <c r="BP14"/>
       <c r="BQ14">
+        <v>6453000.0</v>
+      </c>
+      <c r="BR14"/>
+      <c r="BS14">
         <v>75800.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14"/>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14">
         <v>2784600.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>24977000000.0</v>
+      </c>
+      <c r="C15">
+        <v>24246000000.0</v>
+      </c>
+      <c r="D15">
         <v>21262000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-35700000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>19518000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>16928000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-28117000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8091000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6423000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-24080000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6002000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14940000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14177000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-141277000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-8966000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-38102000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-29758000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>86533000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-55674000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-26328000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10534000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3021000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>20868000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-18736000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>29155000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>18224000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>30519000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>17783000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>13250000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8154000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>13740000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>12274000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-8234000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-88942000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-29754000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-29516000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-206713000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-24292294315.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1470344562.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>9294949753.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>26576000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-22928673454.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-153706346535.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-61447614086.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-114252602379.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1926952269.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1958828607.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1082753594.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>666058420.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-2476342090.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2673953307.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>5936139749.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>3506848391.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-48314215.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-2921776676.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>9857020674.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>8174543749.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1756519595.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>237662459.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>6413956344.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>15044128066.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>24246000000.0</v>
+      </c>
+      <c r="D16">
         <v>21262000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-35700000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19518000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>16928000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-28117000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>6002000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14940000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-14177000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-141277000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-8966000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-38102000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-29758000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>86533000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-55674000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-26328000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10534000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3021000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>20868000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-18736000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>29155000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>18224000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>30519000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>17783000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13250000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8154000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>13740000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -20592,144 +21124,150 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>24977000000.0</v>
+      </c>
+      <c r="C17">
+        <v>24246000000.0</v>
+      </c>
+      <c r="D17">
         <v>21262000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-35700000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>19518000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>16928000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-28117000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8091000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>6423000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-24080000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>6002000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>14940000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-14177000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-141277000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-8966000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-38102000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-29758000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>86533000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-55674000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-26328000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10534000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3021000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>20868000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-18736000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>29155000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>18224000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>30519000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>17783000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>13250000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8154000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>13740000000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20741,138 +21279,144 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-12234000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15426000000.0</v>
+      </c>
+      <c r="D18">
         <v>-13207000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11587000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11851000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11521000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11611000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14111000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12885000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15318000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-10957000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14328000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-20183000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-25382000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-15789000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-16741000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15491000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-22056000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-16128000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-13693000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12582000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14318000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-17604000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-21450000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-18529000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-20668000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-23911000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-23871000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-22880000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20886,54 +21430,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20977,54 +21523,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21068,299 +21616,307 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>908000000.0</v>
+      </c>
+      <c r="C21">
+        <v>19022000000.0</v>
+      </c>
+      <c r="D21">
         <v>37787000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-45641000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>26857000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>55482000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1609000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1414000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>20258000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>30243000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>23003000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>27960000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7703000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-44967000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3080000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-33556000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-22915000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>28366000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-55681000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-9403000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>34676000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>45410000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>49704000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8938000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>59225000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>72534000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>55538000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>42855000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>36612000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>36955000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>43689000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>39112000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8559000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-70152000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-24785000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-19813000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-31282000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-20129822160.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>26825046546.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>36258717552.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5457000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-13468649100.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-123357684156.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-46919942653.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-105306287279.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-126261202574.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>40032086021.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>44035476423.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>39004831614.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>25052660975.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>35809105812.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>37683839861.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>43489598594.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>32232969469.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>21211297313.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>48991712176.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>43439526339.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>44328505899.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>28237762844.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>27122603726.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>29734089372.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>33284363000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>61594890000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>18210247000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>16885713000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>28478879000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>23375696000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>8935918000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>9483816000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>16299298000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>44364800000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>14970920000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>10142215000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>19713439000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>8245984000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>10010103000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>44781661000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21">
         <v>1055019000.0</v>
       </c>
-      <c r="CF21"/>
-[...1 lines deleted...]
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>4450580000.0</v>
       </c>
-      <c r="CI21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21404,263 +21960,271 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>1431266000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1487573000000.0</v>
+      </c>
+      <c r="D23">
         <v>1383080000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1202393000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1330475000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1301256000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1326872000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1301958000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1391116000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1474290000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1612307000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1489538000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1404165000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1710669000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1497960000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1414017000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1332786000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1140825000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1385683000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1483765000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1252736000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1185490000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1035700000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>910726000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1090984000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1092546000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>978154000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>950788000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>889764000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>824710000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>787644000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>708559000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>667515000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>676189000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>653959000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>631383000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>630355000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>610476463311.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>565698803507.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>601498770758.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>587452000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>532244228449.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>668168872842.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>604030981429.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>595653549502.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>728378452045.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>580222940162.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>577277168161.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>616764648586.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>750430378726.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>932920611041.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>952353705935.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1069321011930.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1251409227191.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1053104750752.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1020526645552.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>883553591835.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>913211217830.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1037618263439.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>975286043564.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>973592536954.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21704,126 +22268,132 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>2919000000.0</v>
+      </c>
+      <c r="C25">
+        <v>5257000000.0</v>
+      </c>
+      <c r="D25">
         <v>3704000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3940000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4108000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5854000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6985000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5772000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5758000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5730000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6688000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7096000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6193000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6621000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5435000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5264000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5267000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5144000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5180000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5295000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5272000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5415000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5048000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4836000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4561000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21841,703 +22411,723 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>13452683102.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>41171000000.0</v>
+      </c>
+      <c r="C27">
+        <v>39663000000.0</v>
+      </c>
+      <c r="D27">
         <v>40538000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>36976000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>36593000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>37740000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>35481000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>53332000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>35337000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>78497000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>33235000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>27711000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>32861000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12868000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>35302000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>31367000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>32068000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>20947000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>29172000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>28775000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>26322000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>23418000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>36829000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>42662000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>44463000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>45081000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>42309000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>45573000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>34809000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>36517000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>33884000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>35177000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>23559000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>36018000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6845000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>41936000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>46859000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>33045873905.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>37140350842.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>18648304914.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>38753000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>5758245744.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>55579364749.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>44804295748.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>46114151215.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>21545432778.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>31104631334.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>25971607782.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>19852253997.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>27500473864.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>33836696214.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>7047693012.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>54081614974.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>114268919531.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>20295608779.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>30250217213.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>26412774514.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>34138760930.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>23237423461.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>15982790784.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>24309357784.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>12624000000.0</v>
+      </c>
+      <c r="C28">
+        <v>8731000000.0</v>
+      </c>
+      <c r="D28">
         <v>13366000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13060000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>11474000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11369000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9631000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>45401000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10529000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>43602000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9868000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9443000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9805000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5478000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11006000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8808000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8427000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5347000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7408000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8605000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7662000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10324000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>12872000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8293000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7772000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8732000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8378000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>10968000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6287000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8111000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>15367000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6398000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6471000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>25398000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>53764000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>45514000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>44478000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>71367941061.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>50220996178.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>28375424114.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>52395000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>163166405066.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>76039910810.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>48540892318.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>88515495371.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4095857098.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>11795701688.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6567794763.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>8290670959.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>15254643208.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13670517347.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>35050856595.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>58135695145.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>67458468215.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>78369800041.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>58690771313.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>40970814011.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>63083898127.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>59491557827.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>34584433293.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>37330271388.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>71511069900.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>50231983400.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>42394561500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>37396432300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>23182491200.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>64598323300.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>27897802500.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>33367389100.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>38003393700.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>34572533600.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>28328125600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>31445613100.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>25219304000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>28147696300.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>25176884800.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>23269103800.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>28117035000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>25212808000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>27683119000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>25535872000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>34871856000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>42237099000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>30329524000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>40318198000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>28519596000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>38760369000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>25470439000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>7092000000.0</v>
+      </c>
+      <c r="C29">
+        <v>25154000000.0</v>
+      </c>
+      <c r="D29">
         <v>5849000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-10232000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4943000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20096000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8786000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>966000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>248000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-28120000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2812000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1171000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1801000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>32397000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3383000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-11632000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-8328000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5638000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-15079000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2376000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2915000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>16166000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>244000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5314000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7444000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>13165000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4726000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7747000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4627000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -22551,790 +23141,785 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>112804000000.0</v>
+      </c>
+      <c r="C30">
+        <v>116729000000.0</v>
+      </c>
+      <c r="D30">
         <v>85099000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>143008000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>107908000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>92663000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>99443000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>96291000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>114539000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>121385000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>106749000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>113993000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>113904000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>54134000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>109865000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>109082000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>116380000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>43151000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>109059000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>108673000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>102643000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>72869000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>114823000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>115508000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>113999000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>139980000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>106238000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>113512000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>91815000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>91288000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>107934000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>92278000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>80911000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>119361000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>90051000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>87450000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>91337000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>100199063347.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>82432652326.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>97390584884.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>91148000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>99813431276.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>131619275559.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>93391898657.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>140363105768.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>86126391603.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>118641213702.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>93077633484.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>77227830236.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>110558426818.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>114469776425.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>100145235735.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>112217310119.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>181727387746.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>98665408820.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>88940988526.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>67383588525.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>97222659057.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>82728981288.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>50567224077.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>61639629172.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>31161000000.0</v>
+      </c>
+      <c r="C31">
+        <v>30378000000.0</v>
+      </c>
+      <c r="D31">
         <v>-10676000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-291000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2396000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-18458000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-38512000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-13606000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-14237000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-82443000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-13075000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11390000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-13874000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-24798000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-15429000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-15189000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-13753000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>63805000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-11556000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-19301000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-21227000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-32265000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-28592000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-15112000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-22852000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-41145000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-20293000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-17325000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-18735000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-26841000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-25218000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-22748000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-19519000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-46616000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-13890000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-22476000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8468000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-7280431773.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-22080192786.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-23510317379.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>12977000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-28200228082.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-57675194770.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-30423617044.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-38103906186.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>131149385846.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-36991897516.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-30767982809.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-35615914178.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-24287368813.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-33513218340.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-34228444995.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-38736312246.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-37644806417.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-26184499962.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-32718062895.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-29499913156.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-39883579585.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-26785291486.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-18501085662.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-10240104010.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>1432174000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1506595000000.0</v>
+      </c>
+      <c r="D32">
         <v>1420867000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1156752000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1357332000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1356738000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1291449000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1300544000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1412024000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1504533000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1652436000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1466665000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1467708000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1618590000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1601129000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1468116000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1359368000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1355407000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1327456000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1471413000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1285305000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1210056000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1081215000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>899360000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1150664000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1148475000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1036172000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>993042000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>928302000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>864405000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>831920000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>747985000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>676149000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>608743000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>630575000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>611570000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>599073000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>597777020435.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>597552131732.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>638960847833.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>592909000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>526883763101.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>544811188686.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>556930355273.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>484522903041.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>605293365541.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>622322404610.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>621299193256.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>656660139096.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>780708310793.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>969310831638.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>991441995102.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1112810610524.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1283642196660.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1074316048065.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1069518357728.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>926993118174.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>957539723729.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1065856026283.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1002408647290.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1003326626326.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>916755410300.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1023358998600.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>944804346600.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>758373513700.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>831873335100.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>886672660200.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>888276815700.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>640842105300.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>542769857600.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>698559074700.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>595846895500.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>494510503600.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>439593059200.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>518138423700.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>392134696700.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>290989304500.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>302461375000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>278318113000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>283820066000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>311538107000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>372224632000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>371200763000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>370259196000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>347755622000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>380268621000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>333636925000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>291960160000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23369,2331 +23954,2413 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>405055000000.0</v>
+      </c>
+      <c r="C2">
         <v>249359000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>272720000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>124382000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>228603000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>310039000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>186845000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>248025000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>397370000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54384366148.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150815449838.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31232669920.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>85868301829.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50729456147.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36334443271.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20063628103.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46047313376.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9051640386.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>160886000000</v>
+      </c>
+      <c r="C3">
         <v>243844000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>122661000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>124490000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>93676000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>75054000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>75631000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>69671000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>165853000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68827952004</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56196957942</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>72747081072</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>271067476980</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>313686445097</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>379775031807</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>259039243767</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>97852116696</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32056396787</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22059493000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12884264000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10298957000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12623695000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15881266000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11236263000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>26500253000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23605946000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-299159000000.0</v>
+      </c>
+      <c r="C6">
         <v>155696000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23361000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>148338000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-104221000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-81436000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>123194000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-61180000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-149345000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>342986114430.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-96431083690.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>119582779918.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9635631909.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>35138845682.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14395012876.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16270815168.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25983685273.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36995672990.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-332731000000.0</v>
+      </c>
+      <c r="C7">
         <v>-313172000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-324393000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-364196000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-333460000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-762491000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-673527000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-571772000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-590895000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-559962200100.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-210350884080.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>70927000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-125932000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-275429000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>51978000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1152000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>216405000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-127822000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>460190770616.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>98191000000.0</v>
+      </c>
+      <c r="C14">
         <v>92999000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>98895000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>101535000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98450000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>94632000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>92724000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>91729000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>187141000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>88722110385.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>97742047940.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>115101139508.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>116890068641.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>100945527006.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>9212411791.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9212449313.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>105896000000.0</v>
+      </c>
+      <c r="C16">
         <v>405055000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>249359000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>272720000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>124382000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>228603000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>310039000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>186845000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>248025000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>397370480578.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54384366148.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150815449838.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76232669920.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>85868301829.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50729456147.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>36334443271.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20063628103.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>46047313376.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9051640386.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-73725000000.0</v>
+      </c>
+      <c r="C18">
         <v>6798000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17084000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-342593000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-223192000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-241512000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>147847000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46840000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-220228000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-73956267322.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>149400624160.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-99262996181.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-227085436315.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-456407089888.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-379775031807.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-251556869649.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-104927738605.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-83020986722.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>116068000000.0</v>
+      </c>
+      <c r="C19">
         <v>8602000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-471848000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-43001000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-78560000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18211000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-53278000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-66261000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>23747000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7649875943.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>499999000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-453453000000.0</v>
+      </c>
+      <c r="C21">
         <v>20597000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-139719000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>236980000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13598000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>103233000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-47006000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-111430000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-118717000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-44228000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-48354912341.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>29326000000.0</v>
+      </c>
+      <c r="C22">
         <v>3325000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17315000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-218103000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15065000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14339000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79776000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25934000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-354925000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13048780927.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-352335236454.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1780688352.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9640599357.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15061473532.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23452266464.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>61148306170.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>37215492047.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27253530872.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21196443000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40953736000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-23772000000.0</v>
+      </c>
+      <c r="C23">
         <v>-9084000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12971000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14595000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-104260000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16018000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8125604000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5761549000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9530827000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-10197694309.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>74787469145.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13687233131.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2099823850.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10439947304.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4399344270.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8680000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2267231484.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>116323375372.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>36800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>217606000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>65340448000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>448083000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>15905000000.0</v>
+      </c>
+      <c r="C24">
         <v>252446000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-735000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>69140000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9751000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>33233000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9416000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2230000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>20961000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>56077076061.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2553008946.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>393080986042.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>81192374442.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1786467035.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>569479685.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1455801333.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>440841817.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1851837712.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>9569000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>2750141000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-40356000000.0</v>
+      </c>
+      <c r="C25">
         <v>154318000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>58165000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-101535000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-243031000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-275429000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>50978000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-25934000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>354925000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-13048780927.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>352335236454.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1780688352.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-9640599357.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-15061473532.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-23452266464.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7482374118.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-37215492047.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-27253530872.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>499999000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>399991679000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>195550.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-365653000000.0</v>
+      </c>
+      <c r="C28">
         <v>-103548000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>308742000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>236980000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>103855000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-189520000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47006000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-111430000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-118717000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>355764305691.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-48354716796.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-174235209943.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>91257429964.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>489759468535.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>369585881012.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>266371883484.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>78379716629.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>113753591883.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>82728972000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>36800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>217606000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65340448000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>448083000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>87161000000.0</v>
+      </c>
+      <c r="C29">
         <v>250642000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>139745000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-218103000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-129516000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-166458000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>223478000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>116511000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-54375000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5128315318.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>205597582102.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-26515915109.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43982040665.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-142720644791.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22464668000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7482374118.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7075621909.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-50964589935.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>3151430000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>9819918000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-26367000000.0</v>
+      </c>
+      <c r="C30">
         <v>8602000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-471848000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-43001000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-78560000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18211000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-53278000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-66261000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23747000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7649875943.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-253673948996.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>320333904970.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-189875102538.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-311899978062.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-379205552122.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-257583442434.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-97411274879.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-30204559075.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>12221445000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13984969000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>105896000000.0</v>
+      </c>
+      <c r="C2">
+        <v>319138000000.0</v>
+      </c>
+      <c r="D2">
         <v>321429000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>412621000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>405055000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>361406000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>362742000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>265242000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>249359000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>324875000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>199522000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>125782000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>272720000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>100930000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>110770000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>100217000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>124382000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>130898000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>244370000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>322876000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>228603000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>115820000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>161764000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>193564000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>190456000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>94063000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>163407000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>190456000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>178688000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>110382000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>250179000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>178688000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>248025000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>182492000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>256409000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>321937000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>397370000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>378597122327.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>396776000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>12733000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>54384000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>21640932000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>35162885806.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>274643174432.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>150815449838.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>51471250477.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>103820108197.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>59496023975.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>76232669920.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>73942030909.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>40263056213.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>49409468593.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>85868301829.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>22206784411.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>47637813632.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>21236461773.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>50729456147.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>28223349095.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>54609623998.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>18386990131.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>36334443271.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>12022000000</v>
+      </c>
+      <c r="C3">
+        <v>42415000000</v>
+      </c>
+      <c r="D3">
         <v>25152000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>51951000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>41745000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>48266000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>112790000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>51073000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>31525000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>19574000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>22280000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>22120000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>58687000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>51862000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>22170000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>39219000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11239000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29284000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>26056000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14379000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>23957000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>21200000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8753000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19553000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>25548000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10934000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>15703000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>26430000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>22564000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>27760000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8796000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7499000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>25616000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>76556000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>25628000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>28244000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>35425000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>17071339641</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>13934443609</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>22378216749</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>15444000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1561840942</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>29981736596</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>7313427467</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>17339952937</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>17880096266</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6642174546</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>11139455310</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>37085354950</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>61546100345</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>38546970815</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>70290337131</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>100684068689</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>78140171812</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>101422707782</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>42259596166</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>91863969337</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>114322480675</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>101540789209</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>94028000579</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>69883761344</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>259039243800</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>102943741300</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>65107050300</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>10286195200</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>97852116700</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>46294992100</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>24696816500</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>5432093600</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>32056396800</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>24048414700</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>11009462700</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>7060147600</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>22059493400</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>14687504600</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>9076390000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9000873000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>5976688000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>3236730000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1008071000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>10298957000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>7217943000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>4939438000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>2599653000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>12623695000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>7851740000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>4848692000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>2604202000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>15881266000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>7843000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>11236263000</v>
-      </c>
-[...4 lines deleted...]
-        <v>26500253000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
+      <c r="CP3">
+        <v>26500253000</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25743,54 +26410,56 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25840,341 +26509,351 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>185617000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-213242000000.0</v>
+      </c>
+      <c r="D6">
         <v>-2291000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-91192000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7566000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>43649000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1336000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>97500000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>15883000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-75516000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>125353000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>73740000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-146938000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>171790000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9840000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10553000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-24165000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6516000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-113472000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-78506000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>94273000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>112783000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-45944000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-31800000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3108000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>215976000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-69344000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-27049000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>11768000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>76463000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-139797000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>71491000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-69337000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>65533000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-73917000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-65528000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-75433000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>18772877673.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-18178877673.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>384043102674.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-41651000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>32743434148.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-13521953806.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-239480288626.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>123827724594.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>99344199361.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-52348857720.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>44324084222.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16736645945.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2290639011.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>33678974696.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-9146412380.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-36458833236.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>63661517418.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-25431029221.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>26401351859.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-29492994374.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>22506107052.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-26386274903.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>36222633867.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-17947453140.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-332731000000.0</v>
+      </c>
+      <c r="D7">
         <v>-248134000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-156752000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-68309000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-313172000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-229504000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-252563000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-173835000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-89649000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-364196000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-236224000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-180892000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-91029000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-333460000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-599549000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-400059000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-172376000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-762491000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-500685000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-328695000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-45342000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-673527000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-454543000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -26196,54 +26875,56 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26293,54 +26974,56 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26390,54 +27073,56 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26487,122 +27172,124 @@
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -26620,122 +27307,124 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>201404000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8493000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-59409000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-79561000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-103749000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>57385000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-259752000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>63085000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>104789000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2725000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-89877000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-128373000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>87519000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>121582000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-175095000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>17972000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-8316000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-64876000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -26753,54 +27442,56 @@
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26850,251 +27541,259 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>25782000000.0</v>
+      </c>
+      <c r="C14">
+        <v>28595000000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>24134000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23784000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22619000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>22462000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24174000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>25363000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24782000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24576000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>26511000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5435000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5264000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5267000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>25140000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>24624000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>24536000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24150000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>25683000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>23470000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>23175000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>22304000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>21347000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>23583000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>23667000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>23127000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>23243000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>22886000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>22949000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>22651000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>22682000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>20482000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>20892000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>20089000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>20790875896.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>22019414597.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>22563000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>23349000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4661995318.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>43125979894.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>26126773784.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>23827298944.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>84952186508.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-34133452581.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>35176407772.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>29105997810.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>30155836158.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>31635699566.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>28706967139.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>26391565778.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>31617319302.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>21196612773.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -27103,316 +27802,324 @@
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>9212411791.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>9212449300.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>291513000000.0</v>
+      </c>
+      <c r="C16">
+        <v>105896000000.0</v>
+      </c>
+      <c r="D16">
         <v>319138000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>321429000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>412621000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>405055000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>361406000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>362742000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>265242000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>249359000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>324875000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>199522000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>125782000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>272720000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>100930000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>110770000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>100217000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>124382000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>130898000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>244370000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>322876000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>228603000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>115820000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>161764000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>193564000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>310039000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>94063000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>163407000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>190456000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>186845000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>110382000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>250179000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>178688000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>248025000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>182492000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>256409000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>321937000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>397370000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>378597122327.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>396776102674.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>12733000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>54384366148.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>21640932000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>35162885806.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>274643174432.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>150815449838.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>51471250477.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>103820108197.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>59496023975.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>76232669920.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>73942030909.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>40263056213.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>49409468593.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>85868301829.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>22206784411.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>47637813632.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>21236461773.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>50729456147.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>28223349095.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>54609623998.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>18386990131.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>36334443271.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27462,353 +28169,365 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>71915000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-25709000000.0</v>
+      </c>
+      <c r="D18">
         <v>50158000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-108963000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>10412000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-14421000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>34037000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>58910000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-71538000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-138579000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-27285000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>271773000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-72864000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-193139000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-25701000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-72057000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5972000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-21360000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>279000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-275923000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>73812000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-186502000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>32860000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>14592000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-102462000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>116156000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>96647000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-96741000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>31785000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-4679000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-37046000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>87673000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>892000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-239876000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>8135000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-12524000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>24037000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>15953444163.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-379061419401.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>356975783251.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-88746000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-33306514875.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-20787522882.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>61418205013.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>142076456904.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-50710973375.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-4469466467.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-38163399424.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5919156915.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-224829719787.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>29217480670.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-54162710406.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>22689513208.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-43056328193.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-192530372846.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-42259596166.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-91863969337.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-114322480675.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-101540789209.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-94028000579.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-69883761344.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-6362000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-51940000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>74328000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-40592000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-61723000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>42434000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>68483000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17897000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-373818000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-21705000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-58428000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>23273000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-20985000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-35037000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10252000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-14458000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-25869000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-14310000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-23923000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>2487000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8716000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-19509000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>7527000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>4007000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-8619000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-26187000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-22479000000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -27828,69 +28547,71 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
@@ -27929,132 +28650,138 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>230557000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-295604000000.0</v>
+      </c>
+      <c r="D21">
         <v>-53921000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>21572000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-125500000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>117357000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11746000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>61879000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-16633000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>120405000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>71329000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>18000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-113938000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>197348000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>20427000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-17155000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-78841000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-46436000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-47088000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8416000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-96612000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>61292000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-20102000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>79867000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-104187000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -28072,970 +28799,994 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>24977000000.0</v>
+      </c>
+      <c r="C22">
+        <v>24246000000.0</v>
+      </c>
+      <c r="D22">
         <v>21262000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-35700000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>19518000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16928000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-28117000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8091000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6423000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-24080000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6002000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14940000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-14177000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-141277000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-8966000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-38102000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-29758000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>86533000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-55674000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-26328000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10534000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3021000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>20868000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-18736000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>29155000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>18224000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>30519000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17783000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13250000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8154000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13740000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12274000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-8234000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-88942000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-29754000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-29516000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-206713000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-24292294315.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1470344562.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>9294949753.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>26576000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-22928673454.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-153706346535.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-61447614086.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-114252602379.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1926952269.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1958828607.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>187633986.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1561178028.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2786242996.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1726426638.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1621081332.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3506848391.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-48314215.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-2921776676.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>9857020674.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>8174543749.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1756519595.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>237662459.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6413956344.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>15044128066.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>12163583700.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>33839456900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>7238313700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>7906951900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>6150700300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>19881349400.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>5794533100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5388909200.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>10793139700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>25095617700.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>8157717700.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>14156375800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>6199355800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>7112123400.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>29976214000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
-[...1 lines deleted...]
-      </c>
+      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22">
+        <v>3352064000.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22">
         <v>14960635000.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-1394000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-9223000000.0</v>
+      </c>
+      <c r="D23">
         <v>-17318000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3812000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6581000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-66961000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2912000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2574000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2345000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2436000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>492781000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-895000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1720000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-6706000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>62596000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2425000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2236000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-811524000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-112001000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1136000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>104736000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-8782000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1173774000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5566237000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2015103000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2337846000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2092636000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2416200000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1278922000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1482000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1558448000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1701060000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1493000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-4128000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1509000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-64746000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>805000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-29032646865.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>360739962293.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>284798.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-34000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-276.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>195545.0</v>
       </c>
-      <c r="AQ23"/>
-[...1 lines deleted...]
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23">
         <v>12940365544.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>781398442.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>200000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2094691509839.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2087350850.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1890651170231.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2936415958024.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>12473000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6659006998.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1673541988.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1626046669135.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1992036200.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-4860518043.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2061000506214.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1958426474564.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-1958379061564.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
         <v>66184400.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2267231500.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23">
-        <v>217606000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="CM23"/>
       <c r="CN23">
+        <v>217606000.0</v>
+      </c>
+      <c r="CO23"/>
+      <c r="CP23">
         <v>65340448000.0</v>
       </c>
-      <c r="CO23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>2025000000.0</v>
+      </c>
+      <c r="D24">
         <v>18517000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-51000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-37000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>252446000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-190000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>92672000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>100008000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>444000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-351538000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>184000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>259000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>62786000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1185000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4182000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>987000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>14826000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>187000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>69000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>34000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>23687000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>37000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>44000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>33075000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>14941000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7084000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>243000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>85000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1275000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1436000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>53000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>646000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>189334000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>35000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>93000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>138000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>31852446523.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>142476761.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>261076715.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>49844000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>222457946.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2254641895.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>75909104.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-11099335750.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>59860186804.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>344142449038.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>177685950.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>80507830436.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>189180265.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>486974650.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>8389091.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1657782726.0</v>
       </c>
       <c r="BC24"/>
       <c r="BD24">
+        <v>1657782726.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>128684309.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>59833705.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>312928474.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>47250314.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>149467192.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>9569000000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
         <v>2750141000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>33178000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-36135000000.0</v>
+      </c>
+      <c r="D25">
         <v>75310000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-57012000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>52157000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-7217000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>151160000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>124511000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-46436000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-119099000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-36370000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>254171000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-24576000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-26511000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3531000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>32838000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>24491000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-86533000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>55674000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>26328000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10534000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3021000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-20868000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>18736000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-29155000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-18224000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-30519000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-17783000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-13250000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-8154000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-13740000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-12274000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8234000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>88942000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>29754000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>29516000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>206713000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>36526202223.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-388616734951.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-9294949753.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-26576000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>22928673454.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>153706346535.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>104052472782.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>249841713276.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1926952269.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1958828607.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-187633986.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1561178028.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-2786242996.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1726426638.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1621081332.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-3506848391.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>48314215.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2921776676.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-9857020674.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-8174543749.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1756519595.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-237662459.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-6413956344.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-15044128066.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>499999000000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
@@ -29073,54 +29824,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29170,753 +29923,773 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>118887000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-193255000000.0</v>
+      </c>
+      <c r="D28">
         <v>-71239000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17760000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-118919000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>50396000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-86440000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-54917000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-12587000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>61386000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>504176000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-198448000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-58372000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>61879000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-16633000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>120405000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>71329000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-113938000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>197348000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>20427000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-17155000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-78841000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-46436000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-47088000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8416000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-96612000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>61292000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-20102000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>79867000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-104187000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-16235000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-70875000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>116075000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-82087000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-53097000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-99608000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-29032646865.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>360739962293.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>26805684572.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2749000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>65826491480.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5041926777.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-100974402744.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-18248732309.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>205973110615.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-107558180186.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-261654965392.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-10995174980.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>101612528362.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4272313761.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>44529323376.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-59156735535.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>106717845611.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>165441560899.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>211741320909.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5858741116.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>111689691186.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>68385188673.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>102902397334.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>86608603819.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>249011883500.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>162195872100.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>83455527200.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>91872304900.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>78379716600.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>61627863600.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>41547577200.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>113753591900.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>104035347700.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>117551313600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>87934063200.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>82728971600.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>78875000000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28">
+        <v>36800000.0</v>
+      </c>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>217606000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1175000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>65340448000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>24128000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>83937000000.0</v>
+      </c>
+      <c r="C29">
+        <v>16706000000.0</v>
+      </c>
+      <c r="D29">
         <v>75310000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-57012000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>52157000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>33845000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>146827000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>109983000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-40013000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-119005000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5005000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>293893000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-14177000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-141277000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3531000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-32838000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5267000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7924000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>26335000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-261544000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>97769000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-165302000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>41613000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>34145000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-76914000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>127090000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>112350000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-70311000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>54349000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>23081000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-28250000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>95172000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>26508000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-163320000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>33763000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>15720000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>59462000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>33024783804.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-365126975792.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>379354000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-73302000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-31744673933.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>9194213714.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>68731632480.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>159416409841.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-32830877109.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2172708079.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-27023944114.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>31166198035.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-163283619442.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>67764451485.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>16127626725.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>123373581897.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>35083843619.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-91107665064.0</v>
       </c>
-      <c r="BC29"/>
-      <c r="BD29">
+      <c r="BE29"/>
+      <c r="BF29">
         <v>56383549500.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>22464668300.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>24842374100.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>33118501900.0</v>
       </c>
-      <c r="BK29"/>
-      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>7971791700.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29">
         <v>2262475700.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>8081770500.0</v>
       </c>
-      <c r="BY29"/>
-[...1 lines deleted...]
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29">
         <v>3989305000.0</v>
       </c>
-      <c r="CB29"/>
-      <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
-      <c r="CF29">
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29">
         <v>3151430000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>3079233000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>2893614000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29">
         <v>9819918000.0</v>
       </c>
-      <c r="CM29"/>
-[...1 lines deleted...]
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29">
         <v>4619000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-11507000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-42393000000.0</v>
+      </c>
+      <c r="D30">
         <v>-6362000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-51940000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>74328000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-40592000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-61723000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>42434000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>68483000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-17897000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-373818000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-21705000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-58428000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>23273000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-20985000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-35037000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10252000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-14458000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-25869000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-14310000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-23923000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2487000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8716000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-19509000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7527000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4007000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-8619000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-26187000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-22479000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-26485000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-7360000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7446000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-24970000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>112778000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-25593000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-28151000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-35287000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>14781106882.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-13791966848.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-22117140034.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>34400000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1339382996.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-27757094701.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-207237518363.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-17339952937.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-28979432016.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>53218012258.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>333002993728.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-36907669000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>18961730091.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-38357790550.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-69803362481.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-100675679598.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-78140171812.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-99764925056.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-42259596166.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-91735285028.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-114262646970.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-101227860735.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-93980750265.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-69734294152.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>18959688000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>10809196000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>13984969000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1053477000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>