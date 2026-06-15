--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -833,10498 +839,11229 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>616938196000.0</v>
+      </c>
+      <c r="C2">
         <v>119072705000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22874131000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29676962000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42435593199.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42825748957.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63522835321.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80872856925.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88538457245.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-733355483000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>992940000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>837315208.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-585810704.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>191919465.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8178647937.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>2632524811.0</v>
+      </c>
+      <c r="C7">
         <v>3093609731.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>355213922.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>899983244.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1389613406.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>441442307.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>48100000000.0</v>
       </c>
       <c r="C8">
         <v>48100000000.0</v>
       </c>
       <c r="D8">
         <v>48100000000.0</v>
       </c>
       <c r="E8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="F8">
         <v>46830085000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>46478825000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>-733355482500.0</v>
       </c>
       <c r="D9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="E9">
         <v>-18724852060.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-18915339310.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-18968028310.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19189852060.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19321352060.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>33565948000.0</v>
+      </c>
+      <c r="C10">
         <v>7525420000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11035484000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3032714000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2247218920.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4559187988.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4383462320.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>517560598.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>558308774.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>21914811070.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4617191630.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2225552250.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2247218920.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4559187990.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4383462320.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>517560600.0</v>
       </c>
-      <c r="I11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>54325279000.0</v>
+      </c>
+      <c r="C12">
         <v>29450563000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15662760000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4512014000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2247218920.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4559187988.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4383462320.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>517560598.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>558308774.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>48100000000.0</v>
       </c>
       <c r="C13">
         <v>48100000000.0</v>
       </c>
       <c r="D13">
         <v>48100000000.0</v>
       </c>
       <c r="E13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="F13">
         <v>46830085000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46478825000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>45000000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>27500000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>481000000.0</v>
       </c>
       <c r="C14">
         <v>481000000.0</v>
       </c>
       <c r="D14">
+        <v>481000000.0</v>
+      </c>
+      <c r="E14">
         <v>474152000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>468300850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000000.0</v>
       </c>
       <c r="G14">
         <v>450000000.0</v>
       </c>
       <c r="H14">
-        <v>537500000.0</v>
+        <v>450000000.0</v>
       </c>
       <c r="I14">
         <v>537500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>537500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>24</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>5214695000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1237370000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14241669369.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8646490215.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19220420367.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>19760278344.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8201115675.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>8788766000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3052208000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5829399910.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46096257.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>145897641000.0</v>
+      </c>
+      <c r="C22">
         <v>113445544000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>83567329000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76523599000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61472279663.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46219333933.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>72223498743.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>82995994982.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>71368992885.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1569197460000.0</v>
+      </c>
+      <c r="C23">
         <v>806899524000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>596476288000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>563818753000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>174987775320.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>153676923198.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>178542229812.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>176696173756.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>146113406379.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>14028366998.0</v>
+      </c>
+      <c r="C24">
         <v>17981029360.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21291883130.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29689961530.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14472769930.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21430265770.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>27633200750.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>33173458340.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>20262495820.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21291883130.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>30379876470.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15882594150.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22325384970.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28310988420.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33451204370.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>186411660.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>920282654000.0</v>
+      </c>
+      <c r="C28">
         <v>1220490703000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1167958760000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>64894702000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>38198442756.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47203621792.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49581903016.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52973330717.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>44424200299.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>187689204237.0</v>
+      </c>
+      <c r="C29">
         <v>504628675906.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>272284181726.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>332024843488.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>60640356486.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>76310414249.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>91329983000.0</v>
+      </c>
+      <c r="C30">
         <v>59713430000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22761231000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40180481000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14615713034.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8788765552.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3052207538.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5829399910.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46096257.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>37189642293.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>24989046775.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>24267021331.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6121064320.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9427741526.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-1133821924198.0</v>
+      </c>
+      <c r="C32">
         <v>-1032481025135.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-885339052502.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22199813948.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6636244538.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>573099314.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>881434309000.0</v>
+      </c>
+      <c r="C33">
         <v>595690279000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>467998838000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>421727628000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>62204471466.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65028680565.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>76475156817.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>72102068483.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>62634550882.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>435028352000.0</v>
+      </c>
+      <c r="C35">
         <v>209264593000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>206231910000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>163695843000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28809815147.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>37057120965.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39426875416.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>43693284365.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10616172659.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>317943175000.0</v>
+      </c>
+      <c r="C36">
         <v>132514793000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>86962097000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>85425161000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-1.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-47148516186.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>99999999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-37818731083.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-28223977151.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>140839727940.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>89696339950.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8643083950.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>17880164379.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H38">
         <v>0.0</v>
       </c>
       <c r="I38">
+        <v>0.0</v>
+      </c>
+      <c r="J38">
         <v>9281792950.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>396210248000.0</v>
+      </c>
+      <c r="C39">
         <v>8599708000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6486130000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20875031000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>34448092236.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>29080955160.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22407904394.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15251149783.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11505457581.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>256034488000.0</v>
+      </c>
+      <c r="C40">
         <v>86716247000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7587893000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5699700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24906729219.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7165479332.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5417461397.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5601932387.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3389304912.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>11601457000.0</v>
       </c>
-      <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>14731736000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>11115887000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>10242080000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>10429761000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>-733355483000.0</v>
       </c>
       <c r="C42">
         <v>-733355483000.0</v>
       </c>
       <c r="D42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="E42">
         <v>209082916000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-18915339313.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-18968028313.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-19189852063.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-27500000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-7533361135.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>604115705507.0</v>
+      </c>
+      <c r="C45">
         <v>503496222219.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>124841103444.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>96257669087.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>53066185307.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>70331143337.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>554290048000.0</v>
+      </c>
+      <c r="C46">
         <v>461059680000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>378302498000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>333983397000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>59450142351.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>53592415894.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48109404531.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>44425641119.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>34898329851.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>454850551080.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>378302497820.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>62153373745.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>53066185310.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47148516186.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>41569937159.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>37818731083.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>28223977150.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-78271390000.0</v>
+      </c>
+      <c r="C48">
         <v>-35038354000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4699857000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7814494000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1832247321.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1935939207.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1735046071.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2057583617.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2094380391.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>937187709793.0</v>
+      </c>
+      <c r="C50">
         <v>1028981224635.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>940947638024.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>37002171633.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15073437488.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>29242455140.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>4848792777.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>953848602000.0</v>
+      </c>
+      <c r="C51">
         <v>1228016122000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1178994245000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>112927416000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>40445661678.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>51762809785.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>53965365339.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>53490891320.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>44982509074.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>938547258000.0</v>
+      </c>
+      <c r="C52">
         <v>1030146627000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>982947638000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>82547540000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>24563067528.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>29437424815.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25654376919.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20039686950.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>44796097414.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>20759331000.0</v>
+      </c>
+      <c r="C53">
         <v>21925143000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4627276000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1479300000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1569197460000.0</v>
+      </c>
+      <c r="C55">
         <v>806899524000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>596476288000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>563818753000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>174987775320.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>153676923198.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>178542229812.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>176696173756.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>146113406379.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>687763151000.0</v>
+      </c>
+      <c r="C56">
         <v>211209245000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>128477450000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>142091125000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>112783303853.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>88648242633.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>102067072995.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>104594105273.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>83478855497.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1821585075000.0</v>
+      </c>
+      <c r="C57">
         <v>1243690270000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1013816503000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>119891311000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>106147059315.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>88075143319.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>113815094004.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>126274754606.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>144924975246.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>2256613427000.0</v>
+      </c>
+      <c r="C58">
         <v>1452954863000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1220048412000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>283587154000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>134956874462.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>125132264284.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>153241969421.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>169968038971.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>155541147905.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-763526873000.0</v>
+      </c>
+      <c r="C60">
         <v>-720293837000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-689955339000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>264997410000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>30584308216.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>24989046776.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>24267021331.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6121064320.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-9427741526.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>650472848000.0</v>
+      </c>
+      <c r="C2">
+        <v>616938196000.0</v>
+      </c>
+      <c r="D2">
         <v>523020136000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>287692880000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>175681581000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>119072705000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57391501000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>53148461000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45315192000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22874131000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>37361444103.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>33029262000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21557711706.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29676962337.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>37070443333.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34380201810.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>35704831111.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>42435593199.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>40776196623.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>40075192064.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40222845098.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>42825748957.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>44379623364.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>39540260857.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>41889822982.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>63522835321.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>11</v>
-[...27 lines deleted...]
-      <c r="A5" t="s">
         <v>12</v>
-      </c>
-[...4389 lines deleted...]
-        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="H5">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="I5">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="J5">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="K5">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="L5">
+        <v>992940397.0</v>
+      </c>
+      <c r="M5">
+        <v>992940397.0</v>
+      </c>
+      <c r="N5">
+        <v>992940397.0</v>
+      </c>
+      <c r="O5">
+        <v>992940397.0</v>
+      </c>
+      <c r="P5">
+        <v>837315208.0</v>
+      </c>
+      <c r="Q5">
+        <v>837315208.0</v>
+      </c>
+      <c r="R5">
+        <v>28147597687.0</v>
+      </c>
+      <c r="S5">
+        <v>27914745687.0</v>
+      </c>
+      <c r="T5">
+        <v>27899945187.0</v>
+      </c>
+      <c r="U5">
+        <v>27699534687.0</v>
+      </c>
+      <c r="V5">
+        <v>27514913687.0</v>
+      </c>
+      <c r="W5">
+        <v>-19553839017.0</v>
+      </c>
+      <c r="X5">
+        <v>-19129432598.0</v>
+      </c>
+      <c r="Y5">
+        <v>-19129432598.0</v>
+      </c>
+      <c r="Z5">
+        <v>-18997932598.0</v>
+      </c>
+      <c r="AA5">
+        <v>-18997932598.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>2066665802.0</v>
+      </c>
+      <c r="C7">
+        <v>2632524811.0</v>
+      </c>
+      <c r="D7">
+        <v>3550483638.0</v>
+      </c>
+      <c r="E7">
+        <v>3249381171.0</v>
+      </c>
+      <c r="F7">
+        <v>3457586608.0</v>
+      </c>
+      <c r="G7">
+        <v>3093609731.0</v>
+      </c>
+      <c r="H7">
+        <v>943068172.0</v>
+      </c>
+      <c r="I7">
+        <v>449960404.0</v>
+      </c>
+      <c r="J7">
+        <v>797002710.0</v>
+      </c>
+      <c r="K7">
+        <v>355213922.0</v>
+      </c>
+      <c r="L7">
+        <v>618401836.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="C8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="D8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="E8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="F8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="G8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="H8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="I8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="J8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="K8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="L8">
+        <v>48100000000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="E9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="F9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="I9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>-733355482500.0</v>
+      </c>
+      <c r="M9">
+        <v>-18724852060.0</v>
+      </c>
+      <c r="N9">
+        <v>-18724852060.0</v>
+      </c>
+      <c r="O9">
+        <v>-18724852060.0</v>
+      </c>
+      <c r="P9">
+        <v>-18840003310.0</v>
+      </c>
+      <c r="Q9">
+        <v>-18859734310.0</v>
+      </c>
+      <c r="R9">
+        <v>-18884967310.0</v>
+      </c>
+      <c r="S9">
+        <v>-18915339310.0</v>
+      </c>
+      <c r="T9">
+        <v>-18917269810.0</v>
+      </c>
+      <c r="U9">
+        <v>-18967491310.0</v>
+      </c>
+      <c r="V9">
+        <v>-18967491310.0</v>
+      </c>
+      <c r="W9">
+        <v>-18968028310.0</v>
+      </c>
+      <c r="X9">
+        <v>336953250.0</v>
+      </c>
+      <c r="Y9">
+        <v>260029750.0</v>
+      </c>
+      <c r="Z9">
+        <v>-19189852060.0</v>
+      </c>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10">
+        <v>74429360000.0</v>
+      </c>
+      <c r="C10">
+        <v>33565948000.0</v>
+      </c>
+      <c r="D10">
+        <v>9933531000.0</v>
+      </c>
+      <c r="E10">
+        <v>13647667000.0</v>
+      </c>
+      <c r="F10">
+        <v>18498009000.0</v>
+      </c>
+      <c r="G10">
+        <v>7525420000.0</v>
+      </c>
+      <c r="H10">
+        <v>6291726000.0</v>
+      </c>
+      <c r="I10">
+        <v>6579312000.0</v>
+      </c>
+      <c r="J10">
+        <v>17366573000.0</v>
+      </c>
+      <c r="K10">
+        <v>11035484000.0</v>
+      </c>
+      <c r="L10">
+        <v>16268542639.0</v>
+      </c>
+      <c r="M10">
+        <v>9702425465.0</v>
+      </c>
+      <c r="N10">
+        <v>11402482415.0</v>
+      </c>
+      <c r="O10">
+        <v>2225552252.0</v>
+      </c>
+      <c r="P10">
+        <v>4640668847.0</v>
+      </c>
+      <c r="Q10">
+        <v>4503532980.0</v>
+      </c>
+      <c r="R10">
+        <v>6083082670.0</v>
+      </c>
+      <c r="S10">
+        <v>2247218920.0</v>
+      </c>
+      <c r="T10">
+        <v>2908194109.0</v>
+      </c>
+      <c r="U10">
+        <v>4426777535.0</v>
+      </c>
+      <c r="V10">
+        <v>5766020017.0</v>
+      </c>
+      <c r="W10">
+        <v>4559187988.0</v>
+      </c>
+      <c r="X10">
+        <v>3095797726.0</v>
+      </c>
+      <c r="Y10">
+        <v>1399015979.0</v>
+      </c>
+      <c r="Z10">
+        <v>7186921954.0</v>
+      </c>
+      <c r="AA10">
+        <v>4383462320.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>21914811070.0</v>
+      </c>
+      <c r="E11">
+        <v>21914811070.0</v>
+      </c>
+      <c r="F11">
+        <v>21914811070.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11">
+        <v>4817191630.0</v>
+      </c>
+      <c r="I11">
+        <v>4617191630.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>11402482420.0</v>
+      </c>
+      <c r="O11">
+        <v>2225552250.0</v>
+      </c>
+      <c r="P11">
+        <v>4640668850.0</v>
+      </c>
+      <c r="Q11">
+        <v>4503532980.0</v>
+      </c>
+      <c r="R11">
+        <v>6083082670.0</v>
+      </c>
+      <c r="S11">
+        <v>2247218920.0</v>
+      </c>
+      <c r="T11">
+        <v>2908194110.0</v>
+      </c>
+      <c r="U11">
+        <v>4426777540.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12">
+        <v>95188691000.0</v>
+      </c>
+      <c r="C12">
+        <v>54325279000.0</v>
+      </c>
+      <c r="D12">
+        <v>30691863000.0</v>
+      </c>
+      <c r="E12">
+        <v>35572810000.0</v>
+      </c>
+      <c r="F12">
+        <v>40423152000.0</v>
+      </c>
+      <c r="G12">
+        <v>29450563000.0</v>
+      </c>
+      <c r="H12">
+        <v>11119002000.0</v>
+      </c>
+      <c r="I12">
+        <v>11206588000.0</v>
+      </c>
+      <c r="J12">
+        <v>21993849000.0</v>
+      </c>
+      <c r="K12">
+        <v>15662760000.0</v>
+      </c>
+      <c r="L12">
+        <v>20855923639.0</v>
+      </c>
+      <c r="M12">
+        <v>10881706465.0</v>
+      </c>
+      <c r="N12">
+        <v>12835955442.0</v>
+      </c>
+      <c r="O12">
+        <v>3704851779.0</v>
+      </c>
+      <c r="P12">
+        <v>4640668847.0</v>
+      </c>
+      <c r="Q12">
+        <v>4503532980.0</v>
+      </c>
+      <c r="R12">
+        <v>6083082670.0</v>
+      </c>
+      <c r="S12">
+        <v>2247218920.0</v>
+      </c>
+      <c r="T12">
+        <v>2908194109.0</v>
+      </c>
+      <c r="U12">
+        <v>4426777535.0</v>
+      </c>
+      <c r="V12">
+        <v>5766020017.0</v>
+      </c>
+      <c r="W12">
+        <v>4559187988.0</v>
+      </c>
+      <c r="X12">
+        <v>3870435076.0</v>
+      </c>
+      <c r="Y12">
+        <v>2852022479.0</v>
+      </c>
+      <c r="Z12">
+        <v>7186921954.0</v>
+      </c>
+      <c r="AA12">
+        <v>4383462320.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="C13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="D13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="E13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="F13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="G13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="H13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="I13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="J13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="K13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="L13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="M13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="N13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="O13">
+        <v>48100000000.0</v>
+      </c>
+      <c r="P13">
+        <v>47332325000.0</v>
+      </c>
+      <c r="Q13">
+        <v>47182615000.0</v>
+      </c>
+      <c r="R13">
+        <v>47032565000.0</v>
+      </c>
+      <c r="S13">
+        <v>46830085000.0</v>
+      </c>
+      <c r="T13">
+        <v>46817215000.0</v>
+      </c>
+      <c r="U13">
+        <v>46667026000.0</v>
+      </c>
+      <c r="V13">
+        <v>46482405000.0</v>
+      </c>
+      <c r="W13">
+        <v>46478825000.0</v>
+      </c>
+      <c r="X13">
+        <v>45000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>45000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>45000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>45000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14">
+        <v>481000000.0</v>
+      </c>
+      <c r="C14">
+        <v>481000000.0</v>
+      </c>
+      <c r="D14">
+        <v>481000000.0</v>
+      </c>
+      <c r="E14">
+        <v>481000000.0</v>
+      </c>
+      <c r="F14">
+        <v>481000000.0</v>
+      </c>
+      <c r="G14">
+        <v>481000000.0</v>
+      </c>
+      <c r="H14">
+        <v>481000000.0</v>
+      </c>
+      <c r="I14">
+        <v>481000000.0</v>
+      </c>
+      <c r="J14">
+        <v>481000000.0</v>
+      </c>
+      <c r="K14">
+        <v>481000000.0</v>
+      </c>
+      <c r="L14">
+        <v>481000000.0</v>
+      </c>
+      <c r="M14">
+        <v>481000000.0</v>
+      </c>
+      <c r="N14">
+        <v>481000000.0</v>
+      </c>
+      <c r="O14">
+        <v>481000000.0</v>
+      </c>
+      <c r="P14">
+        <v>473323250.0</v>
+      </c>
+      <c r="Q14">
+        <v>471826150.0</v>
+      </c>
+      <c r="R14">
+        <v>470325650.0</v>
+      </c>
+      <c r="S14">
+        <v>468300850.0</v>
+      </c>
+      <c r="T14">
+        <v>468172150.0</v>
+      </c>
+      <c r="U14">
+        <v>466670260.0</v>
+      </c>
+      <c r="V14">
+        <v>464824050.0</v>
+      </c>
+      <c r="W14">
+        <v>464788772.0</v>
+      </c>
+      <c r="X14">
+        <v>464788282.0</v>
+      </c>
+      <c r="Y14">
+        <v>464788390.0</v>
+      </c>
+      <c r="Z14">
+        <v>464788315.0</v>
+      </c>
+      <c r="AA14">
+        <v>450000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>5214695000.0</v>
+      </c>
+      <c r="H16">
+        <v>86326149000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
+        <v>2542963000.0</v>
+      </c>
+      <c r="K16">
+        <v>2590432000.0</v>
+      </c>
+      <c r="L16">
+        <v>6127741244.0</v>
+      </c>
+      <c r="M16">
+        <v>4533831764.0</v>
+      </c>
+      <c r="N16">
+        <v>4885093714.0</v>
+      </c>
+      <c r="O16">
+        <v>1237370416.0</v>
+      </c>
+      <c r="P16">
+        <v>4509901073.0</v>
+      </c>
+      <c r="Q16">
+        <v>5691694989.0</v>
+      </c>
+      <c r="R16">
+        <v>8089253211.0</v>
+      </c>
+      <c r="S16">
+        <v>14241669369.0</v>
+      </c>
+      <c r="T16">
+        <v>20651006059.0</v>
+      </c>
+      <c r="U16">
+        <v>18070038321.0</v>
+      </c>
+      <c r="V16">
+        <v>19657181423.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>19918577801.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
+        <v>7365252070.0</v>
+      </c>
+      <c r="V21">
+        <v>4715365146.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22">
+        <v>135353005000.0</v>
+      </c>
+      <c r="C22">
+        <v>145897641000.0</v>
+      </c>
+      <c r="D22">
+        <v>236896912000.0</v>
+      </c>
+      <c r="E22">
+        <v>236705350000.0</v>
+      </c>
+      <c r="F22">
+        <v>207549268000.0</v>
+      </c>
+      <c r="G22">
+        <v>113445544000.0</v>
+      </c>
+      <c r="H22">
+        <v>102792795000.0</v>
+      </c>
+      <c r="I22">
+        <v>96481825000.0</v>
+      </c>
+      <c r="J22">
+        <v>94617787000.0</v>
+      </c>
+      <c r="K22">
+        <v>83567329000.0</v>
+      </c>
+      <c r="L22">
+        <v>98614094041.0</v>
+      </c>
+      <c r="M22">
+        <v>90680700894.0</v>
+      </c>
+      <c r="N22">
+        <v>63507562460.0</v>
+      </c>
+      <c r="O22">
+        <v>76523599294.0</v>
+      </c>
+      <c r="P22">
+        <v>94234156860.0</v>
+      </c>
+      <c r="Q22">
+        <v>84674809087.0</v>
+      </c>
+      <c r="R22">
+        <v>53924669391.0</v>
+      </c>
+      <c r="S22">
+        <v>61472279663.0</v>
+      </c>
+      <c r="T22">
+        <v>72263448131.0</v>
+      </c>
+      <c r="U22">
+        <v>49986586733.0</v>
+      </c>
+      <c r="V22">
+        <v>57424733481.0</v>
+      </c>
+      <c r="W22">
+        <v>57288461936.0</v>
+      </c>
+      <c r="X22">
+        <v>54609381541.0</v>
+      </c>
+      <c r="Y22">
+        <v>41224958538.0</v>
+      </c>
+      <c r="Z22">
+        <v>56891636539.0</v>
+      </c>
+      <c r="AA22">
+        <v>72223498743.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23">
+        <v>1647768741000.0</v>
+      </c>
+      <c r="C23">
+        <v>1569197460000.0</v>
+      </c>
+      <c r="D23">
+        <v>1358181609000.0</v>
+      </c>
+      <c r="E23">
+        <v>1104134512000.0</v>
+      </c>
+      <c r="F23">
+        <v>944851997000.0</v>
+      </c>
+      <c r="G23">
+        <v>806899524000.0</v>
+      </c>
+      <c r="H23">
+        <v>692864794000.0</v>
+      </c>
+      <c r="I23">
+        <v>658367288000.0</v>
+      </c>
+      <c r="J23">
+        <v>641400954000.0</v>
+      </c>
+      <c r="K23">
+        <v>596476288000.0</v>
+      </c>
+      <c r="L23">
+        <v>600577872604.0</v>
+      </c>
+      <c r="M23">
+        <v>218052874196.0</v>
+      </c>
+      <c r="N23">
+        <v>207908514204.0</v>
+      </c>
+      <c r="O23">
+        <v>212080420622.0</v>
+      </c>
+      <c r="P23">
+        <v>203357173530.0</v>
+      </c>
+      <c r="Q23">
+        <v>184833307854.0</v>
+      </c>
+      <c r="R23">
+        <v>166683169583.0</v>
+      </c>
+      <c r="S23">
+        <v>174987775320.0</v>
+      </c>
+      <c r="T23">
+        <v>178153281668.0</v>
+      </c>
+      <c r="U23">
+        <v>165797057773.0</v>
+      </c>
+      <c r="V23">
+        <v>163257421501.0</v>
+      </c>
+      <c r="W23">
+        <v>153676923198.0</v>
+      </c>
+      <c r="X23">
+        <v>163781182929.0</v>
+      </c>
+      <c r="Y23">
+        <v>153552741916.0</v>
+      </c>
+      <c r="Z23">
+        <v>169128778005.0</v>
+      </c>
+      <c r="AA23">
+        <v>178542229812.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24">
+        <v>14155446944.0</v>
+      </c>
+      <c r="C24">
+        <v>14028366998.0</v>
+      </c>
+      <c r="D24">
+        <v>17981029360.0</v>
+      </c>
+      <c r="E24">
+        <v>17981029360.0</v>
+      </c>
+      <c r="F24">
+        <v>17981029360.0</v>
+      </c>
+      <c r="G24">
+        <v>195941287936.0</v>
+      </c>
+      <c r="H24">
+        <v>24790459900.0</v>
+      </c>
+      <c r="I24">
+        <v>24893467460.0</v>
+      </c>
+      <c r="J24">
+        <v>23359262154.0</v>
+      </c>
+      <c r="K24">
+        <v>21291883130.0</v>
+      </c>
+      <c r="L24">
+        <v>24387492910.0</v>
+      </c>
+      <c r="M24">
+        <v>29689961530.0</v>
+      </c>
+      <c r="N24">
+        <v>27532294780.0</v>
+      </c>
+      <c r="O24">
+        <v>29689961530.0</v>
+      </c>
+      <c r="P24">
+        <v>28780030170.0</v>
+      </c>
+      <c r="Q24">
+        <v>29104511660.0</v>
+      </c>
+      <c r="R24">
+        <v>12799091240.0</v>
+      </c>
+      <c r="S24">
+        <v>14472769930.0</v>
+      </c>
+      <c r="T24">
+        <v>21421780040.0</v>
+      </c>
+      <c r="U24">
+        <v>22997714530.0</v>
+      </c>
+      <c r="V24">
+        <v>24397207550.0</v>
+      </c>
+      <c r="W24">
+        <v>21430265770.0</v>
+      </c>
+      <c r="X24">
+        <v>24869420220.0</v>
+      </c>
+      <c r="Y24">
+        <v>27712851760.0</v>
+      </c>
+      <c r="Z24">
+        <v>30452417990.0</v>
+      </c>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>20311784220.0</v>
+      </c>
+      <c r="E25">
+        <v>20485628040.0</v>
+      </c>
+      <c r="F25">
+        <v>20339412160.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25">
+        <v>27867932570.0</v>
+      </c>
+      <c r="I25">
+        <v>25266749500.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>25243430880.0</v>
+      </c>
+      <c r="M25">
+        <v>30545899500.0</v>
+      </c>
+      <c r="N25">
+        <v>28455829720.0</v>
+      </c>
+      <c r="O25">
+        <v>30379876470.0</v>
+      </c>
+      <c r="P25">
+        <v>30405033900.0</v>
+      </c>
+      <c r="Q25">
+        <v>30514335880.0</v>
+      </c>
+      <c r="R25">
+        <v>14208915460.0</v>
+      </c>
+      <c r="S25">
+        <v>15882594150.0</v>
+      </c>
+      <c r="T25">
+        <v>23073921890.0</v>
+      </c>
+      <c r="U25">
+        <v>24972375740.0</v>
+      </c>
+      <c r="V25">
+        <v>25292326750.0</v>
+      </c>
+      <c r="W25">
+        <v>22325384970.0</v>
+      </c>
+      <c r="X25">
+        <v>25697839970.0</v>
+      </c>
+      <c r="Y25">
+        <v>28541271510.0</v>
+      </c>
+      <c r="Z25">
+        <v>31130205660.0</v>
+      </c>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28">
+        <v>879138634000.0</v>
+      </c>
+      <c r="C28">
+        <v>920282654000.0</v>
+      </c>
+      <c r="D28">
+        <v>1399633005000.0</v>
+      </c>
+      <c r="E28">
+        <v>1364033349000.0</v>
+      </c>
+      <c r="F28">
+        <v>1292127628000.0</v>
+      </c>
+      <c r="G28">
+        <v>1095996202000.0</v>
+      </c>
+      <c r="H28">
+        <v>1006394963000.0</v>
+      </c>
+      <c r="I28">
+        <v>1096003047000.0</v>
+      </c>
+      <c r="J28">
+        <v>1145406994000.0</v>
+      </c>
+      <c r="K28">
+        <v>951559251000.0</v>
+      </c>
+      <c r="L28">
+        <v>946825570432.0</v>
+      </c>
+      <c r="M28">
+        <v>56420322140.0</v>
+      </c>
+      <c r="N28">
+        <v>57297126674.0</v>
+      </c>
+      <c r="O28">
+        <v>110701864023.0</v>
+      </c>
+      <c r="P28">
+        <v>43885556462.0</v>
+      </c>
+      <c r="Q28">
+        <v>50067701274.0</v>
+      </c>
+      <c r="R28">
+        <v>33414831080.0</v>
+      </c>
+      <c r="S28">
+        <v>38198442756.0</v>
+      </c>
+      <c r="T28">
+        <v>55827782496.0</v>
+      </c>
+      <c r="U28">
+        <v>47768522746.0</v>
+      </c>
+      <c r="V28">
+        <v>44573881623.0</v>
+      </c>
+      <c r="W28">
+        <v>-4559187988.0</v>
+      </c>
+      <c r="X28">
+        <v>-3095797726.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1399015979.0</v>
+      </c>
+      <c r="Z28">
+        <v>-7186921954.0</v>
+      </c>
+      <c r="AA28">
+        <v>49581903016.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>190714193725.0</v>
+      </c>
+      <c r="C29">
+        <v>187689204237.0</v>
+      </c>
+      <c r="D29">
+        <v>647399727937.0</v>
+      </c>
+      <c r="E29">
+        <v>629178682151.0</v>
+      </c>
+      <c r="F29">
+        <v>575844091335.0</v>
+      </c>
+      <c r="G29">
+        <v>504628675906.0</v>
+      </c>
+      <c r="H29">
+        <v>456417719617.0</v>
+      </c>
+      <c r="I29">
+        <v>512926421949.0</v>
+      </c>
+      <c r="J29">
+        <v>264566459415.0</v>
+      </c>
+      <c r="K29">
+        <v>272284181726.0</v>
+      </c>
+      <c r="L29">
+        <v>281893230889.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30">
+        <v>135827976000.0</v>
+      </c>
+      <c r="C30">
+        <v>91329983000.0</v>
+      </c>
+      <c r="D30">
+        <v>52237230000.0</v>
+      </c>
+      <c r="E30">
+        <v>50298555000.0</v>
+      </c>
+      <c r="F30">
+        <v>43736052000.0</v>
+      </c>
+      <c r="G30">
+        <v>59713430000.0</v>
+      </c>
+      <c r="H30">
+        <v>46529499000.0</v>
+      </c>
+      <c r="I30">
+        <v>53531281000.0</v>
+      </c>
+      <c r="J30">
+        <v>31155768000.0</v>
+      </c>
+      <c r="K30">
+        <v>22761231000.0</v>
+      </c>
+      <c r="L30">
+        <v>19918577801.0</v>
+      </c>
+      <c r="M30">
+        <v>22387492148.0</v>
+      </c>
+      <c r="N30">
+        <v>33058060696.0</v>
+      </c>
+      <c r="O30">
+        <v>40180480615.0</v>
+      </c>
+      <c r="P30">
+        <v>12957703165.0</v>
+      </c>
+      <c r="Q30">
+        <v>2008559317.0</v>
+      </c>
+      <c r="R30">
+        <v>3846003185.0</v>
+      </c>
+      <c r="S30">
+        <v>14615713034.0</v>
+      </c>
+      <c r="T30">
+        <v>9651064264.0</v>
+      </c>
+      <c r="U30">
+        <v>7365252070.0</v>
+      </c>
+      <c r="V30">
+        <v>4715365146.0</v>
+      </c>
+      <c r="W30">
+        <v>8776865552.0</v>
+      </c>
+      <c r="X30">
+        <v>6712641556.0</v>
+      </c>
+      <c r="Y30">
+        <v>6343814873.0</v>
+      </c>
+      <c r="Z30">
+        <v>6460237268.0</v>
+      </c>
+      <c r="AA30">
+        <v>3042207538.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>37189642293.0</v>
+      </c>
+      <c r="P31">
+        <v>33875672249.0</v>
+      </c>
+      <c r="Q31">
+        <v>33432109709.0</v>
+      </c>
+      <c r="R31">
+        <v>32471035381.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31">
+        <v>28063166233.0</v>
+      </c>
+      <c r="U31">
+        <v>27141958980.0</v>
+      </c>
+      <c r="V31">
+        <v>26114230276.0</v>
+      </c>
+      <c r="W31">
+        <v>24989046776.0</v>
+      </c>
+      <c r="X31">
+        <v>24161435336.0</v>
+      </c>
+      <c r="Y31">
+        <v>24358844289.0</v>
+      </c>
+      <c r="Z31">
+        <v>25069597344.0</v>
+      </c>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>-1084998093329.0</v>
+      </c>
+      <c r="C32">
+        <v>-1133821924198.0</v>
+      </c>
+      <c r="D32">
+        <v>-1237191601308.0</v>
+      </c>
+      <c r="E32">
+        <v>-1020810419634.0</v>
+      </c>
+      <c r="F32">
+        <v>-1000675582904.0</v>
+      </c>
+      <c r="G32">
+        <v>-1032481025135.0</v>
+      </c>
+      <c r="H32">
+        <v>-1009129252955.0</v>
+      </c>
+      <c r="I32">
+        <v>-879459223674.0</v>
+      </c>
+      <c r="J32">
+        <v>-877510553048.0</v>
+      </c>
+      <c r="K32">
+        <v>-885339052502.0</v>
+      </c>
+      <c r="L32">
+        <v>-1023972958556.0</v>
+      </c>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33">
+        <v>879765829000.0</v>
+      </c>
+      <c r="C33">
+        <v>881434309000.0</v>
+      </c>
+      <c r="D33">
+        <v>990981068000.0</v>
+      </c>
+      <c r="E33">
+        <v>758406504000.0</v>
+      </c>
+      <c r="F33">
+        <v>637404165000.0</v>
+      </c>
+      <c r="G33">
+        <v>595690279000.0</v>
+      </c>
+      <c r="H33">
+        <v>524598335000.0</v>
+      </c>
+      <c r="I33">
+        <v>493179690000.0</v>
+      </c>
+      <c r="J33">
+        <v>481947816000.0</v>
+      </c>
+      <c r="K33">
+        <v>467998838000.0</v>
+      </c>
+      <c r="L33">
+        <v>445273198119.0</v>
+      </c>
+      <c r="M33">
+        <v>73200390431.0</v>
+      </c>
+      <c r="N33">
+        <v>73079337148.0</v>
+      </c>
+      <c r="O33">
+        <v>70796457695.0</v>
+      </c>
+      <c r="P33">
+        <v>67152164641.0</v>
+      </c>
+      <c r="Q33">
+        <v>65672653314.0</v>
+      </c>
+      <c r="R33">
+        <v>63848704013.0</v>
+      </c>
+      <c r="S33">
+        <v>62204471467.0</v>
+      </c>
+      <c r="T33">
+        <v>59250010586.0</v>
+      </c>
+      <c r="U33">
+        <v>65439937553.0</v>
+      </c>
+      <c r="V33">
+        <v>64436039466.0</v>
+      </c>
+      <c r="W33">
+        <v>47148516186.0</v>
+      </c>
+      <c r="X33">
+        <v>45807097114.0</v>
+      </c>
+      <c r="Y33">
+        <v>45170433456.0</v>
+      </c>
+      <c r="Z33">
+        <v>42239246967.0</v>
+      </c>
+      <c r="AA33">
+        <v>76475156817.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>-1.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35">
+        <v>470809129000.0</v>
+      </c>
+      <c r="C35">
+        <v>435028352000.0</v>
+      </c>
+      <c r="D35">
+        <v>440983476000.0</v>
+      </c>
+      <c r="E35">
+        <v>410059545000.0</v>
+      </c>
+      <c r="F35">
+        <v>294499419000.0</v>
+      </c>
+      <c r="G35">
+        <v>209264593000.0</v>
+      </c>
+      <c r="H35">
+        <v>161366814000.0</v>
+      </c>
+      <c r="I35">
+        <v>253229510000.0</v>
+      </c>
+      <c r="J35">
+        <v>234416726000.0</v>
+      </c>
+      <c r="K35">
+        <v>206231910000.0</v>
+      </c>
+      <c r="L35">
+        <v>37981140129.0</v>
+      </c>
+      <c r="M35">
+        <v>42904858000.0</v>
+      </c>
+      <c r="N35">
+        <v>40436037473.0</v>
+      </c>
+      <c r="O35">
+        <v>41981333470.0</v>
+      </c>
+      <c r="P35">
+        <v>44694025399.0</v>
+      </c>
+      <c r="Q35">
+        <v>44349403879.0</v>
+      </c>
+      <c r="R35">
+        <v>27590059958.0</v>
+      </c>
+      <c r="S35">
+        <v>28809815148.0</v>
+      </c>
+      <c r="T35">
+        <v>39093447637.0</v>
+      </c>
+      <c r="U35">
+        <v>40562638236.0</v>
+      </c>
+      <c r="V35">
+        <v>40453325996.0</v>
+      </c>
+      <c r="W35">
+        <v>21430265768.0</v>
+      </c>
+      <c r="X35">
+        <v>24869420218.0</v>
+      </c>
+      <c r="Y35">
+        <v>27712851762.0</v>
+      </c>
+      <c r="Z35">
+        <v>30452417994.0</v>
+      </c>
+      <c r="AA35">
+        <v>39426875417.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36">
+        <v>306542999000.0</v>
+      </c>
+      <c r="C36">
+        <v>317943175000.0</v>
+      </c>
+      <c r="D36">
+        <v>343659026000.0</v>
+      </c>
+      <c r="E36">
+        <v>236564661000.0</v>
+      </c>
+      <c r="F36">
+        <v>141152041000.0</v>
+      </c>
+      <c r="G36">
+        <v>132514793000.0</v>
+      </c>
+      <c r="H36">
+        <v>427435783000.0</v>
+      </c>
+      <c r="I36">
+        <v>402472786000.0</v>
+      </c>
+      <c r="J36">
+        <v>391197755000.0</v>
+      </c>
+      <c r="K36">
+        <v>381389666000.0</v>
+      </c>
+      <c r="L36">
+        <v>371075399705.0</v>
+      </c>
+      <c r="M36">
+        <v>-1.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36">
+        <v>-1.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
+        <v>1.0</v>
+      </c>
+      <c r="S36">
+        <v>0.0</v>
+      </c>
+      <c r="T36">
+        <v>0.0</v>
+      </c>
+      <c r="U36">
+        <v>-47589744506.0</v>
+      </c>
+      <c r="V36">
+        <v>-46570860753.0</v>
+      </c>
+      <c r="W36">
+        <v>-47148516186.0</v>
+      </c>
+      <c r="X36">
+        <v>-45807097114.0</v>
+      </c>
+      <c r="Y36">
+        <v>-45170433456.0</v>
+      </c>
+      <c r="Z36">
+        <v>-42239246967.0</v>
+      </c>
+      <c r="AA36">
+        <v>34905219658.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>351970047510.0</v>
+      </c>
+      <c r="E38">
+        <v>244854624440.0</v>
+      </c>
+      <c r="F38">
+        <v>149461989860.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>91425362890.0</v>
+      </c>
+      <c r="I38">
+        <v>90664295790.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>8643083950.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>9108314828.0</v>
+      </c>
+      <c r="R38">
+        <v>9123300495.0</v>
+      </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
+        <v>9585207381.0</v>
+      </c>
+      <c r="U38">
+        <v>17850193047.0</v>
+      </c>
+      <c r="V38">
+        <v>17865178713.0</v>
+      </c>
+      <c r="W38">
+        <v>17880164379.0</v>
+      </c>
+      <c r="X38">
+        <v>22576294882.0</v>
+      </c>
+      <c r="Y38">
+        <v>29129373326.0</v>
+      </c>
+      <c r="Z38">
+        <v>34888358992.0</v>
+      </c>
+      <c r="AA38">
+        <v>34905219658.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39">
+        <v>401633240000.0</v>
+      </c>
+      <c r="C39">
+        <v>396210248000.0</v>
+      </c>
+      <c r="D39">
+        <v>47374536000.0</v>
+      </c>
+      <c r="E39">
+        <v>23151293000.0</v>
+      </c>
+      <c r="F39">
+        <v>15739361000.0</v>
+      </c>
+      <c r="G39">
+        <v>8599708000.0</v>
+      </c>
+      <c r="H39">
+        <v>7825164000.0</v>
+      </c>
+      <c r="I39">
+        <v>3967903000.0</v>
+      </c>
+      <c r="J39">
+        <v>11685733000.0</v>
+      </c>
+      <c r="K39">
+        <v>6486130000.0</v>
+      </c>
+      <c r="L39">
+        <v>16681706660.0</v>
+      </c>
+      <c r="M39">
+        <v>21536386721.0</v>
+      </c>
+      <c r="N39">
+        <v>26191336352.0</v>
+      </c>
+      <c r="O39">
+        <v>18749753262.0</v>
+      </c>
+      <c r="P39">
+        <v>26940609095.0</v>
+      </c>
+      <c r="Q39">
+        <v>27812324615.0</v>
+      </c>
+      <c r="R39">
+        <v>38980710324.0</v>
+      </c>
+      <c r="S39">
+        <v>34448092236.0</v>
+      </c>
+      <c r="T39">
+        <v>34080564578.0</v>
+      </c>
+      <c r="U39">
+        <v>38578503882.0</v>
+      </c>
+      <c r="V39">
+        <v>30915263391.0</v>
+      </c>
+      <c r="W39">
+        <v>18023727156.0</v>
+      </c>
+      <c r="X39">
+        <v>30205332760.0</v>
+      </c>
+      <c r="Y39">
+        <v>28832139244.0</v>
+      </c>
+      <c r="Z39">
+        <v>21462376285.0</v>
+      </c>
+      <c r="AA39">
+        <v>22417904394.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40">
+        <v>253692787000.0</v>
+      </c>
+      <c r="C40">
+        <v>256034488000.0</v>
+      </c>
+      <c r="D40">
+        <v>95113848000.0</v>
+      </c>
+      <c r="E40">
+        <v>95138294000.0</v>
+      </c>
+      <c r="F40">
+        <v>100213885000.0</v>
+      </c>
+      <c r="G40">
+        <v>86716247000.0</v>
+      </c>
+      <c r="H40">
+        <v>46320904000.0</v>
+      </c>
+      <c r="I40">
+        <v>9287365000.0</v>
+      </c>
+      <c r="J40">
+        <v>46444706000.0</v>
+      </c>
+      <c r="K40">
+        <v>45704759000.0</v>
+      </c>
+      <c r="L40">
+        <v>203449419519.0</v>
+      </c>
+      <c r="M40">
+        <v>51107864696.0</v>
+      </c>
+      <c r="N40">
+        <v>50361983645.0</v>
+      </c>
+      <c r="O40">
+        <v>3483644433.0</v>
+      </c>
+      <c r="P40">
+        <v>53582125401.0</v>
+      </c>
+      <c r="Q40">
+        <v>33643758192.0</v>
+      </c>
+      <c r="R40">
+        <v>26336011763.0</v>
+      </c>
+      <c r="S40">
+        <v>24906729219.0</v>
+      </c>
+      <c r="T40">
+        <v>6971406537.0</v>
+      </c>
+      <c r="U40">
+        <v>6700573449.0</v>
+      </c>
+      <c r="V40">
+        <v>6793292064.0</v>
+      </c>
+      <c r="W40">
+        <v>45249394362.0</v>
+      </c>
+      <c r="X40">
+        <v>54721369303.0</v>
+      </c>
+      <c r="Y40">
+        <v>47204697190.0</v>
+      </c>
+      <c r="Z40">
+        <v>57630883976.0</v>
+      </c>
+      <c r="AA40">
+        <v>24637881764.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>11601457000.0</v>
+      </c>
+      <c r="P41">
+        <v>14288991497.0</v>
+      </c>
+      <c r="Q41">
+        <v>13835067998.0</v>
+      </c>
+      <c r="R41">
+        <v>13381144499.0</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41">
+        <v>16019525750.0</v>
+      </c>
+      <c r="U41">
+        <v>15590262500.0</v>
+      </c>
+      <c r="V41">
+        <v>15160999250.0</v>
+      </c>
+      <c r="W41">
+        <v>14731736000.0</v>
+      </c>
+      <c r="X41">
+        <v>12297792276.0</v>
+      </c>
+      <c r="Y41">
+        <v>11876170569.0</v>
+      </c>
+      <c r="Z41">
+        <v>11487732800.0</v>
+      </c>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="C42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="D42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="E42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="F42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="G42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42">
+        <v>-733355483000.0</v>
+      </c>
+      <c r="J42">
+        <v>-685255483000.0</v>
+      </c>
+      <c r="K42">
+        <v>-685255483000.0</v>
+      </c>
+      <c r="L42">
+        <v>-733355482503.0</v>
+      </c>
+      <c r="M42">
+        <v>-18724852063.0</v>
+      </c>
+      <c r="N42">
+        <v>-18724852063.0</v>
+      </c>
+      <c r="O42">
+        <v>-18724852063.0</v>
+      </c>
+      <c r="P42">
+        <v>-18840003313.0</v>
+      </c>
+      <c r="Q42">
+        <v>-18859734313.0</v>
+      </c>
+      <c r="R42">
+        <v>-46195249792.0</v>
+      </c>
+      <c r="S42">
+        <v>-45992769792.0</v>
+      </c>
+      <c r="T42">
+        <v>-47403025704.0</v>
+      </c>
+      <c r="U42">
+        <v>-47252836704.0</v>
+      </c>
+      <c r="V42">
+        <v>-47068215704.0</v>
+      </c>
+      <c r="W42">
+        <v>-19553839017.0</v>
+      </c>
+      <c r="X42">
+        <v>-18792479348.0</v>
+      </c>
+      <c r="Y42">
+        <v>-18869402848.0</v>
+      </c>
+      <c r="Z42">
+        <v>-18997932598.0</v>
+      </c>
+      <c r="AA42">
+        <v>-18997932598.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="A45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>616289466662.0</v>
+      </c>
+      <c r="C45">
+        <v>604115705507.0</v>
+      </c>
+      <c r="D45">
+        <v>693402160588.0</v>
+      </c>
+      <c r="E45">
+        <v>566263322581.0</v>
+      </c>
+      <c r="F45">
+        <v>538811867747.0</v>
+      </c>
+      <c r="G45">
+        <v>503496222219.0</v>
+      </c>
+      <c r="H45">
+        <v>141252292349.0</v>
+      </c>
+      <c r="I45">
+        <v>127003130293.0</v>
+      </c>
+      <c r="J45">
+        <v>131312637336.0</v>
+      </c>
+      <c r="K45">
+        <v>124841103444.0</v>
+      </c>
+      <c r="L45">
+        <v>107371074077.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46">
+        <v>564021744000.0</v>
+      </c>
+      <c r="C46">
+        <v>554290048000.0</v>
+      </c>
+      <c r="D46">
+        <v>645206235000.0</v>
+      </c>
+      <c r="E46">
+        <v>519726037000.0</v>
+      </c>
+      <c r="F46">
+        <v>494136318000.0</v>
+      </c>
+      <c r="G46">
+        <v>461059680000.0</v>
+      </c>
+      <c r="H46">
+        <v>94107274000.0</v>
+      </c>
+      <c r="I46">
+        <v>87972661000.0</v>
+      </c>
+      <c r="J46">
+        <v>88015818000.0</v>
+      </c>
+      <c r="K46">
+        <v>83874929000.0</v>
+      </c>
+      <c r="L46">
+        <v>70238728843.0</v>
+      </c>
+      <c r="M46">
+        <v>70881320862.0</v>
+      </c>
+      <c r="N46">
+        <v>70760267578.0</v>
+      </c>
+      <c r="O46">
+        <v>68477388125.0</v>
+      </c>
+      <c r="P46">
+        <v>64397835526.0</v>
+      </c>
+      <c r="Q46">
+        <v>62918324198.0</v>
+      </c>
+      <c r="R46">
+        <v>61094374896.0</v>
+      </c>
+      <c r="S46">
+        <v>59450142351.0</v>
+      </c>
+      <c r="T46">
+        <v>56063745915.0</v>
+      </c>
+      <c r="U46">
+        <v>54003672882.0</v>
+      </c>
+      <c r="V46">
+        <v>52999774795.0</v>
+      </c>
+      <c r="W46">
+        <v>47148516186.0</v>
+      </c>
+      <c r="X46">
+        <v>45807097114.0</v>
+      </c>
+      <c r="Y46">
+        <v>45170433456.0</v>
+      </c>
+      <c r="Z46">
+        <v>42239246967.0</v>
+      </c>
+      <c r="AA46">
+        <v>41569937159.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="A47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>639011020080.0</v>
+      </c>
+      <c r="E47">
+        <v>513551879210.0</v>
+      </c>
+      <c r="F47">
+        <v>487942174800.0</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47">
+        <v>433172971720.0</v>
+      </c>
+      <c r="I47">
+        <v>402515393760.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>354895815790.0</v>
+      </c>
+      <c r="M47">
+        <v>64587277810.0</v>
+      </c>
+      <c r="N47">
+        <v>64451238860.0</v>
+      </c>
+      <c r="O47">
+        <v>62153373745.0</v>
+      </c>
+      <c r="P47">
+        <v>58058835480.0</v>
+      </c>
+      <c r="Q47">
+        <v>56564338486.0</v>
+      </c>
+      <c r="R47">
+        <v>54725403518.0</v>
+      </c>
+      <c r="S47">
+        <v>53066185310.0</v>
+      </c>
+      <c r="T47">
+        <v>49664803205.0</v>
+      </c>
+      <c r="U47">
+        <v>47589744506.0</v>
+      </c>
+      <c r="V47">
+        <v>46570860753.0</v>
+      </c>
+      <c r="W47">
+        <v>47148516186.0</v>
+      </c>
+      <c r="X47">
+        <v>45807097114.0</v>
+      </c>
+      <c r="Y47">
+        <v>45170433456.0</v>
+      </c>
+      <c r="Z47">
+        <v>42239246967.0</v>
+      </c>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
+      <c r="A48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48">
+        <v>-75531652000.0</v>
+      </c>
+      <c r="C48">
+        <v>-78271390000.0</v>
+      </c>
+      <c r="D48">
+        <v>-73360842000.0</v>
+      </c>
+      <c r="E48">
+        <v>-59997470000.0</v>
+      </c>
+      <c r="F48">
+        <v>-46068477000.0</v>
+      </c>
+      <c r="G48">
+        <v>-35038354000.0</v>
+      </c>
+      <c r="H48">
+        <v>-32235419000.0</v>
+      </c>
+      <c r="I48">
+        <v>-23944606000.0</v>
+      </c>
+      <c r="J48">
+        <v>-13442079000.0</v>
+      </c>
+      <c r="K48">
+        <v>-4699857000.0</v>
+      </c>
+      <c r="L48">
+        <v>3680061760.0</v>
+      </c>
+      <c r="M48">
+        <v>4872057767.0</v>
+      </c>
+      <c r="N48">
+        <v>6023648224.0</v>
+      </c>
+      <c r="O48">
+        <v>6821553959.0</v>
+      </c>
+      <c r="P48">
+        <v>4546035354.0</v>
+      </c>
+      <c r="Q48">
+        <v>4271913813.0</v>
+      </c>
+      <c r="R48">
+        <v>3486122486.0</v>
+      </c>
+      <c r="S48">
+        <v>1832247321.0</v>
+      </c>
+      <c r="T48">
+        <v>749031750.0</v>
+      </c>
+      <c r="U48">
+        <v>28234997.0</v>
+      </c>
+      <c r="V48">
+        <v>-814872707.0</v>
+      </c>
+      <c r="W48">
+        <v>-1935939208.0</v>
+      </c>
+      <c r="X48">
+        <v>-2046085316.0</v>
+      </c>
+      <c r="Y48">
+        <v>-1771752863.0</v>
+      </c>
+      <c r="Z48">
+        <v>-932470058.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1735046071.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27">
+      <c r="A49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
+      <c r="A50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>937345880995.0</v>
+      </c>
+      <c r="C50">
+        <v>937187709793.0</v>
+      </c>
+      <c r="D50">
+        <v>980743563185.0</v>
+      </c>
+      <c r="E50">
+        <v>978896728016.0</v>
+      </c>
+      <c r="F50">
+        <v>1026471846232.0</v>
+      </c>
+      <c r="G50">
+        <v>1028981224635.0</v>
+      </c>
+      <c r="H50">
+        <v>1026176140845.0</v>
+      </c>
+      <c r="I50">
+        <v>981673042890.0</v>
+      </c>
+      <c r="J50">
+        <v>939904759129.0</v>
+      </c>
+      <c r="K50">
+        <v>940947638024.0</v>
+      </c>
+      <c r="L50">
+        <v>937733603257.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
+      <c r="A51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>953567994000.0</v>
+      </c>
+      <c r="C51">
+        <v>953848602000.0</v>
+      </c>
+      <c r="D51">
+        <v>1409566536000.0</v>
+      </c>
+      <c r="E51">
+        <v>1377681016000.0</v>
+      </c>
+      <c r="F51">
+        <v>1310625637000.0</v>
+      </c>
+      <c r="G51">
+        <v>1103521622000.0</v>
+      </c>
+      <c r="H51">
+        <v>1012686689000.0</v>
+      </c>
+      <c r="I51">
+        <v>1102582359000.0</v>
+      </c>
+      <c r="J51">
+        <v>1162773567000.0</v>
+      </c>
+      <c r="K51">
+        <v>962594735000.0</v>
+      </c>
+      <c r="L51">
+        <v>963094113071.0</v>
+      </c>
+      <c r="M51">
+        <v>66122747605.0</v>
+      </c>
+      <c r="N51">
+        <v>68699609089.0</v>
+      </c>
+      <c r="O51">
+        <v>112927416275.0</v>
+      </c>
+      <c r="P51">
+        <v>48526225309.0</v>
+      </c>
+      <c r="Q51">
+        <v>54571234254.0</v>
+      </c>
+      <c r="R51">
+        <v>39497913751.0</v>
+      </c>
+      <c r="S51">
+        <v>40445661678.0</v>
+      </c>
+      <c r="T51">
+        <v>58735976608.0</v>
+      </c>
+      <c r="U51">
+        <v>52195300285.0</v>
+      </c>
+      <c r="V51">
+        <v>50339901644.0</v>
+      </c>
+      <c r="W51">
+        <v>45270931880.0</v>
+      </c>
+      <c r="X51">
+        <v>51528784300.0</v>
+      </c>
+      <c r="Y51">
+        <v>51347106580.0</v>
+      </c>
+      <c r="Z51">
+        <v>56923196320.0</v>
+      </c>
+      <c r="AA51">
+        <v>53965365336.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
+      <c r="A52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>938485218000.0</v>
+      </c>
+      <c r="C52">
+        <v>938547258000.0</v>
+      </c>
+      <c r="D52">
+        <v>982137751000.0</v>
+      </c>
+      <c r="E52">
+        <v>979976388000.0</v>
+      </c>
+      <c r="F52">
+        <v>1028001225000.0</v>
+      </c>
+      <c r="G52">
+        <v>1030146627000.0</v>
+      </c>
+      <c r="H52">
+        <v>984909030000.0</v>
+      </c>
+      <c r="I52">
+        <v>979980570000.0</v>
+      </c>
+      <c r="J52">
+        <v>940965019000.0</v>
+      </c>
+      <c r="K52">
+        <v>942240341000.0</v>
+      </c>
+      <c r="L52">
+        <v>938108082517.0</v>
+      </c>
+      <c r="M52">
+        <v>36074892591.0</v>
+      </c>
+      <c r="N52">
+        <v>40936196889.0</v>
+      </c>
+      <c r="O52">
+        <v>82547539805.0</v>
+      </c>
+      <c r="P52">
+        <v>18338306656.0</v>
+      </c>
+      <c r="Q52">
+        <v>24485067087.0</v>
+      </c>
+      <c r="R52">
+        <v>25288998291.0</v>
+      </c>
+      <c r="S52">
+        <v>24563067528.0</v>
+      </c>
+      <c r="T52">
+        <v>35662054718.0</v>
+      </c>
+      <c r="U52">
+        <v>27222924545.0</v>
+      </c>
+      <c r="V52">
+        <v>25047574894.0</v>
+      </c>
+      <c r="W52">
+        <v>22945546910.0</v>
+      </c>
+      <c r="X52">
+        <v>25830944330.0</v>
+      </c>
+      <c r="Y52">
+        <v>22805835070.0</v>
+      </c>
+      <c r="Z52">
+        <v>25792990660.0</v>
+      </c>
+      <c r="AA52">
+        <v>25654376919.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
+      <c r="A53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53">
+        <v>20759331000.0</v>
+      </c>
+      <c r="C53">
+        <v>20759331000.0</v>
+      </c>
+      <c r="D53">
+        <v>20758332000.0</v>
+      </c>
+      <c r="E53">
+        <v>21925143000.0</v>
+      </c>
+      <c r="F53">
+        <v>21925143000.0</v>
+      </c>
+      <c r="G53">
+        <v>21925143000.0</v>
+      </c>
+      <c r="H53">
+        <v>4827276000.0</v>
+      </c>
+      <c r="I53">
+        <v>4627276000.0</v>
+      </c>
+      <c r="J53">
+        <v>4627276000.0</v>
+      </c>
+      <c r="K53">
+        <v>4627276000.0</v>
+      </c>
+      <c r="L53">
+        <v>4587381000.0</v>
+      </c>
+      <c r="M53">
+        <v>1179281000.0</v>
+      </c>
+      <c r="N53">
+        <v>1433473027.0</v>
+      </c>
+      <c r="O53">
+        <v>1479299527.0</v>
+      </c>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
+        <v>774637350.0</v>
+      </c>
+      <c r="Y53">
+        <v>1453006500.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
+      <c r="A54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
+      <c r="A55" t="s">
+        <v>63</v>
+      </c>
+      <c r="B55">
+        <v>1647768741000.0</v>
+      </c>
+      <c r="C55">
+        <v>1569197460000.0</v>
+      </c>
+      <c r="D55">
+        <v>1358181609000.0</v>
+      </c>
+      <c r="E55">
+        <v>1104134512000.0</v>
+      </c>
+      <c r="F55">
+        <v>944851997000.0</v>
+      </c>
+      <c r="G55">
+        <v>806899524000.0</v>
+      </c>
+      <c r="H55">
+        <v>692864794000.0</v>
+      </c>
+      <c r="I55">
+        <v>658367288000.0</v>
+      </c>
+      <c r="J55">
+        <v>641400954000.0</v>
+      </c>
+      <c r="K55">
+        <v>596476288000.0</v>
+      </c>
+      <c r="L55">
+        <v>600577872604.0</v>
+      </c>
+      <c r="M55">
+        <v>218052874196.0</v>
+      </c>
+      <c r="N55">
+        <v>207908514204.0</v>
+      </c>
+      <c r="O55">
+        <v>212080420622.0</v>
+      </c>
+      <c r="P55">
+        <v>203357173530.0</v>
+      </c>
+      <c r="Q55">
+        <v>184833307854.0</v>
+      </c>
+      <c r="R55">
+        <v>166683169583.0</v>
+      </c>
+      <c r="S55">
+        <v>174987775320.0</v>
+      </c>
+      <c r="T55">
+        <v>178153281668.0</v>
+      </c>
+      <c r="U55">
+        <v>165797057773.0</v>
+      </c>
+      <c r="V55">
+        <v>163257421501.0</v>
+      </c>
+      <c r="W55">
+        <v>153676923198.0</v>
+      </c>
+      <c r="X55">
+        <v>163781182930.0</v>
+      </c>
+      <c r="Y55">
+        <v>153552741916.0</v>
+      </c>
+      <c r="Z55">
+        <v>169128778005.0</v>
+      </c>
+      <c r="AA55">
+        <v>178542229812.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
+      <c r="A56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56">
+        <v>768002912000.0</v>
+      </c>
+      <c r="C56">
+        <v>687763151000.0</v>
+      </c>
+      <c r="D56">
+        <v>367200542000.0</v>
+      </c>
+      <c r="E56">
+        <v>345728008000.0</v>
+      </c>
+      <c r="F56">
+        <v>307447833000.0</v>
+      </c>
+      <c r="G56">
+        <v>211209245000.0</v>
+      </c>
+      <c r="H56">
+        <v>168266460000.0</v>
+      </c>
+      <c r="I56">
+        <v>165187598000.0</v>
+      </c>
+      <c r="J56">
+        <v>159453138000.0</v>
+      </c>
+      <c r="K56">
+        <v>128477450000.0</v>
+      </c>
+      <c r="L56">
+        <v>155304674485.0</v>
+      </c>
+      <c r="M56">
+        <v>144852483764.0</v>
+      </c>
+      <c r="N56">
+        <v>134829177055.0</v>
+      </c>
+      <c r="O56">
+        <v>141283962927.0</v>
+      </c>
+      <c r="P56">
+        <v>136205008888.0</v>
+      </c>
+      <c r="Q56">
+        <v>119160654540.0</v>
+      </c>
+      <c r="R56">
+        <v>102834465570.0</v>
+      </c>
+      <c r="S56">
+        <v>112783303853.0</v>
+      </c>
+      <c r="T56">
+        <v>118903271082.0</v>
+      </c>
+      <c r="U56">
+        <v>100357120220.0</v>
+      </c>
+      <c r="V56">
+        <v>98821382035.0</v>
+      </c>
+      <c r="W56">
+        <v>88648242633.0</v>
+      </c>
+      <c r="X56">
+        <v>95397790934.0</v>
+      </c>
+      <c r="Y56">
+        <v>79252935134.0</v>
+      </c>
+      <c r="Z56">
+        <v>92001172046.0</v>
+      </c>
+      <c r="AA56">
+        <v>102067072995.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27">
+      <c r="A57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57">
+        <v>1853001005000.0</v>
+      </c>
+      <c r="C57">
+        <v>1821585075000.0</v>
+      </c>
+      <c r="D57">
+        <v>1604392143000.0</v>
+      </c>
+      <c r="E57">
+        <v>1366538428000.0</v>
+      </c>
+      <c r="F57">
+        <v>1308123415000.0</v>
+      </c>
+      <c r="G57">
+        <v>1243690270000.0</v>
+      </c>
+      <c r="H57">
+        <v>1177395713000.0</v>
+      </c>
+      <c r="I57">
+        <v>1044646822000.0</v>
+      </c>
+      <c r="J57">
+        <v>1036963691000.0</v>
+      </c>
+      <c r="K57">
+        <v>1013816503000.0</v>
+      </c>
+      <c r="L57">
+        <v>1179277633041.0</v>
+      </c>
+      <c r="M57">
+        <v>122183086218.0</v>
+      </c>
+      <c r="N57">
+        <v>114380222316.0</v>
+      </c>
+      <c r="O57">
+        <v>117675256198.0</v>
+      </c>
+      <c r="P57">
+        <v>112022276500.0</v>
+      </c>
+      <c r="Q57">
+        <v>94793709239.0</v>
+      </c>
+      <c r="R57">
+        <v>95419094376.0</v>
+      </c>
+      <c r="S57">
+        <v>106147059315.0</v>
+      </c>
+      <c r="T57">
+        <v>104060663937.0</v>
+      </c>
+      <c r="U57">
+        <v>92068728379.0</v>
+      </c>
+      <c r="V57">
+        <v>91720893479.0</v>
+      </c>
+      <c r="W57">
+        <v>88075143319.0</v>
+      </c>
+      <c r="X57">
+        <v>99100992667.0</v>
+      </c>
+      <c r="Y57">
+        <v>86744958047.0</v>
+      </c>
+      <c r="Z57">
+        <v>99520706958.0</v>
+      </c>
+      <c r="AA57">
+        <v>113815094004.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
+      <c r="A58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58">
+        <v>2323810135000.0</v>
+      </c>
+      <c r="C58">
+        <v>2256613427000.0</v>
+      </c>
+      <c r="D58">
+        <v>2045375619000.0</v>
+      </c>
+      <c r="E58">
+        <v>1776597973000.0</v>
+      </c>
+      <c r="F58">
+        <v>1602622835000.0</v>
+      </c>
+      <c r="G58">
+        <v>1452954863000.0</v>
+      </c>
+      <c r="H58">
+        <v>1338762527000.0</v>
+      </c>
+      <c r="I58">
+        <v>1297876331000.0</v>
+      </c>
+      <c r="J58">
+        <v>1271380417000.0</v>
+      </c>
+      <c r="K58">
+        <v>1220048412000.0</v>
+      </c>
+      <c r="L58">
+        <v>1217258773171.0</v>
+      </c>
+      <c r="M58">
+        <v>165087944219.0</v>
+      </c>
+      <c r="N58">
+        <v>154816259789.0</v>
+      </c>
+      <c r="O58">
+        <v>159656589668.0</v>
+      </c>
+      <c r="P58">
+        <v>156716301900.0</v>
+      </c>
+      <c r="Q58">
+        <v>139143113119.0</v>
+      </c>
+      <c r="R58">
+        <v>123009154334.0</v>
+      </c>
+      <c r="S58">
+        <v>134956874463.0</v>
+      </c>
+      <c r="T58">
+        <v>143154111574.0</v>
+      </c>
+      <c r="U58">
+        <v>132631366615.0</v>
+      </c>
+      <c r="V58">
+        <v>132174219475.0</v>
+      </c>
+      <c r="W58">
+        <v>125132264284.0</v>
+      </c>
+      <c r="X58">
+        <v>137096624910.0</v>
+      </c>
+      <c r="Y58">
+        <v>127162400130.0</v>
+      </c>
+      <c r="Z58">
+        <v>142138645417.0</v>
+      </c>
+      <c r="AA58">
+        <v>153241969421.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
+      <c r="A59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
+      <c r="A60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60">
+        <v>-760787134000.0</v>
+      </c>
+      <c r="C60">
+        <v>-763526873000.0</v>
+      </c>
+      <c r="D60">
+        <v>-758616324000.0</v>
+      </c>
+      <c r="E60">
+        <v>-745252953000.0</v>
+      </c>
+      <c r="F60">
+        <v>-731323959000.0</v>
+      </c>
+      <c r="G60">
+        <v>-720293837000.0</v>
+      </c>
+      <c r="H60">
+        <v>-717490901000.0</v>
+      </c>
+      <c r="I60">
+        <v>-709200088000.0</v>
+      </c>
+      <c r="J60">
+        <v>-698697562000.0</v>
+      </c>
+      <c r="K60">
+        <v>-689955339000.0</v>
+      </c>
+      <c r="L60">
+        <v>-680582480346.0</v>
+      </c>
+      <c r="M60">
+        <v>35240146101.0</v>
+      </c>
+      <c r="N60">
+        <v>36391736558.0</v>
+      </c>
+      <c r="O60">
+        <v>37189642293.0</v>
+      </c>
+      <c r="P60">
+        <v>33875672249.0</v>
+      </c>
+      <c r="Q60">
+        <v>33432109708.0</v>
+      </c>
+      <c r="R60">
+        <v>32471035381.0</v>
+      </c>
+      <c r="S60">
+        <v>30584308216.0</v>
+      </c>
+      <c r="T60">
+        <v>28063166233.0</v>
+      </c>
+      <c r="U60">
+        <v>27141958980.0</v>
+      </c>
+      <c r="V60">
+        <v>26114230276.0</v>
+      </c>
+      <c r="W60">
+        <v>24989046775.0</v>
+      </c>
+      <c r="X60">
+        <v>24161435336.0</v>
+      </c>
+      <c r="Y60">
+        <v>24358844289.0</v>
+      </c>
+      <c r="Z60">
+        <v>25069597344.0</v>
+      </c>
+      <c r="AA60">
+        <v>24267021331.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
+      <c r="A61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
+      <c r="A62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2">
+        <v>435913903000.0</v>
+      </c>
+      <c r="C2">
+        <v>344973111000.0</v>
+      </c>
+      <c r="D2">
+        <v>244857278000.0</v>
+      </c>
+      <c r="E2">
+        <v>321568651000.0</v>
+      </c>
+      <c r="F2">
+        <v>279173423000.0</v>
+      </c>
+      <c r="G2">
+        <v>225893155000.0</v>
+      </c>
+      <c r="H2">
+        <v>188787621000.0</v>
+      </c>
+      <c r="I2">
+        <v>194175075961.0</v>
+      </c>
+      <c r="J2">
+        <v>196815690242.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
         <v>91</v>
       </c>
+      <c r="B3">
+        <v>514719000.0</v>
+      </c>
+      <c r="C3">
+        <v>530001000.0</v>
+      </c>
+      <c r="D3">
+        <v>9465855000.0</v>
+      </c>
+      <c r="E3">
+        <v>4742541000.0</v>
+      </c>
+      <c r="F3">
+        <v>3845948000.0</v>
+      </c>
+      <c r="G3">
+        <v>3589069000.0</v>
+      </c>
+      <c r="H3">
+        <v>3295688000.0</v>
+      </c>
+      <c r="I3">
+        <v>2319070541.0</v>
+      </c>
+      <c r="J3">
+        <v>1339919389.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>93</v>
+      </c>
       <c r="B5">
+        <v>7278599000.0</v>
+      </c>
+      <c r="C5">
+        <v>30237491000.0</v>
+      </c>
+      <c r="D5">
+        <v>15559037000.0</v>
+      </c>
+      <c r="E5">
+        <v>21846018000.0</v>
+      </c>
+      <c r="F5">
+        <v>16982166000.0</v>
+      </c>
+      <c r="G5">
+        <v>17976950000.0</v>
+      </c>
+      <c r="H5">
+        <v>8174536000.0</v>
+      </c>
+      <c r="I5">
+        <v>8921038956.0</v>
+      </c>
+      <c r="J5">
+        <v>-1011016455.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6">
+        <v>7793318000.0</v>
+      </c>
+      <c r="C6">
+        <v>30767492000.0</v>
+      </c>
+      <c r="D6">
+        <v>25024892000.0</v>
+      </c>
+      <c r="E6">
+        <v>26588559000.0</v>
+      </c>
+      <c r="F6">
+        <v>20828114000.0</v>
+      </c>
+      <c r="G6">
+        <v>21566019000.0</v>
+      </c>
+      <c r="H6">
+        <v>11470224000.0</v>
+      </c>
+      <c r="I6">
+        <v>11240109497.0</v>
+      </c>
+      <c r="J6">
+        <v>328902934.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9">
+        <v>98107503000.0</v>
+      </c>
+      <c r="C9">
+        <v>90170251000.0</v>
+      </c>
+      <c r="D9">
+        <v>52554205000.0</v>
+      </c>
+      <c r="E9">
+        <v>92076595000.0</v>
+      </c>
+      <c r="F9">
+        <v>101167414000.0</v>
+      </c>
+      <c r="G9">
+        <v>48472353000.0</v>
+      </c>
+      <c r="H9">
+        <v>34532874000.0</v>
+      </c>
+      <c r="I9">
+        <v>34590395418.0</v>
+      </c>
+      <c r="J9">
+        <v>26648173543.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10">
+        <v>-41360631000.0</v>
+      </c>
+      <c r="C10">
+        <v>-18769326000.0</v>
+      </c>
+      <c r="D10">
+        <v>-5180333000.0</v>
+      </c>
+      <c r="E10">
+        <v>14847501000.0</v>
+      </c>
+      <c r="F10">
+        <v>12040218000.0</v>
+      </c>
+      <c r="G10">
+        <v>5078443000.0</v>
+      </c>
+      <c r="H10">
+        <v>2986894000.0</v>
+      </c>
+      <c r="I10">
+        <v>2618513361.0</v>
+      </c>
+      <c r="J10">
+        <v>1350855687.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11">
+        <v>-149261000.0</v>
+      </c>
+      <c r="C11">
+        <v>4858658000.0</v>
+      </c>
+      <c r="D11">
+        <v>3684279000.0</v>
+      </c>
+      <c r="E11">
+        <v>4334984000.0</v>
+      </c>
+      <c r="F11">
+        <v>3595556000.0</v>
+      </c>
+      <c r="G11">
+        <v>2983271000.0</v>
+      </c>
+      <c r="H11">
+        <v>2421823000.0</v>
+      </c>
+      <c r="I11">
+        <v>2415729167.0</v>
+      </c>
+      <c r="J11">
+        <v>581638750.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12">
+        <v>48639230000.0</v>
+      </c>
+      <c r="C12">
+        <v>50655289000.0</v>
+      </c>
+      <c r="D12">
+        <v>20739370000.0</v>
+      </c>
+      <c r="E12">
+        <v>6633527000.0</v>
+      </c>
+      <c r="F12">
+        <v>5218327000.0</v>
+      </c>
+      <c r="G12">
+        <v>6321291000.0</v>
+      </c>
+      <c r="H12">
+        <v>6044069000.0</v>
+      </c>
+      <c r="I12">
+        <v>6246567396.0</v>
+      </c>
+      <c r="J12">
+        <v>183708366.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>2631526329.0</v>
+      </c>
+      <c r="C13">
+        <v>48931836450.0</v>
+      </c>
+      <c r="D13">
+        <v>1869525104.0</v>
+      </c>
+      <c r="E13">
+        <v>8161576730.0</v>
+      </c>
+      <c r="F13">
+        <v>3413093390.0</v>
+      </c>
+      <c r="G13">
+        <v>10465464550.0</v>
+      </c>
+      <c r="H13">
+        <v>4094400750.0</v>
+      </c>
+      <c r="I13">
+        <v>6003263880.0</v>
+      </c>
+      <c r="J13">
+        <v>180455200.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14">
+        <v>-1876624117.0</v>
+      </c>
+      <c r="C14">
+        <v>-7332108510.0</v>
+      </c>
+      <c r="D14">
+        <v>-6872303378.0</v>
+      </c>
+      <c r="E14">
+        <v>-5664714679.0</v>
+      </c>
+      <c r="F14">
+        <v>-4676474794.0</v>
+      </c>
+      <c r="G14">
+        <v>3555612138.0</v>
+      </c>
+      <c r="H14">
+        <v>1033239060.0</v>
+      </c>
+      <c r="I14">
+        <v>607070465.0</v>
+      </c>
+      <c r="J14">
+        <v>607070465.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15">
+        <v>-43087995000.0</v>
+      </c>
+      <c r="C15">
+        <v>-30960093000.0</v>
+      </c>
+      <c r="D15">
+        <v>-16493526000.0</v>
+      </c>
+      <c r="E15">
+        <v>4989307000.0</v>
+      </c>
+      <c r="F15">
+        <v>3768187000.0</v>
+      </c>
+      <c r="G15">
+        <v>-200893000.0</v>
+      </c>
+      <c r="H15">
+        <v>318320000.0</v>
+      </c>
+      <c r="I15">
+        <v>-1089423476.0</v>
+      </c>
+      <c r="J15">
+        <v>831628694.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-30960092760.0</v>
+      </c>
+      <c r="D16">
+        <v>-16493526200.0</v>
+      </c>
+      <c r="E16">
+        <v>4989306638.0</v>
+      </c>
+      <c r="F16">
+        <v>4989306638.0</v>
+      </c>
+      <c r="G16">
+        <v>-200893137.0</v>
+      </c>
+      <c r="H16">
+        <v>318320296.0</v>
+      </c>
+      <c r="I16">
+        <v>-1089423476.0</v>
+      </c>
+      <c r="J16">
+        <v>831628694.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>-41211370554.0</v>
+      </c>
+      <c r="C17">
+        <v>-23627984252.0</v>
+      </c>
+      <c r="D17">
+        <v>-8864611970.0</v>
+      </c>
+      <c r="E17">
+        <v>10512516934.0</v>
+      </c>
+      <c r="F17">
+        <v>8444661323.0</v>
+      </c>
+      <c r="G17">
+        <v>2095172053.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>-1089423476.0</v>
+      </c>
+      <c r="J17">
+        <v>831628694.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-48034987414.0</v>
+      </c>
+      <c r="C18">
+        <v>-48660162233.0</v>
+      </c>
+      <c r="D18">
+        <v>-18869845088.0</v>
+      </c>
+      <c r="E18">
+        <v>-6185670178.0</v>
+      </c>
+      <c r="F18">
+        <v>-5212734104.0</v>
+      </c>
+      <c r="G18">
+        <v>-6274933057.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21">
+        <v>7937805000.0</v>
+      </c>
+      <c r="C21">
+        <v>21284421000.0</v>
+      </c>
+      <c r="D21">
+        <v>22241106000.0</v>
+      </c>
+      <c r="E21">
+        <v>22802436000.0</v>
+      </c>
+      <c r="F21">
+        <v>16982166000.0</v>
+      </c>
+      <c r="G21">
+        <v>18038767000.0</v>
+      </c>
+      <c r="H21">
+        <v>8174536000.0</v>
+      </c>
+      <c r="I21">
+        <v>8921038960.0</v>
+      </c>
+      <c r="J21">
+        <v>-1011016450.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>111</v>
+      </c>
+      <c r="B23">
+        <v>526083600000.0</v>
+      </c>
+      <c r="C23">
+        <v>413858942000.0</v>
+      </c>
+      <c r="D23">
+        <v>275170377000.0</v>
+      </c>
+      <c r="E23">
+        <v>390842810000.0</v>
+      </c>
+      <c r="F23">
+        <v>363358671000.0</v>
+      </c>
+      <c r="G23">
+        <v>256326740000.0</v>
+      </c>
+      <c r="H23">
+        <v>215145958000.0</v>
+      </c>
+      <c r="I23">
+        <v>219844432423.0</v>
+      </c>
+      <c r="J23">
+        <v>224474880240.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>514718787.0</v>
+      </c>
+      <c r="C25">
+        <v>530001036.0</v>
+      </c>
+      <c r="D25">
+        <v>662773690.0</v>
+      </c>
+      <c r="E25">
+        <v>708371001.0</v>
+      </c>
+      <c r="F25">
+        <v>832942718.0</v>
+      </c>
+      <c r="G25">
+        <v>733822799.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27">
+        <v>36511687000.0</v>
+      </c>
+      <c r="C27">
+        <v>37943319000.0</v>
+      </c>
+      <c r="D27">
+        <v>8078543000.0</v>
+      </c>
+      <c r="E27">
+        <v>47276466000.0</v>
+      </c>
+      <c r="F27">
+        <v>63610513000.0</v>
+      </c>
+      <c r="G27">
+        <v>11405197000.0</v>
+      </c>
+      <c r="H27">
+        <v>6257623000.0</v>
+      </c>
+      <c r="I27">
+        <v>6861996974.0</v>
+      </c>
+      <c r="J27">
+        <v>11299360188.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>17810230000.0</v>
+      </c>
+      <c r="C28">
+        <v>6843849000.0</v>
+      </c>
+      <c r="D28">
+        <v>6724668000.0</v>
+      </c>
+      <c r="E28">
+        <v>5065964000.0</v>
+      </c>
+      <c r="F28">
+        <v>2327435000.0</v>
+      </c>
+      <c r="G28">
+        <v>1801834000.0</v>
+      </c>
+      <c r="H28">
+        <v>20529843000.0</v>
+      </c>
+      <c r="I28">
+        <v>3127707937.0</v>
+      </c>
+      <c r="J28">
+        <v>2211512966.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>-149260680.0</v>
+      </c>
+      <c r="C29">
+        <v>4858658350.0</v>
+      </c>
+      <c r="D29">
+        <v>3684279270.0</v>
+      </c>
+      <c r="E29">
+        <v>4334984390.0</v>
+      </c>
+      <c r="F29">
+        <v>3595556240.0</v>
+      </c>
+      <c r="G29">
+        <v>2983270740.0</v>
+      </c>
+      <c r="H29">
+        <v>2421823380.0</v>
+      </c>
+      <c r="I29">
+        <v>2415729170.0</v>
+      </c>
+      <c r="J29">
+        <v>581638750.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30">
+        <v>90169698000.0</v>
+      </c>
+      <c r="C30">
+        <v>68885831000.0</v>
+      </c>
+      <c r="D30">
+        <v>30313099000.0</v>
+      </c>
+      <c r="E30">
+        <v>69274158000.0</v>
+      </c>
+      <c r="F30">
+        <v>84185248000.0</v>
+      </c>
+      <c r="G30">
+        <v>30433586000.0</v>
+      </c>
+      <c r="H30">
+        <v>26358338000.0</v>
+      </c>
+      <c r="I30">
+        <v>25669356462.0</v>
+      </c>
+      <c r="J30">
+        <v>27659189998.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31">
+        <v>-49298436000.0</v>
+      </c>
+      <c r="C31">
+        <v>-40053746000.0</v>
+      </c>
+      <c r="D31">
+        <v>-27421439000.0</v>
+      </c>
+      <c r="E31">
+        <v>-7954935000.0</v>
+      </c>
+      <c r="F31">
+        <v>-4941949000.0</v>
+      </c>
+      <c r="G31">
+        <v>-12960324000.0</v>
+      </c>
+      <c r="H31">
+        <v>-5187642000.0</v>
+      </c>
+      <c r="I31">
+        <v>-6302525595.0</v>
+      </c>
+      <c r="J31">
+        <v>1498160233.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32">
+        <v>534021406000.0</v>
+      </c>
+      <c r="C32">
+        <v>435143363000.0</v>
+      </c>
+      <c r="D32">
+        <v>297411483000.0</v>
+      </c>
+      <c r="E32">
+        <v>413645246000.0</v>
+      </c>
+      <c r="F32">
+        <v>380340837000.0</v>
+      </c>
+      <c r="G32">
+        <v>274365507000.0</v>
+      </c>
+      <c r="H32">
+        <v>223320495000.0</v>
+      </c>
+      <c r="I32">
+        <v>228765471379.0</v>
+      </c>
+      <c r="J32">
+        <v>223463863785.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2">
+        <v>215040568000.0</v>
+      </c>
+      <c r="C2">
+        <v>197213981000.0</v>
+      </c>
+      <c r="D2">
+        <v>91081666000.0</v>
+      </c>
+      <c r="E2">
+        <v>73369874000.0</v>
+      </c>
+      <c r="F2">
+        <v>74248382000.0</v>
+      </c>
+      <c r="G2">
+        <v>98661346000.0</v>
+      </c>
+      <c r="H2">
+        <v>98187982000.0</v>
+      </c>
+      <c r="I2">
+        <v>78788061000.0</v>
+      </c>
+      <c r="J2">
+        <v>69626470000.0</v>
+      </c>
+      <c r="K2">
+        <v>61361824000.0</v>
+      </c>
+      <c r="L2">
+        <v>58727815608.0</v>
+      </c>
+      <c r="M2">
+        <v>46833692547.0</v>
+      </c>
+      <c r="N2">
+        <v>79140426008.0</v>
+      </c>
+      <c r="O2">
+        <v>77906923220.0</v>
+      </c>
+      <c r="P2">
+        <v>81357842000.0</v>
+      </c>
+      <c r="Q2">
+        <v>78365031738.0</v>
+      </c>
+      <c r="R2">
+        <v>83961840016.0</v>
+      </c>
+      <c r="S2">
+        <v>94550851143.0</v>
+      </c>
+      <c r="T2">
+        <v>71799156188.0</v>
+      </c>
+      <c r="U2">
+        <v>66692456049.0</v>
+      </c>
+      <c r="V2">
+        <v>46130959447.0</v>
+      </c>
+      <c r="W2">
+        <v>59393532945.0</v>
+      </c>
+      <c r="X2">
+        <v>58144204243.0</v>
+      </c>
+      <c r="Y2">
+        <v>57703036707.0</v>
+      </c>
+      <c r="Z2">
+        <v>50101201946.0</v>
+      </c>
+      <c r="AA2">
+        <v>45219551009.0</v>
+      </c>
+      <c r="AB2">
+        <v>143045830380.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3">
+        <v>1784552000.0</v>
+      </c>
+      <c r="C3">
+        <v>144118000.0</v>
+      </c>
+      <c r="D3">
+        <v>1819661000.0</v>
+      </c>
+      <c r="E3">
+        <v>284833000.0</v>
+      </c>
+      <c r="F3">
+        <v>234124000.0</v>
+      </c>
+      <c r="G3">
+        <v>3915438000.0</v>
+      </c>
+      <c r="H3">
+        <v>1405287000.0</v>
+      </c>
+      <c r="I3">
+        <v>1850673000.0</v>
+      </c>
+      <c r="J3">
+        <v>2329461000.0</v>
+      </c>
+      <c r="K3">
+        <v>338947000.0</v>
+      </c>
+      <c r="L3">
+        <v>1358283232.0</v>
+      </c>
+      <c r="M3">
+        <v>242917987.0</v>
+      </c>
+      <c r="N3">
+        <v>2385284277.0</v>
+      </c>
+      <c r="O3">
+        <v>1270461391.0</v>
+      </c>
+      <c r="P3">
+        <v>1122322572.0</v>
+      </c>
+      <c r="Q3">
+        <v>1063219548.0</v>
+      </c>
+      <c r="R3">
+        <v>1105538857.0</v>
+      </c>
+      <c r="S3">
+        <v>903771691.0</v>
+      </c>
+      <c r="T3">
+        <v>1030894322.0</v>
+      </c>
+      <c r="U3">
+        <v>978388955.0</v>
+      </c>
+      <c r="V3">
+        <v>992835849.0</v>
+      </c>
+      <c r="W3">
+        <v>2948680733.0</v>
+      </c>
+      <c r="X3">
+        <v>180177403.0</v>
+      </c>
+      <c r="Y3">
+        <v>886129790.0</v>
+      </c>
+      <c r="Z3">
+        <v>865434422.0</v>
+      </c>
+      <c r="AA3">
+        <v>2661029691.0</v>
+      </c>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5">
+        <v>29722373000.0</v>
+      </c>
+      <c r="C5">
+        <v>9613682000.0</v>
+      </c>
+      <c r="D5">
         <v>-1489951000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1862238000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2276475000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>13906073000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>7598887000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3665722000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7759407000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2614716000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4188665836.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2434358547.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4789484747.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7381346372.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4631351847.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4461812277.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6121451789.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5081855582.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3802664640.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>4333453360.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4443547466.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>7069328601.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3026742358.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4643069118.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3299627100.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1738809092.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>31506925000.0</v>
+      </c>
+      <c r="C6">
+        <v>9757800000.0</v>
+      </c>
+      <c r="D6">
         <v>329710000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1577405000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2510599000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>17821511000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9004174000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5516395000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>10088868000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2953663000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5546949068.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2677276534.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7174769024.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>8651807763.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5753674419.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5525031825.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7226990646.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5985627273.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4833558962.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5311842315.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5436383315.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>10018009334.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3206919761.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5529198908.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4165061522.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4399838783.0</v>
       </c>
-      <c r="Z6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>58895147000.0</v>
+      </c>
+      <c r="C9">
+        <v>49548774000.0</v>
+      </c>
+      <c r="D9">
         <v>9618805000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15009393000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23930530000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>19304075000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>29222912000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20064782000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>21341366000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10817357000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15067577234.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>11662260968.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>13526872867.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>19503359978.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>18587309437.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>24601643331.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>29361296145.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>32067890209.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>29203927926.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21913096638.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>17982499538.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>18710136792.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9749477862.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11744361057.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8819555890.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7618981796.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27436131720.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>17580427000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3684326000.0</v>
+      </c>
+      <c r="D10">
         <v>-13673065000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-14098628000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9904612000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>356955000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5419788000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-8928192000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4778301000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9550112000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1857613332.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>724234452.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1787931501.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5925209820.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1527954855.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2782600496.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4753240532.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3248728038.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2407078126.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2808757462.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3575653932.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1837522503.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>725529126.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-368022485.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2883413647.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-146572363.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3133466350.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>6205854000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3611625000.0</v>
+      </c>
+      <c r="D11">
         <v>1057484000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>593995000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1810886000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1659331000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>968901000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>601389000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1629037000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>650501000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1062711460.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>851558890.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1119508040.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1303583276.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>746718960.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>941704010.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1342978140.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>869429395.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>774009690.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>910889330.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1041227820.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>891194828.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>508236393.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>390298067.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1193541450.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>168936544.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>13376998000.0</v>
+      </c>
+      <c r="C12">
+        <v>12951240000.0</v>
+      </c>
+      <c r="D12">
         <v>10923745000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12418044000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12346201000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>13549118000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13018675000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11974030000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>12113465000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12689330000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4662789260.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1710124098.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1677126429.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1456136556.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2129967478.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1679211779.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1368211259.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1833127544.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1172186158.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1345119638.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>867893538.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>694946469.0</v>
+      </c>
+      <c r="C13">
+        <v>721297021.0</v>
+      </c>
+      <c r="D13">
         <v>12239791420.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>11678110580.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>11527095590.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>10454801240.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>13524513370.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>492970779.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>487167682.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>481634116.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1994927600.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1991687900.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2675533300.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3980087830.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1837897490.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1063110370.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1280481050.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>864759020.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1309076940.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1279426040.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>40168610.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4755669960.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1327094520.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4184792890.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>197907180.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>730430590.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3363970160.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14">
+        <v>-8634834415.0</v>
+      </c>
+      <c r="C14">
+        <v>-4692806529.0</v>
+      </c>
+      <c r="D14">
         <v>1367176871.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>763629825.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>685375716.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2122154721.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1902124008.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-972945715.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2334884066.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2394810284.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1986897879.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
         <v>6023732178.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4968971750.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3555612138.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2523122683.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2031497497.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1920535244.0</v>
       </c>
-      <c r="Y14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>2739738000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4765507000.0</v>
+      </c>
+      <c r="D15">
         <v>-13363371000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-13928994000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-11030123000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3424531000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8290813000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-10502527000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-8742222000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-13352034000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1191996007.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1151590457.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-797905735.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2275518605.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>274121540.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>785791328.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1653875165.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1083215572.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>720796753.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>843107704.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1121066500.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>110146108.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-274332453.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-839282805.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>802576013.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-172882540.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>491202840.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>104</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-13363371420.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-13928993540.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-11030122510.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-3424530980.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-8290812810.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-1191996010.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1151590460.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-797905740.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2275518605.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>274121540.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>785791328.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1653875165.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1653875165.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>720796753.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>843107704.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1121066500.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>110146108.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-274332453.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-839282805.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>802576013.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-172882540.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>491202840.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>11374572755.0</v>
+      </c>
+      <c r="C17">
+        <v>-72700662.0</v>
+      </c>
+      <c r="D17">
         <v>-14730548295.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-14692623367.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-11715498230.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-1302376261.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-6388688799.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-9529580818.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-6407338374.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10200612865.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>794901872.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>-12682051285.0</v>
+      </c>
+      <c r="C18">
+        <v>-12997858236.0</v>
+      </c>
+      <c r="D18">
         <v>-11556474877.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11752750735.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11727903566.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-13028501488.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-12524304381.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11481058757.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11626297607.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12705723094.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2784628321.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>29722373000.0</v>
+      </c>
+      <c r="C21">
+        <v>10163816000.0</v>
+      </c>
+      <c r="D21">
         <v>-963422000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2819490000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1556901000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>707045000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8267934000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3518915000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7698275000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7585613000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4188665836.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2973946450.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4783273590.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>8966046830.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4631351850.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4273691469.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6480775000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4584271780.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3802664640.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4333453360.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4261776300.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7069328601.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3026742358.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4643069118.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3299627100.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1738809092.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6435727360.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>244213342000.0</v>
+      </c>
+      <c r="C23">
+        <v>236598939000.0</v>
+      </c>
+      <c r="D23">
         <v>101663893000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>91198757000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>96622012000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>116166125000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>119142960000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>95333928000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>83215929000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>64867225000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>69606727006.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>55522007065.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>87884025288.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>88444236370.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>95313799590.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>98692983596.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>106842361158.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>122034469567.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>97200419474.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>84272099327.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>59851682689.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>74209706330.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>65862617535.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>68385302066.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>54762289528.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>52002212690.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>124557610.0</v>
+      </c>
+      <c r="C25">
+        <v>144117815.0</v>
+      </c>
+      <c r="D25">
         <v>-148355885.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>284833310.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>234123547.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>203810373.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>112465654.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>98865860.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>114859149.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>338946574.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>77634993.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>11392397000.0</v>
+      </c>
+      <c r="C27">
+        <v>18644767000.0</v>
+      </c>
+      <c r="D27">
         <v>5354729000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5708671000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6803519000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8026248000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>14860353000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9087002000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5969715000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>989960000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3448283796.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1751365808.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1888933706.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5963013633.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8966564534.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>14492079868.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>17854808203.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>21806725418.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>20552926279.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>12320928367.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8929932517.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5422743385.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2372631316.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2137796581.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1472025600.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1448286606.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:26">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>5446112000.0</v>
+      </c>
+      <c r="C28">
+        <v>10646794000.0</v>
+      </c>
+      <c r="D28">
         <v>1079271000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3217655000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5025052000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1986219000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1727731000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1351622000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1778277000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2154643000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7480571686.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3754408872.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1609349623.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13768354061.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5253418427.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5809507167.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5142188811.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5983685998.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4969321984.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5317118964.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4855569329.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6133398139.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4350104189.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4963495358.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4047903190.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4431886098.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>20810598870.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>6205853770.0</v>
+      </c>
+      <c r="C29">
+        <v>-3611625290.0</v>
+      </c>
+      <c r="D29">
         <v>1057483500.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>593995330.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1810885780.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1659330920.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>968901250.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>601389060.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1629037120.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>650500880.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1062711460.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>851558890.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1119508040.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1303583280.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>746718960.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>941704010.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1342978140.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>869429400.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>774009690.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>910889330.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1041227820.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>891194830.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>508236390.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>390298070.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1193541450.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>168936540.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2252886840.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>29172774000.0</v>
+      </c>
+      <c r="C30">
+        <v>39384958000.0</v>
+      </c>
+      <c r="D30">
         <v>10582227000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>17828883000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>22373629000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17504779000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20954978000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16510424000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13589459000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3231744000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10878911398.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8688314518.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8743599280.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10537313150.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13955957590.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20327951858.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>22880521142.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>27483618424.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>25401263286.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>17579643278.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13720723242.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14816173385.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7718413292.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10682265359.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4661087582.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6782661681.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-12141947000.0</v>
+      </c>
+      <c r="C31">
+        <v>-13848142000.0</v>
+      </c>
+      <c r="D31">
         <v>-12709643000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-11279138000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-11461514000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1442342000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-13687722000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-12447106000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-12476577000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-17135725000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2331052504.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2249711998.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2995342086.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-3040837010.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3103396992.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1491090977.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1727534471.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1335543742.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1395586514.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1524695898.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-686122364.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-5231806098.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2301213232.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-5011091603.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-416213453.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1885381455.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>273935715000.0</v>
+      </c>
+      <c r="C32">
+        <v>246762755000.0</v>
+      </c>
+      <c r="D32">
         <v>100700471000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>88379267000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>98178913000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>117965422000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>127410894000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>98852843000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>90914204000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>72452838000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>73795392842.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>58495953515.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>92667298875.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>97410283198.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>99945151437.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>102966675069.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>113323136161.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>126618741352.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>101003084114.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>88605552687.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>64113458985.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>78103669737.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>67893682105.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>69447397764.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>58920757836.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>52838532805.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>170481962100.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>7525420000.0</v>
+      </c>
+      <c r="C2">
         <v>11035484000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3032714000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2247219000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4559188000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4383462000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>517560598.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>558308774.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>91370544000</v>
+      </c>
+      <c r="C3">
         <v>91608720000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35651368000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35798379000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9887005000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9511083000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7079451376</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11646880717</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7588224242</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>26040528000.0</v>
+      </c>
+      <c r="C6">
         <v>-3510065000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8002770000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>785495000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2311969000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>175726000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3865901722.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40748176.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>558308774.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>127</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-61661659270.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-46149390440.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12360272330.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25338692340.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-796799710.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1532459340.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-41802860420.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-36744844060.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-21276948089.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14700647760.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-484258650.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-16695125273.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4306595281.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11556237702.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>134</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>10166684000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9328393000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4538557000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3845948000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3589069000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3295687967.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2319070541.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1339919389.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>33565948000.0</v>
+      </c>
+      <c r="C16">
         <v>7525420000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11035484000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3032714000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2247219000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4559188000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4383462320.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>517560598.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>558308774.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-143105168000.0</v>
+      </c>
+      <c r="C18">
         <v>1262346000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13855753000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-82473608000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12427777000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17134448000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24474946367.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12208900020.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5955853177.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>-64288429.0</v>
+      </c>
+      <c r="C19">
         <v>-91851348797.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-937380641885.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1479299527.0</v>
       </c>
       <c r="E19">
         <v>-1479299527.0</v>
       </c>
       <c r="F19">
         <v>-1479299527.0</v>
       </c>
       <c r="G19">
         <v>-1479299527.0</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>-1479299527.0</v>
+      </c>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1460402250.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>403949000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1700648750.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-56896803376.0</v>
+      </c>
+      <c r="C21">
         <v>43667282611.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>893912518801.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36481754599.0</v>
       </c>
       <c r="E21">
         <v>36481754599.0</v>
       </c>
       <c r="F21">
+        <v>36481754599.0</v>
+      </c>
+      <c r="G21">
         <v>-2202555556.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>511085145.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52955549829.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-30907318177.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-43087994671.0</v>
+      </c>
+      <c r="C22">
         <v>-30960093000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-16493526000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4989307000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3768187000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-200893000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-172882540.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1089423476.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>831628694.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>236654794000.0</v>
+      </c>
+      <c r="C23">
         <v>-48197065000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-22739370000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3683084000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4836907000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6805738000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-392422056.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>70000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-115708366.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>-10548006000.0</v>
+      </c>
+      <c r="C24">
         <v>-198437000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>127000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1463799530.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>336546000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10590685000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2496182700.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14065740608.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-51734624000.0</v>
+      </c>
+      <c r="C25">
         <v>113664475000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28960748000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-49204575000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14700648000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-546076000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-20518300418.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2846474714.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14052368114.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>1460402250.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>967025980.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1700648750.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17631500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26437000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>179757990000.0</v>
+      </c>
+      <c r="C28">
         <v>-4529782000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>922858149000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70513350000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15076292000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6303831000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17750163089.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34698334544.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6300388749.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-51734624000.0</v>
+      </c>
+      <c r="C29">
         <v>92871066000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21795615000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-39676712000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22314782000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2842100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17395494991.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-562019303.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13544077419.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-101982838000.0</v>
+      </c>
+      <c r="C30">
         <v>-91851349000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-937380642000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-37262179000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9550459000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8970206000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3511233624.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-34177063416.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21651965150.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>33565948000.0</v>
+      </c>
+      <c r="C2">
+        <v>9933531000.0</v>
+      </c>
+      <c r="D2">
         <v>13647667000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18498009000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7525420000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6291726000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6579312000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17366573000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11035484000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16268543000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9702425465.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11402482415.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2225552252.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4640668847.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4503532980.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6083082670.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2247218920.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2908194109.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4426777535.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5766020017.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4559187988.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3095797726.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1399015979.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7186921955.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4383462320.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6916359880.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>10669019000</v>
+      </c>
+      <c r="C3">
+        <v>97234862000</v>
+      </c>
+      <c r="D3">
         <v>126827618000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>27357589000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>34420199000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>34338135000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>28910134000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12722064000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>15638386000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>869185712000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>899804945079</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1437165896</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3594969105</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5348260238</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2598912025</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2887168850</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2749771402</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4413555871</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3090967355</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1982287042</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>400194750</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1941078181</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2270783006</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3781338425</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1517883564</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6979451380</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6979451380</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>40863412000.0</v>
+      </c>
+      <c r="C6">
+        <v>23632417000.0</v>
+      </c>
+      <c r="D6">
         <v>-3714136000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4850342000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>10972589000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1233694000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-287586000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-10787261000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6331089000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5233058000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6566117174.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1700056950.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>9176930163.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2415116595.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>137135867.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1579549690.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3835863750.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-660975189.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1518583426.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1339242482.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1206832029.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1463390262.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1696781747.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5787905976.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2803459635.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2532897560.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6398799280.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>127</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-59860064210.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-39412789470.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-21221724000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-61661659270.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-42142327610.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>18515984520.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-6197297490.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4798966220.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>12360272330.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1002644490.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4198666190.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-290781810.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>25338692340.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>24545394830.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-795410980.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-935112620.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-796799710.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2026343860.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-83925750.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>729218690.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1532459340.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2325222350.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1895256248.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1895256248.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3579367834.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-15951029174.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-14726884850.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5821598101.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3629263537.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12393439287.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-1807322115.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>485267051.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4122252029.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-4973199368.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2072516658.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-1705827969.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
+        <v>1097903000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>3915438000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1405287000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1204836000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2329461000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5628994000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1208658219.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>242917987.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2385284277.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1270461391.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1122322572.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1063219548.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1105538857.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>903771691.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1030894322.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>978388955.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>992835849.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2948680733.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>180177403.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>398393459.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>865434422.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2661029691.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>21843916979.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>332308349.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>74429360000.0</v>
+      </c>
+      <c r="C16">
+        <v>33565948000.0</v>
+      </c>
+      <c r="D16">
         <v>9933531000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13647667000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18498009000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7525420000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>6291726000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>6579312000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>17366573000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11035484000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16268542639.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9702425465.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11402482415.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2225552252.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4640668847.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4503532980.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6083082670.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2247218920.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2908194109.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4426777535.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5766020017.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4559187988.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3095797726.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1399015979.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7186921955.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4383462320.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6916359880.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>17223678000.0</v>
+      </c>
+      <c r="C18">
+        <v>-880495000.0</v>
+      </c>
+      <c r="D18">
         <v>-23463468000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-54803188000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-63958017000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-131658670000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>139652854000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>56484000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-20107947000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>843753558000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-866590834441.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>622612506.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>8358910849.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4235334284.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-19987296188.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-16828153194.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4550759676.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>277993240.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9490329750.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3339093512.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2585454558.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3194363648.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6645671136.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1661974784.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1555701097.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-19475085363.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-64288429.0</v>
+      </c>
+      <c r="D19">
         <v>-126797888757.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-27357588734.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-34420198963.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-34425304417.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-29091993568.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-12054427510.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-16279623302.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-9862004419.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-922786520992.0</v>
       </c>
-      <c r="K19"/>
-[...1 lines deleted...]
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>-1479299527.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1479299527.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>774637350.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>678369150.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1453006500.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1453006500.0</v>
       </c>
-      <c r="Y19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>140</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>275000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>113547259.0</v>
+      </c>
+      <c r="C21">
+        <v>-1937216794.0</v>
+      </c>
+      <c r="D21">
         <v>-1699475475.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-55443757416.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2183646309.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>89835918495.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-44640240541.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>19401190966.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2153887851.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>15455434308.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-528758526.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-528758526.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-18926604827.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1171448617.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1422908140.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3998859297.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1506171392.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4266935563.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4557067912.0</v>
       </c>
-      <c r="Y21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>2739738340.0</v>
+      </c>
+      <c r="C22">
+        <v>-4765507191.0</v>
+      </c>
+      <c r="D22">
         <v>-13363371424.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-13928994000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11030122514.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3424531000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8290813000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-10502527000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-8742222000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13352034000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1191996007.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1151590457.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-797905735.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2275518605.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>274121540.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>785791328.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1653875165.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1083215572.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>720796753.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>843107704.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1121066500.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>110146108.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-274332453.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-839282805.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>802576013.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-172882540.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>23526187000.0</v>
+      </c>
+      <c r="C23">
+        <v>37092152000.0</v>
+      </c>
+      <c r="D23">
         <v>21694078000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-81419848000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>72471961000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>43143616000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-10687098000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-23801545000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-300950000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-22213495000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-240644161.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2314891479.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>795454064.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-34469405792.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16713056954.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-206830804.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-186137400.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-15569246451.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8250000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1279426039.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>40168611.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9413467756.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6618841278.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1850207603.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-197907180.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16942187803.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3950045170.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-10577735000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1000.0</v>
+      </c>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-198436000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>303029000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-325947223.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>254192027.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>45826500.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1463799527.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>336546000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>799075314.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1451005473.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1709203233.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-289750000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>10490685000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>10490685000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>27892697000.0</v>
+      </c>
+      <c r="C25">
+        <v>-98115357000.0</v>
+      </c>
+      <c r="D25">
         <v>103364150000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-14614508000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-29537818000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-97811442000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>188467189000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>22076239000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1943201000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-17709114000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>33197448426.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3454286847.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15137069966.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>107868740.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-16540183131.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-13663556124.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6752194770.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4512105230.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12891394674.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1221525219.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2857418657.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2076614988.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4280733080.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2560252987.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-840393546.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-21963232514.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>145</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>-585000000.0</v>
+        <v>275000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
+        <v>-585000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1640000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1640000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>577576000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-392968200.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-186137400.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-136430675.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-332308349.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>872688020.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4117000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1700648750.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>205453250.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>128529750.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>17631500000.0</v>
       </c>
-      <c r="Z26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:26">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>23639734000.0</v>
+      </c>
+      <c r="C28">
+        <v>35154935000.0</v>
+      </c>
+      <c r="D28">
         <v>19719603000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>49952845000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>74930607000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>132979534000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-152777256000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-11511382000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>26779323000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>29331452000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>895331365466.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2576861484.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>772192813.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3284017216.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>20124432055.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>15248603504.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-714895926.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1275514429.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-11008913176.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1999851030.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1378622529.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2530048700.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6891447410.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2416727960.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4359160732.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>16942187803.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3438960030.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>27892697000.0</v>
+      </c>
+      <c r="C29">
+        <v>-98115357000.0</v>
+      </c>
+      <c r="D29">
         <v>103364150000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-27445599000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-29537818000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-97320535000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>181581663000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>12778549000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-4469560000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-25432154000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>33214110638.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2059778402.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11953879954.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1112925954.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-17388384163.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-13940984344.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7300531078.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4691549111.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12581297105.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1356806470.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2985649308.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5135441829.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4374888130.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2119363641.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-37817533.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-19475085363.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6326525690.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-10669019000.0</v>
+      </c>
+      <c r="C30">
+        <v>86592838000.0</v>
+      </c>
+      <c r="D30">
         <v>-126797889000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-27357589000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-34420199000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-34425304000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-29091994000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-12054428000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-16279623000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9862004000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-922786520992.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1182973869.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3549142605.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6812059765.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2598912025.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2887168850.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2749771402.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4077009871.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3090967355.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1982287042.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-400194750.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1142002867.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-819777533.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5490541658.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1517883564.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3511233620.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3511233620.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>