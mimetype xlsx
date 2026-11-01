--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2636,54 +2636,62 @@
         <v>842016000000.0</v>
       </c>
       <c r="N36">
         <v>735214000000.0</v>
       </c>
       <c r="O36">
         <v>527693000000.0</v>
       </c>
       <c r="P36">
         <v>319960000000.0</v>
       </c>
       <c r="Q36">
         <v>193223000000.0</v>
       </c>
       <c r="R36">
         <v>256109000000.0</v>
       </c>
       <c r="S36">
         <v>196452000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>6150837000000.0</v>
+      </c>
+      <c r="C37">
+        <v>5263053000000.0</v>
+      </c>
+      <c r="D37">
+        <v>4384093000000.0</v>
+      </c>
+      <c r="E37">
+        <v>4334966000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38">
         <v>3825224000000.0</v>
       </c>
       <c r="C38">
         <v>1586917000000.0</v>
       </c>
@@ -5744,51 +5752,51 @@
       <c r="BL13">
         <v>2530610000000.0</v>
       </c>
       <c r="BM13">
         <v>2530610000000.0</v>
       </c>
       <c r="BN13">
         <v>2530610000000.0</v>
       </c>
       <c r="BO13">
         <v>2530610000000.0</v>
       </c>
       <c r="BP13">
         <v>2530610000000.0</v>
       </c>
       <c r="BQ13"/>
       <c r="BR13">
         <v>2530610000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>10288766000.0</v>
+        <v>15501310000.0</v>
       </c>
       <c r="C14">
         <v>15501310000.0</v>
       </c>
       <c r="D14">
         <v>15501310000.0</v>
       </c>
       <c r="E14">
         <v>15501310000.0</v>
       </c>
       <c r="F14">
         <v>15501310000.0</v>
       </c>
       <c r="G14">
         <v>15501310000.0</v>
       </c>
       <c r="H14">
         <v>15501310000.0</v>
       </c>
       <c r="I14">
         <v>15501310000.0</v>
       </c>
       <c r="J14">
         <v>15501310000.0</v>
       </c>
@@ -9223,56 +9231,66 @@
       </c>
       <c r="BF36">
         <v>569239000000.0</v>
       </c>
       <c r="BG36">
         <v>560365000000.0</v>
       </c>
       <c r="BH36">
         <v>319960000000.0</v>
       </c>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
     </row>
     <row r="37" spans="1:70">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>6285160000000.0</v>
+      </c>
+      <c r="C37">
+        <v>6302341000000.0</v>
+      </c>
+      <c r="D37">
+        <v>6150837000000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>5338172000000.0</v>
+      </c>
+      <c r="G37">
+        <v>5392490000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -13475,51 +13493,51 @@
       </c>
       <c r="O2">
         <v>9950605000000.0</v>
       </c>
       <c r="P2">
         <v>8263528000000.0</v>
       </c>
       <c r="Q2">
         <v>5938813000000.0</v>
       </c>
       <c r="R2">
         <v>5981583000000.0</v>
       </c>
       <c r="S2">
         <v>7936190000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>132</v>
       </c>
       <c r="B3">
         <v>1465802000000.0</v>
       </c>
       <c r="C3">
-        <v>55286000000.0</v>
+        <v>1446325000000.0</v>
       </c>
       <c r="D3">
         <v>1438393000000.0</v>
       </c>
       <c r="E3">
         <v>1374691000000.0</v>
       </c>
       <c r="F3">
         <v>1354033000000.0</v>
       </c>
       <c r="G3">
         <v>1365661000000.0</v>
       </c>
       <c r="H3">
         <v>1407225000000.0</v>
       </c>
       <c r="I3">
         <v>1354178000000.0</v>
       </c>
       <c r="J3">
         <v>1299726000000.0</v>
       </c>
       <c r="K3">
         <v>1269074000000.0</v>
       </c>
@@ -13612,51 +13630,51 @@
       <c r="N5">
         <v>1412545000000.0</v>
       </c>
       <c r="O5">
         <v>2475794000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>2426508000000.0</v>
       </c>
       <c r="R5">
         <v>2007827000000.0</v>
       </c>
       <c r="S5">
         <v>2775051000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
         <v>5674492000000.0</v>
       </c>
       <c r="C6">
-        <v>3596692000000.0</v>
+        <v>4987731000000.0</v>
       </c>
       <c r="D6">
         <v>3545681000000.0</v>
       </c>
       <c r="E6">
         <v>4391589000000.0</v>
       </c>
       <c r="F6">
         <v>4329106000000.0</v>
       </c>
       <c r="G6">
         <v>3193166000000.0</v>
       </c>
       <c r="H6">
         <v>2115872000000.0</v>
       </c>
       <c r="I6">
         <v>2318159000000.0</v>
       </c>
       <c r="J6">
         <v>3114595000000.0</v>
       </c>
       <c r="K6">
         <v>3381490000000.0</v>
       </c>
@@ -15350,51 +15368,51 @@
       </c>
       <c r="BN2">
         <v>1186288000000.0</v>
       </c>
       <c r="BO2">
         <v>1224282000000.0</v>
       </c>
       <c r="BP2">
         <v>1340063000000.0</v>
       </c>
       <c r="BQ2">
         <v>1618869000000.0</v>
       </c>
       <c r="BR2">
         <v>1102966000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>132</v>
       </c>
       <c r="B3">
         <v>401000000000.0</v>
       </c>
       <c r="C3">
-        <v>9230000000.0</v>
+        <v>322720000000.0</v>
       </c>
       <c r="D3">
         <v>343809000000.0</v>
       </c>
       <c r="E3">
         <v>425357000000.0</v>
       </c>
       <c r="F3">
         <v>9395000000.0</v>
       </c>
       <c r="G3">
         <v>9971000000.0</v>
       </c>
       <c r="H3">
         <v>13586000000.0</v>
       </c>
       <c r="I3">
         <v>13777000000.0</v>
       </c>
       <c r="J3">
         <v>348613000000.0</v>
       </c>
       <c r="K3">
         <v>309860000000.0</v>
       </c>
@@ -15816,51 +15834,51 @@
       <c r="BI5">
         <v>701636000000.0</v>
       </c>
       <c r="BJ5">
         <v>730044000000.0</v>
       </c>
       <c r="BK5">
         <v>961820000000.0</v>
       </c>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
         <v>1175281000000.0</v>
       </c>
       <c r="C6">
-        <v>921737000000.0</v>
+        <v>1235227000000.0</v>
       </c>
       <c r="D6">
         <v>1803756000000.0</v>
       </c>
       <c r="E6">
         <v>1740125000000.0</v>
       </c>
       <c r="F6">
         <v>755867000000.0</v>
       </c>
       <c r="G6">
         <v>909557000000.0</v>
       </c>
       <c r="H6">
         <v>1527712000000.0</v>
       </c>
       <c r="I6">
         <v>710844000000.0</v>
       </c>
       <c r="J6">
         <v>992846000000.0</v>
       </c>
       <c r="K6">
         <v>998290000000.0</v>
       </c>
@@ -20637,51 +20655,51 @@
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>175</v>
       </c>
       <c r="B14">
         <v>1465802000000.0</v>
       </c>
       <c r="C14">
         <v>1446325000000.0</v>
       </c>
       <c r="D14">
         <v>1438393000000.0</v>
       </c>
       <c r="E14">
-        <v>68815000000.0</v>
+        <v>1374691000000.0</v>
       </c>
       <c r="F14">
         <v>1354033000000.0</v>
       </c>
       <c r="G14">
         <v>1365661000000.0</v>
       </c>
       <c r="H14">
         <v>1407225000000.0</v>
       </c>
       <c r="I14">
         <v>1354178000000.0</v>
       </c>
       <c r="J14">
         <v>1299726000000.0</v>
       </c>
       <c r="K14">
         <v>1269074000000.0</v>
       </c>
       <c r="L14">
         <v>1183696000000.0</v>
       </c>
       <c r="M14">
         <v>1042422000000.0</v>
       </c>
@@ -21174,51 +21192,51 @@
       </c>
       <c r="Q24">
         <v>-589706000000.0</v>
       </c>
       <c r="R24">
         <v>-468355000000.0</v>
       </c>
       <c r="S24">
         <v>-334503000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>185</v>
       </c>
       <c r="B25">
         <v>-98837000000.0</v>
       </c>
       <c r="C25">
         <v>-696524000000.0</v>
       </c>
       <c r="D25">
         <v>1654944000000.0</v>
       </c>
       <c r="E25">
-        <v>-1267182000000.0</v>
+        <v>-1305876000000.0</v>
       </c>
       <c r="F25">
         <v>1361735000000.0</v>
       </c>
       <c r="G25">
         <v>911935000000.0</v>
       </c>
       <c r="H25">
         <v>816138000000.0</v>
       </c>
       <c r="I25">
         <v>76566000000.0</v>
       </c>
       <c r="J25">
         <v>-512200000000.0</v>
       </c>
       <c r="K25">
         <v>-538330000000.0</v>
       </c>
       <c r="L25">
         <v>-264490000000.0</v>
       </c>
       <c r="M25">
         <v>-842286000000.0</v>
       </c>