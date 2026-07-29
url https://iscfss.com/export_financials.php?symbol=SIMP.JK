--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2575,51 +2575,51 @@
       </c>
       <c r="N35">
         <v>5496323000000.0</v>
       </c>
       <c r="O35">
         <v>5899254000000.0</v>
       </c>
       <c r="P35">
         <v>5559138000000.0</v>
       </c>
       <c r="Q35">
         <v>7223694000000.0</v>
       </c>
       <c r="R35">
         <v>6705811000000.0</v>
       </c>
       <c r="S35">
         <v>5179697000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>3554340000000.0</v>
+        <v>2885231000000.0</v>
       </c>
       <c r="C36">
         <v>1660811000000.0</v>
       </c>
       <c r="D36">
         <v>1096071000000.0</v>
       </c>
       <c r="E36">
         <v>790008000000.0</v>
       </c>
       <c r="F36">
         <v>394410000000.0</v>
       </c>
       <c r="G36">
         <v>293017000000.0</v>
       </c>
       <c r="H36">
         <v>522369000000.0</v>
       </c>
       <c r="I36">
         <v>494884000000.0</v>
       </c>
       <c r="J36">
         <v>515860000000.0</v>
       </c>
@@ -5979,59 +5979,65 @@
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>535494000000.0</v>
+      </c>
       <c r="C16">
         <v>267198000000.0</v>
       </c>
       <c r="D16">
         <v>346986000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>377562000000.0</v>
+      </c>
+      <c r="F16">
+        <v>236585000000.0</v>
+      </c>
       <c r="G16">
         <v>218395000000.0</v>
       </c>
       <c r="H16">
         <v>319450000000.0</v>
       </c>
       <c r="I16">
         <v>297240000000.0</v>
       </c>
       <c r="J16">
         <v>244047000000.0</v>
       </c>
       <c r="K16">
         <v>209892000000.0</v>
       </c>
       <c r="L16">
         <v>368519000000.0</v>
       </c>
       <c r="M16">
         <v>203560000000.0</v>
       </c>
       <c r="N16">
         <v>170792000000.0</v>
       </c>
       <c r="O16">
@@ -9614,63 +9620,63 @@
       <c r="BK39">
         <v>324640000000.0</v>
       </c>
       <c r="BL39">
         <v>607638000000.0</v>
       </c>
       <c r="BM39">
         <v>546390000000.0</v>
       </c>
       <c r="BN39">
         <v>573110000000.0</v>
       </c>
       <c r="BO39">
         <v>368312000000.0</v>
       </c>
       <c r="BP39"/>
       <c r="BQ39">
         <v>268863000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>1480317000000.0</v>
+        <v>944823000000.0</v>
       </c>
       <c r="C40">
         <v>1301542000000.0</v>
       </c>
       <c r="D40">
         <v>1560750000000.0</v>
       </c>
       <c r="E40">
-        <v>2007847000000.0</v>
+        <v>2447619000000.0</v>
       </c>
       <c r="F40">
-        <v>1329622000000.0</v>
+        <v>1665164000000.0</v>
       </c>
       <c r="G40">
         <v>1080628000000.0</v>
       </c>
       <c r="H40">
         <v>1364932000000.0</v>
       </c>
       <c r="I40">
         <v>1658580000000.0</v>
       </c>
       <c r="J40">
         <v>1311895000000.0</v>
       </c>
       <c r="K40">
         <v>1237055000000.0</v>
       </c>
       <c r="L40">
         <v>1312350000000.0</v>
       </c>
       <c r="M40">
         <v>1711398000000.0</v>
       </c>
       <c r="N40">
         <v>1458664000000.0</v>
       </c>
@@ -11435,51 +11441,51 @@
       <c r="BF51">
         <v>7520135000000.0</v>
       </c>
       <c r="BG51">
         <v>7260324000000.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
     </row>
     <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>8514290000000.0</v>
       </c>
       <c r="C52">
-        <v>8996994000000.0</v>
+        <v>9171126000000.0</v>
       </c>
       <c r="D52">
         <v>6528308000000.0</v>
       </c>
       <c r="E52">
         <v>6258840000000.0</v>
       </c>
       <c r="F52">
         <v>6186123000000.0</v>
       </c>
       <c r="G52">
         <v>6120930000000.0</v>
       </c>
       <c r="H52">
         <v>6817349000000.0</v>
       </c>
       <c r="I52">
         <v>7245424000000.0</v>
       </c>
       <c r="J52">
         <v>7289268000000.0</v>
       </c>
       <c r="K52">
         <v>6984300000000.0</v>
       </c>
@@ -14406,51 +14412,53 @@
       </c>
       <c r="K26">
         <v>35188000000.0</v>
       </c>
       <c r="L26">
         <v>37800000000.0</v>
       </c>
       <c r="M26">
         <v>55036000000.0</v>
       </c>
       <c r="N26">
         <v>49949000000.0</v>
       </c>
       <c r="O26">
         <v>41152000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>155</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>508401000000.0</v>
+      </c>
       <c r="C27">
         <v>438798000000.0</v>
       </c>
       <c r="D27">
         <v>466939000000.0</v>
       </c>
       <c r="E27">
         <v>472602000000.0</v>
       </c>
       <c r="F27">
         <v>835017000000.0</v>
       </c>
       <c r="G27">
         <v>476592000000.0</v>
       </c>
       <c r="H27">
         <v>472590000000.0</v>
       </c>
       <c r="I27">
         <v>610464000000.0</v>
       </c>
       <c r="J27">
         <v>570621000000.0</v>
       </c>
       <c r="K27">
@@ -14464,51 +14472,51 @@
       </c>
       <c r="N27">
         <v>394749000000.0</v>
       </c>
       <c r="O27">
         <v>402322000000.0</v>
       </c>
       <c r="P27">
         <v>331176000000.0</v>
       </c>
       <c r="Q27">
         <v>261179000000.0</v>
       </c>
       <c r="R27">
         <v>267325000000.0</v>
       </c>
       <c r="S27">
         <v>342342000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>156</v>
       </c>
       <c r="B28">
-        <v>616691000000.0</v>
+        <v>108290000000.0</v>
       </c>
       <c r="C28">
         <v>95040000000.0</v>
       </c>
       <c r="D28">
         <v>97165000000.0</v>
       </c>
       <c r="E28">
         <v>90163000000.0</v>
       </c>
       <c r="F28">
         <v>84212000000.0</v>
       </c>
       <c r="G28">
         <v>103374000000.0</v>
       </c>
       <c r="H28">
         <v>141070000000.0</v>
       </c>
       <c r="I28">
         <v>160051000000.0</v>
       </c>
       <c r="J28">
         <v>221140000000.0</v>
       </c>
@@ -15355,54 +15363,54 @@
       <c r="AU3">
         <v>14605000000.0</v>
       </c>
       <c r="AV3">
         <v>12397000000.0</v>
       </c>
       <c r="AW3">
         <v>11859000000.0</v>
       </c>
       <c r="AX3">
         <v>12666000000.0</v>
       </c>
       <c r="AY3">
         <v>12289000000.0</v>
       </c>
       <c r="AZ3">
         <v>12004000000.0</v>
       </c>
       <c r="BA3">
         <v>11613000000.0</v>
       </c>
       <c r="BB3">
         <v>11163000000.0</v>
       </c>
       <c r="BC3">
-        <v>-63609000000.0</v>
+        <v>216231000000.0</v>
       </c>
       <c r="BD3">
-        <v>-22729000000.0</v>
+        <v>244721000000.0</v>
       </c>
       <c r="BE3">
         <v>589000000.0</v>
       </c>
       <c r="BF3">
         <v>50447000000.0</v>
       </c>
       <c r="BG3"/>
       <c r="BH3">
         <v>-98646000000.0</v>
       </c>
       <c r="BI3">
         <v>53683000000.0</v>
       </c>
       <c r="BJ3">
         <v>66666000000.0</v>
       </c>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
     </row>
@@ -15621,54 +15629,54 @@
       <c r="AU5">
         <v>776456000000.0</v>
       </c>
       <c r="AV5">
         <v>356134000000.0</v>
       </c>
       <c r="AW5">
         <v>685365000000.0</v>
       </c>
       <c r="AX5">
         <v>519941000000.0</v>
       </c>
       <c r="AY5">
         <v>747155000000.0</v>
       </c>
       <c r="AZ5">
         <v>280853000000.0</v>
       </c>
       <c r="BA5">
         <v>116470000000.0</v>
       </c>
       <c r="BB5">
         <v>268068000000.0</v>
       </c>
       <c r="BC5">
-        <v>528475000000.0</v>
+        <v>464866000000.0</v>
       </c>
       <c r="BD5">
-        <v>626864000000.0</v>
+        <v>604135000000.0</v>
       </c>
       <c r="BE5">
         <v>642841000000.0</v>
       </c>
       <c r="BF5">
         <v>739659000000.0</v>
       </c>
       <c r="BG5"/>
       <c r="BH5">
         <v>701636000000.0</v>
       </c>
       <c r="BI5">
         <v>730044000000.0</v>
       </c>
       <c r="BJ5">
         <v>961820000000.0</v>
       </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
     </row>
@@ -15814,54 +15822,54 @@
       <c r="AU6">
         <v>791061000000.0</v>
       </c>
       <c r="AV6">
         <v>368531000000.0</v>
       </c>
       <c r="AW6">
         <v>697224000000.0</v>
       </c>
       <c r="AX6">
         <v>532607000000.0</v>
       </c>
       <c r="AY6">
         <v>759444000000.0</v>
       </c>
       <c r="AZ6">
         <v>292857000000.0</v>
       </c>
       <c r="BA6">
         <v>128083000000.0</v>
       </c>
       <c r="BB6">
         <v>279231000000.0</v>
       </c>
       <c r="BC6">
-        <v>464866000000.0</v>
+        <v>681097000000.0</v>
       </c>
       <c r="BD6">
-        <v>604135000000.0</v>
+        <v>848856000000.0</v>
       </c>
       <c r="BE6">
         <v>643430000000.0</v>
       </c>
       <c r="BF6">
         <v>790106000000.0</v>
       </c>
       <c r="BG6">
         <v>733521000000.0</v>
       </c>
       <c r="BH6">
         <v>602990000000.0</v>
       </c>
       <c r="BI6">
         <v>783727000000.0</v>
       </c>
       <c r="BJ6">
         <v>1028486000000.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
@@ -18730,51 +18738,53 @@
       </c>
       <c r="BD26">
         <v>9421000000.0</v>
       </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>155</v>
       </c>
       <c r="B27">
         <v>109673000000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>156086000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>111174000000.0</v>
       </c>
       <c r="F27">
         <v>112655000000.0</v>
       </c>
       <c r="G27">
         <v>115474000000.0</v>
       </c>
       <c r="H27">
         <v>101578000000.0</v>
       </c>
       <c r="I27">
         <v>86037000000.0</v>
       </c>
       <c r="J27">
         <v>135709000000.0</v>
       </c>
       <c r="K27">
         <v>108719000000.0</v>
       </c>
       <c r="L27">
         <v>133611000000.0</v>
       </c>
@@ -18922,51 +18932,51 @@
       <c r="BH27">
         <v>67779000000.0</v>
       </c>
       <c r="BI27">
         <v>73357000000.0</v>
       </c>
       <c r="BJ27">
         <v>91528000000.0</v>
       </c>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
     </row>
     <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>156</v>
       </c>
       <c r="B28">
         <v>34958000000.0</v>
       </c>
       <c r="C28">
-        <v>191632000000.0</v>
+        <v>35546000000.0</v>
       </c>
       <c r="D28">
         <v>297766000000.0</v>
       </c>
       <c r="E28">
         <v>22028000000.0</v>
       </c>
       <c r="F28">
         <v>29091000000.0</v>
       </c>
       <c r="G28">
         <v>27341000000.0</v>
       </c>
       <c r="H28">
         <v>12888000000.0</v>
       </c>
       <c r="I28">
         <v>28684000000.0</v>
       </c>
       <c r="J28">
         <v>26127000000.0</v>
       </c>
       <c r="K28">
         <v>24107000000.0</v>
       </c>
@@ -22891,59 +22901,65 @@
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
     </row>
     <row r="14" spans="1:71">
       <c r="A14" t="s">
         <v>174</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>322720000000.0</v>
+      </c>
       <c r="C14">
         <v>343809000000.0</v>
       </c>
       <c r="D14">
         <v>425357000000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>383485000000.0</v>
+      </c>
+      <c r="F14">
+        <v>313151000000.0</v>
+      </c>
       <c r="G14">
         <v>342476000000.0</v>
       </c>
       <c r="H14">
         <v>442426000000.0</v>
       </c>
       <c r="I14">
         <v>348613000000.0</v>
       </c>
       <c r="J14">
         <v>309860000000.0</v>
       </c>
       <c r="K14">
         <v>336862000000.0</v>
       </c>
       <c r="L14">
         <v>404430000000.0</v>
       </c>
       <c r="M14">
         <v>376980000000.0</v>
       </c>
       <c r="N14">
         <v>320876000000.0</v>
       </c>
       <c r="O14">
@@ -24265,63 +24281,63 @@
       <c r="F23">
         <v>-11672000000.0</v>
       </c>
       <c r="G23">
         <v>194605000000.0</v>
       </c>
       <c r="H23">
         <v>-119617000000.0</v>
       </c>
       <c r="I23">
         <v>-132892000000.0</v>
       </c>
       <c r="J23">
         <v>-11893000000.0</v>
       </c>
       <c r="K23">
         <v>-11966000000.0</v>
       </c>
       <c r="L23">
         <v>-10941000000.0</v>
       </c>
       <c r="M23">
         <v>-160156000000.0</v>
       </c>
       <c r="N23">
-        <v>1573443000000.0</v>
+        <v>-20557000000.0</v>
       </c>
       <c r="O23">
-        <v>1191873000000.0</v>
+        <v>-12127000000.0</v>
       </c>
       <c r="P23">
         <v>-152986000000.0</v>
       </c>
       <c r="Q23">
-        <v>646849000000.0</v>
+        <v>-113151000000.0</v>
       </c>
       <c r="R23">
-        <v>604424000000.0</v>
+        <v>-20576000000.0</v>
       </c>
       <c r="S23">
         <v>52940000000.0</v>
       </c>
       <c r="T23">
         <v>-66293000000.0</v>
       </c>
       <c r="U23">
         <v>-121276000000.0</v>
       </c>
       <c r="V23">
         <v>1233000000.0</v>
       </c>
       <c r="W23">
         <v>5528000000.0</v>
       </c>
       <c r="X23">
         <v>-43098000000.0</v>
       </c>
       <c r="Y23">
         <v>-53600000000.0</v>
       </c>
       <c r="Z23">
         <v>291312000000.0</v>
       </c>
@@ -24428,51 +24444,51 @@
         <v>-168631000000.0</v>
       </c>
       <c r="BI23">
         <v>3349449000000.0</v>
       </c>
       <c r="BJ23">
         <v>388928000000.0</v>
       </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23">
         <v>56752000000.0</v>
       </c>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
     </row>
     <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24">
-        <v>-81213000000.0</v>
+        <v>-17417000000.0</v>
       </c>
       <c r="C24">
         <v>196000000.0</v>
       </c>
       <c r="D24">
         <v>-17523000000.0</v>
       </c>
       <c r="E24">
         <v>-65835000000.0</v>
       </c>
       <c r="F24">
         <v>-81441000000.0</v>
       </c>
       <c r="G24">
         <v>-351500000000.0</v>
       </c>
       <c r="H24">
         <v>-199273000000.0</v>
       </c>
       <c r="I24">
         <v>40341000000.0</v>
       </c>
       <c r="J24">
         <v>-8996000000.0</v>
       </c>
@@ -24625,51 +24641,51 @@
       </c>
       <c r="BH24">
         <v>-34033000000.0</v>
       </c>
       <c r="BI24">
         <v>-87430000000.0</v>
       </c>
       <c r="BJ24">
         <v>91088000000.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
     </row>
     <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>184</v>
       </c>
       <c r="B25">
-        <v>1445777000000.0</v>
+        <v>689426000000.0</v>
       </c>
       <c r="C25">
         <v>-1351582000000.0</v>
       </c>
       <c r="D25">
         <v>798619000000.0</v>
       </c>
       <c r="E25">
         <v>1179584000000.0</v>
       </c>
       <c r="F25">
         <v>726323000000.0</v>
       </c>
       <c r="G25">
         <v>-698362000000.0</v>
       </c>
       <c r="H25">
         <v>263957000000.0</v>
       </c>
       <c r="I25">
         <v>659955000000.0</v>
       </c>
       <c r="J25">
         <v>397822000000.0</v>
       </c>