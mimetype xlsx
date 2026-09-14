--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3858,479 +3861,485 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>1204690000000.0</v>
+      </c>
+      <c r="C2">
         <v>1160839000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1332279000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1250307000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1104049000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>791215000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>877299000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>822356000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>830250000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>707108000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>829795000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>867283000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1017839000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>840283000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1081550000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1003427000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>905245000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>904649000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>754620000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>911097000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>848190000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>954346000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>785034000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>431696000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>278173000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>921715000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>892094000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>388965000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>844079000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>930351000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>881690000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>453561000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>870368000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>117650000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>621549000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>181058000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1202000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>688560000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>596978000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>671963000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>630184000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4721000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>215448000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>67683000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>338314000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>89903000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>163722000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>884392000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>990090000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>756550000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>52190000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>674679000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>774883000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>743394000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>660814000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>664238000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>496615000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>540874000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>432506000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>437204000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>462635000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>400071000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>323345000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>455223000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>308580000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>395423000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>295716000000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>339520000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4358,52 +4367,53 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4431,231 +4441,235 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-120627000000.0</v>
+      </c>
+      <c r="C5">
         <v>60240000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-125567000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-125550000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-125542000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-130500000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-130463000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-130478000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-130469000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-135458000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-135465000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-135432000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-135431000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-140445000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-140446000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-140396000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-145413000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-145425000000.0</v>
       </c>
       <c r="S5">
         <v>-145425000000.0</v>
       </c>
       <c r="T5">
+        <v>-145425000000.0</v>
+      </c>
+      <c r="U5">
         <v>-145426000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-150263000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-150197000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>63913000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>62579000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>62124000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>63662000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>159822000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>62025000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>62002000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>62080000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>62259000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>64661000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>64183000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>63605000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>63410000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>68452000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>67970000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>67972000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>68271000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>88200000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>89012000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>88754000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>91556000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>95284000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>88543000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>87233000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>83080000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>90992000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>89155000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>84366000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>91118000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>89453000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>82386000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>81419000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4683,312 +4697,317 @@
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>45455000000.0</v>
+      </c>
+      <c r="C7">
         <v>190136000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>199669000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>218421000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>94354000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>103188000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>100017000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>110354000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120518000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>130535000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>141498000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>141940000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>151706000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>169811000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>179467000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34216000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>45739000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>43292000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>40373000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>51401000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>53107000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>64277000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>76453000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>86689000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>99085000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>3100262000000.0</v>
       </c>
       <c r="C8">
         <v>3100262000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>3100262000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>3100262000000.0</v>
       </c>
       <c r="G8">
         <v>3100262000000.0</v>
       </c>
       <c r="H8">
         <v>3100262000000.0</v>
       </c>
       <c r="I8">
-        <v>3163262000000.0</v>
+        <v>3100262000000.0</v>
       </c>
       <c r="J8">
         <v>3163262000000.0</v>
       </c>
       <c r="K8">
         <v>3163262000000.0</v>
       </c>
       <c r="L8">
         <v>3163262000000.0</v>
       </c>
       <c r="M8">
         <v>3163262000000.0</v>
       </c>
       <c r="N8">
         <v>3163262000000.0</v>
       </c>
       <c r="O8">
         <v>3163262000000.0</v>
       </c>
       <c r="P8">
         <v>3163262000000.0</v>
       </c>
       <c r="Q8">
         <v>3163262000000.0</v>
       </c>
       <c r="R8">
         <v>3163262000000.0</v>
       </c>
       <c r="S8">
         <v>3163262000000.0</v>
       </c>
       <c r="T8">
         <v>3163262000000.0</v>
       </c>
       <c r="U8">
         <v>3163262000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3163262000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>2296964000000.0</v>
       </c>
       <c r="E9">
         <v>2296964000000.0</v>
       </c>
       <c r="F9">
         <v>2296964000000.0</v>
       </c>
       <c r="G9">
         <v>2296964000000.0</v>
       </c>
       <c r="H9">
         <v>2296964000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>2296964000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>2495125000000.0</v>
       </c>
       <c r="N9">
         <v>2495125000000.0</v>
       </c>
       <c r="O9">
         <v>2495125000000.0</v>
       </c>
       <c r="P9">
         <v>2495125000000.0</v>
       </c>
       <c r="Q9">
         <v>2495125000000.0</v>
       </c>
       <c r="R9">
         <v>2495125000000.0</v>
       </c>
       <c r="S9">
         <v>2495125000000.0</v>
       </c>
       <c r="T9">
         <v>2495125000000.0</v>
       </c>
       <c r="U9">
@@ -4996,304 +5015,310 @@
       </c>
       <c r="V9">
         <v>2495125000000.0</v>
       </c>
       <c r="W9">
         <v>2495125000000.0</v>
       </c>
       <c r="X9">
         <v>2495125000000.0</v>
       </c>
       <c r="Y9">
         <v>2495125000000.0</v>
       </c>
       <c r="Z9">
         <v>2495125000000.0</v>
       </c>
       <c r="AA9">
         <v>2495125000000.0</v>
       </c>
       <c r="AB9">
         <v>2495125000000.0</v>
       </c>
       <c r="AC9">
         <v>2495125000000.0</v>
       </c>
-      <c r="AD9"/>
+      <c r="AD9">
+        <v>2495125000000.0</v>
+      </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>9014405000000.0</v>
+      </c>
+      <c r="C10">
         <v>9281002000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8347100000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7577516000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7297384000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6856204000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5752380000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5268920000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5471012000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5403640000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5161183000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4727148000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4560901000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4811495000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4296674000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4723579000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4122182000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4731101000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3726293000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3532462000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3022586000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3055315000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2427079000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2517940000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2652035000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2091940000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1716795000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1849679000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1844472000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2118008000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2071459000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2234481000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2413122000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2320642000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2260606000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1941788000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2056830000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2160374000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1867975000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1289175000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1325057000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1524296000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1461302000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1383331000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1358665000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1858690000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2696315000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2206004000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2321852000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2175669000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2112822000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1900667000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2288130000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2699385000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3449124000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3519725000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3584744000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4868467000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5046445000000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>6361947000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3698095000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4722814000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4591658000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5072092000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4321429000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
@@ -5310,267 +5335,271 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>9014405000000.0</v>
+      </c>
+      <c r="C12">
         <v>9281002000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8347100000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7577516000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7297384000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6856204000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5752380000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5268920000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5471012000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5403640000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5161183000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4727148000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4560901000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4811495000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4296674000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4723579000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4122182000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4731101000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3726293000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3532462000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3022586000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3055315000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2427079000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2517940000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2652035000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2091940000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1716795000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1849679000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1844472000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2118008000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2071459000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2234481000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2413122000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2320642000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2260606000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1941788000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2056830000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2160374000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1867975000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1289175000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1325057000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1524296000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1461302000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1383331000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1358665000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1858690000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2696315000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2206004000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2321852000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2175669000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2112822000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1900667000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2288130000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2699385000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3449124000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3519725000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3584744000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4868467000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5046445000000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>3100262000000.0</v>
       </c>
       <c r="C13">
         <v>3100262000000.0</v>
       </c>
       <c r="D13">
         <v>3100262000000.0</v>
       </c>
       <c r="E13">
         <v>3100262000000.0</v>
       </c>
       <c r="F13">
         <v>3100262000000.0</v>
       </c>
       <c r="G13">
         <v>3100262000000.0</v>
       </c>
       <c r="H13">
         <v>3100262000000.0</v>
       </c>
       <c r="I13">
-        <v>3163262000000.0</v>
+        <v>3100262000000.0</v>
       </c>
       <c r="J13">
         <v>3163262000000.0</v>
       </c>
       <c r="K13">
         <v>3163262000000.0</v>
       </c>
       <c r="L13">
         <v>3163262000000.0</v>
       </c>
       <c r="M13">
         <v>3163262000000.0</v>
       </c>
       <c r="N13">
         <v>3163262000000.0</v>
       </c>
       <c r="O13">
         <v>3163262000000.0</v>
       </c>
       <c r="P13">
         <v>3163262000000.0</v>
       </c>
       <c r="Q13">
         <v>3163262000000.0</v>
       </c>
@@ -5685,78 +5714,81 @@
       <c r="BB13">
         <v>3163262000000.0</v>
       </c>
       <c r="BC13">
         <v>3163262000000.0</v>
       </c>
       <c r="BD13">
         <v>3163262000000.0</v>
       </c>
       <c r="BE13">
         <v>3163262000000.0</v>
       </c>
       <c r="BF13">
         <v>3163262000000.0</v>
       </c>
       <c r="BG13">
         <v>3163262000000.0</v>
       </c>
       <c r="BH13">
         <v>3163262000000.0</v>
       </c>
       <c r="BI13">
         <v>3163262000000.0</v>
       </c>
       <c r="BJ13">
-        <v>2530610000000.0</v>
+        <v>3163262000000.0</v>
       </c>
       <c r="BK13">
         <v>2530610000000.0</v>
       </c>
       <c r="BL13">
         <v>2530610000000.0</v>
       </c>
       <c r="BM13">
         <v>2530610000000.0</v>
       </c>
       <c r="BN13">
         <v>2530610000000.0</v>
       </c>
       <c r="BO13">
         <v>2530610000000.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BP13">
         <v>2530610000000.0</v>
       </c>
+      <c r="BQ13"/>
+      <c r="BR13">
+        <v>2530610000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>15501310000.0</v>
+        <v>10288766000.0</v>
       </c>
       <c r="C14">
         <v>15501310000.0</v>
       </c>
       <c r="D14">
         <v>15501310000.0</v>
       </c>
       <c r="E14">
         <v>15501310000.0</v>
       </c>
       <c r="F14">
         <v>15501310000.0</v>
       </c>
       <c r="G14">
         <v>15501310000.0</v>
       </c>
       <c r="H14">
         <v>15501310000.0</v>
       </c>
       <c r="I14">
         <v>15501310000.0</v>
       </c>
       <c r="J14">
         <v>15501310000.0</v>
       </c>
@@ -5853,100 +5885,103 @@
       <c r="AO14">
         <v>15501310000.0</v>
       </c>
       <c r="AP14">
         <v>15501310000.0</v>
       </c>
       <c r="AQ14">
         <v>15501310000.0</v>
       </c>
       <c r="AR14">
         <v>15501310000.0</v>
       </c>
       <c r="AS14">
         <v>15501310000.0</v>
       </c>
       <c r="AT14">
         <v>15501310000.0</v>
       </c>
       <c r="AU14">
         <v>15501310000.0</v>
       </c>
       <c r="AV14">
         <v>15501310000.0</v>
       </c>
       <c r="AW14">
-        <v>15636072176.0</v>
+        <v>15501310000.0</v>
       </c>
       <c r="AX14">
         <v>15636072176.0</v>
       </c>
       <c r="AY14">
         <v>15636072176.0</v>
       </c>
       <c r="AZ14">
         <v>15636072176.0</v>
       </c>
       <c r="BA14">
-        <v>15816310000.0</v>
+        <v>15636072176.0</v>
       </c>
       <c r="BB14">
         <v>15816310000.0</v>
       </c>
       <c r="BC14">
         <v>15816310000.0</v>
       </c>
       <c r="BD14">
         <v>15816310000.0</v>
       </c>
       <c r="BE14">
         <v>15816310000.0</v>
       </c>
       <c r="BF14">
         <v>15816310000.0</v>
       </c>
       <c r="BG14">
         <v>15816310000.0</v>
       </c>
       <c r="BH14">
         <v>15816310000.0</v>
       </c>
       <c r="BI14">
-        <v>12653050000.0</v>
+        <v>15816310000.0</v>
       </c>
       <c r="BJ14">
         <v>12653050000.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>12653050000.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5974,241 +6009,245 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
+        <v>261472000000.0</v>
+      </c>
+      <c r="C16">
         <v>535494000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>267198000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>346986000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>377562000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>236585000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>218395000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>319450000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>297240000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>244047000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>209892000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>368519000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>203560000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>170792000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>198209000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>417085000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>234456000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>568487000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>339032000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>340383000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>330721000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>402657000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>282851000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>228600000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>150247000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>158124000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87201000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>157458000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>131441000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>129403000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>81199000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>90480000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>207168000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>162929000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>143355000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>198023000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>220313000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>403740000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>242718000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>202767000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>189636000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>128612000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>78236000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>127612000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>130393000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>254971000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>178124000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>232721000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>180968000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>216831000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>128930000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>138922000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>124230000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>136514000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>121314000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>184500000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>281815000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>181111000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>120945000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6236,163 +6275,165 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>43507000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>43327000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>41498000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>43135000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24175000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27529000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>30877000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>34252000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>37627000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>40871000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>49120000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>49263000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>60246000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>53497000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>72534000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>80387000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>84682000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>91921000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>92806000000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6420,1271 +6461,1289 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
         <v>2210034000000.0</v>
       </c>
       <c r="C20">
         <v>2210034000000.0</v>
       </c>
       <c r="D20">
         <v>2210034000000.0</v>
       </c>
       <c r="E20">
         <v>2210034000000.0</v>
       </c>
       <c r="F20">
         <v>2210034000000.0</v>
       </c>
       <c r="G20">
         <v>2210034000000.0</v>
       </c>
       <c r="H20">
         <v>2210034000000.0</v>
       </c>
       <c r="I20">
         <v>2210034000000.0</v>
       </c>
       <c r="J20">
         <v>2210034000000.0</v>
       </c>
       <c r="K20">
         <v>2210034000000.0</v>
       </c>
       <c r="L20">
-        <v>2216138000000.0</v>
+        <v>2210034000000.0</v>
       </c>
       <c r="M20">
         <v>2216138000000.0</v>
       </c>
       <c r="N20">
         <v>2216138000000.0</v>
       </c>
       <c r="O20">
         <v>2216138000000.0</v>
       </c>
       <c r="P20">
-        <v>2320823000000.0</v>
+        <v>2216138000000.0</v>
       </c>
       <c r="Q20">
         <v>2320823000000.0</v>
       </c>
       <c r="R20">
         <v>2320823000000.0</v>
       </c>
       <c r="S20">
         <v>2320823000000.0</v>
       </c>
       <c r="T20">
         <v>2320823000000.0</v>
       </c>
       <c r="U20">
         <v>2320823000000.0</v>
       </c>
       <c r="V20">
         <v>2320823000000.0</v>
       </c>
       <c r="W20">
         <v>2320823000000.0</v>
       </c>
       <c r="X20">
         <v>2320823000000.0</v>
       </c>
       <c r="Y20">
         <v>2320823000000.0</v>
       </c>
       <c r="Z20">
         <v>2320823000000.0</v>
       </c>
       <c r="AA20">
         <v>2320823000000.0</v>
       </c>
       <c r="AB20">
-        <v>2336028000000.0</v>
+        <v>2320823000000.0</v>
       </c>
       <c r="AC20">
         <v>2336028000000.0</v>
       </c>
       <c r="AD20">
         <v>2336028000000.0</v>
       </c>
       <c r="AE20">
         <v>2336028000000.0</v>
       </c>
       <c r="AF20">
         <v>2336028000000.0</v>
       </c>
       <c r="AG20">
         <v>2336028000000.0</v>
       </c>
       <c r="AH20">
         <v>2336028000000.0</v>
       </c>
       <c r="AI20">
         <v>2336028000000.0</v>
       </c>
       <c r="AJ20">
-        <v>2343827000000.0</v>
+        <v>2336028000000.0</v>
       </c>
       <c r="AK20">
         <v>2343827000000.0</v>
       </c>
       <c r="AL20">
         <v>2343827000000.0</v>
       </c>
       <c r="AM20">
         <v>2343827000000.0</v>
       </c>
       <c r="AN20">
         <v>2343827000000.0</v>
       </c>
       <c r="AO20">
         <v>2343827000000.0</v>
       </c>
       <c r="AP20">
         <v>2343827000000.0</v>
       </c>
       <c r="AQ20">
         <v>2343827000000.0</v>
       </c>
       <c r="AR20">
         <v>2343827000000.0</v>
       </c>
       <c r="AS20">
         <v>2343827000000.0</v>
       </c>
       <c r="AT20">
         <v>2343827000000.0</v>
       </c>
       <c r="AU20">
         <v>2343827000000.0</v>
       </c>
       <c r="AV20">
-        <v>2337723000000.0</v>
+        <v>2343827000000.0</v>
       </c>
       <c r="AW20">
         <v>2337723000000.0</v>
       </c>
       <c r="AX20">
         <v>2337723000000.0</v>
       </c>
       <c r="AY20">
         <v>2337723000000.0</v>
       </c>
       <c r="AZ20">
-        <v>2307007000000.0</v>
+        <v>2337723000000.0</v>
       </c>
       <c r="BA20">
         <v>2307007000000.0</v>
       </c>
       <c r="BB20">
         <v>2307007000000.0</v>
       </c>
       <c r="BC20">
-        <v>2245977000000.0</v>
+        <v>2307007000000.0</v>
       </c>
       <c r="BD20">
         <v>2245977000000.0</v>
       </c>
       <c r="BE20">
+        <v>2245977000000.0</v>
+      </c>
+      <c r="BF20">
         <v>1081854000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1145825000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245977000000.0</v>
       </c>
       <c r="BH20">
         <v>2245977000000.0</v>
       </c>
       <c r="BI20">
         <v>2245977000000.0</v>
       </c>
       <c r="BJ20">
         <v>2245977000000.0</v>
       </c>
       <c r="BK20">
         <v>2245977000000.0</v>
       </c>
       <c r="BL20">
+        <v>2245977000000.0</v>
+      </c>
+      <c r="BM20">
         <v>2059753000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2089821000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2119888000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>2149955000000.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>2130516000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>666677000000.0</v>
+      </c>
+      <c r="C21">
         <v>667782000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>669109000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>666205000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>650492000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>648080000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>646791000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>649866000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>633281000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>633198000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>632749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632639000000.0</v>
       </c>
       <c r="N21">
         <v>632639000000.0</v>
       </c>
       <c r="O21">
+        <v>632639000000.0</v>
+      </c>
+      <c r="P21">
         <v>631549000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>628320000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>625146000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>671461000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>667757000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>639034000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>635342000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>642301000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>641998000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>706813000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>704510000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>704979000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>633103000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>589535000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>582956000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>569256000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>565418000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>551181000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>522601000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>495275000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>483301000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>489412000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>525676000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>524435000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>501775000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>486842000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>486192000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>484847000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>482414000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>478657000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>458073000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>436827000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>413827000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2337723000000.0</v>
       </c>
       <c r="AW21">
         <v>2337723000000.0</v>
       </c>
       <c r="AX21">
         <v>2337723000000.0</v>
       </c>
       <c r="AY21">
         <v>2337723000000.0</v>
       </c>
       <c r="AZ21">
-        <v>2307007000000.0</v>
+        <v>2337723000000.0</v>
       </c>
       <c r="BA21">
         <v>2307007000000.0</v>
       </c>
       <c r="BB21">
         <v>2307007000000.0</v>
       </c>
       <c r="BC21">
+        <v>2307007000000.0</v>
+      </c>
+      <c r="BD21">
         <v>2245977000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6730829000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245977000000.0</v>
       </c>
       <c r="BF21">
         <v>2245977000000.0</v>
       </c>
       <c r="BG21">
         <v>2245977000000.0</v>
       </c>
       <c r="BH21">
         <v>2245977000000.0</v>
       </c>
       <c r="BI21">
         <v>2245977000000.0</v>
       </c>
       <c r="BJ21">
         <v>2245977000000.0</v>
       </c>
       <c r="BK21">
         <v>2245977000000.0</v>
       </c>
       <c r="BL21">
+        <v>2245977000000.0</v>
+      </c>
+      <c r="BM21">
         <v>2059753000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2089821000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2119888000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2149955000000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>2130516000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>5609701000000.0</v>
+      </c>
+      <c r="C22">
         <v>4375400000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5125588000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5377682000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5145061000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4888947000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5124910000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4295053000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4181742000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3575838000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3598886000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3829874000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3837246000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3648371000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4037670000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4635039000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4240723000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4421618000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3528735000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3657285000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3625751000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3126373000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3449297000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2969029000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2619566000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2952302000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2971334000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2878743000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2886968000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2816865000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2945021000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3515138000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3273908000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2404748000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2102762000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2081077000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2110415000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2396342000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2070391000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2079093000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1767018000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1662425000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1936731000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2262999000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2180982000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2161465000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1773329000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2327226000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2426357000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1935644000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1568496000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1745637000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1583518000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1829891000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1889006000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2229944000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2112385000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2051877000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1677576000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1732350000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1885838000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1625608000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1321248000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1366400000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1261790000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1321804000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1082557000000.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>910542000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>42347028000000.0</v>
+      </c>
+      <c r="C23">
         <v>41868001000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>41376385000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>39059390000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38993076000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38419035000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37247829000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35702866000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35828198000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35514474000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35012351000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>35477254000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35698862000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>36031870000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>36113081000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36777959000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>36710233000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>37015427000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35979302000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>36581962000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>35997605000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36155776000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35395264000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>35521890000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>34922234000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>35315876000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>34910838000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35045711000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>35228131000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>35497460000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34666506000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>35514455000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35472664000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>34504916000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>33397766000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>32982315000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>33354351000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>33661108000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>32537592000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>32384221000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>32584034000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32067650000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31697142000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>32096524000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>32245370000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>31704943000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30996051000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30493953000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>30659832000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29336429000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28065121000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>27201884000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>27020917000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26971722000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26574461000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>26202248000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>25846074000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>26764405000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>25510399000000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>731734000000.0</v>
+      </c>
+      <c r="C24">
         <v>604787000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>377892000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1657339000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2884359000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3024705000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2462239000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1553282000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>520912000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>586629000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>852807000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2829092000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3363203000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3700140000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3299021000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3154906000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3004306000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4371715000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4650264000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5189036000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3819744000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5599780000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5723218000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4077809000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3575748000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3683309000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3832530000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5588751000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5698892000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4121751000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4646130000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4680802000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4295391000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4364930000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5406061000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6785647000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6865800000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6964248000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7085037000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6775458000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6999985000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7121079000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6080597000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4653858000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4810629000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4787732000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4725113000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3952464000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3826837000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3809955000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3911660000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>4235488000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4325147000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4506799000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4458724000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4105850000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3999463000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4005203000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>4224532000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4376192000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4322078000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5525269000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5938463000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5411333000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5395714000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5415242000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5504426000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>4096409000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>878748000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1692588000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2929240000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3079079000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2525844000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1615531000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2929357000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3467975000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3814102000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3422060000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3286890000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4459601000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4386507000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4661504000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5194019000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5360404000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5611533000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5743577000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5769641000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5274135000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5414361000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5492919000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5588751000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5698892000000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1359578000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1366353000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1368071000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1016577000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1010514000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7712,1475 +7771,1499 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>106360000000.0</v>
+      </c>
+      <c r="C28">
         <v>-146322000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1078860000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>182805000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1113973000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1618822000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2122053000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2253272000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2366478000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2552641000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2765404000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3719974000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3897829000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3868886000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4404902000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4404084000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5430055000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6531077000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6009718000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6783967000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7438278000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7497165000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8170695000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9795255000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9671648000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10088007000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10520187000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10400422000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10544228000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10118265000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9685995000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9711712000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9334474000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8608193000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8433564000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8436227000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8767283000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8602822000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8480293000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9229473000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9676737000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8208505000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8022339000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8358383000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8384563000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7848946000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6823528000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7829471000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7588119000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7011233000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6316011000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6124501000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5094551000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4542879000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3689159000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3009257000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3260929000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2651668000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2213879000000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
+      <c r="BR28"/>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>29987348000000.0</v>
+      </c>
+      <c r="C29">
         <v>29820916000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29644591000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>27362220000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27552849000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26495627000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25409512000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25437439000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25479541000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25132884000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25333085000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25042692000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25525811000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25364081000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25309265000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25625818000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27181001000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25360600000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25486449000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25317767000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25288318000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25466286000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26442686000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>26315485000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26416555000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>1404948000000.0</v>
+      </c>
+      <c r="C30">
         <v>1256831000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1482748000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1377556000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1248991000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1496994000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1221157000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>888739000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>910655000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1094271000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>857931000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>828215000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>852902000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1180028000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1321638000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>878392000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1145325000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1047501000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1462993000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1751774000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1347488000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1612164000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1299579000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1457306000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1321666000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>659844000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1317293000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>740475000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>599539000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>798701000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>810181000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>840949000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>723382000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>674007000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>624979000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>692145000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>689333000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>706396000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>614016000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>664909000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>937352000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>710635000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>691064000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>759444000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>858798000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>614937000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>625430000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>698039000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>805384000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>709283000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>790900000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>771605000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>880037000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>792352000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>784089000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>951389000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1081854000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1145825000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>763998000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>883925000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1105200000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1072953000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>851468000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>774407000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>736701000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>667188000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>693917000000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>753152000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>14780998000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>14616178000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>14040246000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>13786974000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>13643739000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>13347058000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12889570000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12587481000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>12468122000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>12611966000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>11885121000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>11757668000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>12014870000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>12164130000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>12054880000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>12215384000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12495124000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12527318000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>12572059000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>4405940000000.0</v>
+      </c>
+      <c r="C32">
         <v>4202556000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3263940000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>5361781000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5699805000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4463266000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1731216000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>879985000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>803436000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>485785000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>997134000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>936573000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1582763000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>982033000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>410027000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1238657000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1067804000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>367327000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-53701000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-733764000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-787729000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1020978000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1525800000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-2332842000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-2217878000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>25984967000000.0</v>
+      </c>
+      <c r="C33">
         <v>26071116000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>26214432000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24377633000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23983243000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23853073000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24015130000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24407761000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24793306000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>24969626000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>25115454000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25387106000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25523458000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>25637708000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>25670203000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>25933544000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>26054709000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25993716000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>26452066000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>26925775000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>27257516000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>27369445000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>27586308000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>27633586000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>27814992000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>28177393000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>28152245000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>28120729000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>28371633000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>28234048000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>27677599000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>27440479000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>27329760000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>27181601000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>27107948000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>27039077000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>26858836000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>26889060000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>26808296000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>26880650000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>26881906000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>26903885000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>26669117000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>26462856000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>26450389000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>25730912000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>24985559000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>24324538000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>23902031000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>23367654000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>22711852000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>21760228000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>21094822000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>20662239000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>19776909000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>19010975000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>18383102000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>17788621000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>17416192000000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
+      <c r="BR33"/>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>46959000000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>42552000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>38327000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>38157000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>37603000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>36862000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>40038000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5057000000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>39037000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>39992000000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>39219000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>37476000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>36008000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>35867000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>35192000000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>33332000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>32308000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>3193709000000.0</v>
+      </c>
+      <c r="C35">
         <v>3094959000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2883698000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3649465000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4837568000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4988211000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4490961000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3558042000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3467293000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3653314000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3880314000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5076380000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5548991000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5884368000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5484954000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5738616000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6865359000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6855529000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7033157000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7671424000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7672364000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7902728000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8075457000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8617067000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8090599000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8254303000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8322886000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8478094000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8516868000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8550506000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8588433000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>8819789000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8058880000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8072981000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9029000000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10199799000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10204001000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10261085000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10324004000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9934389000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>10102072000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>10173820000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9092657000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>7851995000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7980929000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7896486000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>7290175000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5740437000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5542749000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5434375000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5496323000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5840735000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5880117000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>6025312000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5899254000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5514994000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5385797000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5374435000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5559138000000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
+      <c r="BR35"/>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>3973654000000.0</v>
+      </c>
+      <c r="C36">
         <v>-578287000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3554340000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>759947000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1061848000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1102007000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1660811000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1470066000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>558466000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>522252000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>462873000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>347257000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>407886000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>848001000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>790008000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>799619000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>817095000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>809757000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>394410000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>413534000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>403986000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>357276000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>293017000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>240091000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>316326000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>404892000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>522369000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>414685000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>555644000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>567556000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>494884000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>425926000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>500308000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>459457000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>515860000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>511099000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>539932000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>650087000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>577422000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>539778000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>610403000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>681010000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>617270000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>664938000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>767353000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1098136000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>842016000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>831365000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>828066000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>855831000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>735214000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>697487000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>699279000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>608185000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>527693000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>538482000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>569239000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>560365000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>319960000000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
+      <c r="BR36"/>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9208,1039 +9291,1051 @@
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:70">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3825224000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2078096000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1694612000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1696042000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1586917000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1381969000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1320489000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1381728000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2731589000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2651761000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2785152000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3028410000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2922879000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3216656000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3317875000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3488348000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3496211000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3512945000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3559868000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3723451000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3981725000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4113127000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2241225000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2479074000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4399086000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4259066000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4078466000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7366818000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7243906000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10471201000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>10182046000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9996868000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>10035452000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>10167596000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>16169905000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>16073894000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>16038677000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>15858305000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>15667772000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>15707741000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>15185515000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>14654867000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>14373445000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>14128812000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>14021540000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>13637924000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>13085398000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>12752330000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>12655763000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12033821000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>11514174000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>11349590000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>11301759000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>11090773000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>10863316000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>10642964000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>10567036000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>10516846000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>4369805000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4280338000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>4160525000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>9809466000000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>8767854000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:70">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>333007000000.0</v>
+      </c>
+      <c r="C39">
         <v>883652000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>206517000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>349003000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1318397000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1323817000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1134252000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>842393000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1981987000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1949110000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1514397000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>384275000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>439734000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>308282000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2108534000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>607405000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2292619000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1915218000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2272208000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2466440000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2091752000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2604643000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1932580000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1768522000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1256103000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1448238000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1578851000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1568264000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1576359000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1538256000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1206488000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1416579000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1734731000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1438521000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1183536000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>951075000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1060607000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>995764000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>778913000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1110583000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1412560000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1127911000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>819881000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1038472000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1064703000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1138771000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>816656000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>805634000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>813690000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>884406000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>795551000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1005684000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2054447000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1780207000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1459422000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1441604000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>683989000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>909615000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>606188000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>456051000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>516485000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>518809000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>324640000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>607638000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>546390000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>573110000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>368312000000.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>268863000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>1798447000000.0</v>
+      </c>
+      <c r="C40">
         <v>944823000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1301542000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1560750000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2447619000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1665164000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1080628000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1364932000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1658580000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1311895000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1237055000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1312350000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1711398000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1458664000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1440074000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1725363000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1741093000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1176660000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1768217000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1812023000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1661775000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1657050000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1325425000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1923538000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1725333000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1228904000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>834275000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1465101000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1106626000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1066061000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>761109000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1594406000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1280202000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1688185000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>817317000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1563415000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1808343000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1053254000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>847730000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1171221000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1254091000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1907103000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1714254000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2157465000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2048239000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2127868000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1807784000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>677816000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1130588000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>768524000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1061734000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>969583000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1568184000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1182225000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1136873000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1263612000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1100399000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1180679000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>892223000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1091189000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1293642000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1166143000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>962079000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>898229000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>857882000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>810265000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>850527000000.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>1088676000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:70">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2795682000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3545647000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2923777000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3298853000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3248582000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3424370000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3315305000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3429537000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3272824000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3365112000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3398164000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3998607000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3963105000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4007423000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3980497000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>4109685000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>4050740000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>4000896000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3942303000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4138987000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3377880000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3306327000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3233279000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3015907000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2932536000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2887289000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2820811000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2733766000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2678714000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2604698000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2573816000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2752573000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2717097000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2671238000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2082714000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1285401000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1203826000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1130785000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1075868000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1073566000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1014028000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>983907000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>893704000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>837851000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>799709000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>792101000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>729834000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>700827000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>790442000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>756298000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>616773000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>613807000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>561684000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>573822000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>508365000000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>399144000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:70">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>2296964000000.0</v>
+      </c>
+      <c r="C42">
         <v>2111149000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296964000000.0</v>
       </c>
       <c r="D42">
         <v>2296964000000.0</v>
       </c>
       <c r="E42">
         <v>2296964000000.0</v>
       </c>
       <c r="F42">
         <v>2296964000000.0</v>
       </c>
       <c r="G42">
         <v>2296964000000.0</v>
       </c>
       <c r="H42">
         <v>2296964000000.0</v>
       </c>
       <c r="I42">
-        <v>2233964000000.0</v>
+        <v>2296964000000.0</v>
       </c>
       <c r="J42">
         <v>2233964000000.0</v>
       </c>
       <c r="K42">
         <v>2233964000000.0</v>
       </c>
       <c r="L42">
+        <v>2233964000000.0</v>
+      </c>
+      <c r="M42">
         <v>2098532000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2098533000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2093519000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2093518000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2093568000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2088551000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2233964000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2088539000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2088538000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2083701000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2083767000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2333117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233964000000.0</v>
       </c>
       <c r="Y42">
         <v>2233964000000.0</v>
       </c>
       <c r="Z42">
         <v>2233964000000.0</v>
       </c>
       <c r="AA42">
         <v>2233964000000.0</v>
       </c>
       <c r="AB42">
         <v>2233964000000.0</v>
       </c>
       <c r="AC42">
         <v>2233964000000.0</v>
       </c>
       <c r="AD42">
         <v>2233964000000.0</v>
       </c>
       <c r="AE42">
         <v>2233964000000.0</v>
       </c>
       <c r="AF42">
         <v>2233964000000.0</v>
       </c>
       <c r="AG42">
         <v>2233964000000.0</v>
       </c>
       <c r="AH42">
         <v>2233964000000.0</v>
       </c>
       <c r="AI42">
+        <v>2233964000000.0</v>
+      </c>
+      <c r="AJ42">
         <v>1940012000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233964000000.0</v>
       </c>
       <c r="AK42">
         <v>2233964000000.0</v>
       </c>
       <c r="AL42">
         <v>2233964000000.0</v>
       </c>
       <c r="AM42">
         <v>2233964000000.0</v>
       </c>
       <c r="AN42">
         <v>2233964000000.0</v>
       </c>
       <c r="AO42">
         <v>2233964000000.0</v>
       </c>
       <c r="AP42">
         <v>2233964000000.0</v>
       </c>
       <c r="AQ42">
         <v>2233964000000.0</v>
       </c>
       <c r="AR42">
         <v>2233964000000.0</v>
       </c>
       <c r="AS42">
         <v>2233964000000.0</v>
       </c>
       <c r="AT42">
         <v>2233964000000.0</v>
       </c>
       <c r="AU42">
+        <v>2233964000000.0</v>
+      </c>
+      <c r="AV42">
         <v>2537734000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233964000000.0</v>
       </c>
       <c r="AW42">
         <v>2233964000000.0</v>
       </c>
       <c r="AX42">
+        <v>2233964000000.0</v>
+      </c>
+      <c r="AY42">
         <v>2340529000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2400224000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2445332000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2587751000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2581544000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2581362000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2575388000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571937000000.0</v>
       </c>
       <c r="BF42">
         <v>2571937000000.0</v>
       </c>
       <c r="BG42">
+        <v>2571937000000.0</v>
+      </c>
+      <c r="BH42">
         <v>2572177000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
+      <c r="BR42"/>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:70">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10268,52 +10363,53 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:70">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10341,99 +10437,102 @@
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
+      <c r="BR44"/>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:70">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>39175146000000.0</v>
+      </c>
+      <c r="C45">
         <v>38975100000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>38859521000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>38205729000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37647673000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37522255000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>37676881000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>37462178000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>37293890000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>37169613000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>36886820000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>36636276000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>36415710000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>36212566000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>35804190000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -10442,647 +10541,655 @@
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:70">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>17606529000000.0</v>
+      </c>
+      <c r="C46">
         <v>17734308000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18211605000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18120559000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17825737000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17591331000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17794236000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>18335488000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>18867197000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19032676000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>19234727000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19119269000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19209371000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19310307000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19435518000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>19462546000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19360675000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>19449965000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>19613531000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19986781000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>20144973000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>20245625000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>20397323000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20320662000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20333442000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>20431487000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20342294000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>20295127000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>20211003000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20130863000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>20065928000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>20015471000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>19962942000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>19937695000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>10261425000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>10425336000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>10473469000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10511821000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10626686000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>10710745000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>10808012000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10865208000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10810812000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>10795084000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>10742648000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>10545397000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>10330692000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9951093000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>9773219000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9346114000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>9073928000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>8674830000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>8342492000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>8006476000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>7743088000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7496801000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7033512000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6486862000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>6325419000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
+      <c r="BR46"/>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:70">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>18211605000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>18120559000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>18132947000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>17898002000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>18110002000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>18653210000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>19443856000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>19532356000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>19310307000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>19435518000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>19462546000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19360675000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19449965000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19613531000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19986781000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>20144973000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>20245625000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>20397323000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>20386401000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20401061000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>20500985000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20342294000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>20626492000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>20540254000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20130863000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20065928000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20015471000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>19962942000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>19937695000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16636747000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16857031000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16861968000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>16853608000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16640700000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>10710745000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>10808012000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>10865208000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>10810812000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>10795084000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>10742648000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10545397000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10330692000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9951093000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>9773219000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>9346114000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>9073928000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>8674830000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>8342492000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>8006476000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>7743088000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>7496801000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>7033512000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6486862000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>6325419000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>6272934000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>6114405000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>6014928000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>5875545000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>11294430000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>10883065000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>10582773000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4739494000000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>3416274000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:70">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>15635439000000.0</v>
+      </c>
+      <c r="C48">
         <v>15604721000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15172178000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>14561121000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>13897600000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13905451000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13457619000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12720589000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12443546000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12382010000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>12075071000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>11765667000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>11464107000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>11740355000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>11575536000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>11104239000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>10855984000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>10712761000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>10416080000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>9958593000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>9661341000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>9541916000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>9436410000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8710899000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>8583901000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>8839565000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>8892665000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>8896417000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>9056944000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9336606000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9368621000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>9410960000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>9379277000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>9574276000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>9209793000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>9214950000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>9174927000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>9310259000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>8970911000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>8730361000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>8607324000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>8591988000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>8516937000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>8200958000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>8254421000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>8428317000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>8685875000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>8400958000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>8341210000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>8195662000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>8003602000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>7650794000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7587481000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7932587000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7832784000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>7650419000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7367009000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>7431238000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>7012984000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>6626398000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>6231402000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5873783000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>5346428000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>4988550000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4789436000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>4650636000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4402922000000.0</v>
       </c>
-      <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>3394260000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:70">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11110,728 +11217,739 @@
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:70">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
+        <v>8343576000000.0</v>
+      </c>
+      <c r="C50">
         <v>8339757000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8822862000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>6085300000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6146143000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6081347000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6779581000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7206224000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7249134000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6943245000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6503629000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6268866000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6303916000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6694240000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7241030000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6513715000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6844724000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6605020000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6610995000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6589719000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>6518653000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6392706000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>6497893000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7004746000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6720213000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>6744063000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>6661350000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>6689808000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>6453251000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1004698000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1503026000000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:70">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>9120765000000.0</v>
+      </c>
+      <c r="C51">
         <v>9134680000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9425960000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7760321000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8411357000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8475026000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7874433000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7522192000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7837490000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7956281000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7926587000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9474219000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9774009000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10155762000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10163072000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10575403000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10995674000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11262178000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>11298576000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11840404000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11993571000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12171540000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12180201000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12313195000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12323683000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12179947000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12236982000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12250101000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12388700000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12236273000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11757454000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11946193000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11747596000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10928835000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10694170000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10378015000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10824113000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>10763196000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>10348268000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10518648000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>11001794000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9732801000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9483641000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9741714000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9743228000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9707636000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9519843000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>10035475000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>9909971000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9186902000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>8428833000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>8025168000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7382681000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7242264000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7138283000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>6528982000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>6845673000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>7520135000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>7260324000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
+      <c r="BR51"/>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:70">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>8383508000000.0</v>
+      </c>
+      <c r="C52">
         <v>8514290000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9171126000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6528308000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6258840000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6186123000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6120930000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6817349000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7245424000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7289268000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6984300000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6544862000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6306034000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6341660000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6741012000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7288513000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6536073000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6875671000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6637072000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6646385000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6633167000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6560007000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6436624000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6543554000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7049548000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6765586000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6472359000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6400461000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6514437000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>6236990000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5677598000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5872129000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6353245000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5627939000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4227929000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2590272000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3048298000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2825295000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1839421000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2834969000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3227651000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2568878000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3365146000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>5052984000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4883282000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4865012000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4749195000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6307283000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>6333408000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>5619736000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>5217855000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3600342000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3023159000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2686865000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>2664213000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2709406000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3130526000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>3792097000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>3334397000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
+      <c r="BR52"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:70">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-1407208000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-1396166000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-960882000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-939666000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-1022358000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-1142925000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2312878000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-1744947000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-1774086000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-1946635000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-1995013000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-2018735000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-1980071000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-1966646000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-1980643000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-2034484000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-2005585000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-2107700000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-2106042000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-2085905000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-1885818000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-1787444000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-1786096000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-11271061000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>-11090772000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-10997858000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-10997064000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-10928805000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-10766694000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-10536739000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-10434102000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-10329292000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-10017417000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-10058880000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-9793583000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-9731247000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>-9863197000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>-9731551000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>-9653569000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>-9467727000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>-9008002000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>-8804614000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>-8878011000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>-8461233000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>-1265186000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>-7841502000000.0</v>
       </c>
-      <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
+      <c r="BR53"/>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:70">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11859,862 +11977,875 @@
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:70">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>42347028000000.0</v>
+      </c>
+      <c r="C55">
         <v>41868001000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>41376385000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>39059390000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>38993076000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>38419035000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>37247829000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>35702866000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>35828198000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>35514474000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>35012351000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>35477254000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>35698862000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>36031870000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>36113081000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>36777959000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>36710233000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>37015427000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>35979302000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>36581962000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>35997605000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>36155776000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>35395264000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>35521890000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>34922234000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>35315876000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>34910838000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>35045711000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>35228131000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>35497460000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>34666506000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>35514455000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>35472664000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>34504916000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>33397766000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>32982315000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>33354351000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>33661108000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>32537592000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>32384221000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>32584034000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>32067650000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>31697142000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>32096524000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>32245370000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>31704943000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>30996051000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>30493953000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>30659832000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>29336429000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>28065121000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>27201884000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>27020917000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>26971722000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>26574461000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>26202248000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>25846074000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>26764405000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>25510399000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>24631662000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>24693573000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>21781414000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>21063714000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>20115355000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>19576229000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>19091904000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>18311605000000.0</v>
       </c>
-      <c r="BP55"/>
-      <c r="BQ55">
+      <c r="BQ55"/>
+      <c r="BR55">
         <v>16337417000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:70">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>16362061000000.0</v>
+      </c>
+      <c r="C56">
         <v>15796885000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>15161953000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>14681757000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>15009833000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>14565962000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13232699000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11295105000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11034892000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10544848000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9896897000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>10090148000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10175404000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10394162000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10442878000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10844415000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10655524000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11021711000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9527236000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9656187000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8740089000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8786331000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7808956000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7888304000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7107242000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7138483000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6758593000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6924982000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6856498000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7263412000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6988907000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>8073976000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>8142904000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7323315000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6289818000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5943238000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6495515000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6772048000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5729296000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5503571000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5702128000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5163765000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>5028025000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5633668000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5794981000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5974031000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>6010492000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>6169415000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>6757801000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5968775000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5353269000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5441656000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5926095000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6309483000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6797552000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7191273000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>7462972000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>8975784000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>8094207000000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
+      <c r="BR56"/>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:70">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>11956121000000.0</v>
+      </c>
+      <c r="C57">
         <v>11594329000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11898013000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9686351000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9648052000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8866157000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8769433000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9563889000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>10154907000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9741412000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9411112000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9093014000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9238831000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8811399000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9460845000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10434388000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9416867000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9953907000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9159909000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9709888000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9473853000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9574060000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8829934000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9414104000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9440084000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>9356361000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8806629000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8933763000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8914896000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8736600000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7791396000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8351570000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9094816000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7816055000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6187987000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4862042000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5295072000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5314857000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4595300000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5143502000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>5301562000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4609314000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5373084000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7405744000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7400228000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7337754000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>6898825000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>8334933000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8816022000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7578472000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6460709000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>5661370000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5490456000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4748998000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4583214000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4821756000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5009355000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5694761000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4780071000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4247370000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4797749000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4424958000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4100944000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>3993212000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3816208000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3405861000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2902047000000.0</v>
       </c>
-      <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>3813440000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:70">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>15149830000000.0</v>
+      </c>
+      <c r="C58">
         <v>14689288000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14781711000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13335816000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14485620000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13854368000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13260394000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13121931000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13622200000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13394726000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13291426000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14169394000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>14787822000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14695767000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14945799000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16173004000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16282226000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16809436000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>16193066000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17381312000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17146217000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17476788000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16905391000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>18031171000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17530683000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>17610664000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>17129515000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17411857000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>17431764000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17287106000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>16379829000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17171359000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17153696000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>15889036000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15216987000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>15061841000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>15499073000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>15575942000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14919304000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>15077891000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>15403634000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>14783134000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>14465741000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>15257739000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15381157000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>15234240000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>14189000000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>14075370000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>14358771000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>13012847000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>11957032000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>11502105000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>11370573000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>10774310000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>10482468000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>10336750000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>10395152000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>11069196000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>10339209000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>9945776000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>10546129000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>11353307000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>11324638000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>10683639000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>10451316000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>10071949000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>9607858000000.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>8993137000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:70">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12742,319 +12873,321 @@
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:70">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>20912038000000.0</v>
+      </c>
+      <c r="C60">
         <v>20876372000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>20443837000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19832797000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>19169284000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>19172177000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18724382000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>17987337000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>17710303000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>17643778000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>17336832000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>17027461000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>16725902000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>16997136000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>16832316000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>16361069000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>16107797000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15964562000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>15667881000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>15210393000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14908304000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>14788945000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>14932789000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>14205944000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>14078491000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>14335693000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>14484953000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14390908000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14551412000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14831152000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14863346000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>14908087000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>14875926000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>15065347000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>14700669000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>14710868000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>14670363000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>14800697000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>14461648000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>14241027000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>14118802000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>14098208000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>14025959000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>13713708000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>13760430000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>13928016000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>14181421000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>13904416000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>13842831000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>13794059000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>13668446000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>13359081000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>13338494000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>13677393000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>13577168000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>13389069000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>13102208000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>13166437000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>12748183000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>12361597000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>11966601000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>8259533000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>7732178000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>7420537000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>7221423000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>7082623000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>6834909000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>7344280000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>5754432000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:70">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-261161000000.0</v>
       </c>
       <c r="U61">
         <v>-261161000000.0</v>
       </c>
       <c r="V61">
         <v>-261161000000.0</v>
       </c>
       <c r="W61">
         <v>-261161000000.0</v>
       </c>
       <c r="X61">
         <v>-261161000000.0</v>
       </c>
       <c r="Y61">
         <v>-261161000000.0</v>
       </c>
       <c r="Z61">
         <v>-261161000000.0</v>
       </c>
       <c r="AA61">
         <v>-261161000000.0</v>
       </c>
       <c r="AB61">
         <v>-261161000000.0</v>
       </c>
       <c r="AC61">
         <v>-261161000000.0</v>
       </c>
-      <c r="AD61"/>
+      <c r="AD61">
+        <v>-261161000000.0</v>
+      </c>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>-261161000000.0</v>
       </c>
       <c r="AH61">
         <v>-261161000000.0</v>
       </c>
       <c r="AI61">
         <v>-261161000000.0</v>
       </c>
       <c r="AJ61">
         <v>-261161000000.0</v>
       </c>
       <c r="AK61">
         <v>-261161000000.0</v>
       </c>
       <c r="AL61">
         <v>-261161000000.0</v>
       </c>
       <c r="AM61">
         <v>-261161000000.0</v>
       </c>
       <c r="AN61">
         <v>-261161000000.0</v>
       </c>
       <c r="AO61">
@@ -13063,77 +13196,80 @@
       <c r="AP61">
         <v>-261161000000.0</v>
       </c>
       <c r="AQ61">
         <v>-261161000000.0</v>
       </c>
       <c r="AR61">
         <v>-261161000000.0</v>
       </c>
       <c r="AS61">
         <v>-261161000000.0</v>
       </c>
       <c r="AT61">
         <v>-261161000000.0</v>
       </c>
       <c r="AU61">
         <v>-261161000000.0</v>
       </c>
       <c r="AV61">
         <v>-261161000000.0</v>
       </c>
       <c r="AW61">
         <v>-261161000000.0</v>
       </c>
       <c r="AX61">
+        <v>-261161000000.0</v>
+      </c>
+      <c r="AY61">
         <v>-154596000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-94901000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-49793000000.0</v>
       </c>
-      <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:70">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13161,50 +13297,51 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13273,51 +13410,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>15626181000000.0</v>
       </c>
       <c r="C2">
         <v>11129976000000.0</v>
       </c>
       <c r="D2">
         <v>12644427000000.0</v>
       </c>
       <c r="E2">
         <v>13145039000000.0</v>
       </c>
       <c r="F2">
         <v>14507598000000.0</v>
       </c>
       <c r="G2">
         <v>11470153000000.0</v>
       </c>
       <c r="H2">
         <v>11564711000000.0</v>
       </c>
       <c r="I2">
         <v>11732276000000.0</v>
       </c>
@@ -13332,51 +13469,51 @@
       </c>
       <c r="M2">
         <v>10865668000000.0</v>
       </c>
       <c r="N2">
         <v>10332941000000.0</v>
       </c>
       <c r="O2">
         <v>9950605000000.0</v>
       </c>
       <c r="P2">
         <v>8263528000000.0</v>
       </c>
       <c r="Q2">
         <v>5938813000000.0</v>
       </c>
       <c r="R2">
         <v>5981583000000.0</v>
       </c>
       <c r="S2">
         <v>7936190000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>1465802000000.0</v>
       </c>
       <c r="C3">
         <v>55286000000.0</v>
       </c>
       <c r="D3">
         <v>1438393000000.0</v>
       </c>
       <c r="E3">
         <v>1374691000000.0</v>
       </c>
       <c r="F3">
         <v>1354033000000.0</v>
       </c>
       <c r="G3">
         <v>1365661000000.0</v>
       </c>
       <c r="H3">
         <v>1407225000000.0</v>
       </c>
       <c r="I3">
         <v>1354178000000.0</v>
       </c>
@@ -13389,74 +13526,74 @@
       <c r="L3">
         <v>58988000000.0</v>
       </c>
       <c r="M3">
         <v>51527000000.0</v>
       </c>
       <c r="N3">
         <v>47069000000.0</v>
       </c>
       <c r="O3">
         <v>41108000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>150913000000.0</v>
       </c>
       <c r="R3">
         <v>144795000000.0</v>
       </c>
       <c r="S3">
         <v>141941000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>4208690000000.0</v>
       </c>
       <c r="C5">
         <v>3541406000000.0</v>
       </c>
       <c r="D5">
         <v>2107288000000.0</v>
       </c>
       <c r="E5">
         <v>3016898000000.0</v>
       </c>
       <c r="F5">
         <v>2975073000000.0</v>
       </c>
       <c r="G5">
         <v>1827505000000.0</v>
       </c>
       <c r="H5">
         <v>708647000000.0</v>
       </c>
       <c r="I5">
         <v>963981000000.0</v>
       </c>
@@ -13469,51 +13606,51 @@
       <c r="L5">
         <v>1387433000000.0</v>
       </c>
       <c r="M5">
         <v>2408039000000.0</v>
       </c>
       <c r="N5">
         <v>1412545000000.0</v>
       </c>
       <c r="O5">
         <v>2475794000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>2426508000000.0</v>
       </c>
       <c r="R5">
         <v>2007827000000.0</v>
       </c>
       <c r="S5">
         <v>2775051000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>5674492000000.0</v>
       </c>
       <c r="C6">
         <v>3596692000000.0</v>
       </c>
       <c r="D6">
         <v>3545681000000.0</v>
       </c>
       <c r="E6">
         <v>4391589000000.0</v>
       </c>
       <c r="F6">
         <v>4329106000000.0</v>
       </c>
       <c r="G6">
         <v>3193166000000.0</v>
       </c>
       <c r="H6">
         <v>2115872000000.0</v>
       </c>
       <c r="I6">
         <v>2318159000000.0</v>
       </c>
@@ -13528,97 +13665,97 @@
       </c>
       <c r="M6">
         <v>2459566000000.0</v>
       </c>
       <c r="N6">
         <v>1459614000000.0</v>
       </c>
       <c r="O6">
         <v>2516902000000.0</v>
       </c>
       <c r="P6">
         <v>3128014000000.0</v>
       </c>
       <c r="Q6">
         <v>2577421000000.0</v>
       </c>
       <c r="R6">
         <v>2152622000000.0</v>
       </c>
       <c r="S6">
         <v>2916992000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>5430723000000.0</v>
       </c>
       <c r="C9">
         <v>4837828000000.0</v>
       </c>
       <c r="D9">
         <v>3358216000000.0</v>
       </c>
       <c r="E9">
         <v>4649207000000.0</v>
       </c>
       <c r="F9">
         <v>5150931000000.0</v>
       </c>
       <c r="G9">
         <v>3004547000000.0</v>
       </c>
       <c r="H9">
         <v>2085677000000.0</v>
       </c>
       <c r="I9">
         <v>2457823000000.0</v>
       </c>
@@ -13633,51 +13770,51 @@
       </c>
       <c r="M9">
         <v>4110931000000.0</v>
       </c>
       <c r="N9">
         <v>2960737000000.0</v>
       </c>
       <c r="O9">
         <v>3904810000000.0</v>
       </c>
       <c r="P9">
         <v>4341783000000.0</v>
       </c>
       <c r="Q9">
         <v>3545468000000.0</v>
       </c>
       <c r="R9">
         <v>3058742000000.0</v>
       </c>
       <c r="S9">
         <v>3904309000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>3737348000000.0</v>
       </c>
       <c r="C10">
         <v>2985104000000.0</v>
       </c>
       <c r="D10">
         <v>1487689000000.0</v>
       </c>
       <c r="E10">
         <v>2396986000000.0</v>
       </c>
       <c r="F10">
         <v>2277726000000.0</v>
       </c>
       <c r="G10">
         <v>1017572000000.0</v>
       </c>
       <c r="H10">
         <v>-197149000000.0</v>
       </c>
       <c r="I10">
         <v>206722000000.0</v>
       </c>
@@ -13692,51 +13829,51 @@
       </c>
       <c r="M10">
         <v>1646642000000.0</v>
       </c>
       <c r="N10">
         <v>934368000000.0</v>
       </c>
       <c r="O10">
         <v>2012037000000.0</v>
       </c>
       <c r="P10">
         <v>2903541000000.0</v>
       </c>
       <c r="Q10">
         <v>2012116000000.0</v>
       </c>
       <c r="R10">
         <v>1935276000000.0</v>
       </c>
       <c r="S10">
         <v>2153042000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>916091000000.0</v>
       </c>
       <c r="C11">
         <v>801454000000.0</v>
       </c>
       <c r="D11">
         <v>560911000000.0</v>
       </c>
       <c r="E11">
         <v>887381000000.0</v>
       </c>
       <c r="F11">
         <v>943979000000.0</v>
       </c>
       <c r="G11">
         <v>677287000000.0</v>
       </c>
       <c r="H11">
         <v>445053000000.0</v>
       </c>
       <c r="I11">
         <v>384789000000.0</v>
       </c>
@@ -13751,51 +13888,51 @@
       </c>
       <c r="M11">
         <v>537281000000.0</v>
       </c>
       <c r="N11">
         <v>299091000000.0</v>
       </c>
       <c r="O11">
         <v>495936000000.0</v>
       </c>
       <c r="P11">
         <v>652245000000.0</v>
       </c>
       <c r="Q11">
         <v>616925000000.0</v>
       </c>
       <c r="R11">
         <v>630421000000.0</v>
       </c>
       <c r="S11">
         <v>779180000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>562080000000.0</v>
       </c>
       <c r="C12">
         <v>560155000000.0</v>
       </c>
       <c r="D12">
         <v>611540000000.0</v>
       </c>
       <c r="E12">
         <v>619912000000.0</v>
       </c>
       <c r="F12">
         <v>689708000000.0</v>
       </c>
       <c r="G12">
         <v>809933000000.0</v>
       </c>
       <c r="H12">
         <v>905796000000.0</v>
       </c>
       <c r="I12">
         <v>757259000000.0</v>
       </c>
@@ -13810,96 +13947,96 @@
       </c>
       <c r="M12">
         <v>697695000000.0</v>
       </c>
       <c r="N12">
         <v>478177000000.0</v>
       </c>
       <c r="O12">
         <v>482828000000.0</v>
       </c>
       <c r="P12">
         <v>393478000000.0</v>
       </c>
       <c r="Q12">
         <v>400442000000.0</v>
       </c>
       <c r="R12">
         <v>443292000000.0</v>
       </c>
       <c r="S12">
         <v>423707000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>376802000000.0</v>
       </c>
       <c r="C13">
         <v>254987000000.0</v>
       </c>
       <c r="D13">
         <v>217733000000.0</v>
       </c>
       <c r="E13">
         <v>490963000000.0</v>
       </c>
       <c r="F13">
         <v>609381000000.0</v>
       </c>
       <c r="G13">
         <v>725582000000.0</v>
       </c>
       <c r="H13">
         <v>802424000000.0</v>
       </c>
       <c r="I13">
         <v>727009000000.0</v>
       </c>
       <c r="J13">
         <v>592213000000.0</v>
       </c>
       <c r="K13">
         <v>628372000000.0</v>
       </c>
       <c r="L13">
         <v>943108000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>-753353000000.0</v>
       </c>
       <c r="C14">
         <v>-633736000000.0</v>
       </c>
       <c r="D14">
         <v>-190361000000.0</v>
       </c>
       <c r="E14">
         <v>-311238000000.0</v>
       </c>
       <c r="F14">
         <v>-349333000000.0</v>
       </c>
       <c r="G14">
         <v>3557084000000.0</v>
       </c>
       <c r="H14">
         <v>3296370000000.0</v>
       </c>
       <c r="I14">
         <v>3423331000000.0</v>
       </c>
@@ -13914,51 +14051,51 @@
       </c>
       <c r="M14">
         <v>267075000000.0</v>
       </c>
       <c r="N14">
         <v>111324000000.0</v>
       </c>
       <c r="O14">
         <v>359159000000.0</v>
       </c>
       <c r="P14">
         <v>584740000000.0</v>
       </c>
       <c r="Q14">
         <v>424216000000.0</v>
       </c>
       <c r="R14">
         <v>296193000000.0</v>
       </c>
       <c r="S14">
         <v>390143000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>2067904000000.0</v>
       </c>
       <c r="C15">
         <v>1549914000000.0</v>
       </c>
       <c r="D15">
         <v>736417000000.0</v>
       </c>
       <c r="E15">
         <v>1198367000000.0</v>
       </c>
       <c r="F15">
         <v>1333747000000.0</v>
       </c>
       <c r="G15">
         <v>340285000000.0</v>
       </c>
       <c r="H15">
         <v>-642202000000.0</v>
       </c>
       <c r="I15">
         <v>-76566000000.0</v>
       </c>
@@ -13973,51 +14110,51 @@
       </c>
       <c r="M15">
         <v>842286000000.0</v>
       </c>
       <c r="N15">
         <v>523953000000.0</v>
       </c>
       <c r="O15">
         <v>1156942000000.0</v>
       </c>
       <c r="P15">
         <v>1666556000000.0</v>
       </c>
       <c r="Q15">
         <v>970975000000.0</v>
       </c>
       <c r="R15">
         <v>1008662000000.0</v>
       </c>
       <c r="S15">
         <v>1002435000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>2067904000000.0</v>
       </c>
       <c r="C16">
         <v>1549914000000.0</v>
       </c>
       <c r="D16">
         <v>736417000000.0</v>
       </c>
       <c r="E16">
         <v>1198367000000.0</v>
       </c>
       <c r="F16">
         <v>990401000000.0</v>
       </c>
       <c r="G16">
         <v>234281000000.0</v>
       </c>
       <c r="H16">
         <v>-546148000000.0</v>
       </c>
       <c r="I16">
         <v>-76566000000.0</v>
       </c>
@@ -14026,185 +14163,185 @@
       </c>
       <c r="K16">
         <v>538330000000.0</v>
       </c>
       <c r="L16">
         <v>264490000000.0</v>
       </c>
       <c r="M16">
         <v>842286000000.0</v>
       </c>
       <c r="N16">
         <v>523953000000.0</v>
       </c>
       <c r="O16">
         <v>1156942000000.0</v>
       </c>
       <c r="P16">
         <v>1666556000000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>2821257000000.0</v>
       </c>
       <c r="C17">
         <v>2183650000000.0</v>
       </c>
       <c r="D17">
         <v>926778000000.0</v>
       </c>
       <c r="E17">
         <v>1509605000000.0</v>
       </c>
       <c r="F17">
         <v>1333747000000.0</v>
       </c>
       <c r="G17">
         <v>340285000000.0</v>
       </c>
       <c r="H17">
         <v>-642202000000.0</v>
       </c>
       <c r="I17">
         <v>-178067000000.0</v>
       </c>
       <c r="J17">
         <v>695433000000.0</v>
       </c>
       <c r="K17">
         <v>609794000000.0</v>
       </c>
       <c r="L17">
         <v>364879000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-260563000000.0</v>
       </c>
       <c r="C18">
         <v>-325219000000.0</v>
       </c>
       <c r="D18">
         <v>-401859000000.0</v>
       </c>
       <c r="E18">
         <v>-502958000000.0</v>
       </c>
       <c r="F18">
         <v>-620239000000.0</v>
       </c>
       <c r="G18">
         <v>-723483000000.0</v>
       </c>
       <c r="H18">
         <v>-805690000000.0</v>
       </c>
       <c r="I18">
         <v>-649581000000.0</v>
       </c>
       <c r="J18">
         <v>-594386000000.0</v>
       </c>
       <c r="K18">
         <v>-650422000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>4208690000000.0</v>
       </c>
       <c r="C21">
         <v>3302266000000.0</v>
       </c>
       <c r="D21">
         <v>1930168000000.0</v>
       </c>
       <c r="E21">
         <v>2920384000000.0</v>
       </c>
       <c r="F21">
         <v>2913195000000.0</v>
       </c>
       <c r="G21">
         <v>1771979000000.0</v>
       </c>
       <c r="H21">
         <v>870529000000.0</v>
       </c>
       <c r="I21">
         <v>973264000000.0</v>
       </c>
@@ -14219,74 +14356,74 @@
       </c>
       <c r="M21">
         <v>2441393000000.0</v>
       </c>
       <c r="N21">
         <v>1770798000000.0</v>
       </c>
       <c r="O21">
         <v>2446942000000.0</v>
       </c>
       <c r="P21">
         <v>3128014000000.0</v>
       </c>
       <c r="Q21">
         <v>2415836000000.0</v>
       </c>
       <c r="R21">
         <v>2007827000000.0</v>
       </c>
       <c r="S21">
         <v>2775051000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>16848214000000.0</v>
       </c>
       <c r="C23">
         <v>12665538000000.0</v>
       </c>
       <c r="D23">
         <v>14072475000000.0</v>
       </c>
       <c r="E23">
         <v>14290429000000.0</v>
       </c>
       <c r="F23">
         <v>15964302000000.0</v>
       </c>
       <c r="G23">
         <v>12680115000000.0</v>
       </c>
       <c r="H23">
         <v>13006669000000.0</v>
       </c>
       <c r="I23">
         <v>13234421000000.0</v>
       </c>
@@ -14301,160 +14438,160 @@
       </c>
       <c r="M23">
         <v>12512038000000.0</v>
       </c>
       <c r="N23">
         <v>11629749000000.0</v>
       </c>
       <c r="O23">
         <v>11316012000000.0</v>
       </c>
       <c r="P23">
         <v>9477297000000.0</v>
       </c>
       <c r="Q23">
         <v>7068445000000.0</v>
       </c>
       <c r="R23">
         <v>7032498000000.0</v>
       </c>
       <c r="S23">
         <v>9065448000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>39706000000.0</v>
       </c>
       <c r="C25">
         <v>55286000000.0</v>
       </c>
       <c r="D25">
         <v>58699000000.0</v>
       </c>
       <c r="E25">
         <v>68815000000.0</v>
       </c>
       <c r="F25">
         <v>65401000000.0</v>
       </c>
       <c r="G25">
         <v>63942000000.0</v>
       </c>
       <c r="H25">
         <v>47268000000.0</v>
       </c>
       <c r="I25">
         <v>51184000000.0</v>
       </c>
       <c r="J25">
         <v>55259000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>37944000000.0</v>
       </c>
       <c r="F26">
         <v>39663000000.0</v>
       </c>
       <c r="G26">
         <v>21780000000.0</v>
       </c>
       <c r="H26">
         <v>36749000000.0</v>
       </c>
       <c r="I26">
         <v>37066000000.0</v>
       </c>
       <c r="J26">
         <v>35351000000.0</v>
       </c>
       <c r="K26">
         <v>35188000000.0</v>
       </c>
       <c r="L26">
         <v>37800000000.0</v>
       </c>
       <c r="M26">
         <v>55036000000.0</v>
       </c>
       <c r="N26">
         <v>49949000000.0</v>
       </c>
       <c r="O26">
         <v>41152000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>508401000000.0</v>
       </c>
       <c r="C27">
         <v>438798000000.0</v>
       </c>
       <c r="D27">
         <v>466939000000.0</v>
       </c>
       <c r="E27">
         <v>472602000000.0</v>
       </c>
       <c r="F27">
         <v>835017000000.0</v>
       </c>
       <c r="G27">
         <v>476592000000.0</v>
       </c>
       <c r="H27">
         <v>472590000000.0</v>
       </c>
       <c r="I27">
         <v>610464000000.0</v>
       </c>
@@ -14469,51 +14606,51 @@
       </c>
       <c r="M27">
         <v>425935000000.0</v>
       </c>
       <c r="N27">
         <v>394749000000.0</v>
       </c>
       <c r="O27">
         <v>402322000000.0</v>
       </c>
       <c r="P27">
         <v>331176000000.0</v>
       </c>
       <c r="Q27">
         <v>261179000000.0</v>
       </c>
       <c r="R27">
         <v>267325000000.0</v>
       </c>
       <c r="S27">
         <v>342342000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>108290000000.0</v>
       </c>
       <c r="C28">
         <v>95040000000.0</v>
       </c>
       <c r="D28">
         <v>97165000000.0</v>
       </c>
       <c r="E28">
         <v>90163000000.0</v>
       </c>
       <c r="F28">
         <v>84212000000.0</v>
       </c>
       <c r="G28">
         <v>103374000000.0</v>
       </c>
       <c r="H28">
         <v>141070000000.0</v>
       </c>
       <c r="I28">
         <v>160051000000.0</v>
       </c>
@@ -14528,96 +14665,96 @@
       </c>
       <c r="M28">
         <v>242368000000.0</v>
       </c>
       <c r="N28">
         <v>213527000000.0</v>
       </c>
       <c r="O28">
         <v>221185000000.0</v>
       </c>
       <c r="P28">
         <v>768442000000.0</v>
       </c>
       <c r="Q28">
         <v>119240000000.0</v>
       </c>
       <c r="R28">
         <v>104177000000.0</v>
       </c>
       <c r="S28">
         <v>90509000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>916091000000.0</v>
       </c>
       <c r="C29">
         <v>801454000000.0</v>
       </c>
       <c r="D29">
         <v>560911000000.0</v>
       </c>
       <c r="E29">
         <v>887381000000.0</v>
       </c>
       <c r="F29">
         <v>943979000000.0</v>
       </c>
       <c r="G29">
         <v>677287000000.0</v>
       </c>
       <c r="H29">
         <v>445053000000.0</v>
       </c>
       <c r="I29">
         <v>384789000000.0</v>
       </c>
       <c r="J29">
         <v>482503000000.0</v>
       </c>
       <c r="K29">
         <v>784831000000.0</v>
       </c>
       <c r="L29">
         <v>312955000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>1222033000000.0</v>
       </c>
       <c r="C30">
         <v>1535562000000.0</v>
       </c>
       <c r="D30">
         <v>1428048000000.0</v>
       </c>
       <c r="E30">
         <v>1145390000000.0</v>
       </c>
       <c r="F30">
         <v>1456704000000.0</v>
       </c>
       <c r="G30">
         <v>1209962000000.0</v>
       </c>
       <c r="H30">
         <v>1441958000000.0</v>
       </c>
       <c r="I30">
         <v>1502145000000.0</v>
       </c>
@@ -14632,51 +14769,51 @@
       </c>
       <c r="M30">
         <v>1646370000000.0</v>
       </c>
       <c r="N30">
         <v>1296808000000.0</v>
       </c>
       <c r="O30">
         <v>1365407000000.0</v>
       </c>
       <c r="P30">
         <v>1213769000000.0</v>
       </c>
       <c r="Q30">
         <v>1129632000000.0</v>
       </c>
       <c r="R30">
         <v>1050915000000.0</v>
       </c>
       <c r="S30">
         <v>1129258000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-471342000000.0</v>
       </c>
       <c r="C31">
         <v>-317162000000.0</v>
       </c>
       <c r="D31">
         <v>-442479000000.0</v>
       </c>
       <c r="E31">
         <v>-523398000000.0</v>
       </c>
       <c r="F31">
         <v>-635469000000.0</v>
       </c>
       <c r="G31">
         <v>-754407000000.0</v>
       </c>
       <c r="H31">
         <v>-836267000000.0</v>
       </c>
       <c r="I31">
         <v>-766542000000.0</v>
       </c>
@@ -14691,51 +14828,51 @@
       </c>
       <c r="M31">
         <v>-833329000000.0</v>
       </c>
       <c r="N31">
         <v>-836430000000.0</v>
       </c>
       <c r="O31">
         <v>-434905000000.0</v>
       </c>
       <c r="P31">
         <v>-224473000000.0</v>
       </c>
       <c r="Q31">
         <v>-231241000000.0</v>
       </c>
       <c r="R31">
         <v>-72551000000.0</v>
       </c>
       <c r="S31">
         <v>-622009000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>21056904000000.0</v>
       </c>
       <c r="C32">
         <v>15967804000000.0</v>
       </c>
       <c r="D32">
         <v>16002643000000.0</v>
       </c>
       <c r="E32">
         <v>17794246000000.0</v>
       </c>
       <c r="F32">
         <v>19658529000000.0</v>
       </c>
       <c r="G32">
         <v>14474700000000.0</v>
       </c>
       <c r="H32">
         <v>13650388000000.0</v>
       </c>
       <c r="I32">
         <v>14190099000000.0</v>
       </c>
@@ -14769,676 +14906,685 @@
       <c r="S32">
         <v>11840499000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>129</v>
+        <v>162</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>130</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>3658989000000.0</v>
+      </c>
+      <c r="C2">
         <v>3776011000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4304558000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4182130000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3609821000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3509044000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2764545000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2928255000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2544873000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2934003000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3006832000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3315163000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3067273000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3270078000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4152632000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3119914000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3167493000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2705000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3829251000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3782933000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3236531000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3658883000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2859646000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2722629000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3077462000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2810416000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2790176000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2965953000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2941762000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2866820000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3368264000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3045895000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2819231000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2498886000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2811244000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2920477000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3452456000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3218440000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2990037000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2693175000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2815020000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2582766000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2947781000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2510356000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3294884000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1981929000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2962260000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2742915000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2815059000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2345434000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2601013000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2310923000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2890730000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2530275000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2486822000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2543303000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2750482000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2169998000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2130422000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2295820000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2193735000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1643551000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1556067000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1342917000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1186288000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1224282000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1340063000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1618869000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1102966000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>401000000000.0</v>
+      </c>
+      <c r="C3">
         <v>9230000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>343809000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>425357000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9395000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9971000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13586000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13777000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>348613000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>309860000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>336862000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>404430000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>376980000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>320876000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>347564000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>359570000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>362840000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>304717000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>320323000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>386392000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>376871000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>302708000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17251000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15347000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15675000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15669000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10944000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12405000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11765000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12154000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12425000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13004000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12805000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12950000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13354000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>13234000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13958000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14713000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14994000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13773000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13706000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14364000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19693000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12997000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12944000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>13354000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14605000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12397000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11859000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12666000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12289000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>12004000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11613000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11163000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>216231000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>244721000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>589000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>50447000000.0</v>
       </c>
-      <c r="BG3"/>
-      <c r="BH3">
+      <c r="BH3"/>
+      <c r="BI3">
         <v>-98646000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>53683000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>66666000000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15464,442 +15610,449 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>774281000000.0</v>
+      </c>
+      <c r="C5">
         <v>912507000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1459947000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1314768000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>746472000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>899586000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1514126000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>697067000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>644233000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>688430000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>758214000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>724786000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>186900000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>437388000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>754364000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>892402000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>463628000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>906504000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>954755000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>850842000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>540701000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>607458000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1064263000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>541215000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>60577000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>149833000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>473880000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>196047000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-165153000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>188976000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>112343000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>297773000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>173349000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>342264000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>441015000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>380819000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>282153000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>820499000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>977690000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>526268000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>322708000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>270325000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>635521000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>145704000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>361957000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>263698000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>776456000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>356134000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>685365000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>519941000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>747155000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>280853000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>116470000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>268068000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>464866000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>604135000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>642841000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>739659000000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>701636000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>730044000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>961820000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>1175281000000.0</v>
+      </c>
+      <c r="C6">
         <v>921737000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1803756000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1740125000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>755867000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>909557000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1527712000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>710844000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>992846000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>998290000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1095076000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1129216000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>563880000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>758264000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1101928000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1251972000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>826468000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1211221000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1275078000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1237234000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>917572000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>910166000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1081514000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>556562000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>76252000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>165502000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>484824000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>208452000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-153388000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>201130000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>124768000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>310777000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>186154000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>355214000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>454369000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>394053000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>296111000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>835212000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>992684000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>540041000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>336414000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>284689000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>655214000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>158701000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>374901000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>277052000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>791061000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>368531000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>697224000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>532607000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>759444000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>292857000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>128083000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>279231000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>681097000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>848856000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>643430000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>790106000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>733521000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>602990000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>783727000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1028486000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15925,54 +16078,55 @@
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15998,1804 +16152,1833 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>1087439000000.0</v>
+      </c>
+      <c r="C9">
         <v>1093346000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1831926000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1345350000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>965780000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1308295000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1964012000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1351010000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>762372000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>811858000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1182423000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>889900000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>489696000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>781278000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1306409000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1142437000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>864207000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1336154000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1703901000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1384857000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1021878000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1040295000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1301913000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>717918000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>478743000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>505973000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>765638000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>626990000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>201638000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>491411000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>415920000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>726275000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>587261000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>728367000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>778959000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>795760000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>665666000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1183646000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1274511000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>859779000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>756260000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>565367000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>829353000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>759850000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>840114000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>679836000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1234469000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>860898000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1188036000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>827528000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1152783000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>766834000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>472684000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>568436000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>847618000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>998102000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1029665000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1029425000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1056238000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>987656000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1014154000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1283735000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1423521000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>954720000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>909138000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>887348000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>935440000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>862216000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>891977000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>877486000000.0</v>
+      </c>
+      <c r="C10">
         <v>764220000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1207551000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1177794000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>594190000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>757813000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1377570000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>556341000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>501585000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>549608000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>611511000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>571618000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30416000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>274144000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>591283000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>740669000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>313835000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>751199000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>808025000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>677128000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>370983000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>421590000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>896346000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>332316000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-157778000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-53312000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>256367000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-30030000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-395232000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-28254000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-94469000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>101653000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17918000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>181620000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>229492000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>213119000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>108735000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>642523000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>810331000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>343866000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>145884000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>94544000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>459052000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-30225000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>160754000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>88253000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>581685000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>170580000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>515310000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>379067000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>617102000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>158841000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6401000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>152024000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>329099000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>523914000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>506747000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>652277000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>645642000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>681180000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>651868000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>924851000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>768709000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>417099000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>349380000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>476928000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>430430000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>488087000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>397344000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>225030000000.0</v>
+      </c>
+      <c r="C11">
         <v>178575000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>290825000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>283428000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>161237000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>180601000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>317589000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>181008000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>152317000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>150540000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>215961000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>166453000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>59237000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>119260000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>243642000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>221084000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>91524000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>331131000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>273214000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>231337000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>206958000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>232470000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>319551000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>190695000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>142941000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24100000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>301886000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>131429000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-34937000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>46675000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>154274000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>85567000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>68825000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>76123000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>102355000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>142150000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>81074000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>172857000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>459484000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>216397000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>59658000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>49292000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>216406000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5319000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>57630000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>33600000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>235711000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>56145000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>152891000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>92534000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>165609000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>68924000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15244000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>49314000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>103838000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>115140000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>133493000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>143465000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>160338000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>142738000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>113349000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>235820000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>251314000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>125212000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>111712000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>128687000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>161376000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>162600000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>180168000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>138683000000.0</v>
+      </c>
+      <c r="C12">
         <v>148287000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>129747000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>136974000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>152282000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>142403000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136556000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141462000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>141391000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>138822000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>146703000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>153168000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>156484000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>163244000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>163081000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151733000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>149793000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>155305000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>160408000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>173714000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>169718000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>185868000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>170230000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>211820000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>221524000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>206359000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>219530000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>230413000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>234569000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>221284000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>211655000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>201511000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>155431000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>164892000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>164524000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>171149000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>177124000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>171935000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>171296000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>186574000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>176824000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>175781000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>176469000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>175929000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>201203000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>175445000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>194771000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>185554000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>170055000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>147315000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>130053000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>122012000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>110069000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>116043000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>32543000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>155802000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>119068000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>128701000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>87879000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>72958000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>111149000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>103635000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>100225000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>102299000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>101076000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>86185000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>99483000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>122633000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>105853000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
+        <v>95080000000.0</v>
+      </c>
+      <c r="C13">
         <v>100480000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>104332000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>40804000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>53791000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>67635000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50970000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>63342000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>73062000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>69648000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>63241000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>94353000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>104046000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>115546000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>121943000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>121227000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24875000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27161000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>133950000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>151124000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19720000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>173086000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>149838000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>191863000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>194210000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>189671000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>198899000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>205071000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>205773000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>27746000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-212565000000.0</v>
+      </c>
+      <c r="C14">
         <v>-152014000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-267549000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-125384000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-129636000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-316258000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-97997000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-127522000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-91959000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-96813000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-95849000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6889000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-4588000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-45593000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-64267000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-78539000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-122839000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-113625000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-101566000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3943084000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3890043000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3557084000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3284775000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3313060000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3369519000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3296370000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3242946000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3244955000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3379202000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3423331000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3435009000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3179000000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>21137000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30230000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2264000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>129602000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>107723000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4674000000.0</v>
       </c>
-      <c r="AO14"/>
       <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>52531000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16937000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23017000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7904000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61057000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54687000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>56858000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>94473000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>98685000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26604000000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>2907000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>37896000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>125364000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>105341000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>90558000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>98718000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>143446000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>180900000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>161676000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>159517000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>92773000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>98868000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>73058000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>90058000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>83391000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>41569000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>439891000000.0</v>
+      </c>
+      <c r="C15">
         <v>433631000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>649177000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>663582000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>307569000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>447576000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>743723000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>277336000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>221746000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>307109000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>298737000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>309316000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21932000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>150296000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>302048000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>455318000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>222311000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>420068000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>421186000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>344225000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>113103000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>105900000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>406855000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>128240000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-248951000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-51863000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-76194000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-159777000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-278912000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-31265000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-161015000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>27344000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-54086000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>111191000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>106000000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>40739000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25397000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>340064000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>243124000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>122795000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>104649000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>67762000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>190115000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-52481000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>80107000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>46749000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>284917000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>59748000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>305561000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>192060000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>352808000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>63313000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8029000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>99803000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>187365000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>283410000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>267913000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>418254000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>386586000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>394996000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>357619000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>527355000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>649177000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>663582000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>307569000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>447576000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>743723000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>277336000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>309316000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-21932000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>150296000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>302048000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>455318000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>143772000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>297229000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>421186000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>344225000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>113103000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>105900000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>406855000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>128240000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-248951000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-51863000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-76194000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-159777000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-278912000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-31265000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-161015000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>27344000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>652456000000.0</v>
+      </c>
+      <c r="C17">
         <v>585645000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>916726000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>432953000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>577212000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1059981000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>375333000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>349268000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>399068000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>395550000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>405165000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-28821000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>154884000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>347641000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>519585000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>222311000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>420068000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>534811000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>445791000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>164025000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>189120000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>576795000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>141621000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-300719000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-77412000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-45519000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-161459000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-360295000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-74929000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-248743000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>16086000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-62616000000.0</v>
+      </c>
+      <c r="C18">
         <v>-68569000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-46277000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-72626000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-79464000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72805000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-85230000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-84203000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70988000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-83460000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-109230000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-115622000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-114649000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-126146000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-123770000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-124908000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-128134000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-141735000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-155054000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-153916000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-169534000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-149687000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-190472000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-195190000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-188134000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-166649000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-238877000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-206894000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-193270000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17821,54 +18004,55 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17894,263 +18078,267 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>774281000000.0</v>
+      </c>
+      <c r="C21">
         <v>814514000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1459947000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1085594000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>668660000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>841807000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1445159000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>634365000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>487050000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>486299000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>922554000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>679186000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>146618000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>401403000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1000854000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>869405000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>221044000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>885771000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>949000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>835258000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>528313000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>600624000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1052582000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>531360000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44854000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>143183000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>461821000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>183317000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-179778000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>173758000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>92918000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>308289000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>229889000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>342168000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>380290000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>388269000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>264806000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>783956000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1047737000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>501124000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>317971000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>183503000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>466886000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>386466000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>394788000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>383762000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>830060000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>406937000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>785046000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>419350000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>854753000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>517294000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>147380000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>251371000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>528475000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>626864000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>642841000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>741223000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>733521000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>701636000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>730044000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>962813000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>942373000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>509736000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>436130000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>504747000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>492815000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>509918000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>545580000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18176,249 +18364,253 @@
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
+      <c r="BR22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>3813565000000.0</v>
+      </c>
+      <c r="C23">
         <v>4054843000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4676537000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4441886000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3906941000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3975532000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3283398000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3551776000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2820195000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3259562000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3266701000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3602706000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3366246000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3564173000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4411521000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3228030000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3683876000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2967002000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4009691000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4123418000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3721803000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4109390000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3096927000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3026407000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3426710000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3130071000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3132192000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3331437000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3342564000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3200476000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3612895000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3516898000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3235425000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2869203000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3160631000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3328873000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3839039000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3603524000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3374770000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3035631000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3230576000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2958181000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3303050000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2893020000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3747302000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2332136000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3384568000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3182267000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3249642000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2695561000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2905078000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2670638000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3211285000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2842748000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2805965000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2914541000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3137306000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2458200000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2453139000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2581840000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2477845000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1964473000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18444,1466 +18636,1489 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>9578000000.0</v>
+      </c>
+      <c r="C25">
         <v>9230000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10738000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>9395000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9971000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13586000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13777000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13881000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14042000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13431000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14854000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15143000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15271000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16799000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17197000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17320000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17499000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17479000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16433000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15616000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15873000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17251000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15347000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15675000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15669000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>27566000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9076000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9236000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9254000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11611000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8688000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8892000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8753000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11280000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9213000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9214000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9956000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>23572000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5733000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5368000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6176000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7778000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9938000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10413000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8620000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9399000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>10091000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9275000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8301000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9926000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9126000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8732000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7567000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8910000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>8386000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>9339000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8553000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8933000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>8856000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10613000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>9398000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>13157000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>13245000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>15412000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>13222000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>12738000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10350000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>12558000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>11932000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>11197000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>9421000000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>126078000000.0</v>
+      </c>
+      <c r="C27">
         <v>109673000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>156086000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>111174000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>112655000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>115474000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>101578000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>86037000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>135709000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>108719000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>133611000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>202141000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>118630000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>147278000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>129444000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>102458000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>93422000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>153654000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>211107000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>210049000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>260207000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>95365000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>144207000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>120961000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>116059000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>114391000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>124638000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>133729000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>99832000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>108033000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>205005000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>141665000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>155761000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>130837000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>162030000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>125240000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>152514000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>113140000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>120030000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>153451000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>134040000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>190414000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>108377000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>124200000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>92971000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>136915000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>94714000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>102748000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>91558000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>89949000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>100942000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>102020000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>101838000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>95399000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>114582000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>104255000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>88086000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>98512000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>67779000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>73357000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>91528000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>28015000000.0</v>
+      </c>
+      <c r="C28">
         <v>34958000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35546000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>297766000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22028000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29091000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27341000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12888000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28684000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26127000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24107000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22423000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17866000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32769000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23964000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20342000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21307000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24550000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13910000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20063000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19736000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30503000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6645000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40063000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22362000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34304000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8864000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>58906000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41364000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31936000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>38780000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24014000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>51042000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>46215000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>119508000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>35660000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>34259000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>31713000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37602000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>38812000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>35864000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29449000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>37555000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>33483000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>39294000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>42905000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>43885000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>77048000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>55908000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>65527000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>65331000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>45844000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27430000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>74922000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>439618000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>227730000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>228418000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>204655000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>185870000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>202587000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>185609000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>194376000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>281086000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>253842000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>226816000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>203406000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>273666000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>189505000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>191369000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>225030000000.0</v>
+      </c>
+      <c r="C29">
         <v>178575000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>290825000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>283428000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>161237000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>180601000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>317589000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>181008000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>152317000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>150540000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>215961000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>166453000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>59237000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>119260000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>243642000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>221084000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>91524000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>331131000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>273214000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>231337000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>206958000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>232470000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>319551000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>190695000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>142941000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24100000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>301886000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>131429000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-34937000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>46675000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>154576000000.0</v>
+      </c>
+      <c r="C30">
         <v>278832000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>371979000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>259756000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>297120000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>466488000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>518853000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>716645000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>275322000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>325559000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>259869000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>287543000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>298973000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>294095000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>258889000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>108116000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>516383000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>262002000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>180440000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>340485000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>485272000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>450507000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>237281000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>303778000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>349248000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>319655000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>342016000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>365484000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>400802000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>333656000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>244631000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>471003000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>416194000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>370317000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>349387000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>408396000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>386583000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>385084000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>384733000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>342456000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>415556000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>375415000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>355269000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>382664000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>452418000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>350207000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>422308000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>439352000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>434583000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>350127000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>304065000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>359715000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>320555000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>312473000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>319143000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>371238000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>386824000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>288202000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>322717000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>286020000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>284110000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>320922000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>103205000000.0</v>
+      </c>
+      <c r="C31">
         <v>-50294000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-252396000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>92200000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-74470000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-83994000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-67589000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-78024000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-85573000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-85976000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-91450000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-107568000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-116202000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-127259000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-131765000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-128736000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>92791000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-134572000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-148614000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-158130000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-157330000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-179034000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-156236000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-199044000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-202632000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-196495000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-205454000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-213347000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-215454000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-202012000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-187387000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-206636000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-211971000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-160548000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-150798000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-175150000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-156071000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-141433000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-237406000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-157258000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-172087000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-88959000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7834000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-416691000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-234034000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-295509000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-268779000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-238451000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-269736000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-40283000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-237651000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-358453000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-140979000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-92012000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-199376000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-102950000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-136094000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-88468000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-87879000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-20456000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-78176000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-37962000000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>4755643000000.0</v>
+      </c>
+      <c r="C32">
         <v>4869357000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6136484000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5527480000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4575601000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4817339000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4728557000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4186141000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3307245000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3745861000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4189255000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4205063000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3556969000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4051356000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5459041000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4262351000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4031700000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4041154000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5533152000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5167790000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4258409000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4699178000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4161559000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3440547000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3556205000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3316389000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3555814000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3592943000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3143400000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3358231000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3784184000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3772170000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3406492000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3227253000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3590203000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3716237000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4118122000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4402086000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4264548000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3552954000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3571280000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3148133000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3777134000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3270206000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4134998000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2661765000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4196729000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3603813000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4003095000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3172962000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3753796000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3077757000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3363414000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3098711000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3334440000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3541405000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3780147000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3199423000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3186660000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3283476000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3207889000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2927286000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2979588000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2297637000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2095426000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2111630000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2275503000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2481085000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1994943000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -19974,51 +20189,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>5752380000000.0</v>
       </c>
       <c r="C2">
         <v>5161183000000.0</v>
       </c>
       <c r="D2">
         <v>4296674000000.0</v>
       </c>
       <c r="E2">
         <v>3726293000000.0</v>
       </c>
       <c r="F2">
         <v>2427079000000.0</v>
       </c>
       <c r="G2">
         <v>1716795000000.0</v>
       </c>
       <c r="H2">
         <v>2071459000000.0</v>
       </c>
       <c r="I2">
         <v>2260606000000.0</v>
       </c>
@@ -20033,51 +20248,51 @@
       </c>
       <c r="M2">
         <v>2112822000000.0</v>
       </c>
       <c r="N2">
         <v>3449124000000.0</v>
       </c>
       <c r="O2">
         <v>5046445000000.0</v>
       </c>
       <c r="P2">
         <v>2173967000000.0</v>
       </c>
       <c r="Q2">
         <v>1617859000000.0</v>
       </c>
       <c r="R2">
         <v>2220732000000.0</v>
       </c>
       <c r="S2">
         <v>1610187000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>1437137000000</v>
       </c>
       <c r="C3">
         <v>1230676000000</v>
       </c>
       <c r="D3">
         <v>1256023000000</v>
       </c>
       <c r="E3">
         <v>1413190000000</v>
       </c>
       <c r="F3">
         <v>1207006000000</v>
       </c>
       <c r="G3">
         <v>1365789000000</v>
       </c>
       <c r="H3">
         <v>1777264000000</v>
       </c>
       <c r="I3">
         <v>1570282000000</v>
       </c>
@@ -20092,97 +20307,97 @@
       </c>
       <c r="M3">
         <v>1992460000000</v>
       </c>
       <c r="N3">
         <v>2213068000000</v>
       </c>
       <c r="O3">
         <v>2815967000000</v>
       </c>
       <c r="P3">
         <v>1953938000000</v>
       </c>
       <c r="Q3">
         <v>1709232000000</v>
       </c>
       <c r="R3">
         <v>2287033000000</v>
       </c>
       <c r="S3">
         <v>1672513000000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>2594720000000.0</v>
       </c>
       <c r="C6">
         <v>591197000000.0</v>
       </c>
       <c r="D6">
         <v>864509000000.0</v>
       </c>
       <c r="E6">
         <v>570381000000.0</v>
       </c>
       <c r="F6">
         <v>1299214000000.0</v>
       </c>
       <c r="G6">
         <v>710284000000.0</v>
       </c>
       <c r="H6">
         <v>-354664000000.0</v>
       </c>
       <c r="I6">
         <v>-189147000000.0</v>
       </c>
@@ -20197,315 +20412,315 @@
       </c>
       <c r="M6">
         <v>583493000000.0</v>
       </c>
       <c r="N6">
         <v>-1336302000000.0</v>
       </c>
       <c r="O6">
         <v>-1597321000000.0</v>
       </c>
       <c r="P6">
         <v>2872478000000.0</v>
       </c>
       <c r="Q6">
         <v>556108000000.0</v>
       </c>
       <c r="R6">
         <v>-602873000000.0</v>
       </c>
       <c r="S6">
         <v>610545000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
         <v>-5534413000000.0</v>
       </c>
       <c r="C7">
         <v>-2970403000000.0</v>
       </c>
       <c r="D7">
         <v>-7191207000000.0</v>
       </c>
       <c r="E7">
         <v>-7016604000000.0</v>
       </c>
       <c r="F7">
         <v>-6967385000000.0</v>
       </c>
       <c r="G7">
         <v>-5923175000000.0</v>
       </c>
       <c r="H7">
         <v>-7258251000000.0</v>
       </c>
       <c r="I7">
         <v>-7649992000000.0</v>
       </c>
       <c r="J7">
         <v>-6862790000000.0</v>
       </c>
       <c r="K7">
         <v>-5991554000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1020548000000.0</v>
       </c>
       <c r="F12">
         <v>1333108000000.0</v>
       </c>
       <c r="G12">
         <v>882033000000.0</v>
       </c>
       <c r="H12">
         <v>819323000000.0</v>
       </c>
       <c r="I12">
         <v>-124682000000.0</v>
       </c>
       <c r="J12">
         <v>201853000000.0</v>
       </c>
       <c r="K12">
         <v>322467000000.0</v>
       </c>
       <c r="L12">
         <v>217194000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>1465802000000.0</v>
       </c>
       <c r="C14">
         <v>1446325000000.0</v>
       </c>
       <c r="D14">
         <v>1438393000000.0</v>
       </c>
       <c r="E14">
         <v>68815000000.0</v>
       </c>
       <c r="F14">
         <v>1354033000000.0</v>
       </c>
       <c r="G14">
         <v>1365661000000.0</v>
       </c>
       <c r="H14">
         <v>1407225000000.0</v>
       </c>
       <c r="I14">
         <v>1354178000000.0</v>
       </c>
       <c r="J14">
         <v>1299726000000.0</v>
       </c>
       <c r="K14">
         <v>1269074000000.0</v>
       </c>
       <c r="L14">
         <v>1183696000000.0</v>
       </c>
       <c r="M14">
         <v>1042422000000.0</v>
       </c>
       <c r="N14">
         <v>1019233000000.0</v>
       </c>
       <c r="O14">
         <v>856326000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>310026000000.0</v>
       </c>
       <c r="C15">
         <v>155013000000.0</v>
       </c>
       <c r="D15">
         <v>232520000000.0</v>
       </c>
       <c r="E15">
         <v>201517000000.0</v>
       </c>
       <c r="F15">
         <v>46503000000.0</v>
       </c>
       <c r="G15">
         <v>41423000000.0</v>
       </c>
       <c r="H15">
         <v>52469000000.0</v>
       </c>
       <c r="I15">
         <v>155013000000.0</v>
       </c>
@@ -20514,51 +20729,51 @@
       </c>
       <c r="K15">
         <v>77507000000.0</v>
       </c>
       <c r="L15">
         <v>248021000000.0</v>
       </c>
       <c r="M15">
         <v>155013000000.0</v>
       </c>
       <c r="N15">
         <v>347895000000.0</v>
       </c>
       <c r="O15">
         <v>332142000000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>225000000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>8347100000000.0</v>
       </c>
       <c r="C16">
         <v>5752380000000.0</v>
       </c>
       <c r="D16">
         <v>5161183000000.0</v>
       </c>
       <c r="E16">
         <v>4296674000000.0</v>
       </c>
       <c r="F16">
         <v>3726293000000.0</v>
       </c>
       <c r="G16">
         <v>2427079000000.0</v>
       </c>
       <c r="H16">
         <v>1716795000000.0</v>
       </c>
       <c r="I16">
         <v>2071459000000.0</v>
       </c>
@@ -20573,74 +20788,74 @@
       </c>
       <c r="M16">
         <v>2696315000000.0</v>
       </c>
       <c r="N16">
         <v>2112822000000.0</v>
       </c>
       <c r="O16">
         <v>3449124000000.0</v>
       </c>
       <c r="P16">
         <v>5046445000000.0</v>
       </c>
       <c r="Q16">
         <v>2173967000000.0</v>
       </c>
       <c r="R16">
         <v>1617859000000.0</v>
       </c>
       <c r="S16">
         <v>2220732000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>1997732000000.0</v>
       </c>
       <c r="C18">
         <v>1069039000000.0</v>
       </c>
       <c r="D18">
         <v>2573731000000.0</v>
       </c>
       <c r="E18">
         <v>-146008000000.0</v>
       </c>
       <c r="F18">
         <v>2499163000000.0</v>
       </c>
       <c r="G18">
         <v>1146088000000.0</v>
       </c>
       <c r="H18">
         <v>-100049000000.0</v>
       </c>
       <c r="I18">
         <v>-415210000000.0</v>
       </c>
@@ -20655,166 +20870,166 @@
       </c>
       <c r="M18">
         <v>772829000000.0</v>
       </c>
       <c r="N18">
         <v>-74204000000.0</v>
       </c>
       <c r="O18">
         <v>-92658000000.0</v>
       </c>
       <c r="P18">
         <v>865843000000.0</v>
       </c>
       <c r="Q18">
         <v>228935000000.0</v>
       </c>
       <c r="R18">
         <v>-1253189000000.0</v>
       </c>
       <c r="S18">
         <v>861864000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1529429000000.0</v>
       </c>
       <c r="D19">
         <v>-1315800000000.0</v>
       </c>
       <c r="E19">
         <v>-62794000000.0</v>
       </c>
       <c r="F19">
         <v>-62794000000.0</v>
       </c>
       <c r="G19">
         <v>-62794000000.0</v>
       </c>
       <c r="H19">
         <v>-373766000000.0</v>
       </c>
       <c r="I19">
         <v>-109323000000.0</v>
       </c>
       <c r="J19">
         <v>-349350000000.0</v>
       </c>
       <c r="K19">
         <v>-1762243000000.0</v>
       </c>
       <c r="L19">
         <v>-560202000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>51000000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>1428174000000.0</v>
       </c>
       <c r="C21">
         <v>-25185000000.0</v>
       </c>
       <c r="D21">
         <v>-740799000000.0</v>
       </c>
       <c r="E21">
         <v>-1326892000000.0</v>
       </c>
       <c r="F21">
         <v>-941892000000.0</v>
       </c>
       <c r="G21">
         <v>-194266000000.0</v>
       </c>
       <c r="H21">
         <v>462567000000.0</v>
       </c>
       <c r="I21">
         <v>977747000000.0</v>
       </c>
       <c r="J21">
         <v>477526000000.0</v>
       </c>
       <c r="K21">
         <v>193052000000.0</v>
       </c>
       <c r="L21">
         <v>24381000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>2067904000000.0</v>
       </c>
       <c r="C22">
         <v>1549914000000.0</v>
       </c>
       <c r="D22">
         <v>736417000000.0</v>
       </c>
       <c r="E22">
         <v>1198367000000.0</v>
       </c>
       <c r="F22">
         <v>990401000000.0</v>
       </c>
       <c r="G22">
         <v>234281000000.0</v>
       </c>
       <c r="H22">
         <v>-546148000000.0</v>
       </c>
       <c r="I22">
         <v>-76566000000.0</v>
       </c>
@@ -20829,51 +21044,51 @@
       </c>
       <c r="M22">
         <v>842286000000.0</v>
       </c>
       <c r="N22">
         <v>523953000000.0</v>
       </c>
       <c r="O22">
         <v>1156942000000.0</v>
       </c>
       <c r="P22">
         <v>1666556000000.0</v>
       </c>
       <c r="Q22">
         <v>970975000000.0</v>
       </c>
       <c r="R22">
         <v>1008662000000.0</v>
       </c>
       <c r="S22">
         <v>1002435000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>-477172000000.0</v>
       </c>
       <c r="C23">
         <v>197673000000.0</v>
       </c>
       <c r="D23">
         <v>-203620000000.0</v>
       </c>
       <c r="E23">
         <v>-140838000000.0</v>
       </c>
       <c r="F23">
         <v>-55230000000.0</v>
       </c>
       <c r="G23">
         <v>1962132000000.0</v>
       </c>
       <c r="H23">
         <v>100000000000.0</v>
       </c>
       <c r="I23">
         <v>-127357000000.0</v>
       </c>
@@ -20888,51 +21103,51 @@
       </c>
       <c r="M23">
         <v>1008738000000.0</v>
       </c>
       <c r="N23">
         <v>-194343000000.0</v>
       </c>
       <c r="O23">
         <v>-270192000000.0</v>
       </c>
       <c r="P23">
         <v>-168631000000.0</v>
       </c>
       <c r="Q23">
         <v>-119089000000.0</v>
       </c>
       <c r="R23">
         <v>590685000000.0</v>
       </c>
       <c r="S23">
         <v>-17910000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
         <v>39258000000.0</v>
       </c>
       <c r="C24">
         <v>-337278000000.0</v>
       </c>
       <c r="D24">
         <v>-94376000000.0</v>
       </c>
       <c r="E24">
         <v>7610000000.0</v>
       </c>
       <c r="F24">
         <v>-195203000000.0</v>
       </c>
       <c r="G24">
         <v>-212258000000.0</v>
       </c>
       <c r="H24">
         <v>-362932000000.0</v>
       </c>
       <c r="I24">
         <v>-440692000000.0</v>
       </c>
@@ -20947,51 +21162,51 @@
       </c>
       <c r="M24">
         <v>-1132670000000.0</v>
       </c>
       <c r="N24">
         <v>-1355814000000.0</v>
       </c>
       <c r="O24">
         <v>-325926000000.0</v>
       </c>
       <c r="P24">
         <v>-12050000000.0</v>
       </c>
       <c r="Q24">
         <v>-589706000000.0</v>
       </c>
       <c r="R24">
         <v>-468355000000.0</v>
       </c>
       <c r="S24">
         <v>-334503000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
         <v>-98837000000.0</v>
       </c>
       <c r="C25">
         <v>-696524000000.0</v>
       </c>
       <c r="D25">
         <v>1654944000000.0</v>
       </c>
       <c r="E25">
         <v>-1267182000000.0</v>
       </c>
       <c r="F25">
         <v>1361735000000.0</v>
       </c>
       <c r="G25">
         <v>911935000000.0</v>
       </c>
       <c r="H25">
         <v>816138000000.0</v>
       </c>
       <c r="I25">
         <v>76566000000.0</v>
       </c>
@@ -21006,111 +21221,111 @@
       </c>
       <c r="M25">
         <v>-842286000000.0</v>
       </c>
       <c r="N25">
         <v>-523953000000.0</v>
       </c>
       <c r="O25">
         <v>-1156942000000.0</v>
       </c>
       <c r="P25">
         <v>-1666556000000.0</v>
       </c>
       <c r="Q25">
         <v>-970975000000.0</v>
       </c>
       <c r="R25">
         <v>1033844000000.0</v>
       </c>
       <c r="S25">
         <v>2534377000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>4784524000000.0</v>
       </c>
       <c r="J26">
         <v>2968681000000.0</v>
       </c>
       <c r="K26">
         <v>4224276000000.0</v>
       </c>
       <c r="L26">
         <v>3925307000000.0</v>
       </c>
       <c r="M26">
         <v>-166260000000.0</v>
       </c>
       <c r="N26">
         <v>-98171000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-45523000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>312632000000.0</v>
       </c>
       <c r="C28">
         <v>-249995000000.0</v>
       </c>
       <c r="D28">
         <v>-1619939000000.0</v>
       </c>
       <c r="E28">
         <v>-1669247000000.0</v>
       </c>
       <c r="F28">
         <v>-1039809000000.0</v>
       </c>
       <c r="G28">
         <v>-235689000000.0</v>
       </c>
       <c r="H28">
         <v>508098000000.0</v>
       </c>
       <c r="I28">
         <v>746377000000.0</v>
       </c>
@@ -21125,51 +21340,51 @@
       </c>
       <c r="M28">
         <v>1371508000000.0</v>
       </c>
       <c r="N28">
         <v>343990000000.0</v>
       </c>
       <c r="O28">
         <v>-1048648000000.0</v>
       </c>
       <c r="P28">
         <v>2020493000000.0</v>
       </c>
       <c r="Q28">
         <v>1502931000000.0</v>
       </c>
       <c r="R28">
         <v>1275772000000.0</v>
       </c>
       <c r="S28">
         <v>280783000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>3434869000000.0</v>
       </c>
       <c r="C29">
         <v>2299715000000.0</v>
       </c>
       <c r="D29">
         <v>3829754000000.0</v>
       </c>
       <c r="E29">
         <v>1267182000000.0</v>
       </c>
       <c r="F29">
         <v>3706169000000.0</v>
       </c>
       <c r="G29">
         <v>2511877000000.0</v>
       </c>
       <c r="H29">
         <v>1677215000000.0</v>
       </c>
       <c r="I29">
         <v>1155072000000.0</v>
       </c>
@@ -21184,51 +21399,51 @@
       </c>
       <c r="M29">
         <v>2765289000000.0</v>
       </c>
       <c r="N29">
         <v>2138864000000.0</v>
       </c>
       <c r="O29">
         <v>2723309000000.0</v>
       </c>
       <c r="P29">
         <v>2819781000000.0</v>
       </c>
       <c r="Q29">
         <v>1938167000000.0</v>
       </c>
       <c r="R29">
         <v>1033844000000.0</v>
       </c>
       <c r="S29">
         <v>2534377000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-1223014000000.0</v>
       </c>
       <c r="C30">
         <v>-1529429000000.0</v>
       </c>
       <c r="D30">
         <v>-1315800000000.0</v>
       </c>
       <c r="E30">
         <v>-1468374000000.0</v>
       </c>
       <c r="F30">
         <v>-1376346000000.0</v>
       </c>
       <c r="G30">
         <v>-1575455000000.0</v>
       </c>
       <c r="H30">
         <v>-2513962000000.0</v>
       </c>
       <c r="I30">
         <v>-2120297000000.0</v>
       </c>
@@ -21262,692 +21477,701 @@
       <c r="S30">
         <v>-2204615000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>190</v>
+        <v>162</v>
       </c>
       <c r="BR1" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="BS1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>9281002000000.0</v>
+      </c>
+      <c r="C2">
         <v>8347100000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7577516000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7297384000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6856204000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5752380000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5268920000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5471012000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5403640000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5161183000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4727148000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4560901000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4811495000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4296674000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4723579000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4122182000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4731101000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3726293000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3532462000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3022586000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3055315000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2427079000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2517940000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2652035000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2091940000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1716795000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1849679000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1844472000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2118008000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2071459000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2234481000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2413122000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2320642000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2260606000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1941788000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2056830000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2160374000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1867975000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1289175000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1325057000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1524296000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1461302000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1383331000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1358665000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1858690000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2696315000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2206004000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2321852000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2175669000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2112822000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1900667000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2288130000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2699385000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3449124000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3519725000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3584744000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4868467000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5046445000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4423086000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4428681000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1982080000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2173967000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>311766000000</v>
+      </c>
+      <c r="C3">
         <v>231174000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>497603000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>215611000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>500160000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>223763000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>336788000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>420871000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>320424000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>212340000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>331566000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>307166000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>309228000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>309323000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>466803000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>391905000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>306977000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>247505000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>442503000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>273613000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>249030000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>241860000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>369550000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>363652000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>278811000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353776000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>478349000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>415042000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>467156000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>416717000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>351895000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>460833000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>440995000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>316559000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>133959000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>172416000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>80546000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>92354000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>144633000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>150751000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>109169000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>214606000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>167750000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>227321000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>148471000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>566544000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>554003000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>392642000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>513594000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>532221000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>183241000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>847852000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>858889000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>620233000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>748163000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>925650000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>585884000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>556270000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>542951000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>551625000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>423868000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>435494000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2118254000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1633184000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>962021000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>448614000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2528719000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1886218000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1195186000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>527109000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1811769000000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21975,54 +22199,55 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22050,370 +22275,375 @@
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-266597000000.0</v>
+      </c>
+      <c r="C6">
         <v>933902000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>769584000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>280132000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>441180000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1103824000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>483460000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-202092000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>67372000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>242457000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>434035000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>166247000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-250594000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>514821000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-426905000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>601397000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-608919000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1004808000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>193831000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>509876000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-32729000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>628236000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-90861000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-134095000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>560095000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>375145000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-132884000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5207000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-273536000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>46549000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-163022000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-178641000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>92480000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>60036000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>318818000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-115042000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-103544000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>292399000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>578800000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-35882000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-199239000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>62994000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>77971000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>24666000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-500025000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-837625000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>490311000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-115848000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>146183000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>62847000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>212155000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-387463000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-411255000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-749739000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-70601000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-65019000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1283723000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-177978000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>623359000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5595000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2446601000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-191887000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-5534413000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2203575000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1444831000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-754132000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2970403000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4881473000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-5502250000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3593215000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1690468000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7016604000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4866006000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3044378000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1416464000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6967385000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5241621000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3329169000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1479620000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-5923175000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4363820000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2858742000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1174052000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-7258251000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22441,54 +22671,55 @@
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22516,54 +22747,55 @@
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22591,69 +22823,68 @@
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -22667,208 +22898,212 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>110672000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>956666000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-148948000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>973072000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-505924000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>702348000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>187947000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>610425000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-475000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>537382000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-243763000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-205005000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>799945000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>564785000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>161086000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>357615000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>122761000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>178710000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>395095000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29584000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22896,581 +23131,589 @@
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>401000000000.0</v>
+      </c>
+      <c r="C14">
         <v>322720000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>343809000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>425357000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>383485000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>313151000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>342476000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>442426000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>348613000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>309860000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>336862000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>404430000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>376980000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>320876000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16799000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17197000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17320000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17499000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>320323000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>386392000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>376871000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>302708000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>381868000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>373061000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>334756000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>305878000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>324556000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>424300000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>360763000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>294421000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>304881000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>427767000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>333691000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>289981000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>287785000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>383825000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>340975000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>284078000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>300488000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>386487000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>310495000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>271604000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>270897000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>349869000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>318802000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>244129000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>235258000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>315297000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>265856000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>226011000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>188831000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>330688000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>286136000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>213578000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>216231000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>244721000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>310026000000.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>310026000000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>155013000000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>155013000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>232520000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>201517000000.0</v>
       </c>
       <c r="Q15">
         <v>201517000000.0</v>
       </c>
       <c r="R15">
         <v>201517000000.0</v>
       </c>
       <c r="S15">
         <v>201517000000.0</v>
       </c>
       <c r="T15">
-        <v>46503000000.0</v>
+        <v>201517000000.0</v>
       </c>
       <c r="U15">
         <v>46503000000.0</v>
       </c>
       <c r="V15">
         <v>46503000000.0</v>
       </c>
       <c r="W15">
         <v>46503000000.0</v>
       </c>
       <c r="X15">
+        <v>46503000000.0</v>
+      </c>
+      <c r="Y15">
         <v>41423000000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>155013000000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>155013000000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>155013000000.0</v>
+      </c>
       <c r="AL15"/>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>77507000000.0</v>
       </c>
       <c r="AO15">
         <v>77507000000.0</v>
       </c>
-      <c r="AP15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP15">
+        <v>77507000000.0</v>
+      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>248021000000.0</v>
       </c>
       <c r="AS15">
         <v>248021000000.0</v>
       </c>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>248021000000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>155013000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>155013000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>347895000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>347895000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>332142000000.0</v>
       </c>
       <c r="BE15">
         <v>332142000000.0</v>
       </c>
-      <c r="BF15"/>
+      <c r="BF15">
+        <v>332142000000.0</v>
+      </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>225000000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>9014405000000.0</v>
+      </c>
+      <c r="C16">
         <v>9281002000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8347100000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7577516000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7297384000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6856204000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5752380000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5268920000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5471012000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5403640000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5161183000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4727148000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4560901000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4811495000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4296674000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4723579000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4122182000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4731101000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3726293000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3532462000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3022586000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3055315000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2427079000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2517940000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2652035000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2091940000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1716795000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1849679000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1844472000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2118008000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2071459000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2234481000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2413122000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2320642000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2260606000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1941788000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2056830000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2160374000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1867975000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1289175000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1325057000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1524296000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1461302000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1383331000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1358665000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1858690000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2696315000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2206004000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2321852000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2175669000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2112822000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1900667000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2288130000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2699385000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3449124000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3519725000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3584744000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4868467000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5046445000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4423086000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4428681000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1982080000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2173967000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23498,382 +23741,387 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>-277779000000.0</v>
+      </c>
+      <c r="C18">
         <v>1214603000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-856199000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1671947000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>679424000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>502560000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>51049000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>562848000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>212664000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>182731000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>888565000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>880826000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>155737000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-159027000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-147956000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>80610000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-67346000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-230006000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>767900000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>786764000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>239584000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>704915000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>141481000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-67356000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>592470000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>479493000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-69750000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>207096000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-262544000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>25149000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>187066000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>23862000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-552276000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-73862000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>30728000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1076750000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>250081000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>165556000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1076618000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>741677000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-327530000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>52543000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>606545000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>329412000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>227683000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-608345000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>648935000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>461401000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-23833000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-313674000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1068130000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-156194000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-544633000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-372172000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-198032000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>247025000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>254654000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-396305000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-542951000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-551625000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>183891000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-92790000000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-496376000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-263634000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-545501000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-486453000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-279004000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-218471000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-253197000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-360958000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-346566000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-355079000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-502415000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-19598000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43196000000.0</v>
       </c>
       <c r="R19">
         <v>-43196000000.0</v>
       </c>
       <c r="S19">
         <v>-43196000000.0</v>
       </c>
       <c r="T19">
         <v>-43196000000.0</v>
       </c>
       <c r="U19">
+        <v>-43196000000.0</v>
+      </c>
+      <c r="V19">
         <v>-305502000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-293741000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-442104000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-406878000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-343571000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-382902000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-599477000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-491136000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-569100000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-854249000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-405745000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4800000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23901,1068 +24149,1085 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>130473000000.0</v>
+      </c>
+      <c r="C21">
         <v>-256527000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1650219000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-188053000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>609061000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>349701000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-305240000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-109050000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-24533000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-430915000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-583586000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-257114000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-55277000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-531679000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-146619000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-212932000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-46846000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-104994000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20996000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>120907000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-189183000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26159000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-128229000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>149711000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>467244000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-196163000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>186102000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>439891000000.0</v>
+      </c>
+      <c r="C22">
         <v>433631000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>649177000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>663582000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>307569000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>447576000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>743723000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>277336000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>221746000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>307109000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>298737000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>309316000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-21932000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>150296000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>302048000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>455318000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>222311000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>297229000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>421186000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>344225000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>113103000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>105900000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>406855000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>128240000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-248951000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-51863000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-76194000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-159777000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-278912000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-31265000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-161015000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>27344000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-54086000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>111191000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>106000000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>40739000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25397000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>340064000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>243124000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>122795000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>104649000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>67762000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>190115000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-52481000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>80107000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>46749000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>284917000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>59748000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>305561000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>192060000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>352808000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>63313000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8029000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>99803000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>187365000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>283410000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>267913000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>418254000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>386586000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>394996000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>357619000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>527355000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>357878000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>199114000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>138800000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>275183000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>178996000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>242096000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>175607000000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-195485000000.0</v>
+      </c>
+      <c r="C23">
         <v>-10479000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17759000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-758070000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-18015000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11672000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>194605000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-119617000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-132892000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-11893000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11966000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10941000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-160156000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20557000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-12127000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-152986000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-113151000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20576000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52940000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-66293000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-121276000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1233000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5528000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-43098000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-53600000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>291312000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>701278000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-52469000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>944751000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>49249000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-125068000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-538000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>578430000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4777000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-102269000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4912000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1318000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2373000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-40009000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-179684000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-823000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-143764000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>187069000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>95353000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2587000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-379599000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-127031000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>696680000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>826153000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2388000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>329077000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9502000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>536146000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>23167000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-23167000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-617541000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-7960000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2716042000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-168631000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3349449000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>388928000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>56752000000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-24351000000.0</v>
+      </c>
+      <c r="C24">
         <v>-17417000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>196000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-17523000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-65835000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-81441000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-351500000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-199273000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>40341000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8996000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>52297000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-55921000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-43578000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-45914000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-58652000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>77909000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-75038000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2845000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-41027000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-19960000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-56472000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-51881000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-72554000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-43226000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-64760000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-29126000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-104878000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-76094000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-101944000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-80016000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-173793000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-128615000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-153749000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-89058000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-288962000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-234042000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-254682000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-274926000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-317614000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-263427000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-245427000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-292580000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-348883000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-314838000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-853063000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-288244000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-388119000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-356728000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-408053000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-318573000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1177336000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-101101000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-44592000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-102120000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-148951000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-20177000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-88867000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-67931000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>18325000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-34033000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-87430000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>91088000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>-806904000000.0</v>
+      </c>
+      <c r="C25">
         <v>689426000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1351582000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>798619000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1179584000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>726323000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-698362000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>263957000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>659955000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>397822000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>584532000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>474246000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>109917000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-320876000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-318847000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-472515000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-239631000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-314728000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-421186000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-344225000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-113103000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-105900000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-406855000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-128240000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>248951000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>51863000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>76194000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>159777000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>278912000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>31265000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>161015000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-27344000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>54086000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-111191000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-106000000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-40739000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-25397000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-340064000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-243124000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-122795000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-104649000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-67762000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-190115000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>52481000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-80107000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-46749000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-284917000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-59748000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-305561000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-192060000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-352808000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-63313000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-8029000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-99803000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-187365000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-283410000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-267913000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-418254000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-386586000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-394996000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-357619000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-527355000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-106565000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-59695000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-45108000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-53063000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24990,675 +25255,685 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-65012000000.0</v>
+      </c>
+      <c r="C28">
         <v>-267006000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1632460000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1711149000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-206068000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>597389000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>544306000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-579870000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-241942000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27511000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-523256000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-699318000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-372832000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24533000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-430915000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-925941000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-257114000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-55277000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-531679000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-248352000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-212932000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-46846000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-104994000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-62419000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>120907000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-189183000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>71841000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-128229000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>97242000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>467244000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-146914000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-93979000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>772292000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>214978000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>574885000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-765051000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>52103000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>405343000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-192275000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-507045000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>370754000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>346082000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-106866000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-38963000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>111464000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>45796000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>221784000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-229708000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>574607000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>804825000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>309291000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-201912000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>172311000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>64300000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>300525000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-299155000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1329014000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>278996000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>436548000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-593088000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2349424000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-172391000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1502931000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>853191000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>876679000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>490322000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1275772000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1448933000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>578006000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>81129000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>280783000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>33987000000.0</v>
+      </c>
+      <c r="C29">
         <v>1445777000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-358596000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1887558000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1179584000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>726323000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>387837000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>983719000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>533088000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>395071000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1220131000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1187992000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>464965000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>150296000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>318847000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>472515000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>239631000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17499000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1210403000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1060377000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>488614000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>946775000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>511031000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>296296000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>871281000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>833269000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>408599000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>622138000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>204612000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>441866000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>538961000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>484695000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-111281000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>242697000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>164687000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1249166000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>330627000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>257910000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1221251000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>892428000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-218361000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>267149000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>774295000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>556733000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>376154000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-41801000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1202938000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>854043000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>489761000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>218547000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>884889000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>691658000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>314256000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>248061000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>550131000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1172675000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>840538000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>159965000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2819781000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2121411000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>607759000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>342704000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1938167000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1049121000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>496465000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>195145000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1033844000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>109408000000.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>10236000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2431144000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-338181000000.0</v>
+      </c>
+      <c r="C30">
         <v>-270904000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-516261000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53257000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-496376000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-263634000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-545501000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-486453000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-279004000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-218471000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-253197000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-360958000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-346566000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-355079000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-502415000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-333594000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-382015000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-250350000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-483530000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-293573000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-305502000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-293741000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-442104000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-406878000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-343571000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-382902000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-599477000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-491136000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-569100000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-854249000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-525688000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-594248000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-594744000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-405617000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-422921000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-606458000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-484578000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-367280000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-462247000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-414178000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-353998000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-531820000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-557511000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-542154000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1001534000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-854788000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-942122000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-749370000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-962599000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-907814000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1008323000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-988528000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-915740000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1065638000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-930724000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-945827000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-812601000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-624201000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-524626000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-585658000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-514346000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-347568000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>