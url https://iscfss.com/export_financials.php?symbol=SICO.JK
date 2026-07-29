--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -876,100 +879,104 @@
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>317467000.0</v>
+      </c>
       <c r="C2">
         <v>560893000.0</v>
       </c>
       <c r="D2">
         <v>924306000.0</v>
       </c>
       <c r="E2">
         <v>1030627000.0</v>
       </c>
       <c r="F2">
         <v>1396920375.0</v>
       </c>
       <c r="G2">
         <v>1731468000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1282268000.0</v>
+      </c>
       <c r="C5">
         <v>-1149803000.0</v>
       </c>
       <c r="D5">
         <v>-1392868000.0</v>
       </c>
       <c r="E5">
         <v>-1429655000.0</v>
       </c>
       <c r="F5">
         <v>-1262709684.0</v>
       </c>
       <c r="G5">
         <v>-1120257000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
@@ -1016,51 +1023,53 @@
         <v>45244579460.0</v>
       </c>
       <c r="D9">
         <v>45242052460.0</v>
       </c>
       <c r="E9">
         <v>45333462930.0</v>
       </c>
       <c r="F9">
         <v>251067720.0</v>
       </c>
       <c r="G9">
         <v>251067720.0</v>
       </c>
       <c r="H9">
         <v>251067720.0</v>
       </c>
       <c r="I9">
         <v>251067720.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>18508298000.0</v>
+      </c>
       <c r="C10">
         <v>22700906000.0</v>
       </c>
       <c r="D10">
         <v>34944842000.0</v>
       </c>
       <c r="E10">
         <v>35834096000.0</v>
       </c>
       <c r="F10">
         <v>8920015176.0</v>
       </c>
       <c r="G10">
         <v>6730401000.0</v>
       </c>
       <c r="H10">
         <v>1392194640.0</v>
       </c>
       <c r="I10">
         <v>905585360.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
@@ -1073,109 +1082,109 @@
       </c>
       <c r="D11">
         <v>34944842160.0</v>
       </c>
       <c r="E11">
         <v>35834096070.0</v>
       </c>
       <c r="F11">
         <v>8920015180.0</v>
       </c>
       <c r="G11">
         <v>6730400830.0</v>
       </c>
       <c r="H11">
         <v>1392194640.0</v>
       </c>
       <c r="I11">
         <v>905585360.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>22611909250.0</v>
+        <v>22611909000.0</v>
       </c>
       <c r="C12">
         <v>26106020000.0</v>
       </c>
       <c r="D12">
         <v>37096514000.0</v>
       </c>
       <c r="E12">
         <v>35834096000.0</v>
       </c>
       <c r="F12">
         <v>8920015176.0</v>
       </c>
       <c r="G12">
         <v>6730401000.0</v>
       </c>
       <c r="H12">
         <v>1392194640.0</v>
       </c>
       <c r="I12">
         <v>905585360.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>45503888200.0</v>
+        <v>45503888000.0</v>
       </c>
       <c r="C13">
         <v>45502744000.0</v>
       </c>
       <c r="D13">
         <v>45502383000.0</v>
       </c>
       <c r="E13">
         <v>45501732000.0</v>
       </c>
       <c r="F13">
         <v>32000000000.0</v>
       </c>
       <c r="G13">
         <v>12000000000.0</v>
       </c>
       <c r="H13">
         <v>12000000000.0</v>
       </c>
       <c r="I13">
         <v>12000000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>910077760.0</v>
+        <v>910078000.0</v>
       </c>
       <c r="C14">
         <v>910055000.0</v>
       </c>
       <c r="D14">
         <v>910048000.0</v>
       </c>
       <c r="E14">
         <v>910035000.0</v>
       </c>
       <c r="F14">
         <v>640000000.0</v>
       </c>
       <c r="G14">
         <v>240000000.0</v>
       </c>
       <c r="H14">
         <v>910000000.0</v>
       </c>
       <c r="I14">
         <v>910000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
@@ -1251,80 +1260,80 @@
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
-        <v>7672297160.0</v>
+        <v>11366486000.0</v>
       </c>
       <c r="C22">
         <v>3616768000.0</v>
       </c>
       <c r="D22">
         <v>7115336000.0</v>
       </c>
       <c r="E22">
         <v>4872913000.0</v>
       </c>
       <c r="F22">
         <v>2141008292.0</v>
       </c>
       <c r="G22">
         <v>797705000.0</v>
       </c>
       <c r="H22">
         <v>923749410.0</v>
       </c>
       <c r="I22">
         <v>3637379720.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>164938000930.0</v>
+        <v>164938001000.0</v>
       </c>
       <c r="C23">
         <v>150785311000.0</v>
       </c>
       <c r="D23">
         <v>138477729000.0</v>
       </c>
       <c r="E23">
         <v>135962149000.0</v>
       </c>
       <c r="F23">
         <v>67228777690.0</v>
       </c>
       <c r="G23">
         <v>69103192000.0</v>
       </c>
       <c r="H23">
         <v>83194582970.0</v>
       </c>
       <c r="I23">
         <v>65048802710.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
@@ -1392,88 +1401,90 @@
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>6131425000.0</v>
+      </c>
       <c r="C28">
         <v>-5365783000.0</v>
       </c>
       <c r="D28">
         <v>-20634647000.0</v>
       </c>
       <c r="E28">
         <v>-19013769000.0</v>
       </c>
       <c r="F28">
         <v>7831780860.0</v>
       </c>
       <c r="G28">
         <v>12606448000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>17985734200.0</v>
+        <v>17985734000.0</v>
       </c>
       <c r="C30">
         <v>24229338000.0</v>
       </c>
       <c r="D30">
         <v>12657119000.0</v>
       </c>
       <c r="E30">
         <v>14981227000.0</v>
       </c>
       <c r="F30">
         <v>7251437123.0</v>
       </c>
       <c r="G30">
         <v>5074014000.0</v>
       </c>
       <c r="H30">
         <v>7388254740.0</v>
       </c>
       <c r="I30">
         <v>8158947160.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1489,110 +1500,116 @@
         <v>38774998803.0</v>
       </c>
       <c r="G31">
         <v>32849080042.0</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>102857813000.0</v>
+      </c>
       <c r="C33">
         <v>92316519000.0</v>
       </c>
       <c r="D33">
         <v>73109860000.0</v>
       </c>
       <c r="E33">
         <v>73637576000.0</v>
       </c>
       <c r="F33">
         <v>43447539377.0</v>
       </c>
       <c r="G33">
         <v>53927995000.0</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>14393701000.0</v>
+      </c>
       <c r="C35">
         <v>15550015000.0</v>
       </c>
       <c r="D35">
         <v>13183851000.0</v>
       </c>
       <c r="E35">
         <v>16409466000.0</v>
       </c>
       <c r="F35">
         <v>15098429817.0</v>
       </c>
       <c r="G35">
         <v>18936164000.0</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>31575078000.0</v>
+      </c>
       <c r="C36">
         <v>30460741000.0</v>
       </c>
       <c r="D36">
         <v>23805762000.0</v>
       </c>
       <c r="E36">
         <v>20173518000.0</v>
       </c>
       <c r="F36">
         <v>1741441726.0</v>
       </c>
       <c r="G36">
         <v>7020605000.0</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
@@ -1613,121 +1630,125 @@
         <v>15460740870.0</v>
       </c>
       <c r="D38">
         <v>17805761660.0</v>
       </c>
       <c r="E38">
         <v>20173518366.0</v>
       </c>
       <c r="F38">
         <v>1741441726.0</v>
       </c>
       <c r="G38">
         <v>7020604766.0</v>
       </c>
       <c r="H38">
         <v>4463035690.0</v>
       </c>
       <c r="I38">
         <v>4332205340.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>10116059000.0</v>
+      </c>
       <c r="C39">
         <v>4516666000.0</v>
       </c>
       <c r="D39">
         <v>8498901000.0</v>
       </c>
       <c r="E39">
         <v>6636338000.0</v>
       </c>
       <c r="F39">
         <v>5468777721.0</v>
       </c>
       <c r="G39">
         <v>2573076000.0</v>
       </c>
       <c r="H39">
         <v>4025480060.0</v>
       </c>
       <c r="I39">
         <v>4025480060.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>3000588000.0</v>
+      </c>
       <c r="C40">
         <v>4331958000.0</v>
       </c>
       <c r="D40">
         <v>2985504000.0</v>
       </c>
       <c r="E40">
         <v>4396037000.0</v>
       </c>
       <c r="F40">
         <v>3679291271.0</v>
       </c>
       <c r="G40">
         <v>8759879000.0</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>2755527896.0</v>
       </c>
       <c r="F41">
         <v>3955270441.0</v>
       </c>
       <c r="G41">
         <v>3667202006.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>-1282268430.0</v>
+        <v>45251443000.0</v>
       </c>
       <c r="C42">
         <v>45244579000.0</v>
       </c>
       <c r="D42">
         <v>45242052000.0</v>
       </c>
       <c r="E42">
         <v>45343857000.0</v>
       </c>
       <c r="F42">
         <v>251067714.0</v>
       </c>
       <c r="G42">
         <v>251068000.0</v>
       </c>
       <c r="H42">
         <v>-1968071050.0</v>
       </c>
       <c r="I42">
         <v>-1888789420.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
@@ -1750,51 +1771,53 @@
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>71282735000.0</v>
+      </c>
       <c r="C46">
         <v>61855779000.0</v>
       </c>
       <c r="D46">
         <v>49304098000.0</v>
       </c>
       <c r="E46">
         <v>53464058000.0</v>
       </c>
       <c r="F46">
         <v>41706097651.0</v>
       </c>
       <c r="G46">
         <v>46907390000.0</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47">
         <v>87036789140.0</v>
       </c>
@@ -1803,51 +1826,51 @@
       </c>
       <c r="D47">
         <v>55304097930.0</v>
       </c>
       <c r="E47">
         <v>53464057856.0</v>
       </c>
       <c r="F47">
         <v>41706097651.0</v>
       </c>
       <c r="G47">
         <v>46907390025.0</v>
       </c>
       <c r="H47">
         <v>52009851000.0</v>
       </c>
       <c r="I47">
         <v>28956627290.0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
-        <v>38109055120.0</v>
+        <v>38109055000.0</v>
       </c>
       <c r="C48">
         <v>30666143000.0</v>
       </c>
       <c r="D48">
         <v>24149721000.0</v>
       </c>
       <c r="E48">
         <v>17268251000.0</v>
       </c>
       <c r="F48">
         <v>7786640773.0</v>
       </c>
       <c r="G48">
         <v>21718269000.0</v>
       </c>
       <c r="H48">
         <v>16696055340.0</v>
       </c>
       <c r="I48">
         <v>13430239590.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
@@ -1857,267 +1880,269 @@
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>24639723000.0</v>
+      </c>
       <c r="C51">
         <v>17335123000.0</v>
       </c>
       <c r="D51">
         <v>14310195000.0</v>
       </c>
       <c r="E51">
         <v>18348269000.0</v>
       </c>
       <c r="F51">
         <v>16751796040.0</v>
       </c>
       <c r="G51">
         <v>21678017000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>13787902000.0</v>
       </c>
       <c r="C52">
         <v>5370246000.0</v>
       </c>
       <c r="D52">
         <v>4041614000.0</v>
       </c>
       <c r="E52">
         <v>4694332000.0</v>
       </c>
       <c r="F52">
         <v>5608636660.0</v>
       </c>
       <c r="G52">
         <v>6409056000.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>4103611390.0</v>
+        <v>2217411000.0</v>
       </c>
       <c r="C53">
         <v>3405115000.0</v>
       </c>
       <c r="D53">
         <v>2151672000.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>164938000930.0</v>
+        <v>164938001000.0</v>
       </c>
       <c r="C55">
         <v>150785311000.0</v>
       </c>
       <c r="D55">
         <v>138477729000.0</v>
       </c>
       <c r="E55">
         <v>135962149000.0</v>
       </c>
       <c r="F55">
         <v>67228777690.0</v>
       </c>
       <c r="G55">
         <v>69103192000.0</v>
       </c>
       <c r="H55">
         <v>83194582970.0</v>
       </c>
       <c r="I55">
         <v>65048802710.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>62080188210.0</v>
+        <v>62080188000.0</v>
       </c>
       <c r="C56">
         <v>58468792000.0</v>
       </c>
       <c r="D56">
         <v>65367870000.0</v>
       </c>
       <c r="E56">
         <v>62324573000.0</v>
       </c>
       <c r="F56">
         <v>23781238313.0</v>
       </c>
       <c r="G56">
         <v>15175197000.0</v>
       </c>
       <c r="H56">
         <v>16438141560.0</v>
       </c>
       <c r="I56">
         <v>24082114190.0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>17105956240.0</v>
+        <v>17105956000.0</v>
       </c>
       <c r="C57">
         <v>10263097000.0</v>
       </c>
       <c r="D57">
         <v>7951424000.0</v>
       </c>
       <c r="E57">
         <v>10120995000.0</v>
       </c>
       <c r="F57">
         <v>10684848306.0</v>
       </c>
       <c r="G57">
         <v>16900403000.0</v>
       </c>
       <c r="H57">
         <v>33970548400.0</v>
       </c>
       <c r="I57">
         <v>25336787350.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>37355882590.0</v>
+        <v>31499657000.0</v>
       </c>
       <c r="C58">
         <v>25813112000.0</v>
       </c>
       <c r="D58">
         <v>21135275000.0</v>
       </c>
       <c r="E58">
         <v>26530461000.0</v>
       </c>
       <c r="F58">
         <v>25783278123.0</v>
       </c>
       <c r="G58">
         <v>35836566000.0</v>
       </c>
       <c r="H58">
         <v>56215530960.0</v>
       </c>
       <c r="I58">
         <v>41256284820.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>127582118340.0</v>
+        <v>127582118000.0</v>
       </c>
       <c r="C60">
         <v>120263664000.0</v>
       </c>
       <c r="D60">
         <v>113501289000.0</v>
       </c>
       <c r="E60">
         <v>106684186000.0</v>
       </c>
       <c r="F60">
         <v>38774998803.0</v>
       </c>
       <c r="G60">
         <v>32849080000.0</v>
       </c>
       <c r="H60">
         <v>26979052010.0</v>
       </c>
       <c r="I60">
         <v>23792517890.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
@@ -2144,2833 +2169,3008 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
-      <c r="C2"/>
+      <c r="B2">
+        <v>602890000.0</v>
+      </c>
+      <c r="C2">
+        <v>317467000.0</v>
+      </c>
       <c r="D2">
+        <v>4971188000.0</v>
+      </c>
+      <c r="E2">
         <v>4893824000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>547444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560893000.0</v>
       </c>
       <c r="G2">
         <v>560893000.0</v>
       </c>
       <c r="H2">
+        <v>560893000.0</v>
+      </c>
+      <c r="I2">
         <v>2112839000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>178749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>924306000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>916970984.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>910247272.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1068804687.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1030627087.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1534837201.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>872929375.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>1396920375.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>1731468005.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-1282268000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1282268000.0</v>
+      </c>
       <c r="D5">
         <v>-1149803000.0</v>
       </c>
       <c r="E5">
         <v>-1149803000.0</v>
       </c>
       <c r="F5">
         <v>-1149803000.0</v>
       </c>
       <c r="G5">
         <v>-1149803000.0</v>
       </c>
       <c r="H5">
-        <v>-1392868000.0</v>
+        <v>-1149803000.0</v>
       </c>
       <c r="I5">
         <v>-1392868000.0</v>
       </c>
       <c r="J5">
         <v>-1392868000.0</v>
       </c>
       <c r="K5">
+        <v>-1392868000.0</v>
+      </c>
+      <c r="L5">
         <v>-1429654678.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1429654679.0</v>
       </c>
       <c r="M5">
         <v>-1429654679.0</v>
       </c>
       <c r="N5">
+        <v>-1429654679.0</v>
+      </c>
+      <c r="O5">
         <v>-1429654678.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1294049308.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1294049307.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>38774998803.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1262709684.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>32849080042.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1120256850.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>45251443460.0</v>
       </c>
       <c r="D9">
-        <v>45244579460.0</v>
+        <v>45251443460.0</v>
       </c>
       <c r="E9">
         <v>45244579460.0</v>
       </c>
       <c r="F9">
         <v>45244579460.0</v>
       </c>
       <c r="G9">
+        <v>45244579460.0</v>
+      </c>
+      <c r="H9">
         <v>45242052460.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>45238147360.0</v>
       </c>
       <c r="M9">
+        <v>45238147360.0</v>
+      </c>
+      <c r="N9">
         <v>45343857030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45333462930.0</v>
       </c>
       <c r="O9">
         <v>45333462930.0</v>
       </c>
       <c r="P9">
         <v>45333462930.0</v>
       </c>
-      <c r="Q9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q9">
+        <v>45333462930.0</v>
+      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>251067720.0</v>
       </c>
-      <c r="T9"/>
+      <c r="T9">
+        <v>251067720.0</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>17</v>
       </c>
-      <c r="B10"/>
-      <c r="C10"/>
+      <c r="B10">
+        <v>24800534000.0</v>
+      </c>
+      <c r="C10">
+        <v>18508298000.0</v>
+      </c>
       <c r="D10">
+        <v>22813596000.0</v>
+      </c>
+      <c r="E10">
         <v>19322176000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27951346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700906000.0</v>
       </c>
       <c r="G10">
         <v>22700906000.0</v>
       </c>
       <c r="H10">
+        <v>22700906000.0</v>
+      </c>
+      <c r="I10">
         <v>26850295000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29559902000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34944842000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38014152660.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36316084029.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40148021936.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35834096067.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32659955287.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31023764089.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8920015176.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8920015176.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6603335120.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-6730400832.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6730400832.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>18508297860.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>22813595930.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19322176310.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27951346250.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22700905710.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25787240920.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>38014152660.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>36316084030.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>40148021940.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>35834096070.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32659955290.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31023764090.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>8920015180.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6603335120.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>22611909250.0</v>
+        <v>28904145000.0</v>
       </c>
       <c r="C12">
-        <v>26868710430.0</v>
+        <v>22611909000.0</v>
       </c>
       <c r="D12">
+        <v>26868710000.0</v>
+      </c>
+      <c r="E12">
         <v>23377291000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32556461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26106020000.0</v>
       </c>
       <c r="G12">
         <v>26106020000.0</v>
       </c>
       <c r="H12">
+        <v>26106020000.0</v>
+      </c>
+      <c r="I12">
         <v>29001966000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31711573000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37096514000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38014152660.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36316084029.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>40148021936.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35834096067.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>52659955287.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>51023764089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8920015176.0</v>
       </c>
       <c r="R12">
         <v>8920015176.0</v>
       </c>
       <c r="S12">
+        <v>8920015176.0</v>
+      </c>
+      <c r="T12">
         <v>6603335120.0</v>
       </c>
-      <c r="T12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U12"/>
       <c r="V12">
         <v>6730400832.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12">
+        <v>6730400832.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>45503888200.0</v>
+        <v>45503888000.0</v>
       </c>
       <c r="C13">
-        <v>45503888200.0</v>
+        <v>45503888000.0</v>
       </c>
       <c r="D13">
         <v>45503888000.0</v>
       </c>
       <c r="E13">
-        <v>45502744000.0</v>
+        <v>45503888000.0</v>
       </c>
       <c r="F13">
         <v>45502744000.0</v>
       </c>
       <c r="G13">
         <v>45502744000.0</v>
       </c>
       <c r="H13">
-        <v>45502383000.0</v>
+        <v>45502744000.0</v>
       </c>
       <c r="I13">
         <v>45502383000.0</v>
       </c>
       <c r="J13">
         <v>45502383000.0</v>
       </c>
       <c r="K13">
-        <v>45501732350.0</v>
+        <v>45502383000.0</v>
       </c>
       <c r="L13">
         <v>45501732350.0</v>
       </c>
       <c r="M13">
         <v>45501732350.0</v>
       </c>
       <c r="N13">
         <v>45501732350.0</v>
       </c>
       <c r="O13">
-        <v>45500000000.0</v>
+        <v>45501732350.0</v>
       </c>
       <c r="P13">
         <v>45500000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="Q13">
+        <v>45500000000.0</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13">
         <v>32000000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>40816617921.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>12000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>910077760.0</v>
+        <v>910078000.0</v>
       </c>
       <c r="C14">
-        <v>910077760.0</v>
+        <v>910146404.0</v>
       </c>
       <c r="D14">
-        <v>910055000.0</v>
+        <v>910054884.0</v>
       </c>
       <c r="E14">
         <v>910055000.0</v>
       </c>
       <c r="F14">
-        <v>910062104.0</v>
+        <v>910055000.0</v>
       </c>
       <c r="G14">
         <v>910062104.0</v>
       </c>
       <c r="H14">
-        <v>910047664.0</v>
+        <v>910062104.0</v>
       </c>
       <c r="I14">
         <v>910047664.0</v>
       </c>
       <c r="J14">
+        <v>910047664.0</v>
+      </c>
+      <c r="K14">
         <v>910086715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>910034647.0</v>
       </c>
       <c r="L14">
         <v>910034647.0</v>
       </c>
       <c r="M14">
         <v>910034647.0</v>
       </c>
       <c r="N14">
+        <v>910034647.0</v>
+      </c>
+      <c r="O14">
         <v>910138588.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>910000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1180000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>640000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>640397392.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1919578608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="U14">
         <v>12000.0</v>
       </c>
       <c r="V14">
+        <v>12000.0</v>
+      </c>
+      <c r="W14">
         <v>640000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
-        <v>7672297160.0</v>
+        <v>7914261000.0</v>
       </c>
       <c r="C22">
-        <v>13286149280.0</v>
+        <v>11366486000.0</v>
       </c>
       <c r="D22">
+        <v>14921222000.0</v>
+      </c>
+      <c r="E22">
         <v>11904585000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7255109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616768000.0</v>
       </c>
       <c r="G22">
         <v>3616768000.0</v>
       </c>
       <c r="H22">
+        <v>3616768000.0</v>
+      </c>
+      <c r="I22">
         <v>11669702000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10866515000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7115336000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11547564833.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6764520223.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4755858021.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4872912669.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6784636004.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5381195721.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>2141008292.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>474727710.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>797704801.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>164938000930.0</v>
+        <v>182450110000.0</v>
       </c>
       <c r="C23">
-        <v>167918009850.0</v>
+        <v>164938001000.0</v>
       </c>
       <c r="D23">
+        <v>167918010000.0</v>
+      </c>
+      <c r="E23">
         <v>167945849000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>157130575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150785311000.0</v>
       </c>
       <c r="G23">
         <v>150785311000.0</v>
       </c>
       <c r="H23">
+        <v>150785311000.0</v>
+      </c>
+      <c r="I23">
         <v>149329078000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>143819444000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>138477729000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>138285682188.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137665495137.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>143506038413.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>135962149352.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>121309381880.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>117797212088.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>41445499567.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67228777690.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>53616597179.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>33266625524.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>69103191702.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>3023268820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6183977230.0</v>
       </c>
       <c r="D24">
         <v>6183977230.0</v>
       </c>
       <c r="E24">
         <v>6183977230.0</v>
       </c>
       <c r="F24">
         <v>6183977230.0</v>
       </c>
       <c r="G24">
+        <v>6183977230.0</v>
+      </c>
+      <c r="H24">
         <v>7750426550.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>10836172390.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13230120590.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12419281960.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13199402690.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1419470650.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1427606620.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>8963960510.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12299578340.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>10851822130.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20148338280.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21038495070.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12096309950.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11964876290.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7974711680.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>11040481410.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13519271580.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12791738360.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13653937880.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2585429730.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2036964530.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>11143159380.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13872434230.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>35</v>
       </c>
-      <c r="B28"/>
-      <c r="C28"/>
+      <c r="B28">
+        <v>7937083000.0</v>
+      </c>
+      <c r="C28">
+        <v>6131425000.0</v>
+      </c>
       <c r="D28">
+        <v>-217242000.0</v>
+      </c>
+      <c r="E28">
         <v>5258899000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11015757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5365783000.0</v>
       </c>
       <c r="G28">
         <v>-5365783000.0</v>
       </c>
       <c r="H28">
+        <v>-5365783000.0</v>
+      </c>
+      <c r="I28">
         <v>-11292433000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-17091383000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21384225000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-22885707568.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21228976561.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22950127893.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17485826847.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29136457093.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26654568548.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8920015176.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7935445146.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>6730400832.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14947616121.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>17985734200.0</v>
+        <v>16993880000.0</v>
       </c>
       <c r="C30">
-        <v>14659794110.0</v>
+        <v>17985734000.0</v>
       </c>
       <c r="D30">
+        <v>14659794000.0</v>
+      </c>
+      <c r="E30">
         <v>17512827000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14677348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24229338000.0</v>
       </c>
       <c r="G30">
         <v>24229338000.0</v>
       </c>
       <c r="H30">
+        <v>24229338000.0</v>
+      </c>
+      <c r="I30">
         <v>16195508000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14637668000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12657119000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9099221646.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16300621047.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15720077871.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14981226876.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11155892712.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12326506783.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>7251437123.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10372799750.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>5074014490.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>111727633385.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>106672059279.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>105299756761.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>40</v>
       </c>
-      <c r="B33"/>
-      <c r="C33"/>
+      <c r="B33">
+        <v>108393582000.0</v>
+      </c>
+      <c r="C33">
+        <v>102857813000.0</v>
+      </c>
       <c r="D33">
+        <v>103009915000.0</v>
+      </c>
+      <c r="E33">
         <v>107474707000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>93039916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92316519000.0</v>
       </c>
       <c r="G33">
         <v>92316519000.0</v>
       </c>
       <c r="H33">
+        <v>92316519000.0</v>
+      </c>
+      <c r="I33">
         <v>79636694000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>75370030000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>73109860000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>71547632570.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>71172456390.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>72582770706.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>73637576222.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>43058801418.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>40503465400.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>-8920015176.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>43447539377.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>46363842320.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-6730400832.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53927994791.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
-      <c r="C35"/>
+      <c r="B35">
+        <v>16893701000.0</v>
+      </c>
+      <c r="C35">
+        <v>14393701000.0</v>
+      </c>
       <c r="D35">
+        <v>23731227000.0</v>
+      </c>
+      <c r="E35">
         <v>24623634000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15681449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15550015000.0</v>
       </c>
       <c r="G35">
         <v>15550015000.0</v>
       </c>
       <c r="H35">
+        <v>15550015000.0</v>
+      </c>
+      <c r="I35">
         <v>11461676000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12373753000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13183851000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13427312268.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16274799472.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>15392601256.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>16409465780.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5904370029.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5863108821.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35">
+        <v>-41445499567.0</v>
+      </c>
+      <c r="S35">
         <v>15098429817.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35"/>
+      <c r="T35">
+        <v>17127826712.0</v>
+      </c>
       <c r="U35"/>
       <c r="V35">
+        <v>-33266625524.0</v>
+      </c>
+      <c r="W35">
         <v>18936163588.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>43</v>
       </c>
-      <c r="B36"/>
-      <c r="C36"/>
+      <c r="B36">
+        <v>31575078000.0</v>
+      </c>
+      <c r="C36">
+        <v>31575078000.0</v>
+      </c>
       <c r="D36">
+        <v>15665541000.0</v>
+      </c>
+      <c r="E36">
         <v>18790041000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>32262543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30460741000.0</v>
       </c>
       <c r="G36">
         <v>30460741000.0</v>
       </c>
       <c r="H36">
+        <v>30460741000.0</v>
+      </c>
+      <c r="I36">
         <v>28910762000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26805762000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>23805762000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>20136431317.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>20183518365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20173518366.0</v>
       </c>
       <c r="N36">
         <v>20173518366.0</v>
       </c>
       <c r="O36">
+        <v>20173518366.0</v>
+      </c>
+      <c r="P36">
         <v>5459827871.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1808035871.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-8920015176.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1741441726.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>46363842320.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-6730400832.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7020604766.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>15821023580.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15665540870.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>18790040870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15460740870.0</v>
       </c>
       <c r="F38">
         <v>15460740870.0</v>
       </c>
       <c r="G38">
+        <v>15460740870.0</v>
+      </c>
+      <c r="H38">
         <v>17910761660.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>16136431320.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16183518370.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16173518370.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>20173518366.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5459827871.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1308035870.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>1741441726.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>7020604766.0</v>
       </c>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>46</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>20244242000.0</v>
+      </c>
+      <c r="C39">
+        <v>10116059000.0</v>
+      </c>
       <c r="D39">
+        <v>8458367000.0</v>
+      </c>
+      <c r="E39">
         <v>7676439000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9601741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516666000.0</v>
       </c>
       <c r="G39">
         <v>4516666000.0</v>
       </c>
       <c r="H39">
+        <v>4516666000.0</v>
+      </c>
+      <c r="I39">
         <v>12825209000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11233658000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8498901000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8077110479.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7111813448.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10299309879.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6636337518.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7650096459.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8562280095.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39">
+        <v>-8920015176.0</v>
+      </c>
+      <c r="S39">
         <v>5468777722.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>24380581571.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39">
+        <v>-6730400832.0</v>
+      </c>
+      <c r="W39">
         <v>2573076788.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>47</v>
       </c>
-      <c r="B40"/>
-      <c r="C40"/>
+      <c r="B40">
+        <v>5487703000.0</v>
+      </c>
+      <c r="C40">
+        <v>3000588000.0</v>
+      </c>
       <c r="D40">
+        <v>2884484000.0</v>
+      </c>
+      <c r="E40">
         <v>3360188000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4965793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4331958000.0</v>
       </c>
       <c r="G40">
         <v>4331958000.0</v>
       </c>
       <c r="H40">
+        <v>4331958000.0</v>
+      </c>
+      <c r="I40">
         <v>5178244000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4815036000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2985504000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3195414098.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3994912398.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4579883757.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4396036904.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5064910139.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5313419102.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>3575626985.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12799979258.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>8759879213.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2755527896.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2755527896.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3318940296.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>-1282268430.0</v>
+        <v>45251443000.0</v>
       </c>
       <c r="C42">
-        <v>-1149802720.0</v>
+        <v>45251443000.0</v>
       </c>
       <c r="D42">
         <v>45251443000.0</v>
       </c>
       <c r="E42">
-        <v>45244579000.0</v>
+        <v>45251443000.0</v>
       </c>
       <c r="F42">
         <v>45244579000.0</v>
       </c>
       <c r="G42">
         <v>45244579000.0</v>
       </c>
       <c r="H42">
-        <v>45242052000.0</v>
+        <v>45244579000.0</v>
       </c>
       <c r="I42">
         <v>45242052000.0</v>
       </c>
       <c r="J42">
         <v>45242052000.0</v>
       </c>
       <c r="K42">
-        <v>45238147355.0</v>
+        <v>45242052000.0</v>
       </c>
       <c r="L42">
         <v>45238147355.0</v>
       </c>
       <c r="M42">
-        <v>45343857032.0</v>
+        <v>45238147355.0</v>
       </c>
       <c r="N42">
         <v>45343857032.0</v>
       </c>
       <c r="O42">
-        <v>45333462932.0</v>
+        <v>45343857032.0</v>
       </c>
       <c r="P42">
         <v>45333462932.0</v>
       </c>
       <c r="Q42">
+        <v>45333462932.0</v>
+      </c>
+      <c r="R42">
         <v>2670500764.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>251067715.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-923616220.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>417545482.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>251067715.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>53</v>
       </c>
-      <c r="B46"/>
-      <c r="C46"/>
+      <c r="B46">
+        <v>76818504000.0</v>
+      </c>
+      <c r="C46">
+        <v>71282735000.0</v>
+      </c>
       <c r="D46">
+        <v>87344374000.0</v>
+      </c>
+      <c r="E46">
         <v>88684666000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>60777374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61855779000.0</v>
       </c>
       <c r="G46">
         <v>61855779000.0</v>
       </c>
       <c r="H46">
+        <v>61855779000.0</v>
+      </c>
+      <c r="I46">
         <v>50725932000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>48564268000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>49304098000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>49866101253.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>50988938025.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>52409252340.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>53464057856.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>37598973547.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>38695429529.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>41706097651.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>46907390025.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>87036789140.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>87344374350.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>88684666170.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>77579175330.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>76855778580.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>65957813540.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>53866101250.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>50988938025.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>56409252340.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>53464057856.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>37598973547.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>38695429530.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>41706097650.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42730529610.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
-        <v>38109055120.0</v>
+        <v>44629760000.0</v>
       </c>
       <c r="C48">
-        <v>38029015090.0</v>
+        <v>38109055000.0</v>
       </c>
       <c r="D48">
+        <v>38029015000.0</v>
+      </c>
+      <c r="E48">
         <v>36331053000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>36196056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30666143000.0</v>
       </c>
       <c r="G48">
         <v>30666143000.0</v>
       </c>
       <c r="H48">
+        <v>30666143000.0</v>
+      </c>
+      <c r="I48">
         <v>30086366000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>29125958000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>24149721000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>23706329525.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>22417408359.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>25593923759.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>17268251026.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>15760343137.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>11193451917.0</v>
       </c>
-      <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>7786640773.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>8846393530.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
-      <c r="V48">
+      <c r="V48"/>
+      <c r="W48">
         <v>21718269178.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>58</v>
       </c>
-      <c r="B51"/>
-      <c r="C51"/>
+      <c r="B51">
+        <v>32737617000.0</v>
+      </c>
+      <c r="C51">
+        <v>24639723000.0</v>
+      </c>
       <c r="D51">
+        <v>22596354000.0</v>
+      </c>
+      <c r="E51">
         <v>24581075000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16935589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17335123000.0</v>
       </c>
       <c r="G51">
         <v>17335123000.0</v>
       </c>
       <c r="H51">
+        <v>17335123000.0</v>
+      </c>
+      <c r="I51">
         <v>15557861000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13417438000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14310195000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15128445092.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15087107472.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>17197894043.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>18348269220.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3523498194.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4369195541.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>16855460322.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>21678016953.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>19385795000.0</v>
       </c>
       <c r="C52">
-        <v>0.0</v>
+        <v>13787902000.0</v>
       </c>
       <c r="D52">
+        <v>2448015000.0</v>
+      </c>
+      <c r="E52">
         <v>3542580000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4839279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5370246000.0</v>
       </c>
       <c r="G52">
         <v>5370246000.0</v>
       </c>
       <c r="H52">
+        <v>5370246000.0</v>
+      </c>
+      <c r="I52">
         <v>6971406000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3940955000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4041614000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4087963678.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1567835892.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4406155683.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4694331336.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>938068461.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2332231010.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>5712300946.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>6409055372.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
-        <v>4103611390.0</v>
+        <v>2217411000.0</v>
       </c>
       <c r="C53">
-        <v>4055114500.0</v>
+        <v>2217411000.0</v>
       </c>
       <c r="D53">
         <v>2083615000.0</v>
       </c>
       <c r="E53">
+        <v>2083615000.0</v>
+      </c>
+      <c r="F53">
         <v>4605115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3405115000.0</v>
       </c>
       <c r="G53">
         <v>3405115000.0</v>
       </c>
       <c r="H53">
-        <v>2151672000.0</v>
+        <v>3405115000.0</v>
       </c>
       <c r="I53">
         <v>2151672000.0</v>
       </c>
       <c r="J53">
         <v>2151672000.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>2151672000.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
         <v>20000000000.0</v>
       </c>
       <c r="Q53">
+        <v>20000000000.0</v>
+      </c>
+      <c r="R53">
         <v>17840030352.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>13460801664.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>164938000930.0</v>
+        <v>182450110000.0</v>
       </c>
       <c r="C55">
-        <v>167918009850.0</v>
+        <v>164938001000.0</v>
       </c>
       <c r="D55">
+        <v>167918010000.0</v>
+      </c>
+      <c r="E55">
         <v>167945849000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>157130575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150785311000.0</v>
       </c>
       <c r="G55">
         <v>150785311000.0</v>
       </c>
       <c r="H55">
+        <v>150785311000.0</v>
+      </c>
+      <c r="I55">
         <v>149329078000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>143819444000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>138477729000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>138285682188.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>137665495137.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>143506038413.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>135962149352.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>121309381880.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>117797212088.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>67228777690.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>70744423891.0</v>
       </c>
-      <c r="T55"/>
       <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>69103191702.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>62080188210.0</v>
+        <v>74056528000.0</v>
       </c>
       <c r="C56">
-        <v>64908094630.0</v>
+        <v>62080188000.0</v>
       </c>
       <c r="D56">
+        <v>64908095000.0</v>
+      </c>
+      <c r="E56">
         <v>60471142000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>64090659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58468792000.0</v>
       </c>
       <c r="G56">
         <v>58468792000.0</v>
       </c>
       <c r="H56">
+        <v>58468792000.0</v>
+      </c>
+      <c r="I56">
         <v>69692385000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>68449415000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>65367870000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>66738049618.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>66493038747.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>70923267707.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>62324573130.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>78250580462.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>77293746688.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8920015176.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>23781238313.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>24380581571.0</v>
       </c>
-      <c r="T56"/>
-      <c r="U56">
+      <c r="U56"/>
+      <c r="V56">
         <v>6730400832.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>15175196911.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
-        <v>17105956240.0</v>
+        <v>25476388000.0</v>
       </c>
       <c r="C57">
-        <v>10303687280.0</v>
+        <v>17105956000.0</v>
       </c>
       <c r="D57">
+        <v>10303687000.0</v>
+      </c>
+      <c r="E57">
         <v>11796592000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10352516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10263097000.0</v>
       </c>
       <c r="G57">
         <v>10263097000.0</v>
       </c>
       <c r="H57">
+        <v>10263097000.0</v>
+      </c>
+      <c r="I57">
         <v>14262489000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8934740000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7951424000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8200348760.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6472995562.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10054844127.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10120995327.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7537815801.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8518579487.0</v>
       </c>
-      <c r="Q57"/>
-      <c r="R57">
+      <c r="R57"/>
+      <c r="S57">
         <v>10684848306.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>12799979258.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
-      <c r="V57">
+      <c r="V57"/>
+      <c r="W57">
         <v>16900402590.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>37355882590.0</v>
+        <v>42370089000.0</v>
       </c>
       <c r="C58">
-        <v>40283465820.0</v>
+        <v>31499657000.0</v>
       </c>
       <c r="D58">
+        <v>34034914000.0</v>
+      </c>
+      <c r="E58">
         <v>36420226000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26033965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25813112000.0</v>
       </c>
       <c r="G58">
         <v>25813112000.0</v>
       </c>
       <c r="H58">
+        <v>25813112000.0</v>
+      </c>
+      <c r="I58">
         <v>25724164000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21308493000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21135275000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21627661028.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22747795034.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>25447445383.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>26530461107.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>13442185830.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14381688308.0</v>
       </c>
-      <c r="Q58"/>
       <c r="R58">
+        <v>-41445499567.0</v>
+      </c>
+      <c r="S58">
         <v>25783278123.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12799979258.0</v>
       </c>
-      <c r="T58"/>
       <c r="U58"/>
       <c r="V58">
+        <v>-33266625524.0</v>
+      </c>
+      <c r="W58">
         <v>35836566178.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>127582118340.0</v>
+        <v>134102823000.0</v>
       </c>
       <c r="C60">
-        <v>127634544030.0</v>
+        <v>127582118000.0</v>
       </c>
       <c r="D60">
+        <v>127634544000.0</v>
+      </c>
+      <c r="E60">
         <v>125936582000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>125793577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120263664000.0</v>
       </c>
       <c r="G60">
         <v>120263664000.0</v>
       </c>
       <c r="H60">
+        <v>120263664000.0</v>
+      </c>
+      <c r="I60">
         <v>119437934000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>118477525000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>113501289000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>113016554551.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>111727633385.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>115009858462.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>106684185729.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>105299756761.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>100732865541.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>41445499567.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>38774998803.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>40816617921.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>33266625524.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>32849080042.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4999,2380 +5199,2491 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
-        <v>108224618660.0</v>
+        <v>104119309000.0</v>
       </c>
       <c r="C2">
         <v>70368697000.0</v>
       </c>
       <c r="D2">
         <v>63595896000.0</v>
       </c>
       <c r="E2">
         <v>42257153000.0</v>
       </c>
       <c r="F2">
         <v>40254485000.0</v>
       </c>
       <c r="G2">
         <v>41259944000.0</v>
       </c>
       <c r="H2">
         <v>63111888000.0</v>
       </c>
       <c r="I2">
         <v>54918211185.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>87</v>
+      </c>
+      <c r="B3">
+        <v>6325771000.0</v>
+      </c>
       <c r="C3">
         <v>4615598000.0</v>
       </c>
       <c r="D3">
         <v>5241666000.0</v>
       </c>
       <c r="E3">
         <v>5086347000.0</v>
       </c>
       <c r="F3">
         <v>5247147000.0</v>
       </c>
       <c r="G3">
         <v>5971442000.0</v>
       </c>
       <c r="H3">
         <v>-7299984000.0</v>
       </c>
       <c r="I3">
         <v>-6497610959.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>89</v>
+      </c>
+      <c r="B5">
+        <v>17565485000.0</v>
+      </c>
       <c r="C5">
         <v>14951978000.0</v>
       </c>
       <c r="D5">
         <v>13834548000.0</v>
       </c>
       <c r="E5">
         <v>14427440000.0</v>
       </c>
       <c r="F5">
         <v>12393365000.0</v>
       </c>
       <c r="G5">
         <v>7034335000.0</v>
       </c>
       <c r="H5">
         <v>4343660089.0</v>
       </c>
       <c r="I5">
         <v>3575055812.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>90</v>
+      </c>
+      <c r="B6">
+        <v>23891256000.0</v>
+      </c>
       <c r="C6">
         <v>19567576000.0</v>
       </c>
       <c r="D6">
         <v>19076214000.0</v>
       </c>
       <c r="E6">
         <v>19513787000.0</v>
       </c>
       <c r="F6">
         <v>17640512000.0</v>
       </c>
       <c r="G6">
         <v>13005777000.0</v>
       </c>
       <c r="H6">
-        <v>-2956324299.0</v>
+        <v>7299984000.0</v>
       </c>
       <c r="I6">
-        <v>-2922555147.0</v>
+        <v>6497610959.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
-        <v>45953975220.0</v>
+        <v>50059285000.0</v>
       </c>
       <c r="C9">
         <v>40706013000.0</v>
       </c>
       <c r="D9">
         <v>36481135000.0</v>
       </c>
       <c r="E9">
         <v>35916662000.0</v>
       </c>
       <c r="F9">
         <v>29835058000.0</v>
       </c>
       <c r="G9">
         <v>25641734000.0</v>
       </c>
       <c r="H9">
         <v>23489342000.0</v>
       </c>
       <c r="I9">
         <v>20308212880.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
-        <v>17264425320.0</v>
+        <v>17264425000.0</v>
       </c>
       <c r="C10">
         <v>14704455000.0</v>
       </c>
       <c r="D10">
         <v>14344739000.0</v>
       </c>
       <c r="E10">
         <v>14495001000.0</v>
       </c>
       <c r="F10">
         <v>10201734000.0</v>
       </c>
       <c r="G10">
         <v>6911271000.0</v>
       </c>
       <c r="H10">
         <v>4343660000.0</v>
       </c>
       <c r="I10">
         <v>3575055812.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>95</v>
+      </c>
+      <c r="B11">
+        <v>3213356000.0</v>
+      </c>
       <c r="C11">
         <v>2771525000.0</v>
       </c>
       <c r="D11">
         <v>2731394000.0</v>
       </c>
       <c r="E11">
         <v>3115609000.0</v>
       </c>
       <c r="F11">
         <v>4128740000.0</v>
       </c>
       <c r="G11">
         <v>2512624000.0</v>
       </c>
       <c r="H11">
         <v>1655730000.0</v>
       </c>
       <c r="I11">
         <v>1682062203.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
         <v>205365350.0</v>
       </c>
       <c r="C13">
         <v>354994430.0</v>
       </c>
       <c r="D13">
         <v>649741280.0</v>
       </c>
       <c r="E13">
         <v>45292060.0</v>
       </c>
       <c r="F13">
         <v>2368370030.0</v>
       </c>
       <c r="G13">
         <v>2385386040.0</v>
       </c>
       <c r="H13">
         <v>2624575790.0</v>
       </c>
       <c r="I13">
         <v>2667979210.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
-        <v>12903378720.0</v>
+        <v>12903379000.0</v>
       </c>
       <c r="C15">
         <v>11065560000.0</v>
       </c>
       <c r="D15">
         <v>10519682000.0</v>
       </c>
       <c r="E15">
         <v>11302391000.0</v>
       </c>
       <c r="F15">
         <v>6068372000.0</v>
       </c>
       <c r="G15">
         <v>4398647000.0</v>
       </c>
       <c r="H15">
         <v>2687930000.0</v>
       </c>
       <c r="I15">
         <v>1892993609.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16">
         <v>12903378720.0</v>
       </c>
       <c r="C16">
         <v>11065560000.0</v>
       </c>
       <c r="D16">
         <v>10519682410.0</v>
       </c>
       <c r="E16">
         <v>11302390781.0</v>
       </c>
       <c r="F16">
         <v>6068371595.0</v>
       </c>
       <c r="G16">
         <v>4398647375.0</v>
       </c>
       <c r="H16">
         <v>2687930476.0</v>
       </c>
       <c r="I16">
         <v>2836475720.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
-        <v>17565484950.0</v>
+        <v>17565485000.0</v>
       </c>
       <c r="C21">
         <v>14951978000.0</v>
       </c>
       <c r="D21">
         <v>13834547000.0</v>
       </c>
       <c r="E21">
         <v>14328127000.0</v>
       </c>
       <c r="F21">
         <v>12393365000.0</v>
       </c>
       <c r="G21">
         <v>7034334000.0</v>
       </c>
       <c r="H21">
         <v>7299984000.0</v>
       </c>
       <c r="I21">
         <v>6497610959.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>107</v>
+      </c>
+      <c r="B23">
+        <v>136613109000.0</v>
+      </c>
       <c r="C23">
         <v>96122731000.0</v>
       </c>
       <c r="D23">
         <v>86242483000.0</v>
       </c>
       <c r="E23">
         <v>63727257000.0</v>
       </c>
       <c r="F23">
         <v>57696178000.0</v>
       </c>
       <c r="G23">
         <v>59867344000.0</v>
       </c>
       <c r="H23">
         <v>79319752000.0</v>
       </c>
       <c r="I23">
         <v>69824834335.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>111</v>
+      </c>
+      <c r="B27">
+        <v>19809186000.0</v>
+      </c>
       <c r="C27">
         <v>15570475000.0</v>
       </c>
       <c r="D27">
         <v>13243245000.0</v>
       </c>
       <c r="E27">
         <v>12103262000.0</v>
       </c>
       <c r="F27">
         <v>9852944000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>112</v>
+      </c>
+      <c r="B28">
+        <v>796716000.0</v>
+      </c>
       <c r="C28">
         <v>749053000.0</v>
       </c>
       <c r="D28">
         <v>947438000.0</v>
       </c>
       <c r="E28">
         <v>2023160000.0</v>
       </c>
       <c r="F28">
         <v>667209000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
         <v>3213356110.0</v>
       </c>
       <c r="C29">
         <v>2771525480.0</v>
       </c>
       <c r="D29">
         <v>2731393780.0</v>
       </c>
       <c r="E29">
         <v>3115608870.0</v>
       </c>
       <c r="F29">
         <v>4128740410.0</v>
       </c>
       <c r="G29">
         <v>2512624030.0</v>
       </c>
       <c r="H29">
         <v>1655729610.0</v>
       </c>
       <c r="I29">
         <v>1682062200.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
-        <v>136613108930.0</v>
+        <v>32493800000.0</v>
       </c>
       <c r="C30">
         <v>25754035000.0</v>
       </c>
       <c r="D30">
         <v>22646587000.0</v>
       </c>
       <c r="E30">
         <v>21588535000.0</v>
       </c>
       <c r="F30">
         <v>17441693000.0</v>
       </c>
       <c r="G30">
         <v>18607399000.0</v>
       </c>
       <c r="H30">
         <v>16207864000.0</v>
       </c>
       <c r="I30">
         <v>14906623150.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>115</v>
+      </c>
+      <c r="B31">
+        <v>-301060000.0</v>
+      </c>
       <c r="C31">
         <v>-247523000.0</v>
       </c>
       <c r="D31">
         <v>510192000.0</v>
       </c>
       <c r="E31">
         <v>166874000.0</v>
       </c>
       <c r="F31">
         <v>-2191631000.0</v>
       </c>
       <c r="G31">
         <v>-123063000.0</v>
       </c>
       <c r="H31">
         <v>-2956324000.0</v>
       </c>
       <c r="I31">
         <v>-2922555147.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
-        <v>154178593880.0</v>
+        <v>154178594000.0</v>
       </c>
       <c r="C32">
         <v>111074709000.0</v>
       </c>
       <c r="D32">
         <v>100077030000.0</v>
       </c>
       <c r="E32">
         <v>78173816000.0</v>
       </c>
       <c r="F32">
         <v>70089543000.0</v>
       </c>
       <c r="G32">
         <v>66901678000.0</v>
       </c>
       <c r="H32">
         <v>86601230000.0</v>
       </c>
       <c r="I32">
         <v>75226424065.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
-        <v>23760865420.0</v>
+        <v>24250873000.0</v>
       </c>
       <c r="C2">
-        <v>33760659640.0</v>
+        <v>23007184518.0</v>
       </c>
       <c r="D2">
+        <v>32359402576.0</v>
+      </c>
+      <c r="E2">
         <v>28155391000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20597331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21440004714.0</v>
       </c>
       <c r="G2">
         <v>21440004714.0</v>
       </c>
       <c r="H2">
+        <v>21440004714.0</v>
+      </c>
+      <c r="I2">
         <v>13323880866.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15158604093.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21263329177.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13907020081.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14474158711.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13951387662.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16187738179.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7596110803.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10434085771.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8039218458.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9862703824.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8496087917.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10947846795.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10947846796.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9503651240.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31756293090.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="C3"/>
+        <v>87</v>
+      </c>
+      <c r="B3">
+        <v>1684867000.0</v>
+      </c>
+      <c r="C3">
+        <v>1687839195.0</v>
+      </c>
       <c r="D3">
+        <v>1602534387.0</v>
+      </c>
+      <c r="E3">
         <v>1841398000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417289991.0</v>
       </c>
       <c r="G3">
         <v>1417289991.0</v>
       </c>
       <c r="H3">
+        <v>1417289991.0</v>
+      </c>
+      <c r="I3">
         <v>652489627.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1128527995.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1326891239.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1310218673.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>190809253.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1307148734.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1262111570.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1250347153.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1330910307.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1242977549.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>941719998.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1435140985.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2623573627.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2623573629.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1492860624.0</v>
       </c>
-      <c r="W3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>89</v>
+      </c>
+      <c r="B5">
+        <v>6619024000.0</v>
+      </c>
+      <c r="C5">
+        <v>3979310408.0</v>
+      </c>
       <c r="D5">
+        <v>2403828685.0</v>
+      </c>
+      <c r="E5">
         <v>5207239000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5975106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801860531.0</v>
       </c>
       <c r="G5">
         <v>2801860531.0</v>
       </c>
       <c r="H5">
+        <v>2801860531.0</v>
+      </c>
+      <c r="I5">
         <v>4549977877.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4798278940.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3318981997.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1985220791.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>56504351.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8473840201.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2698189665.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5721491025.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>797081741.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5210677691.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1628679511.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7576316669.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1594184267.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1594184268.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1964611308.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>90</v>
+      </c>
+      <c r="B6">
+        <v>8303891000.0</v>
+      </c>
+      <c r="C6">
+        <v>5667149603.0</v>
+      </c>
       <c r="D6">
+        <v>4006363072.0</v>
+      </c>
+      <c r="E6">
         <v>7048637000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7169106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4219150522.0</v>
       </c>
       <c r="G6">
         <v>4219150522.0</v>
       </c>
       <c r="H6">
+        <v>4219150522.0</v>
+      </c>
+      <c r="I6">
         <v>5202467504.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5926806935.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4645873236.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3295439464.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>247313604.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9780988935.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3960301235.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6971838178.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2127992048.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6453655240.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2570399509.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9011457654.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4217757894.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4217757897.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-471750684.0</v>
       </c>
-      <c r="W6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
-        <v>12612021930.0</v>
+        <v>14730412000.0</v>
       </c>
       <c r="C9">
-        <v>10250324610.0</v>
+        <v>13365702829.0</v>
       </c>
       <c r="D9">
+        <v>11651581675.0</v>
+      </c>
+      <c r="E9">
         <v>12899159000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12142841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9486112419.0</v>
       </c>
       <c r="G9">
         <v>9486112419.0</v>
       </c>
       <c r="H9">
+        <v>9486112419.0</v>
+      </c>
+      <c r="I9">
         <v>10374111409.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10365878719.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6592394704.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9190547161.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6993015405.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13705177385.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8197843174.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11100847921.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5862376911.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10755594410.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5199114917.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11974389264.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6330776821.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6330776820.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4352754013.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>21288979690.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
-        <v>3601875780.0</v>
+        <v>6641677000.0</v>
       </c>
       <c r="C10">
-        <v>2596021910.0</v>
+        <v>3601875785.0</v>
       </c>
       <c r="D10">
+        <v>2596021912.0</v>
+      </c>
+      <c r="E10">
         <v>4942116000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6124412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469102070.0</v>
       </c>
       <c r="G10">
         <v>2469102070.0</v>
       </c>
       <c r="H10">
+        <v>2469102070.0</v>
+      </c>
+      <c r="I10">
         <v>4597753867.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5168497081.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3447818907.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2118936697.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>151078897.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8626904785.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3178885183.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5819888555.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>644370947.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4851856714.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1246034917.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6498446315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228626361.0</v>
       </c>
       <c r="U10">
         <v>1228626361.0</v>
       </c>
       <c r="V10">
+        <v>1228626361.0</v>
+      </c>
+      <c r="W10">
         <v>-2056040994.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8967312400.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>1183928209.0</v>
+      </c>
       <c r="D11">
+        <v>238549568.0</v>
+      </c>
+      <c r="E11">
         <v>1790878000.0</v>
       </c>
-      <c r="E11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11">
         <v>543357299.0</v>
       </c>
       <c r="H11">
+        <v>543357299.0</v>
+      </c>
+      <c r="I11">
         <v>1684810877.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>984636613.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>378615641.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1368141523.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>301232053.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>581082566.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1368216290.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1166310010.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-55370029.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2014170917.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1467303520.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>323632986.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>323632987.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-165824773.0</v>
       </c>
-      <c r="W11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>97</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>302505950.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>325989800.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>121551630.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>303433140.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>74420460.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>276204750.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>204067690.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>173595180.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>195436450.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>359025480.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>98549320.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>412282750.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>419772260.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1082715600.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>865882190.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>90267520.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2295118530.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
-        <v>2810273190.0</v>
+        <v>6520704000.0</v>
       </c>
       <c r="C15">
-        <v>1697961750.0</v>
+        <v>2810273189.0</v>
       </c>
       <c r="D15">
+        <v>1697961752.0</v>
+      </c>
+      <c r="E15">
         <v>2865230000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5529913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654967133.0</v>
       </c>
       <c r="G15">
         <v>1654967133.0</v>
       </c>
       <c r="H15">
+        <v>1654967133.0</v>
+      </c>
+      <c r="I15">
         <v>2779389029.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4976236709.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2263483291.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1288921165.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1358394776.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8325672732.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2417739390.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4566891215.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-589466567.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4907226743.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1059752758.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5117487690.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1005318331.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1005318332.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1890216222.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7366354350.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>100</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2810273190.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1697961750.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2865230300.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5529913480.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2399742990.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>910191270.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1288921170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1358394776.0</v>
       </c>
       <c r="M16">
         <v>-1358394776.0</v>
       </c>
       <c r="N16">
+        <v>-1358394776.0</v>
+      </c>
+      <c r="O16">
         <v>2417739390.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4566891215.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4317760180.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-1059752760.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5117487690.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2010636660.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-2182876820.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7366354350.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
-        <v>3979310410.0</v>
+        <v>6619024000.0</v>
       </c>
       <c r="C21">
-        <v>2403828680.0</v>
+        <v>3979310407.0</v>
       </c>
       <c r="D21">
+        <v>2403828685.0</v>
+      </c>
+      <c r="E21">
         <v>5207239000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5975106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801860531.0</v>
       </c>
       <c r="G21">
         <v>2801860531.0</v>
       </c>
       <c r="H21">
+        <v>2801860531.0</v>
+      </c>
+      <c r="I21">
         <v>4549977877.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4798278940.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3318981997.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1985220791.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56504351.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8473840201.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2698189665.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5721491025.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>797081741.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5210677691.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1628679511.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7576316669.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1594184267.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1594184268.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1964611308.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8998945670.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>107</v>
+      </c>
+      <c r="B23">
+        <v>32362261000.0</v>
+      </c>
+      <c r="C23">
+        <v>32393576940.0</v>
+      </c>
       <c r="D23">
+        <v>41607155566.0</v>
+      </c>
+      <c r="E23">
         <v>35847311000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26765066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28124256602.0</v>
       </c>
       <c r="G23">
         <v>28124256602.0</v>
       </c>
       <c r="H23">
+        <v>28124256602.0</v>
+      </c>
+      <c r="I23">
         <v>19148014398.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20726203872.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24569730692.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21179615308.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21397780464.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19191360492.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21882207483.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12665858823.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15595802975.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13583387978.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13444472329.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13407674923.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15608244204.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15608244206.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15182453627.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:23">
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>111</v>
+      </c>
+      <c r="B27">
+        <v>5033033000.0</v>
+      </c>
+      <c r="C27">
+        <v>53406957.0</v>
+      </c>
       <c r="D27">
+        <v>11533611689.0</v>
+      </c>
+      <c r="E27">
         <v>3618112000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3977751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058594086.0</v>
       </c>
       <c r="G27">
         <v>4058594086.0</v>
       </c>
       <c r="H27">
+        <v>4058594086.0</v>
+      </c>
+      <c r="I27">
         <v>4080166140.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3125063828.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2260507237.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1528143002.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4652644060.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3093034539.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>781088149.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7044018055.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3554542825.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2397757748.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1257587095.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3248662939.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2474968232.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2474968231.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C28"/>
+        <v>112</v>
+      </c>
+      <c r="B28">
+        <v>180226000.0</v>
+      </c>
+      <c r="C28">
+        <v>796715772.0</v>
+      </c>
       <c r="D28">
+        <v>313152396.0</v>
+      </c>
+      <c r="E28">
         <v>112914000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>200238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164909816.0</v>
       </c>
       <c r="G28">
         <v>164909816.0</v>
       </c>
       <c r="H28">
+        <v>164909816.0</v>
+      </c>
+      <c r="I28">
         <v>408808817.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>258481100.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>318585858.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>535872168.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1532083812.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>269812278.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2023159851.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1162746554.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>131896554.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1030850000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>189114727.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>198378796.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>338236478.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>338236479.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>113</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1183928210.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>238549570.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1790878330.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>967888110.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>118826490.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>378615640.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1368141520.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>581082570.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1368216290.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1166310010.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>2014170920.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1467303520.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>647265970.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-165824770.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2678448800.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
-        <v>32393576940.0</v>
+        <v>8111388000.0</v>
       </c>
       <c r="C30">
-        <v>41607155570.0</v>
+        <v>9386392422.0</v>
       </c>
       <c r="D30">
+        <v>9247752990.0</v>
+      </c>
+      <c r="E30">
         <v>7691920000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6167735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6684251888.0</v>
       </c>
       <c r="G30">
         <v>6684251888.0</v>
       </c>
       <c r="H30">
+        <v>6684251888.0</v>
+      </c>
+      <c r="I30">
         <v>5824133532.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5567599779.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3210397504.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7272595227.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6923621753.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5239972830.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5694469304.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5069748020.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5161717204.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5544169520.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3581768505.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4911587006.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4660397409.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4660397410.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5678802387.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:23">
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="C31"/>
+        <v>115</v>
+      </c>
+      <c r="B31">
+        <v>22653000.0</v>
+      </c>
+      <c r="C31">
+        <v>-377434622.0</v>
+      </c>
       <c r="D31">
+        <v>192193227.0</v>
+      </c>
+      <c r="E31">
         <v>-265123000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>149305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-332758461.0</v>
       </c>
       <c r="G31">
         <v>-332758461.0</v>
       </c>
       <c r="H31">
+        <v>-332758461.0</v>
+      </c>
+      <c r="I31">
         <v>47775990.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>370218141.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>128836910.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>133715906.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>94574546.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>153064584.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>580008486.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>98397530.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-152710794.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-358820977.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-382644594.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1077870354.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-365557906.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-365557907.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-91429686.0</v>
       </c>
-      <c r="W31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:23">
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
-        <v>36372887350.0</v>
+        <v>38981285000.0</v>
       </c>
       <c r="C32">
-        <v>44010984250.0</v>
+        <v>36372887347.0</v>
       </c>
       <c r="D32">
+        <v>44010984251.0</v>
+      </c>
+      <c r="E32">
         <v>41054550000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32740172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30926117133.0</v>
       </c>
       <c r="G32">
         <v>30926117133.0</v>
       </c>
       <c r="H32">
+        <v>30926117133.0</v>
+      </c>
+      <c r="I32">
         <v>23697992275.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25524482812.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>27855723881.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>23097567242.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21467174116.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>27656565047.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>24385581353.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>18696958724.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16296462682.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18794812868.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15061818741.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20470477181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17278623616.0</v>
       </c>
       <c r="U32">
         <v>17278623616.0</v>
       </c>
       <c r="V32">
+        <v>17278623616.0</v>
+      </c>
+      <c r="W32">
         <v>13856405253.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>53045272780.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -7403,2168 +7714,2263 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>22700906000.0</v>
       </c>
       <c r="C2">
         <v>34944842000.0</v>
       </c>
       <c r="D2">
         <v>35834096000.0</v>
       </c>
       <c r="E2">
         <v>8920015000.0</v>
       </c>
       <c r="F2">
         <v>6730401000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>18623382550</v>
+        <v>17869328000</v>
       </c>
       <c r="C3">
         <v>9184098000</v>
       </c>
       <c r="D3">
         <v>4089600000</v>
       </c>
       <c r="E3">
         <v>21905534000</v>
       </c>
       <c r="F3">
         <v>1224665000</v>
       </c>
       <c r="G3">
         <v>17300000</v>
       </c>
       <c r="H3">
         <v>17300136</v>
       </c>
       <c r="I3">
         <v>27026287760</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-4192607850.0</v>
+        <v>-4192608000.0</v>
       </c>
       <c r="C6">
         <v>-12243936000.0</v>
       </c>
       <c r="D6">
         <v>-889254000.0</v>
       </c>
       <c r="E6">
         <v>26914081000.0</v>
       </c>
       <c r="F6">
         <v>2189614000.0</v>
       </c>
       <c r="G6">
         <v>6730401000.0</v>
       </c>
       <c r="H6">
         <v>5338206196.0</v>
       </c>
       <c r="I6">
         <v>-6232885480.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>-23395520080.0</v>
       </c>
       <c r="C7">
         <v>-17564649860.0</v>
       </c>
       <c r="D7">
         <v>-15619569300.0</v>
       </c>
       <c r="E7">
         <v>-20102510080.0</v>
       </c>
       <c r="F7">
         <v>-24531703920.0</v>
       </c>
       <c r="G7">
         <v>-26705707690.0</v>
       </c>
       <c r="H7">
         <v>-14411906840.0</v>
       </c>
       <c r="I7">
         <v>-30883851210.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-16884614579.0</v>
       </c>
       <c r="F12">
         <v>-2869141595.0</v>
       </c>
       <c r="G12">
         <v>-5004731046.0</v>
       </c>
       <c r="H12">
         <v>-5004731046.0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>130</v>
+      </c>
+      <c r="B14">
+        <v>7962618000.0</v>
+      </c>
       <c r="C14">
         <v>6307048000.0</v>
       </c>
       <c r="D14">
         <v>6249560000.0</v>
       </c>
       <c r="E14">
         <v>6147574000.0</v>
       </c>
       <c r="F14">
         <v>6313958000.0</v>
       </c>
       <c r="G14">
         <v>7033670000.0</v>
       </c>
       <c r="H14">
         <v>7033669621.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>5460466450.0</v>
+        <v>5460466000.0</v>
       </c>
       <c r="C15">
         <v>4549138000.0</v>
       </c>
       <c r="D15">
         <v>3638213000.0</v>
       </c>
       <c r="E15">
         <v>1820781000.0</v>
       </c>
       <c r="F15">
         <v>1820780528.0</v>
       </c>
       <c r="G15">
         <v>1820780528.0</v>
       </c>
       <c r="H15">
         <v>1820780528.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>132</v>
+      </c>
+      <c r="B16">
+        <v>18508298000.0</v>
+      </c>
       <c r="C16">
         <v>22700906000.0</v>
       </c>
       <c r="D16">
         <v>34944842000.0</v>
       </c>
       <c r="E16">
         <v>35834096000.0</v>
       </c>
       <c r="F16">
         <v>8920015000.0</v>
       </c>
       <c r="G16">
         <v>6730401000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>4833431000.0</v>
+      </c>
       <c r="C18">
         <v>6432059000.0</v>
       </c>
       <c r="D18">
         <v>10511299000.0</v>
       </c>
       <c r="E18">
         <v>-21382310000.0</v>
       </c>
       <c r="F18">
         <v>8288522000.0</v>
       </c>
       <c r="G18">
         <v>6410286000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>1492808898.0</v>
       </c>
       <c r="F21">
         <v>-10419957625.0</v>
       </c>
       <c r="G21">
         <v>-15100016272.0</v>
       </c>
       <c r="H21">
         <v>-15100016272.0</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>99</v>
+      </c>
+      <c r="B22">
+        <v>12903379000.0</v>
+      </c>
       <c r="C22">
         <v>11065560000.0</v>
       </c>
       <c r="D22">
         <v>10519682000.0</v>
       </c>
       <c r="E22">
         <v>11302391000.0</v>
       </c>
       <c r="F22">
         <v>6068372000.0</v>
       </c>
       <c r="G22">
         <v>4398647000.0</v>
       </c>
       <c r="H22">
         <v>2687930000.0</v>
       </c>
       <c r="I22">
         <v>1892993609.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>138</v>
+      </c>
+      <c r="B23">
+        <v>8008000.0</v>
+      </c>
       <c r="C23">
         <v>2888000.0</v>
       </c>
       <c r="D23">
         <v>-101154000.0</v>
       </c>
       <c r="E23">
         <v>60104015000.0</v>
       </c>
       <c r="F23">
         <v>-3464331000.0</v>
       </c>
       <c r="G23">
         <v>5502457000.0</v>
       </c>
       <c r="H23">
         <v>5502456598.0</v>
       </c>
       <c r="I23">
         <v>5565622780.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
-        <v>-16128980.0</v>
+        <v>-770183000.0</v>
       </c>
       <c r="C24">
         <v>-7212143000.0</v>
       </c>
       <c r="D24">
         <v>-3623113000.0</v>
       </c>
       <c r="E24">
         <v>-15000000000.0</v>
       </c>
       <c r="F24">
         <v>2542866000.0</v>
       </c>
       <c r="G24">
         <v>8525480000.0</v>
       </c>
       <c r="H24">
         <v>-15000000000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>1836763000.0</v>
+      </c>
       <c r="C25">
         <v>-1756451000.0</v>
       </c>
       <c r="D25">
         <v>-2168343000.0</v>
       </c>
       <c r="E25">
         <v>-16926741000.0</v>
       </c>
       <c r="F25">
         <v>-2869142000.0</v>
       </c>
       <c r="G25">
         <v>-5004731000.0</v>
       </c>
       <c r="H25">
         <v>-2687930000.0</v>
       </c>
       <c r="I25">
         <v>-1892993609.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>8008000.0</v>
       </c>
       <c r="C26">
         <v>2888000.0</v>
       </c>
       <c r="D26">
         <v>4555950.0</v>
       </c>
       <c r="E26">
         <v>62100000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
-        <v>-8255855650.0</v>
+        <v>-8255856000.0</v>
       </c>
       <c r="C28">
         <v>-11463852000.0</v>
       </c>
       <c r="D28">
         <v>-7777441000.0</v>
       </c>
       <c r="E28">
         <v>63296391000.0</v>
       </c>
       <c r="F28">
         <v>-8641774000.0</v>
       </c>
       <c r="G28">
         <v>-9597560000.0</v>
       </c>
       <c r="H28">
         <v>-9597559674.0</v>
       </c>
       <c r="I28">
         <v>-1882633770.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
-        <v>22702759320.0</v>
+        <v>22702759000.0</v>
       </c>
       <c r="C29">
         <v>15616157000.0</v>
       </c>
       <c r="D29">
         <v>14600899000.0</v>
       </c>
       <c r="E29">
         <v>523223000.0</v>
       </c>
       <c r="F29">
         <v>9513188000.0</v>
       </c>
       <c r="G29">
         <v>6427586000.0</v>
       </c>
       <c r="H29">
         <v>6427585950.0</v>
       </c>
       <c r="I29">
         <v>22676036040.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
-        <v>-18639511530.0</v>
+        <v>-18639512000.0</v>
       </c>
       <c r="C30">
         <v>-16396242000.0</v>
       </c>
       <c r="D30">
         <v>-7712713000.0</v>
       </c>
       <c r="E30">
         <v>-36905534000.0</v>
       </c>
       <c r="F30">
         <v>1318201000.0</v>
       </c>
       <c r="G30">
         <v>8508180000.0</v>
       </c>
       <c r="H30">
         <v>8508179920.0</v>
       </c>
       <c r="I30">
         <v>-27026287760.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>18508298000.0</v>
+      </c>
       <c r="C2">
+        <v>22813596000.0</v>
+      </c>
+      <c r="D2">
         <v>19322176000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27951346000.0</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2">
+      <c r="F2">
+        <v>22700905712.0</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2">
         <v>26850295000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29559902000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34944842157.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38014153000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36316084029.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40148021936.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35834096067.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32659955287.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31023764089.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6832617574.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8920015176.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6603335117.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4605268691.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-    </row>
-    <row r="3" spans="1:23">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>18623382550</v>
+        <v>7232511000</v>
       </c>
       <c r="C3">
-        <v>15126527580</v>
+        <v>2742801000</v>
       </c>
       <c r="D3">
+        <v>262243000</v>
+      </c>
+      <c r="E3">
         <v>14748691000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>115594487</v>
-      </c>
-[...1 lines deleted...]
-        <v>4396912000</v>
       </c>
       <c r="G3">
         <v>4396912000</v>
       </c>
       <c r="H3">
+        <v>4396912000</v>
+      </c>
+      <c r="I3">
         <v>1576000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>388698021</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3024861000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>436688687</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>501650000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21440502663</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19596802047</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20044404300</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17429000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>206594814</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>193725869</v>
-      </c>
-[...1 lines deleted...]
-        <v>412172328</v>
       </c>
       <c r="U3">
         <v>412172328</v>
       </c>
       <c r="V3">
+        <v>412172328</v>
+      </c>
+      <c r="W3">
         <v>17300140</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>154020</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-4192607850.0</v>
+        <v>6292236000.0</v>
       </c>
       <c r="C6">
-        <v>112690220.0</v>
+        <v>-4305298000.0</v>
       </c>
       <c r="D6">
+        <v>3491420000.0</v>
+      </c>
+      <c r="E6">
         <v>-8629170000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>5250440541.0</v>
+      </c>
+      <c r="G6">
         <v>-12243936450.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-26850295000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2709607000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5384940450.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3069311000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1698068631.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3831937907.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4313925869.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3174140780.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1636191198.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24191146515.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2087397602.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2316680059.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1998066426.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4605268691.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1062566070.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5338206200.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5170652320.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-23395520080.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-26887824880.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18537400900.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10235504380.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17564649860.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-31732070520.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-20185751040.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11543124930.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5362987740.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-20102510080.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25100552300.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24168637210.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>-24403703920.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-16951148400.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12129893350.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>-26705707690.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21304962370.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-2641481494.0</v>
       </c>
       <c r="N12">
+        <v>-2641481494.0</v>
+      </c>
+      <c r="O12">
         <v>2893127848.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3752091299.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>130</v>
+      </c>
+      <c r="B14">
+        <v>1684867000.0</v>
+      </c>
+      <c r="C14">
+        <v>3324686000.0</v>
+      </c>
       <c r="D14">
+        <v>1602534000.0</v>
+      </c>
+      <c r="E14">
         <v>1841398000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1193999539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2263015000.0</v>
       </c>
       <c r="G14">
         <v>2263015000.0</v>
       </c>
       <c r="H14">
+        <v>2263015000.0</v>
+      </c>
+      <c r="I14">
         <v>652490000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1128527995.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1449817000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1696573538.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-58497530.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1556455516.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1575418353.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1499653936.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1580217090.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1492284332.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2008530458.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-2008530458.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3156978858.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3156978859.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
+        <v>2730233000.0</v>
+      </c>
+      <c r="D15">
         <v>2730233290.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2730233000.0</v>
       </c>
-      <c r="E15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>1365079000.0</v>
       </c>
       <c r="H15">
+        <v>1365079000.0</v>
+      </c>
+      <c r="I15">
         <v>1818980000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>3638213000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>1820780528.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>1820780528.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>132</v>
+      </c>
+      <c r="B16">
+        <v>24800534000.0</v>
+      </c>
+      <c r="C16">
+        <v>18508298000.0</v>
+      </c>
       <c r="D16">
+        <v>22813596000.0</v>
+      </c>
+      <c r="E16">
         <v>19322176000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27951346253.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-      <c r="H16">
+      <c r="G16">
+        <v>22700905712.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
         <v>26850295000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29559901707.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34944842000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38014152660.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36316084029.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40148021936.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35834096067.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>32659955287.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31023764089.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6832617574.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8920015176.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6603335117.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4605268691.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1062566070.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>-1936845000.0</v>
+      </c>
+      <c r="C18">
+        <v>6405447000.0</v>
+      </c>
       <c r="D18">
+        <v>2351141000.0</v>
+      </c>
+      <c r="E18">
         <v>-12918703000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8995546785.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501452000.0</v>
       </c>
       <c r="G18">
         <v>2501452000.0</v>
       </c>
       <c r="H18">
+        <v>2501452000.0</v>
+      </c>
+      <c r="I18">
         <v>3921339000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2492183604.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3429270000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4202089712.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2579561955.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5459501046.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14596343522.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21911255899.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27199273506.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1497949324.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2841233401.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2531270382.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1458009297.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1458009298.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>20000000000.0</v>
       </c>
-      <c r="P19"/>
+      <c r="P19">
+        <v>20000000000.0</v>
+      </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1247575952.0</v>
       </c>
       <c r="N21">
+        <v>-1247575952.0</v>
+      </c>
+      <c r="O21">
         <v>14549138380.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-570064701.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="C22"/>
+        <v>99</v>
+      </c>
+      <c r="B22">
+        <v>6520704000.0</v>
+      </c>
+      <c r="C22">
+        <v>2810273000.0</v>
+      </c>
       <c r="D22">
+        <v>1697962000.0</v>
+      </c>
+      <c r="E22">
         <v>2865230000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5529913481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654967000.0</v>
       </c>
       <c r="G22">
         <v>1654967000.0</v>
       </c>
       <c r="H22">
+        <v>1654967000.0</v>
+      </c>
+      <c r="I22">
         <v>2779389000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4976236709.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2263483000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1288921165.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1358394776.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8325672732.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2417739390.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4566891215.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-589466567.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4907226743.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1059752758.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5117487690.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1005318331.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1005318332.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1890216222.0</v>
       </c>
-      <c r="W22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>8748869000.0</v>
       </c>
-      <c r="E23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F23"/>
       <c r="G23">
         <v>-2104996000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>-2104996000.0</v>
+      </c>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-101154000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-958921081.0</v>
+      </c>
+      <c r="M23">
         <v>-1247575952.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1150375177.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14666778495.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-275064701.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>60713480463.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1770800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4880411868.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-183545810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2520575368.0</v>
       </c>
       <c r="U23">
         <v>-2520575368.0</v>
       </c>
       <c r="V23">
+        <v>-2520575368.0</v>
+      </c>
+      <c r="W23">
         <v>113053160.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2562073270.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
-        <v>-16128980.0</v>
+        <v>131188000.0</v>
       </c>
       <c r="C24">
-        <v>-854300000.0</v>
+        <v>84117000.0</v>
       </c>
       <c r="D24">
+        <v>3125000000.0</v>
+      </c>
+      <c r="E24">
         <v>-977498000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3001801802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1106072000.0</v>
       </c>
       <c r="G24">
         <v>-1106072000.0</v>
       </c>
       <c r="H24">
+        <v>-1106072000.0</v>
+      </c>
+      <c r="I24">
         <v>-3000000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2082813000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1540300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4596802048.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-19596802047.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-20000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-55370029.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1963644064.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>579222222.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>8525480060.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4500000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>-2909905000.0</v>
+      </c>
+      <c r="C25">
+        <v>3013288000.0</v>
+      </c>
       <c r="D25">
+        <v>-687113000.0</v>
+      </c>
+      <c r="E25">
         <v>-2876641000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2387228253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2980381000.0</v>
       </c>
       <c r="G25">
         <v>2980381000.0</v>
       </c>
       <c r="H25">
+        <v>2980381000.0</v>
+      </c>
+      <c r="I25">
         <v>491037000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8208250287.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2740832000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1653283696.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1036269649.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3920977202.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2851001398.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3752091299.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-8145619729.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-7880031399.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2099050515.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-383960981.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2292115564.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2292115565.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1890216222.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>8008000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>8008000.0</v>
+      </c>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>2888000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>62100000000.0</v>
       </c>
       <c r="P26">
         <v>62100000000.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>62100000000.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
-        <v>-8255855650.0</v>
+        <v>8097893000.0</v>
       </c>
       <c r="C28">
-        <v>2539006050.0</v>
+        <v>-10794862000.0</v>
       </c>
       <c r="D28">
+        <v>-1984721000.0</v>
+      </c>
+      <c r="E28">
         <v>5267032000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-743304443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3470075000.0</v>
       </c>
       <c r="G28">
         <v>-3470075000.0</v>
       </c>
       <c r="H28">
+        <v>-3470075000.0</v>
+      </c>
+      <c r="I28">
         <v>-3630946000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-892756846.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4420568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-958921081.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1247575952.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1150375177.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12495419601.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-275064701.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51335049992.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-534078249.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2488197406.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1112426178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2520575368.0</v>
       </c>
       <c r="U28">
         <v>-2520575368.0</v>
       </c>
       <c r="V28">
+        <v>-2520575368.0</v>
+      </c>
+      <c r="W28">
         <v>-9597559670.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4303164710.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
-        <v>22702759320.0</v>
+        <v>5295666000.0</v>
       </c>
       <c r="C29">
-        <v>13554511750.0</v>
+        <v>9148248000.0</v>
       </c>
       <c r="D29">
+        <v>2613383000.0</v>
+      </c>
+      <c r="E29">
         <v>1829987000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9111141273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6898364000.0</v>
       </c>
       <c r="G29">
         <v>6898364000.0</v>
       </c>
       <c r="H29">
+        <v>6898364000.0</v>
+      </c>
+      <c r="I29">
         <v>3922915000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2103485583.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6454132000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4638778399.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2453161955.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5961151046.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6844159141.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2314453852.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-7154869206.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1480520324.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3047828215.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2724996251.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1870181625.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1870181626.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6427585950.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4973971050.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
-        <v>-18639511530.0</v>
+        <v>-7101323000.0</v>
       </c>
       <c r="C30">
-        <v>-15980827580.0</v>
+        <v>-2658684000.0</v>
       </c>
       <c r="D30">
+        <v>2862757000.0</v>
+      </c>
+      <c r="E30">
         <v>-15726189000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3117396289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5502984000.0</v>
       </c>
       <c r="G30">
         <v>-5502984000.0</v>
       </c>
       <c r="H30">
+        <v>-5502984000.0</v>
+      </c>
+      <c r="I30">
         <v>-3001576000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2388698021.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5107674000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1976988687.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-131200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-496850000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16843700615.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-403197953.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19989034271.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-72799029.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1757049250.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>385496353.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-412172328.0</v>
       </c>
       <c r="U30">
         <v>-412172328.0</v>
       </c>
       <c r="V30">
+        <v>-412172328.0</v>
+      </c>
+      <c r="W30">
         <v>8508179920.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4499845990.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>